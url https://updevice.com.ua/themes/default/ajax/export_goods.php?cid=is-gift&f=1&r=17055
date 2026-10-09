--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3144890daec1d6e9993e3b5fac608001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429d5dccc9ca38eb2fa0c824cfcc6212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a60e9b2d181a78f241ab3da0d65e93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608c52ee26b0f0545ff63a7fe74f6124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b85816e738fac7939a1cf715bccdf95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3ad9ac28352d47505443c944150326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4e1080cf86890d376ae7e685d1bc87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22071f93d45079e296cf7383b348742b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbff11dfdb6708106685a00b3fb37fd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b576d85c8504739eec283fd74dd927410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4521318379fc265ba358343a10b7011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6032f73cd513196dec896794642a812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d860b86153fe198d33b5d5110428c4a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f90b1b8a9f391c574e61a0b186ba514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00b2ae23176ae1bb8e860bff2f52e915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0132cb1b105992642e59d344740dcf516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4f97a55a3b2da27a96dbdec7eb8b617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad1317586edab7729b5d9b2a2efd4618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1fe642722193c25d904d4283e0937619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506403ba25318d6ec11bf24a650da9520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b8543a45bdcf35d079013f3b7a8e021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562827faeaaf06805c129f90906fe5022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96aea22a4b3759d009872daf0abff1523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755c5c2c20825b2ddb516ae671a2c7724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd1e4a7c33bfdfa904af903200522525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58a7bcf8dab8a47f4fec32440779b026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c802300535aad5e895e358164178bd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78285253b67d515b97eca609cdb183028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f89c3c9f56acdeae5bdf53178ff60229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34eb864317fd4175ce755900a78bbd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9377a44adc82ed87d75b060bd97a631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5344b4b683aad104493e53ff86fc732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bdbbccc0587cd155612f64d47432c933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883a96f9bdb02df608e8bd9db984d0f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c4270e9171127c6a83b591896d45d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be305f9a73ae04513d5b9d5eb476bc2d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa26f014401cf763dea2ab4ed3b4f9a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ad3e1b43e745c5f5a81f763c404fd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097b84575cf93c1bdcebb0f8535854a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48afad3b5e9bddc0cacfc09a4b73fa140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c376ba465e87760801262aadd060aa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8060fa867cff6a8ae3cbc5ab9db53c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bade20be6c8f46350f9e8f0a5d5ace43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148652f623bb906e61efea585489e94c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72e42957774091074c3e9d72bf4d0045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50dd650d6bc777f2fc14a21482418946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd0622ccb19699e41cf6152760fa2a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030bcb71df8d13e7d7a2a957a56cf5c648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7f9baee64d50a75873e5897af818349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a248c81f9c123d2e35fbf5c14865e0350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49556132af5f385aabfc0f501846f8f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a253ae38ade7a773a37506f54bc070d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba4f8155c7181c387122269e7cab6953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f36a89544436edbe5be93549e22ec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab2c571ad2eecc630a2f8160937f9155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0361191dce7f62db7e2f8dfc3c4d94c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f0bd4ac3ef17aee3fce12f387431757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff136a45d23bbdb46f6fe678e4cc8fbe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d971dca00d43a35b9ce02476d5b169359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1bcb8f85cf5a25e1ca7af0b5cc79cb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88f2bbe030f07e9f20e10dcc08cf2761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d325d9ebaa3a5b20d17d03758f44a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af76fc12972edcf0bb9d5361421e7463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572afb20686dee074080dea63da09ec64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92c4b13502c43fb6ff32ff9fba8f7465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a313f90fb7c420f7d60ab5fbaac3cb766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0772ce95d37298d2cdaea7e898efdeb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51bdb4ff48b7e5f70e73dc927ae73f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730fb7a0ea2448c72d4d2457d267c42569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc9adae9e2c40a457c0fc8fea133e070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883120878e51cd23026e383f3a612ae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb28f30647526e61edacfdfaf4b25372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294c427003b6bc9445c411dabc2493073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d78e0c6f042b4dcd9b681cc815967874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d461ea81590d3b0caad019bf57de2f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b1763061c6522f46e977871e009fe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6428441e867149de29e595e3e234877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f27b094066007263f62ca468fe90ee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74e0345050677fdf79dbefddc274ac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b30d6f8aa63dee612c3df1873a0e580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47f346383a69456d9c2195246fa56781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549307924c9b13d7a7e2502e993b1d5082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce906e6d5f6a746be65fb6b282ca18fe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be57993b6f4bd25f632c3b140b17f284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b1e5f4405a6a603f675cf1c92cce685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf1d38421bfd610e1d8a9d723adc1286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b8d2c06a7691d730d391942df79b687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8cd59efd31bda7a6b496d492cae8a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7201336804443e587a5f316d06231d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2231744f8390776f944b4dd4e446d790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563522ca527a36e577a3d331537796a791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ef7ccb7d1793d3045d428562dd74a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370be6a9cd7197bb8f76ba45acbc5ee793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1239081f7727dcb7c0ca5f568c2edce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31db19232d004f4d391c869987152e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9c71a3412c841b289e5e4672a64d296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ac767cfaf6736a331b7ba2827ce0497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a43770c75dd48aaf5b3ac063eb72698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929940deca78c446828dee395fda74199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932d88a0a06b4d830b4ed6cb68744d9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fdb5e6b5403bb4baeaeb42d81a73c8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664742d8ba9836478ed65ea9b928b5ce102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1fc1703a15b912bf72c0e0fae7be5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080e6bc5bc62e7d7a428f1a7fab8cf9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92681cd79298a79ed915996cf27a1f90105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c4bb2a17e709e9aaa00b1a31b08f0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f83f52fd3a4a33e8ad216f56a0edc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9694bfe884c16de7b074d01a495557108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b42a0f31645f0baa094737228d31b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f03e4e3a4a00c544b2f87a7704b82b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cac6b704e8f54456956e306758b868111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dde5b0945bd366c3a2e64af92c5e72112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703379f353f06f0aa672389b0267b7e3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae686f7e27f87e5bb5c4b204ce6b21114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130b8302da38faea2453703625bb32d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02015f24ce2112e7d6c9e6ba6dc0a11116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88948fa857979272636b5d94d00fc22117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc4ffa1afabbde536dce71661474d8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406e11a26daffe556c94d323170b3ab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f76b1a03a70146791bb3146c282df3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f98a19d58da79b4a9fd1116919b0e1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442647e4dc46815543c46189e103d6d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08385d172d29fd1beb6bae7168fb6220123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135047a5145ed6afd3d3256522e8938124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54fc4e6c8747a644645661d98e0b3a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7516510a93d35d6fcfa4c87920349b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c095b23c66a6812c3ec5898b093748d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06d479022066c77ca7ea59fa9adfae128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ddadc3bfbfb93e376324e79f6b388129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14849795cd6ea3fe3e470ca677d4217130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5e0a4805a5fcbccc05f143be534b5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d055fb37a9e68b1756b40acbbd39323132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0489517a7ffcdf79e4d131da54b948133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618d8df14e8246ce7ff3a132c163097134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6549dd1f93a3cd28815ef245abfe55b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018698efea1b8502348c95373bd2090136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b781f8c028f2d55e93ea603d8961607137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf338d51bd489633720aa8d5613e8c1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ccb730347cc1319ff78b81bc508f7e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287184ed10049c31d4f4f35bb2ca8669140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52110fc07f3e6163607f18d8d13dd2e6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17931d11dcc8914bd92ad481b690c260142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210095ae856317791da52559fbd1db9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd09efe8baa80dc8e42a9a95c233c57144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de827e90bb0a9a952a49b05dbf267816145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb3489cde7ddda1c07950d61c34694146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab0e3d675734dd27f276c2e27fd58e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21baf98e6fb97ccce73a78252ae6340148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824716ebc55651d8675a67e8f0a3a23149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5a861b6c55319d91cad231c27c30f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc54b52512c0b58c5097859e9d3a25151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a63887b19b5229b78f58f9567045b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189adffd9ce1b62757cf6a99d21171d2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5042dfabae4163b5b04d6ea89b4f238154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ebb825407d061d12fbf518f29c03e4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da8ceb4a83429ff2626f56cde48031156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c11f85131b01be26c02bd73e30a390157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d421fb2fac570c70975f265bb7f2e1a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55d9fa446a6bf31ad764f2177551fe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761bc7cf30d097bad8276aa17f5a382160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210153e659292d3099154c5aa0b2110161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548d4f4ed33468a986e9569688c5b2f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba213fec5cad2209d049beb051ce718163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b403bed69fc48c314f2e66fe08de7d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c77f79f3479ec713396b6e6c2d403a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269221f02548af5b7e162a66a7ff8ab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5fecf4325deea9a8bb3e488ea56d0c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575d9903b044cdfcb67dee40cf3efa3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f3242ba73f096720083bbe8f7dd0d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3d3ac9d79109832e71423127e4e64170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35aa6ae96477ed0fbd12b5152e4e4f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beefc90a2ea5c943e5b99b41ef268825172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d56c99b5bb5f8e98416fe0c936da36173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704454b0ca2de765de4f2bea71757c99174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336411ed44795e2073ea747dd8595cda175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a27e646e6e706d34cdcc08518c912176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbf31946ab0fe53454cea8ba8e2304177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a02ddb3a84623eea1cc943251420d1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54593afd1862e3e1206bf38615e07d98179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74590a06d6e23cec48f37db1df020f6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb7a425094b9b8d7dd67fe48435b3a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7879ff93ed0d746db0ab644a6cead182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3ab69e720fb182e2c69990fc15f7a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0950cba0a66db4b92bf6e1f877aa466184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbebb692e87280507ba72e837f89229185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b9817059fb8d920f6cfa224e72c0b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2af93353b26a111268a5eda3153b0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45c6077f2f3fb7fde18cf758582fa0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf71d05ac60ba14aaae9bf3cf2b04c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71c048fe0c0cb145a4cbcc937360ee190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd504a37b9916633dfd23036247f9ca191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95bfa4194fa6d27356bb4064cd691bd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854f5cf1c4b3418b2aaab04a8b8c7dd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed54832d9fdf09d49105256cbdbd162194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754212a676e401c83eb4814bba2d50c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41be8cdaca57e660c3e26d865391d5e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459ad1085b866c43af7edbb4a6d837c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4c8eaafc3ca0738b6f4982a67b75c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a776dcafe52d485bec828db065886a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d885b45c2668f2c8e55bac588059b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0433affa5538459873935322d977c90201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15efc80c52619344502b10e2ec8474202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18414232153b14868851ea3a7e67edd0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456c8c083cd9bd108f0f94c743995b0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5cca376a40b9c1f779c5cbac3cea33205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed94cf28bd5791cf7a06b3796dcdff206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e38dba874df5340f745a70e7d64370207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f37ec0716c33e3a3095076a5b02e9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194967fc5fc3ffdb2b7ac30921cbf37d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b574dcfc62159b272590bc1cd9959210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350a4b35478ce7f12368f5cb24f309d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf5712a06d898c952436adbdf338e1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac87b8ff991ce1ecf30834ead44588213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11377c9fc5a4338b12ca237faf6da2b0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3369d4a60ea28f23230d9dfad31c9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa44c725ad70afa57b0bf8b5fbc997216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db284dcda082404700a97343b6056ad217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86d7cbe633879171f6c7d57b24b662218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb05aff1005e04fb3d941315d49ac01219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188cae5691f39b3fe6692ca0b63278f5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01610efb5a77166d53f03a58c90400221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c039f22ccea1847b698ac077ebff7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd5bec840ac98109dab6d6ecddb76a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b593852245e2b44d72019272f7d8319224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e05ac19243d7f215fa92b1566ca33a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db3e4668711dffdcdbffe1e4e079c4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6718b98c28fd4987193c9020bd141fe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466ca39c9d0a750fa5af9f8592a5966228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c402c473d3ba198aea55d79f9ef2f9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71468ae922c3925d00de338192056f41230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2cdacee25018069dfbe36b8826a612231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded2e99f8f7b74fdcbf485b3f2b05d2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14061c9fed605152e85ecb8bb7f0ff5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97604c1d9a013f7c472046cf3df7e192234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244f6b1721d6a9145596a8986984b71235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4500d31d0c05b83f659248e91e2cb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc07a4ac5cd517fa8e9f057097183fd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c05540217ab994bea8f9f5b0f5a5c2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49fc49077cee51a96bfcaedb537b4be239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455f38712ed75a9491538608aa9d946240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa83eeddbfe4ac74ec7e9d65cef588241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10309e59cd8ba07d44e35b464cc35b4d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1b25f043af12ca4aeb6e061f4467e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db044ba8eaa0ef9253150f6b8ac267244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965172c785f7514886b3b1e1057a013d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428b968532887f4ac7d2afe28a12723246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92294cb06965dbcb1af8a0f13f9532f9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49f8524309b98e07b1f6c7af8c2ff8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4c2b3b758af4d6152ffe5e05c913e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36080189e1f093c1d9de0d7f0d6aae250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415509555dc997b0f7988b90f13c7599251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f2d40308da7ce549e87fff9c03eb7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d210861d189a246714a9fbbf7ea9faa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69968188d9785d7f4072d5628331210254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d057acc1ac0880051411bc5a85924255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06bbda143a27a2e81f92dc73ccb5de256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d110ee4bfb6131341da2815a01ffd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafef63cdfb197beaed2816f85b1eb4b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ad0ad95f2c3fddde5cc829c83679d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc9b2526dbbefd05e6d8923ef48fca260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433413e9a358eff98d27177e04e6bc3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927cbf3a34756d2df60f4713bfd87ede262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cfd223b3996a42250bd3a784d7f229263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835b8f7c5b6a64356379de37b99c1bd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96745502159b8eae811ab0b91d431091265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3924c244692500823968c76fc21c9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee5d4dfa432b55bbdebdd4e9da871b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ae891a86ae81fc754317ff1f48ecf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad1e0cfd139c1a9613ec4d337a3802269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f850d7fca5b0d3d48d6261ccd8130270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b7f9547d76db4ca0590cf79ca0df2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6167f39d071c223bb3b41ff46415e14272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70d8301d068b54581ce364df5b2f2b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aaf2ab1f526196bf9fc1b7a538c9dc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ad8722771374f2e3401e741312e35275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31884433842c0c5895282d06d811c538276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9652db9a2321a07bdce8eeac64144277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722ec8410523f0623d2195133ec324e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1ca83901db7f5ada7f8465484f222279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce2a9d265052553742273721fc43c7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67dae7c5848cf20fbee068946002cf1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff51eb6947960e486a5170e8f31166c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da9898fbe7366c047653752c059614283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b1996ec3122ebd6aad25fd38c967a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52884d1c5ad31890ccd7fcccd2b53a5c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929ddfa99e97a78ca88e26b59afbed2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a80e572f55a7d1983ae3552685f5b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17874b8ef2dc66b7325db463c4c11dec288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af0dc800883a50817e96aa8dbd9655289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86c53c3cf35bb7fc1c7e69af72d78b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943e02e2706b55ca655883582c6af81291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48200b151ddb85ce1fe41ab09d3186292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1269a6fd1eda5c5488dbde74c17abb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1d2ef57ec726cc2da933014f56107294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a483da1ce944f1892e2f7772f183ea295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845949a98153922d011e704bdb9bff3d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ce42fe0b47a3d95f23cd9be92ba62297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6b9165baf141b189162d6aea74247298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245bf7aaa4f0426bc11b569c976ac30a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d939a4007ea429b13927f8f3ef50da300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55347b2946eb406bb4756ecb1fbdc48301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158dcaede64e8137f7e52ef8a10882f3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ceaf663448197eb40a69b3fe32bed303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176dff6111c766f85f855bb90f78cc1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eccc45dae58b681a79b1f4faa9af9f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9af27f38a41f9c9881540db2217c8c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8fdb1cf83e50e0939a2c69529a580c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee13f3a1289de371166e18da62cf82d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc0ba41b4c8b7981cb14deda2e2a6a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536955b495e0aecebe93b8ea17786a4b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da665059c9177f10e23169f64470edf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e696416d5dad53c22bafb95c42e19a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263ead90f632ccd4899f1b2e3ea2978313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7538491e4180a90d74a2c876380d3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968275c6acaccea3975e2c2619a53440315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8291c0531e0776469812a01d18bedf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68204bf6bf56ce23252a85ca629f8dca317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854305da1f259bf5d47458434f07dce318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52358c9bf9b02a73fca9cb19262a610e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22cd8e0f571325ddd8fd691102127f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7341c7d703fb501462b18236f1cff321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953fd7e358834df723ebd82db8aed107322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bdf8e454b29a7c7c68ec3f438c953b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ffec8f610290b854fa3f07435dc57324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f6492682b9a5601e63d44309d9d06325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5323cbcff3b8ad31f3bfdd6d91e9e9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12926939104843716221e7861de653327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c33ec7990f7ac1bd779de2cdc3490328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214fa1d187432f7f8ee01753b758d57329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb0164b426eff8d416d886bf93005a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1be3ba3948e46e63021b443cf824c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d434c479ceef131eb92b82dc7adf7e5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce572777424460d5c0fbad37bd1a77ae333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665ec1f50b164c611bfae6b2da84618334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6fd6731e1e9dd77f8c483d634cd5bc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a30349dfcfb01096fd5a8853c4047336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78401d78ae3e75930f929be14f262c61337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd96fbd73cef1135e8c30e52f800c29338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0f29b5038026792d9a9022d8a33c9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696267edcf4a217cc011402f9df5a8b4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d523fcf80d743cf180e9d5936a64b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed25f619612481e67cc3ce83917937342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018785eb6adf91ba34544791c9fc0fe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387acb9ea0d591938638fc17b179094344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657bfa2df9fbc420212246ad07d33bdc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0459b23720f2f8dc1b139a993535b3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83314f08725899a060647909893cc1ce347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5008c5bf92cd2c097e47a397be6d32e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc017e62e6767e5a6a38df91e8766e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7121725cd00ef24c0cd6e49fb35796350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348117fb14f1dc8e128dc33ecba040a6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a91fcc18f68b693f5c3b6648a8c860352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d0e7789fb30b7ad2b1712fdb14f12353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1412b1700abcb0a2bc2dd888047b44354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ceb0c836216b3830eb003cbb27d28c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216698950e98b41fe164d258ae90210f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370fa8da2083c2ccf41d1210c8b952a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd27586d166e803fd716e5b2c4406b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637476445e85922334790fd31466b3b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da4a0f4bb6b475e1826f526bc19ac2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e4ea2941ccd5fe0db299bf4641c19361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22e535fd13df467f5326f08341ff16362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57978ed47996591a72389f2075a258e5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038e77ff80d970e86a60ccfb520ca66364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237a02195b16eb62dfc408304127869365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7982190c71da19dbb092339ba6d64ac366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124de1ed72542172d34e20e525f20ec367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d652a327926243c4b985e06c2b259b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6707b1a9ef2685b996d792c4167d9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1519e61e9f93577d806ab05a4cb5c3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8501f322511a332ec89aab890ac6585371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14f2229595df233cf4b43b18d6b9c2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3390c1948efcb07c5319f01aec5e529373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a430987616edca40d6870e15ad886374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5580341f3a86ca1223af84e2fc7951f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e9bd65e484212db8a5ec02c5aee29376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb061461cb5911c0a321d4ad4266264377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffdb8bad226a18e63191b4323f9c30d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b34bfc8cda52b3e4767ecec2a17759379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28859f0359e435b65be4164b2b6341e0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6075cdf1092870c26372a8205f75bb4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d34959341d07c3180d567e0399541382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102167503987bbb97388873119b3b5c2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80fc6a7f4224e068368c3142e40774384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144c261f1d0933fdc84da01bf91a31c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799c9915dc9cf0aad2435aef1480c0b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7ed71492129d1614d48db813b18a7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2caf3304c34f5617cc787a850ee4a9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b77c4c36c058cdedbe250185ab18db389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ea4efdc6aae9643015b46bba54b36390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57fb0e6d74ab44ab8b279102602327391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e137faec911b5fa8f104c8e9e4593a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39796071e8fd2201c49c5831268796ed393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8778d42073c368788c37ab48a034ab3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de865b0b8b597d56546199d9854b165f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe6a8c9ea701cff699c736cee2cc01396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755450ac8d161d52ac211fef92950e84397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7bbe2c614648d52bb44af6a3c7c3d1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c60bc337dd4b2a77afba5036d53477399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e2b7a0f6cfa0b7d87c02866c22a31400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c61efb13d4adb524fd711d4c46b82f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8868e40e3e03e9ff6183f66c9d8b24402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b801a035460f6451a80bca06a35c7b7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739102b6c7784ffadcbb8a8b53b355f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5dd629d48c7664b984c0f0a9d35c8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01f96e8b94ca6b905897fbb7fe42c0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82020c770884b912f49a8923932fa45407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8cbeb9a0721b6ddc2c050ee95b52c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45468d83927a43f7a10cac98142ef0bc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317c232b4c77ab564a9aa3ec075b507410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97893b1f201869ea86f68bc888594390411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb5bd402d764da4d92d896371a5785412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8f51608f227e7db22cbf8c84e4256413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4363f70cdb8b55bde7e58d7c6b22d8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516353ba2225de35f5efd06c37ebd62f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887760e12dc268526868c5da8c7d89a3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7dd3508460a83a0718552a58ea6d7b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0071f39138d0f15eb308617a80da7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5300824e8e7e35e1b65d88d15cd3b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9b678d5d31d76e6a8387f09d50786420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1909d5b132acead554ee6dfbf620d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ee44a326ea5d8602b580bb72efb52422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec6f546df225a9f7389945f33f3347423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16fc65e73f7762ee0020dee144f74cb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10189d14f0753cb66d7c7c35097d907b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d316c04688e00415f3783593d6747f6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1b681a66658846f03ac3e86abf316427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610e8de59c33d66037b0e011c2b0542428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603eeb3722af08b81c6a1a8ef50377ca429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e10533be1608585a17885bdd72c923430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd943f810d7c70303a0cda91e1524d5e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba51d5c9b48c3eccc2428f96a5c587432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b6bdb95b11d7d2feaf3faa022f061433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ad97a8aaee8e57650a6a0fa88f3a7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df167dd479040e6c89259bae29d262b4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c54ba4502616e04bffcab1fba6c9d9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0edfb7d3512f0e7b52ea1660d512a7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7911eb95810cabb4adf328b312a6c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ebef462d9514cc630f7099068dba7d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7f85fdfade91c7ddfd7570da3440c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e3da985e78d44d0a925e3865789d2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5dd55f7859fd7d2d70d5653f63430442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301bf714b788725d6e2462eea0244fef443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f623615e9e8135d2acd78107befe2b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2793c32110366b7fd2e8dfeff4e05445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb4c697f4d2c77632eaa3c8a184e1d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddfc45bf48a7169269bf4e60eaad967447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b805f9a57446ff29d80fcb6e86abc6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81fa9811d427b1dd8253750ce82f4fe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7b062b841519af9a4f28c89c1999b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8321f80513aa9424ecb40bb21b0226451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c9c99d8f903fe7c4da211a26603d8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156be79f8d73ff095f16f869d5c9e22453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77661f091faa6eed42658316968fc411454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742203d6b53c17667c51903b576b0a8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320152a8b4168124e1f319ac1ff32bb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1f36a4a22c109f2f9ca74e44da3fa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ad9442f4b61bf9357ed6de9885468458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786eb155d87606acbe24fd7e39349a9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65841a536edb19fb73a46577f5ddbe6e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838007b2004c1d0a310cd0a3db9fd52461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae99f94b1f78a97e38d9525edd96b5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7001aeb30543ba8312c9196b7001319463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671bc5d5d59c8d31c965849aef34718464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68066c12a2aa4b4610851a409b6086a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d84d03ce3328af6b71cdc6f8c3f0e1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b43cb365a96271b09a5ccc0198abbd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249e70cdcba69675d2d0846effdb1cb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873bb3f225179fcceb1d8656bfaa19a5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8009e4ce2b3fef29dab07a4376956d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11aeef09237aa39143dbf6fc2f0f54471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201fb3330c15ea5580406c42b5a7d7c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d00c80bc07a039b9b295ed97045ea473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b05f965dce81cc66a7955a7d961ae9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308a586611e1f5c41a154eac6502ded475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10909017b09ddde34efd4147e1b5009476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658404a54ba53b97ee2a5877780ef74477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e8d58402afde5d766bab1eb81be3b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e9cbea4e3adc43ecb7c49ac50932a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5dc604122256550c413026b3510ac480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24362f66e373741bf43eefdfdc69f6b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87565577a31134710747b5699187b9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5e8b28e5f403be74ac1bfbc834220483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45043195656782bb28cbaecb8b925e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d33f6118bf2d325cda7e9a0a41ee2f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b612d79c82ae9d9c8b49597dccaadf9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee0b75a3cbe2f3232d4586ab1ff2dfa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522b3d40e91abe0496a84df86cce37e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc00c54dc4a2a60126b5955d7610784489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed128de35184d210c766272c4096a021490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5ce737a47bd0c2dd757f37dea83cc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663c8103d53bbf95db06d4ec50340fb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ce956d3da59d38e1c336c3ac58e11493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4606b7044b54cf1b93f75f1a78e475494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18b3ea10704f7f8d9ab032ad6209ce495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce38b3024a01da67d1d4295f1cb4f3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e051a3090541873b3361099bb5986497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aee60f033cf20172ee98c78570e918498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066250e32d067a1c30ce2d552c70cd09499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66c758fcbf3c430b1f14b0f51622ee500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ca94e787b81bc9b6d4ff574a9a828501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e02a832d791c1f255ed3f927610ec6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5c8a5b306d55c3ab2b3962defa36c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f8be9bff77a83737bf4f0af38c341504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814c9e7ef465569aa1ebbcc1e62f8b2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a28fab9189d073bcebe1f0b46c0a1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da9fd005c3dbae46c76d5a9cf9ed5c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377bc65b4db5866f54be1bf78056b326508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c042d9a41d4f062ead5653cb6b864509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02a14454c9937bf5cdb6ee9697e63f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb97be31672e4146518a503d0778ee511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b602de864fde75ac2326df1b0b6a0f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846fe13f09fdad8f33fdf82a3ff77fa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535abc800606370b035f3300afc2e7d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591a9ad743b158c7b251630a17423ff515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b59962306d9e395207c7056e8a4b6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee20c3e360dd4887096eb5bd82fa31517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bee5f1544590199bc8ca2960d09a80518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c405ba59f49377a180a5ca3f60f9c00519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e991a9589a546db32bfe57c6cd7b99520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5305484b5d469b98d1dfe603d3ba0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812baef6daeac500fd3db93ab2d6409b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511932756144bdda9b3707f375d5bea523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3b9bbc2e4c2b372a1c17ee5c07e58524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9d7dc05d88d500eb91f9f488a0302525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67bffbc2c052dce5298504437b17884526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750566421f13d545ea480743c6b40c26527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f4c4df08e755fc318e523070975a8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874eb8e64a80cedc499f0f326a93875529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9ee8d042ec8c70686ff5be8858b00530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda2a86439eec7d6d52c4db23d44b8b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7686f9504b42d7df30eef19bf51d8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5a002548432db3020336c38104988533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada06585233a7e1928bd162074bf497a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547dad75e2747d71e80c8a24b4764ca9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65496c72ff31f566d998b2163580864536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05141250a89503e240e1dc44b4262a8b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217338a4caef4ffa8d320aaf73b66cb3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf954b8cbf86136df91e2ee8ef70c1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36699ae9fdda892af0ed091ae6a4c1ec540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427960335fb7fd002dbe5e8a94f184e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3a5253cc39041082c158d3dd1c0bf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155dbea27a9b2b1f02514ad37d1a1a8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81415c2196f4fe4b8c1b94485d5315544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59f6001cc537ff76661d350a94062e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4a87146c1b80a218a0ad7df0f15aa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e58037ebed95c462d23abb4489c028547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262bcf722d3291931f00e7d588d815f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f32ca28d84e6be0f8fc6b857f2b10e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db51cdb5c99c74194b29534005c73a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662fd597d87fee3d8d957fcf86afcbd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5b041abb714504359af0bff5bf1f5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff48b0ec03f44ae3170870ec57d935553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15fc754474323861c862642aec418d1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eef1a7a58794c4cc03b0ac97188ae1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d1d065b3e23b1cd64a2aa450811ca556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2712a57ad8986e199263b11a2f1b675557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102e328345557d85a529c84cb9a0474558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020bb949651e8740505956017e78c5bb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfbd0da5a0e3a590c0f0917fbc4c822560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1bda620a00e5654d32f0a0c42fa930561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b922319c95b45243a0340b3ca06db58562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae6c1eea3f9bb8fb57a81db0b76fb1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed60002a7055845b86c345654e597db564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f6a22017611ddf36b94aa0d5378e5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f71d5d7f7f7e4da5b1c40517d18889566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0940c5f333145665901fd40c38ed3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b3bec04cff2dee9d3508fb7001352568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5cc57fbe601a59961f38f5d3f44564569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc76fa3614bf031f0b5d84e90c3a673570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8952b0cd0799cf95cc3904813f71c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e34e50684b704d8bbb08b64056955572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584f90a41c81027f77dedd3fd86efa1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9e98fd49b2637d64472e2dd746295574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91cfabd34f115859f3588c42b9471c9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa40e550f57f97881aa02f1a6701f60576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f540cc494c1bd9bf8dc457e6398bdd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642b94b5bb48fa4c7ed62d37e1574f9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19ab0ed1413c4b999f840f288008cf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560cfc68cba041a03c8a4d57810129c6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc76f3c9afd65594d3e4f9ea9dbb33581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034ecddcab06dcb5de2f778fa2565b1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe778f5a218d92f06797da38dfa6231d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92a5a18eb8cd2587df90581c7631a8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a514937807636cd1377bada357577585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53088706b45c745509f83b0671fe805586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570120ee3be1edb1fd8f7eb34acd57e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351981f36d0fa5b500151a910ebf759e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aae38659ddb6000a963a06bb14603f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a17c73adacfe25df62e0050715cc8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978dfac1c68ef356f550fabdb003f6d4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c9cfdd4ff7d0b72b7b4a4460e719b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e82bcff243fdf30f8166e0599ab95593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9f481f75128194c1998866c2f36e7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59bb597157ca9c0ef2ed3eea555f53595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb16eef687967707a2c6df615973756596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181ef0d37ef7f581a0f4bdbec853d02597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873370916c893dd634f476070fd6e7cb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52007b9fe10e9ddb5ced6962878525c5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978e38e0b381c0e67e36ec2e54d0ad1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb47ee785e013731f897285a5fdc41601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9afc0da4c941b23364d9426cb5db61602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3dcb2f8cc296fc295bdd67c1759bdb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde4e4a747eb3cbb3b35b488d13db70604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1fb5ebbd3e2719a78a763256587d6b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c439bcaebf51a3c241cb9eab29c154606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f6609228b7b596ea8fd50c37d8ca8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e1eb2f8098b725ca5eab3e642633b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00f418f94dcfcf37967121c047d492609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae251f0f6b3df813805177570646b6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ade72f7b77f52797b45f0117bba9a8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f1617df81ae94a554409338416a4d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd6de1e01369f499cc6292776349d0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c57b9d1294b62ee2303076fa3f584e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3b1a69ae9c3784a5b03138847c525615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444368a9c549f5a2beaa60fd7503410b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992ce98fd1316893035711d6ebcda03617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4311d498041fa712f84ac5ab5e2a0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ffa40889cd81301cff819a367ebc4e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd66603e09ac7c2f1430af97e0911b7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b57e87c86c0c6ce7013f1cd6b16498621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa503701a9288ef9bc113bea6d28efd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54872f5c98470709a421bf7a067e7f16623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec474bdc76b5ee34a8249ce1b9cfcf3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84097dc60b66fd2fc0c5a2e9753a5372625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a384fb3f3c4b7a04d262702aabfc23626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41470cc485a877896fe8781dc6dfd811627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f16c7ebc2ac7781269ca4e921aa20628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3bfdb37677c5a120b4361046fc0cb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744e7137eb9f08d46f20ef4ccfe3085630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8136c9720d23d2fa27978a9e97bd11631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896756e87d76511900d46f0720cd20f4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe13dcc012e653115613aae86312b3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1aca5c923dff014c9ec6d3f6ee731634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de24baec82b8b9a5a168b58e525366635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8250565023c4da8178d7f1751c0fc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eff77c3871d8d099012e7fb86427a1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7616c6ac05d82a9ee67cf6d2ef88bb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10757e6fdd15eb0fc6c53a0bd0384ed1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5d7466eb75ab7eb3ad827ebc97a97640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9f344f5fcb792f8a023ea820cf9d0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843139b981a4a00c57cd79228b7e926642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4c90a301887ee253478fcb7073473643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673fac9413de9d3dc087a1ac4453a44644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e5dcd995c0ff78aceb63232127ebd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50afac4dfd630e7aeebe55bb647c7e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ecee2049a01c3de15058af30aef05647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13998a17484f849448c7822578613d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6140040afc0149576795b36fe14184649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea11709a1b9516200a4276e0f47b88b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8569d7b02b032f2bc58210a3b1c00a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5817d379a7caa3d7085b26fbe4cf4c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775d229d0bff68638da98215bf9c36e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5c61f005a415f9940e2b415eb115e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e62087ac97168856d9c1c87e04a3de655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6b91f856d1b186316bd42112a69e1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136068b8dbf76ac294170d4ad396620d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753bebedd8b7eb75d7311ab2ce1eae4f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5e478750be24714a70274a0a73911659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd731d847fa8e96e874433ce0040e0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff376eb6c03b7bb4fce1f154ba5116661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1aa59c5649ae6653bc18e7f01411c1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f98bde648c9ec3767ec6b1255a358e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7f514406b297857d9843164cc6bf1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eead90c115d175961891b6dd7ace6e8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836f007fd9579a4c3fb1da0492f6a87666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d7c3709c05b261e2aebe3632d2b10667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ff49854db5d78b4ff6272b528b062668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc72f06f05c09e84fc1d79db4d37722669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519a138cf1cc5e9a7162a231242ead4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47deefc757173973ff03cc80f2f8c0bd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5ece12c3b94b948a9f98f1f7da74a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1b3694a0fd3038f6e11690cca96ae673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3089ae73715a656572348de24689f86674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460afba99ce95b79486d99d8706c836675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac898b7fbba7349f069332f94953514d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860de3ec40943b0f7bd9f1e6ff80d04677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc480161781af2e7c0b42511ebf0be678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28143f0398eb501e716e40110922b5c1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb06c818d8c5ed32aba87d607470316680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c0f7b3eaa0ebe061dc3ef41c7661c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079321950600095f68ff6548faa5885682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e71aef0c97b626ca3f6152efebfdc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0134f2b226b84a1b084b43428dbd7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df9e28b51840bf59c00f3f05a8f694d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1feb842a7571fc7b11696e7ccfda0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b899670efba78e9bf0d45abd8f14fd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374cb722dbff509e3fdd81fb6eb76d4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34dbfa137b9db3f1059d4bc613e21b3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569349c258c726a4a4dd92907c69927e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66020444b7cba378436365432974aecc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1c980f2787aff83d06b48b5f47b03692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794b096a798a1224225872597f58911693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148bcafe75da5dccfa766a342688ea6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65d44fb015d154e730cfff3e2294b1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166f99fd6423286ab39f8772ad3e50c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273012e7fb923c7de979bc74f56266f2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d765093073165533de4c8336e6f4c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a59ca9b8bf8ac3a2f9993f7acb4c6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48651d1077bc837bd83a06e41864c4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc002d392f4bbf56abacdb4d841496701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0fa3d6e95d3368b91793e96967809c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d975a6edbcc7f7ffcbfa008b28e0f4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2bbad89189817081e8212825fc73a8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872aeca2c0dd6a9310c5dafc0370787b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef466dd34f2bb97c9f99701680da51706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d71a2901476723fdfe6a9aec1f41ce707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f4cdb6e9184042b6a71c080df767f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b3cedc3b706f3cd7c535de77108b1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1389f69ae5ec4c7e20e50509a8227ce710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c187596849da0cba9ca449e4de5601711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec306b1f825ee7d4bdb4cae2b0c991712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84084eedc981580bec6f625fbd44006713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78481d583ad027a829fee225fdb51a05714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b16d5f65fa58101ad3fb74c7235ea715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55eff2375f2bff8c7e137ebf1075b45716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469cb097422027e08a0facd59bbec15717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5dec41bfd3c208d8a0560c7e7d3dc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74dda795ac4bc99a7504773c8e9e93719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df05266adfabe70bea61c9570d432f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0042ba515f95c8f6f80b7390dc98fe721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5a8c789f4326e5d319f09c0c270b4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cfc1fac3f1ce6952a3d27cf89a7566723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c870f903adb32d2fc618e5cd2fedcbf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcfb2a073de4251c6d8234c6928b960725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d65e40de9d4c98c4f44c6a0bd37e7b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784bd27e61507f13b08d58709019f1f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ffa1bf98db07dd9c6fddcca0d1a20a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3defcdf0e15d6fcd294c4bc236f7d85c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7462526cc5c2a3f30c43ecc464401730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698288ea38caeda10fb8ce32e8eb99ad731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeca01ca957107b11c3a4748e3911e5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb2d94056a95d8d4b95aaba1edb305733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a9722c8d34d3601622b1c75eb2692734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05417b6ec07c899a2d37e26b681a5fa2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88f22dd8f54d84d78f6ac2e402a38f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66f65039a4b9c9546feb43450be915737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3334a10949f3ec0a3fb49971cd2d5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bfa45777909fb91005b1dd4d0e5f05739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d857f6bb8a834d7c88cd94944d9d3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b07cc55f12f67a2cc53ef449d436ed741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9d2d4fde553f29c11c01bb3620326742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab301740246ae4e63a0f3234fd7939c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3afb31fc4a1b4dc0d4e2774229234744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44fd6a703e3fd8dddfed07d47a4a21745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b424b3525dfd714ae67a1fefd8df7d1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81bfbcd3460ee9b672c5d4da9e71da7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a3e23ac3a7984778ee82d002bdfb8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f00e6f72d9e95cd4a4a4789c58c3d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3155f458e927db8a1dce5f1bc9403c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa195a36919201e1d12de1d6015af5cb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514bf28d356a4957e72528640d98fb8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e366639a45c64e5a779a5ebcd0ff803753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326821bb85731271c6f4bb750953ce0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856b68f7d685b2a949370ea45006697755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ced020770adde559c62af544fe3c8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2104d46763912e9fe2f09eece2698357757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6851df61ffbb40a77322830a7a84a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260cf26b956fc121c7c9609a1d68af44759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f87a374a01c20ff4516196c75ff421.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005db3ef99eb827c33aaf39aaa7200f92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b02dd40ee21f3bf99087df68be430553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1999bef9fa80d9b4b1eec0a030da84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1a55a26e044bd4eb7f076c3ef3a065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c27908539cb3b6eac3cbd8bfa3d206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3231ae443b06cb4f09da39893572e977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a76912a892645afe17237ee69f40e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab79d5a1280cd1b6244a59ec6e117f39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf33c20d41866d6caef6ba2210abbde10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0b45daef98793c9b14096593c13ce11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc14d1dc6f8749c7f6f1bb91d46b6ed12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2623b2c109a3f8c0a2efd02fb26a16813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad42496568fcb46575ccbea717743614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b5a078521606c6e1780b8a81f25ae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b039fcc12dd2f29cdf64c8970b14616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acaa3a100fc135eb5f5d2abbbf3a1a417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62a1f63b3f9883796ca9183d8e219818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb24ca69f0ef89fcd5167d505b623019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24dc926e8a590fcd714e7e16f2f09ec20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1769af3813a53a9c9aa587ed3b85fc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552f7d836d2ff63a3680700823f962f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8ddd86f678a58723b5886b8da17d623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08306d50a53dc240fb83cc5fd9b707e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ce275aef39a1875ef2cfb655056ec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c7f0d91fe7d04a1d8df864a549e8f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730a74933fbf055ed9fcbe511268f5e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbbef6661dfc111f302842ccfc1d25a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105f2e059b269f80f8f414a0df36d4b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d62ae6054ce5ac9eff5135225663d830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a422c61cff83e1b73fba1433140f98b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f39f511297d073088f03068a362a8d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaffd280e8ace8d5e35de9bc5656eef233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7b00dc92cc6d8411abd49d09ac1b634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b37ebb87945d190e1ab59e2e91ad235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4157a9820f14854ddf10ae200c47c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e82e37a137beda8149630ea8a8355b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a849734893827f5ec539b0ea8b8191338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc146f80674f3bf0148e4564355257e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978f4b90a79617a10aac2890c19948040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9264f7154b00fb18a30f36a1480ff9041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b625fdd77b87161536989e6fe868817542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b9d574860804447d0b1e01c2d14cd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6300fe61b7f3c61bf596cce30338c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa160256fa473a5358b439f180690db145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa38de265a1b09ab3f8f8354841bf2a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371d76470bbb2928718201ad4949f9947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2658071f40282fa9bbf851b8e7e77a948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c3ca5f865d149664fdc7060d55de149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b204b3fbb62f8f0b6bfae626274d39750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acfcba846999dd8cbf365f7c12b6f4251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dce08f8187dfe6ae20e6211dcbad6b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c499b9c52c4232ea9b8ef4d3a8526953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697696344ddcc33cec0f57f9f3e434654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584161de3d1b6960d68c69fbeaa4778655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07092251e0df64c14c3a645b5ce55a3456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4fef2fde3d04681ddc095e8a41c5ae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f27f54217cd20590f3dc555c99ab058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ffcca6d188cadabbd4255dd75a93259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c66bd129b1abb84abfb7ce5609d5860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d07800f3f351a47c1a6200b69046261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4e6587bae881b40af6417ae73692962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19027afeb6a2fef66233df98e9f726163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672927176ad0c1bc65b41096e5d71fc564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2cf56605cba0f7bb705e6422e675065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570e28fff65d0a2510fbe7c3865be2766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4f4ad395e718e569bc659ae0337e367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf3744ab750610d13d3cfcefb9428368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b87585d6b08a2de3638f3bf10abf769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efae23a12794c84d46ffd8a8b03ac6c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da84dac015979e6e90bdc1ddec84af871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986864126c40aaa0eecaef198b5f16372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb068dfa0306050e10e530259b942d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e607a2b16f94367175dec4eaec27374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56baabafbd7b4e1b76d53b4d818dcd6075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45748a9e6d3b6fa923acf8326ca25c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e74911feb68340a72bd410783ad9b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c00b0b7025e247f15dff69457911e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfeeaa97350399f7762a7271ea6202f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ad7a17b6a564467ca71a44a529f9b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679768ace87c2e83b01654ed04d55cc181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ab3071165200b03ae12864182878082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff544485e40d7c1951cb82b8fceb636183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7afee396626f226594881bb78513bd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cad3588bd6e05201f127a3b5ad183d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d8ac9ca124fe40e3e5c5e4e97a05786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4229320ffa5ff552231a11633732cc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde35f820846a6f606eed8d25edbb5af88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3706a79f72cdb0d718d48ea426907f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b84192582958c2afd83267841b319290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28190ce878f6275572d3ea83189569bf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eee16e555838c5db9db7aa6b15a85192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af45cf5c0e21f966fe09d1e48d765c493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d5abffc528b9ba2d1876d62460a2c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af6078019d0e1849ba18795e92e61795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c2787eb3c46973a48e736fe0d70c396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0c9c074986a3d14ab29d6227c418297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51200fe06ee39c2bbd8c8e357f848b3a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac4a8ba13ab1e5e257f4259f34b39999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89faa9241fd92ad2af16280a31dde5d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba648a71cb2524fd1e2e62e9e81ff37101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f7c59fe5bff9c5497e513e9e47a7b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18928dd7054f4a097770c1550b4c8734103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2dc717265c583fd7e392b105e122bb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a934f53af2ff291a4229a0adb07439105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dec95e86721239356ea3c3b624db0c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ac6c7e1d71c2945eb4a63e83e8200107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e71007f6ec46e248e41fb5fd5f8991108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b421ecd37a8294e50f0ec5184ee632c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff32d1ca152bdac964cfca0c547abf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b2df990f8c1b76208ea42625b1e74111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec0e9813da806121d2c258cb4a8909112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93336405303af6bfde558030dc8e75113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865501c5a09515fa5b05fc1284faa844114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295967bbb7ef4b84bd02e94e8858579115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0cfb99eebd448426fcdb16129dca56116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca04e1f71905cb76c6f90a84ea2531117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f3e0981f053632376ad7d885cdf9d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250df7df5a1f26caa6429e43ee8e995e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b6857f1fdf6c206b8a99fff5ca39e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22fc05e41e90fc5c639878284bab1f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b44b7b13b969f25fb4baf32df31adb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c559205e28ea602076cbda0b063ee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228706c12855a923da7f528bc6101fe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb029caef93415380503ffbd1de06f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c513f5a41380625457f1b1ba06ecea126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52138ebf236848af4d7ef562c12266127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446bab64d05fc6ee74e4bf002b25264d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7da1eff5781f906479938b8f8b20f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bdc744938646430d7655c087966df8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360350a0d050a3341657e064036080f8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec605f4d2109f6dfe8a9a55f44add2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053061b69c947d489ad8523096b7d2d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67b675cd340ba2a0cb11ab4c626d5e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711761a77d19596f8b8e42d972ac6880135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25329c8a4c9c06f1834547d58fc49463136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3fbfec72f1554e6de120fd9f3f8df4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebece60ccd187b02f8c3e32fd32a5ac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4008117b639d68e8fb719613e4bf8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29911dd33f2efd9507c2a2127cf0be41140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff8313203a11befecdf7e66608a5a2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805ed38a3d91bb3a40619cbb775a163142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1902233d2d1a9deea8023f3409c7a67143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c885f873ee266ac2646980774f5e0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab2479e4950814dfdad88123038386145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8fc652a646c2c1eddd3ff15bc07cf0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7acb84ffeb9accdc5e65a43a36e795147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d756f7625a57e0f89e51632658f5e6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ae9151219c0415478421227b70081149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52cbdd3de41d163a7591f1f4db03ea150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd6526bb25efa3cb8406fe8fc6c2ae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b25937db05ccd0c22f959286600e1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb7090a8882f26f67c98fab7c3aa85153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368c1dc68f29b16a5a570c79cf0ebd5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619954cf98f6c8e7c18cee9ecfb57c1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb6413eaf77c317885f126fceddad3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53601a82bcb908e34ae848816e8d276157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c15d5b4b39b2467cd17af633b340a6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3b524c9504f97d18f7c37bf71a26b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3cb1f374900083f0a0e4b1ad87baa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1039dcdaec9913086d3f05528a5ef2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3996dd55b61b6b3d9658d4bbfd5b5ed162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad7cd0484c5068a0bd41e632a1e843163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef843527b6ba1afcfa461771af5ecb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a91101a1acf9cb6a348eb4a0759e1f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccead32d943a7ece5e718b60348aedad166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce066fd987730fb0c0be73af012ada167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269653e4e8736cf30fa5ceeb2c55330168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507bb432d15b1b7982b60865ce57417169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0bf37a7c6aa581cc8b94d1e0af871170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5b84729b2cf03176203a36f3ac1ff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f57002cefbcb897a701e896e529bb6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d8a22a68e4b4f9d9d7425390af757173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d84772e4eee448b4b3e354c092833174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9fb1bf0cd1733cefec20cb25a8c3bc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319903e247a24f47404fea9d3f3b47c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c192ce703be16c217c1c1635f2ec9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8435af9346e7130d198a091937ab93178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f06621d6d49813fd0565d20595271d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921fbfa3e63396054e8aa716819c414180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95881dfd97694b99f96fa95903d22c2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4e8b7a015035710ddc945cbfea5b1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9cad0af4eeb73bdba954293ba4a7bd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431bef13920281cf560158a4425119c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62835e8b45499836f21b88df6fa018185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9cb60b0250d8e4bae835827045b95c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f848f9541d45a5c55e047b049a2f6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ebd7e79d85cf999566cfca8a0cc6f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216cee55aacb6947757902c8545e2a1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6775995ab98a37b1e182514baeff5fb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d8be8bba8d24f1ee3eb4fafc84942191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499e08a4c62749856d5947dd149f1a3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3799f96ac41f6f5ba7b685e14c5927a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba744b664d9b7171de1a4101130dbfc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee49585c6e01173db309b17c3ac3d4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a354a4d34943d40a6c43050686ec778196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c5e356fa60e334644a96b9e37c1d6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab568d2b6072125f5ec38ddc40ef1f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c2a5a5301183dab6ec0b03e833802199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0972a24a95bed9af0a93e15ed7b62200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aaf367298944fe6010b48223984f56201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719104908b339f3df7d2f9114bae31fa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f1d9a6668c905f4b94c4a7538346d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756274d4312fa21b2c7c5c0c5e3b28a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd292e12e440e6a186f916f27803c0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8370e82ed4c8ee80fcd141083f8649206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555671c7c0860f9521e1c794f9adbe42207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91604be34a00936947f8eef7eb6489208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44235cedb0c10c0a26b91c28b1d1972209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd3218742d10ca10cce2532ca1dcdf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7688e583f0008aec30a16f9e8abe60211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b120633fa7daf78d18f1cd6fffa82c6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe14dd16fceab66390f930e60f7da1f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b399957f130757a6182e2529e21fd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06c53d30a4af1363587b8afe6aff64215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061760440c316f433ee7b3278d7e8fa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6814605a9aecd0a2655d7245c0b37946217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05876b53f46aed0683f98db73c8f1a2b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f9217a15f94fe0b5f0a8566126ec2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41cc2e3f622cda5f214e572e20070b3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950577f43f5458ca16c3f31cfe8a879221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555c3e8a69284f1155bb5c8580d3d1a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d6a5c12d8fe952ed543818a5ca860223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456821b42747887c69643579b01eee4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685c082767a28b179511e7f70801003225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed08c1c5bff148c529194c910cfc3c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d633502b0bd69e68ead411856c193cc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7b981e0de011cb6ce1cabcba46c8a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a66abac26be63b7303974270d04d7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df377c81508854ff7d4c5721e52b64f6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fea6458ce4d5e6535154b0cdda6338231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5039e1ba09d155477d3f3a878de41f0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005246db711cbc166368392572355cac233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e9e893f25f098b27f8bb66205c4b9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701c2e2785ffb4dc8412e336e4e55a3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e61f6c5f8d335d470b6986de4dd97e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40ce1e48a15b6f7a2a347d425c7bc4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690c532b842cfcc2e4c0230a1b5bef0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19467d7e5aed30d5e129fcce4d515805239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582794c94d72d4a20f101a8295b95318240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87db22e7ab590fa13dec5f08ea2c4a1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd35c7187aec41a22c7367d6f07e9e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26295120782e70b8b337a5a9c014089243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775afcb3526bfac22c3e27c4e3181d20244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424205b09c9a54b7c5b13a2e48b6a1b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e6054b53eadc12478ff6da2a74e95246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4623aaaa4b380767f8ddc3212ec2fdd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226af30237a44255b94fb073d7c81ce248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe7175d8fde3b078381c958f0f533d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270caf6488e9510375995b28923b08ba250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ffea160a27b14fe76169936702770251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de680315b921122576592c5942183f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f59ba1caf897ef019ce77ac29b320253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81841d49a16e3006272bc9588ff5b4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d63727aea27050ba4a2e0a441eb0dc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4add26b924d057bd328edd1b7c16e4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d4c63502c88e85554ed94ad41bd49257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321828a984305bc6d1fafafb6a0b345258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b709d58797138bcad60c944ff3620a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606907ccf6aac765c86c971818cbbfe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45396ba04e61fb66b6a982e6f15492d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c9ff3569daa015ae31d09007c6657262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938698bc3bdff1ecfd6087f2716516c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a126a5c6d2c3705d85c13807531b4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361bd382c186ccf1216dfe233a0ef1e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d315240815fa3db022f33b933723e37266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354f582f139c92877e4aa1aeb2c73c9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a429ab804d2db33db63cc0a291b4ac2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd121e78352cc78e3440bbee1f7c007269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7732947d5c0a14d36fb9857a1e4affa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810ed17752caa9f9df49f54a73fa214271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc782c3dfea514cb31e56ce292beb7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef887137e576ff4b7e89bfb2cbb35d7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2340afbb59ead1dc5515af1457187d9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462e74512c62fae83884c64fa9eba5c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b08fd1873627cd11768653714d1db4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c128b638ff7a1c18c9c224e64ff73f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3bbecf5a6fde54699881fa0a18acf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11ccab1e746015a65db305740b88e5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8629383191330abead51c80ee71a2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1050d37b15ee50fd17cfa3ca2d51b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f591d1a0b22a802e9fb204f6073888282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04011b6bf8804f03a13ca6f21383c17283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d1d902eca911e47cedeb1e648d78d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d40f3f26d2a5b3b58d86e660e0821a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa9eda22a88274b42104aa3da7db30286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24f6b7d3a44dfbd9fedfbc14de4e56287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4ae48bb8a486d1f4921242766213e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc3f39a041c6613fd428625f4ea2c4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04f2ee3cda6e46246d0dba7510c20f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47cca30f492d1d001bc7ec95c15fe6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a1e3ece9005f4a1fb5b1b04b54ddd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc055b73873a42f12d289abcc1e0585293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb998ffb0eb9a5f048425121bc1f9b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eee76f9b5581613621cc0f5f929361295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6824155b27135c8b9d4179de354f9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73d24f36720b275d30f636615b7ab9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe501ebd613630a69b4f23dd901aac298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa609075c40617ab90d20ab3464f812299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765184b6d8d63861d0183becd615762c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adaed30fb1b7d13413cb166162be2f5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d918af5d4775da8d24686a36ab05dd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c350cbc53d497160395a3a7014f46303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32948803675d6478e1f74ff2dddb7e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633dba83a1e5c9e29934b9847ae188c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5213f69b4be208a4271daaaf80e2e60306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69922dce4e67d1e3d1719d1753551adb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55910dbcdd10746f737c2ec5e6f730b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e800f66438b92ce7fa7fc174f7529309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83931df0c48bb8add309ef9d63a5876310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3effc6d0a018e55bec0104dbacc50a44311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb53e844a23fec283f330e501e87e3e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f94855960a318fd3714c8ef7949435313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928fc43920c68bee616cc76801e09e2a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cbbda2dffc811ffd4f63ba3b745460315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100317e7e3bbd32291537c239dc7cdf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fdea5c26a8db77050748ed3bc7a267317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce787078121e87ad8a8a43d9b2a0437318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced13eed235dc6375d5de18f01379c4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e165307952f01aacfe170a93565d8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057d4abb226f834417eb62b4f03db09321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2ab7db1815d7b023a2df2ff0e9e3d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1496c4bfa848179f0a099c7a421f6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb6f8619c9bd18da005fb71d4287ec324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8b0e9385b4d4f45d50e4389c8574d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218d75514aefe5c4b1785d30d59ec61326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630462b4636d0c8e886d81a1f775199327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d331e37c468ff470a72b30631c4cbb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3eeb731cfe1abde1c834d1ad68559329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01774cf0861ac12c6d3b228605b573330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3093eaee12fc23649962fbfae1f4d33331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e1530cf4479577ef710484d7c698f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f629233bff8b0d2b63f1662fbf67c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145cf1eb70a3bf246246d07e9219419334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02b389441b783bd8a818bd90cb4f2b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2551ff463fd0e5e2dc30098314a5f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d709839341a19a2fba6dee1683f649d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444b1dbee0e177c5a091abb2f7c6bf1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06873ad3e2489c32f065b16654536dfb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af905f05d089c9fd4ae6acd318c47ee340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83eb8ba5f8142c09e81fb655fa5d51341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e91328d1627b2ad3fd35243517356342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c9f643fe7a0ebc36393dc3f4e4995343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87bb0646e169e3566b0e2509cdc26e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9879e81c429fca2d68eeee1749b273345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6acca8110678d53a619dd4ef73df120346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06fb906e4768b6ba587b9d09fb4ad6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab2288cb539e98b16b8e00f70d34f8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612cca02ed001174d020f5d7af6d4557349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d040d0a48f4d91813c3f96a575d0a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a888f253d4110e5bc4dc5ad827c351351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca2212142b020af0e4265013cd96e2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50be3f1f6b485e68a535ddb56f6c057353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11afef863bec0c416f4709c9da1a853d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23d9d59c68e92d4a3f3ed8f9dc284b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e7a0de2c2e40b8214ec03bb5356ca356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f82cd39a4edae47dffa98515116d7b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd8174c56a64ceeeec30906e3eccb2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559ef1b0261860158b8ea2067aeb454359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ca42aeda0ac38746d1ab4291b07f4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10759ff40ed728c0c81d2681442457361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e1925b6ed7b91765f880360194ac6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5f2841868672cc9c8d24186b06769363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb77627ebaf3647eef0340ca9f7e13364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa33956582882cff6ca497ba235dc79365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f885143fcd03fa29698d82db4f662a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b124a04f5c8fba8ac0cd58210fdad8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b75446d0cc6b7b7c29f317a247b80368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b44176c5fa3c0e1871be4c43c395e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3b797338c75fc6ba72d0cc2c98397370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed463f30c4e7cf7d320166b6201917371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dae96ba6ad93b7d0c496b08c62535f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b296b4d5d616821898c2c5b69df5cf2f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7709dc4f3bd39ad40ff82c7d77a6b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869affcdbd4a524fa00d6df4d0a57d82375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06269bdc2ee3be604fcc60e3f613d5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c4d3be8fbd406a102ab75d75516be377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d93ee67b50698354d7ec2701e2ec3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7255707ff8188a45093cfad8ced88d7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fcba894af1abbe1dbf7a7dcd430e2f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2711f8427e283e8d4a2486cd9340a34381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652dd19a24d469e047e234814ff522af382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7eb12ef4a9c18df1f04c1268ccc514383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce35c1ed45a6d4a8ed7d54d06176418384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20806cd481d8aad821504c78ba68d32b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c651ea4ecbf017c6e17c2ad0f921b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb14c15007784164f6ee002a849b7b0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d937d6701b97abc0d1edf6c82af9fc1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12545804532998e1556682e05235a39389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc6769539c932e4ed9622547e18259390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d080ec975894756c07d3752f1de3d11391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beca71ff21fa7eca5da9268ccfa2591392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fde97e764e097045ead62350b40bc4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e919b5cabc3a391c7221d727099a9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1cfe1dfd751b9be738f3585be9ce20395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2109606ed39c9ba88c96234e3ad1a2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c392ea0e08c0d16b04cc7626a3e08397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827e9049c594f939895ef19f5c5aa06398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15fdbc6f67eeb1794817862b833bfc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44b453d1c90e0fb9bbe0869795ecbb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21af229f227c16261012e86b93c79c1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f1e25ef0dfdcfd625063a1fc70c55402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32710d5da45c4f119033bb2388dd586403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adabc933ebb5219abdef2890e6878d10404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f9b94d527127ad55b1c260f6cc310405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56ec2ef0fb8d9d44f4c810c3bc9bec406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867babbab42839f9770d1fa0f4e2042407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe46693808b66e1d226182d1c6c6b8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd2adabca30aef1f9898bdd88c2f15409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d982948d454799d7511b3373db27814410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05ed63402dbaea326d05de2c249bd3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a6649d0bafce992929a6cac1e8552412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973e18b0fee191429425949b8effbee413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09128be34efcfb584013e65a5c0d059e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741a23fe4e0e13519753484f2e292dc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c96252ff28c3f5f7cd50c7cbb114f9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d90aaf206a5233427e18a28294576417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c967d074a34f651a4dbf984171cbb04418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235389be12c4decb3b6e8e4c2eeafb8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987087c7270f67869481757d336e1b6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8359dbe2112e5d3c49eddb4fcbc31a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931fac8836b011c0da89c5f9cb3e7f9c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a8a136b480f4313fb889ab3564f79423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6cea06b5d75435690408f6c7e70c08424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25adc6ba2b9e0af2150b5749d30541425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356f97b9e3def4d2dfef3f44852603e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f90967f9e6b886963a7408bbe0b224427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286740b7a50469fab95464315868f4d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7144859aaad14d0f3022ab1e434f97429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cbf7fd52db53a966713c292bb8fd5e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e97330d03277205c91ec4915b75a2f2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ddffeaba78bf5c4b7f02474926209432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c77b579fba1bd2cf647c04635adb3e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd399a25012bb6378c96e8e3ddc5b8a3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590184d822623bef2ab7342417b54597435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d14b5788251090a670ac55d522aa6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98879eb7917098bab0c6d10e50c6e1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d38f2de619ba4050e5dd30dfc264b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded63b5239ffe0e683a824dd08a6b60439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddabf73898fb3c5bf0a1f1c07a4889d3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190aac5b309d2c4bb912b832c195446441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813813133d2cb55e226d3273f87e2e6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ddc6e03128ee62a522fb6e2c543fd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8def39594bfb4d0ba36fb2bf90554e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d44f46959e1e824e0a86b075b3ec4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6d1e98caf4656286c6ca55da8e856446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f77e389e102613809ac4df880a3e2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737f0da17889eecf4eaacc2b3f44731448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2ac4889b666192b1f137a101789f7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4c8a71840c8de1513469ea563a354450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de92780116b4452b5f15f15a69e0608451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1873f9bfe4200596cc7d1087d44b74452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d12d271b879eecb287e35f3a81cc4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17baad2d89a25950fdaa598bac1445b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242bfdef2bfdb9bb466eda0c4003bf6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c5eaec4ff3f3ca84997c2076f9f0f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffffda9ac0e06af994ab73ec6ec8475b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4e3b13c52eeaf42fc25e62539d870458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed411f5f5f2cbcc0ff0dacf826efac1e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990a634d5ab590ad7edab69d1255d15460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0adb4b930ed1ee2c48a8c59bc1ee8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326dee41508f32d2494523a2fc71c75a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63b274e484faa357a0e2c54f75c321463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416f31132c4c2cd91bcb66541b5ecdb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78507c4e252af503ec624bf3f384cc0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69d636b48f844956523f09b9966294466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b951ef5b322667374a8c619eaa2bf4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd89c2d6c2b9bf8951b3bb40e39e28b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82198e3263629a383de1a4746b2dd0e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd8f74f7d55e58eec2dc2d770d7cef470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3aa8f95ca29a84b6095ec378cc5249471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a81052c84c2a29a70a3d640a22313472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e753ef83f8b9964ad7f06dcdbace0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205bd47ce7914101813fd43cef7acb7e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c4cd5b2c8e34d0b751886032a6ceb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e604ee705be542bc52939de079d45476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d21d18a1da03278110a64d04d910a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a14e10cc00fd5754a8f6d9bf40f568478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a6796deabba7d265f16c0407b3837479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10042406afc7dad74117ac06d1b8a3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802278c479cec6c830446f3b03f33ec481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26378e4fcb17d717d77f8936cc8b0ce5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd230c1a57f1fa3b4584ddfc9c26520483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372987585f035c282ca7219af4bcffe484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1a68c99929a47f9ec5b9d218050e6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aef31941b9d71e2c33884d1610a599486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3404dcf69fc3100df661d1ac171c0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaed9ee03396c0e621e2513eb4e12c0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6274749d807a187ef6f6107f785eb0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75b7cdc68ccf80ae3283b1dd356e29490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505acc943dbf89f32d4858000a2b36b2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7cccea6abf0575ae8b6e9dc9b0008492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d54c00391e71e4b0bbb7dc794ffe54493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5334de29bf9137bfd48113d7e22474c0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc28bc6b81fa0ec344a54caad4cce5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f404b9a8a5c6e3bc892a53ab9ab5054496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545a639cf87548a5f177b2451996f39497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e1046ef14eb7feda0795b282628c4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd54dc4932aed97c6cdacede8f94a65499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4124f75b8e3231cb9f61a31c3cf1b9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7fb1c2b3900a14b29ed3aad03f2c95501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81076c14fef80f7d5a339e8cfc218a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab00324f3c4342123b2177095ab7ee5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e971fc6a84132a2d09d93dc009b5a5b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3ea8fc646b57f7f2ed0ecd2a3bf8f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9873ece87e03aeed68000f6f3ca93506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2b8cf865152591d0282a3fc359e79507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ecaba6f8c819d816f3525f3117ed31508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e0c44b3994488567685ddd0c8be02509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0225ef5a870c110f546615c3d34e88510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588cae12bdc130dc0f45166ca7f36e9d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6ed29d396e13be54c83f5b4b237a5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1b95ea4a6367b595a0f2552dccd1d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aafd5e96ccbc8798d81790fcf5a1b86514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff38cd19bf54cd3b8d4cb4f5d556df515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2a321bbdc6d685c3f1427a5122275516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c81d4dacfb1fb6fa4268e370cb08c5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62da90f919b1efc9beea272e474d3b9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e0b37d74a9b03cc5ea746d35f6194519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90e65333d4eb3ecb6a22629f789467520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3def26dc2743c76ab9602026a653fa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b4a0d06d5f320dc286dd1c6b2a88c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8da05a8639165878f5b0ed8dbe423523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f66d73ea499100d5e566fcaaa87a97524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991853ede07e4c0f8ca236eaacadd6f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea687ed344221d434ef383cff5b74d6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d407a48cd453b1f320ab683ef06671527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8e96d0eb567c7438df5f23acea9f5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aef9f01c3310af249c1c152c6985de529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fbc582968709f83f3acf2a55f0f098530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84712eb24a3e7d69cd7455ceb5c9b42531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cab498bbe3b4ac346efbf0cd520ace532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83494ea7715e5b9344804c4c9a7ae9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e05b0deb2108c3d099eb2985f8ef9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91d8900debc75d2849c00bdffbb6e1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9fcffe3b94335f6b35f9fb0160fee0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171374cff3a68f39fa2b81a4af8766b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955ee0c5bdc2448c37ca33b02366f28538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5337236805582a167791c6e4de6f8b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc5963ffd11417b1bc23333f5815e3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e02aa9dacf47b3dcba51d9d7bc475541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a42b9fd8d538d634cb4d80cabbff02542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72e2d5136954c641795379231f3d58543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6fb1963a3e523610e7584a8005de8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7952ceb463d4670702fd4bb10db52fd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2969ad4f1be2c47a97249e4e3fd70b4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3a01f4af4f57dcf99a667cea1115d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc97a3a8a5cab21e18fbaa90023ee4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350ce7a7329d3b1d65a8f67ef65f2af549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da0038ac62b8672f51c891d7154bf2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f3cf66f124b7e49e273ecff4501fa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ae6489f520a0f357e1a4f9b684f6b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347addc97757df79d7a06f16c65a884553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522458505d42cd327a9e76695f52825554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139fb151298fa53b328f79b8395f800b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9731f845a142af5efd9f17acf7bd7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226db726131c5cd6d3fb37765ea5ccf1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491943cf20f88c4a29287a466e297f7a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72087195cbb4908347b7c3c5ba469d5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999732acf638e25a74926e31ac5fc379560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396c2a7668ff7e1658e7ca0d07bcfbc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a343d4c9363d3afa071b43ed14b830562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4e2117b70c176f22fc3a86170e24a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea464bd3235460d7d3a4caf939eb288564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ce424014901cccba6c54dd1ba19ed565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664f4af95ba4ee1462533c40e408ebb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea7d696d7f9edf270bc3332da189e8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85980a6716fbf577a3b999f4579ec1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822cd31d5a041f0972455e47229047e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a69931441ec7ca282412616684e190570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8f46d72c48b0c7901ed6ed3b0dfcb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46daa81eccadebfa699ffb3da47ae411572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37919aa6f83e9cafa64d7b486f4940a1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbabc3907b1f2cd0679a525d30cc5a1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2c3deb1f54361eefdb8173a3a02f5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270f5978c7c15ee0cc2e0d5e395c469576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dca2b08afd5afe57772878b37f38aa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7433fbe7c4782afcca3e6ea4551367e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501b51943121e275b5226718a89cfef579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342cdb35cbf88cd71bc7ce9e1639d0eb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e319324cba427917e4699b31b0882581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4be8ebb73b3df9e7e5acf28355749582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d04de48e2a4cc29981f24ea77c401583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50167570b93cdd34cf244b6ca11bcec584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d523f2a3266f026b7dde02182cd131585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385b67f6a04cf3cdec07c12bb3bdf8d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c50140c18d6c4698863b2750ffe202587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c4439b738efb1f57b34b7fbccb778588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6d6566000b350e4f5d2e1e8424a1d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba490e337778c5ad68eb3297b34e012590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a735c728b69a39b0adf27c1508e98591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790983bccb3322dc3329529c8dad19f5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845c1581d3840e71c4da3b32b528337593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07bbcf9e6c266faa59c8e88ab44bacc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1a49723a21acf29f2c3beb29b85d0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826b2b23eb54ef60578a261a3345b92596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd54f0dbaedec5fae6743e3eea8b82c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5533187ebe88a1aee47aea521f8ed598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660fb87e12184d863c2778dfa2dc08b8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b53726caf0c2e1cd5b61cda88b0dd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0abb2d01d986207e719ffd7f0260a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb9cbfaa7116ecc28543499bd8628f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182029002b3ba8003291094b9b3dafb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871c9fd55258ea6c8c808044ecaaa71604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd4480c272a720a4aa9d60b9646190605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5d5ca272c58508db67ead457a43a8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2630104c6ed5e9b41a29ebd34b4aa3b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e0844edb623802c4b163c3f17e130608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568026539812da674bfe8e4ba468cab609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5890a44248dabd0ac1153531e75e24610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d089bdd8b17a4091461d67442b48f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dbba1600b704f531ef6f11c8745ac5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa57e9badffca9ee988c123dc464b3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ead1743436ffcb0252e15a003879e7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab1c5736176f0c69dfecfcae26dc92615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7a97be20777c896fb97c859f25f6c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cfd0a91d047f1cb5f2b1e6bf7aff80617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad0b38ea8f1140956f396d0d4a2a6e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706d9998adbdb70956e99fc9b9264b0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485221f9d305fe422a992562fe8619fb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec972751d109bbe7da0e7f67d182c3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26b8e4e8f0726a4bb77d771a98412c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a114a5bde22268f07e08b868806f6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b2cc21603f97999562a784b5868c2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c24732ebdaaae50f0c7a606580575625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50269a8016f48872647db1afc34ff9ed626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9022318b4c6255a7128a04a2bcfd2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697890b68158fac6b5da7f26078930c9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc62ef0d455363daa8f60229a011a8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e358023bdebfe9ba5e5c10f1bc7f982630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da4db28860663b0fc1986776d37556631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e201d5f14cb68e499d022f83dabb975632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c28504da1ed85adbb292685642e016633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503fb699de1ff5169a261c452f10668634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3e4120a8ce02ca02bfa1fb4965f7e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee09a94ad4a1e4fee37f6a41697598636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a0f7d27f54ba198de813a92f96901637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c46924d565d958f8f8b72b1cf10ec3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ece9847ce1e9d579b58a7b591f54e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea16e522962f906e2fb54b003dde2df640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1dc1c1acc066a3d7877a38ed860ef1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ddc8e66385d5c1ed86f1590edb313a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98f6b985b3f37f0926f9c1de096d65643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b8e0e3b533c96cabdf5b1bddbef1b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274e1d2eed73756a5929f7772af347f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443a821615578fbbf4f0d2a52f5bdff646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daeb9c8cc28f1bf0f7fe3ada2ab5c76647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03136d096502662e68481ec9bfe12cdb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222f6fd3dedaa6dedd155cd5d671067649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d443d85b37d53c56d5f54a6be071e8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994027837825cd24273f806f918b9dd6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea50fa6bedb4d39e400d6d8c7a96d6a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cdb8105cc899a2e692171ffec3aba4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ffefacdab510be71fe265240abfa8d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281a814d715804805672b4378e3eb46655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c574fecd7585ec171ec214f55a03506656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114d73554db2bfee12c97bd8d1b3947657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669935dd5d695b838760a7a2411d491658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92f10868c7223981ae6ca5f1fe8e99659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d1e54fd0fe7479593a8ab60cd1746660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc5661bb4a98f5476afa9708ea6389661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b096b43a9abeb52a49764a005b5ac662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592184b49715456925136f6cc91258d1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68068130c366727b23b40050ee289397664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a252a28511173f96b4217cfc32cc9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcca4afebd7caae74eb381c6294aadf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42374a8edf0400dc26bd87fb720f6ef4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3c6591b562d4169446f05a6a433bc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd93ce026fbba8b26f064e6e7b7350c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ade98715ea26a3745747c6d2e8627670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85b80cefacae7637065f330fa6d145671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9a0b4cee7acee765820c68ae3a872672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48931317a2bc19120957cc5646a94563673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27e5f5587006bef503000bc85759d8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f006b1d04c6a8429cd270ee72ec5e93675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff07440f6132222348b726983f6085676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db3256fde7338a9e82b9c206134380677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d8125dc2e14b9a802a9abbb0e78b50678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8826ae497587b1a7efc3e3f59f53b2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442c87d1ee4e7036374379758414f19680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589564b62b607d09f25fd69ce5a14346681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e95efe830d77f73c2b58a2ed641c2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508951cb131fe533ba18c8e0fc983b27683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa00e2b8df13b06757dff8de32e671684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a8c5c4841d8e65b555e8b96d1a7b1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5599436ba443b2aa36ec35ffb4769686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5f4bce1b9aa0ad025805c9a359f4d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c8c9e65fdfb9861bea1fe994112e3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483cc178bac680da64e36be2c19a6ec689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89da714cd12d3a6e49fe2c385201231690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ddf75fce3df61f289358f732c8a70691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c569bacc5b188df0cc2bdac27a6ad5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6112b78c9006f645f5331184252e43d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a5b9eabdc4eb8e5a114cad3d31556694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d796fdd0b9d5d70132d0087fd1a6870695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bef926c94402411e493c06f74ed352696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7885852c1cbd6a7871dc38129b032697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a16475721fec8c2045f6eef126407698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6a6adc5bfcee060557e245901db75699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f697237bbf597d831d2526c42e6fb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31531642be38c82e86660de1dce74c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b158c8a910906e8068809fbb762d73a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f527b6db4496a67cfc1d2d2e64a8f15703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c0f9b56d992631cc857056ce95787704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6c10966519d1be8addde8d53e4630705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec287470ff38cc49fca6a3828e5b3f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537f9b6268f651fe40300ddbe5e9deb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a83372bc739028663476460c31c3c0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a33ea878940c5fdafaa8477e1477b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd848f51b9b6021f6c1b8cc0ba8c0c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2744cbcdd7c85789ff32629202d899cf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7abaa05a1c340746abd56af95b4571712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84247b1afbb7e5dccbe2e5c9ee189845713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112b05d5ee5ed865b14f91594f5e354714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3971e3082e9a0e09f633f9bc31248d4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72631414adc21297d69bbe9387e4a66716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6b2d01d3041c78f859456179e3e4c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7ecf0c740b8b06af0d30c59a167be718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f554d2c9ab0cbdf9d5c638bfb63ac2b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381bca9b543026fcdfe9eb41f8ae09f7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b599b20f0a4f2f78c5634b6fcb522721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e97d22224e91640260a058b0c7c9b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fff4fc9da8174cfaf68ad9d17f9463723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2cbf3b15bee8e4f8274e2612ec04a3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d751508d28c326b483b5875570a07725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f944cc443803a61d698690680c5300726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42d4cc4878dc844e4e00b83c39c202727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25df55a76c8fad51aec702d50014335728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc14ebfd154d71675ed7525e38ac8ea729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a870c50054457f6c570b19080772b7c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32682150deb66763c3a6331dfd829491731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8eb3b8b283b1e42893166280a8806732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956942f8ff45cae59517c2fb552356a9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071c152c69677b662165cc80efd9868734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7be621e0e7ac45f6e6f7f51e27567735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf41a8671a07ca54cbcc5db065d7ca736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59b07ac2c12136fb0f907e1b8085f1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c890c6da35e6e3dd09090b9bceefe19738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32054614bf80acb3238db340dd5f4006739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e154cb4ab262c34d6eecb08c988cdd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194afcc7fae86282e4a09c17c99658e2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b698fcea1fb85033a155e194956a757742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f496d1a9e17ccd68f5dbdb56ff28698743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5e17a0c053541dce77aa205657997744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194b2f1e0e5277148508080e278b849745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845348b705642ebe16154317ecd6225746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874f98eb660f0e01ad13fd7e63450a0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d32fa4691c5c9c5d2f9e57987e541748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806178cd63edc3eb5d525e7a963ff9f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f01264ccc8939f2810e3119aa7c32750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a6dbd25165ffed9d45856506df996751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa9ae3b6b5db578f6fb5138c47ba18752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab4a7eb016b2e35c7645f8b831ad0e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ca265236d1ba9fa8c8efd6992c30b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61749d539ed736d511f3bdef6df8f2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1bbaee7dc907126f3839504d51b3f9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb137675dbb4669098d6f7ccfdd7a3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298d95371aac2aef6c442dac86a5def758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28419a01c54808ff8b84065cf3f43ba1759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>