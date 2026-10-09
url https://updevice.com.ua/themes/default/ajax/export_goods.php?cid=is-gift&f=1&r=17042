--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c0cca619f15318ad01de8069fe7171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa759445756907bf2edf3941cf770c8d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320395f1437cb07b92c7314f5f48aea93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9868cfef21777f916432b3112821ac54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9817471a7f78c487310194a65a1bc9c55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005c95d0ba3e2a6a12c6dfe9e5d0efa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921daf5af90a896257dbcf8404781337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4286f983d89e650dbb303a12e4471db8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a120fe51291679b8e4911cbdf68d939.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d25afe802c78b77d72d334db0c09410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f9cf17d57b8d55cfb5896604a61bd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2cdbff3e5ef190fcb6e54c2fe876512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae0cbee4c9b1526f2aeb76dfb0520913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d09b804df7c9608e16916541ba7d2714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a191861d27dd990ece1a6ebd5831d3015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebcf386abb2956396f6430f3fb7334e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d8040b3ea4fd5e6c9d3d0e510bc7717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3504238005f33fbb2834e9806e9b318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65180256690fd1ea33bc76e912431b1f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43efaaae409300753d1316e28b8c996e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c128ac9c18d5bd1b15a0f7ac7d16d521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796add3c1332ed1d776f8e5f08f4bc722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584edfb0dcaf2422c5f89f1ef54799f623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74355dbf1a2c1ecda21575b73fdc2724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa987591cf7fb8f043c3fd1e33c5d14e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7effdfe030194dc68b5b23c18f20ec726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e2a55bfb2639b85f56087ea36981f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744e24f54c1a1d177119aa14f960e1928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba74ffcc7d84026c6d89c706d7caf17229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff08f67704ffe842dfa987e1357c4030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0345c993e712947d0157822ce9147df31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a31fd49a676ee2182a4293da71da432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa036b55d50d0fd35f3b8a41c08ceea533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11736043a49f9678d7b19205c3057d434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5e610b2cda994e2193c5ea26ccdae35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e16a59c6dabf4ff809ae6e913c265236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218506060873f763093e2802734abfda37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e106a18db9024ae41a591ed6b35b6db838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c32cc0d70a4b7124f652f8987a1c839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e7b679c6f5ef86c62fe57f3580b2e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af54627b79c9ef281be41a03d51ae141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b1a2ec642521abd2860bbca30651142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36534299848a2c30411a6eddf0ee363043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708cc5a6f820dba010ed6c50d46ecc244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f78ea02f159ef33af002a73f91c4f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8728f66b7f7e5e938326d4a2fdb7446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801400a19a1bfeedf81f7490abced20747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec8bad4bcbb23854cc0f88f494212548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236353d85a20f1ded01b1862457dd8a349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a049e2684a63ed9eed82e2b24bd869850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd76b4b8efcd2fcba528862e53e99551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042742c9af02f0bfecfcf6f330e016c652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97c4f65d066e735f48899222fe0d5653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbadf6589416bad683aeb8b6d33a0e8d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a8ff3ea22efeeafde5d36affe7e4155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68144bec669442f2b60ba6a71d29e14c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69dc4c51d153dfb52f1987ca99b6aa157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90de60f4f8ef3a812456d1a716a0c6f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f935bbad8d642481b4d9eda0f5c5b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f5b46b209859a46e1986f58f131e260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23f4ec7ab064068ac68565b53332a461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b92ced24c839d541e29a5bb41bb77762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12012ae1602505ffa4c35ad0b95b09cc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc1b11c40804a580244c8ffe673b6a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ce1ab51f8a61fa6abead5a2a9924165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda17dc12d23fa9b87e3b0ee0e48f7666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cef569daeafe395b00ff1a61503b5967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f009953f17e2a5c544da2919a62ee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4dc447df4409f606c3c2d0caafa1ed69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082ab8c4f76ec427b9e77e56d05991c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaed2154a4b321ca84707b0b324291071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9d7a3b26ac1950e80463a355d61f072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa122913b06fcff50f803c713452fe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e361701431f7f36ba12e39db9f18574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608fd9075581659646f3dd54611169275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce1f99da4f45c7d09fc184f67359b376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93796245a56e4ca3e41e843dba0b5cc377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5140bc6448cb3b0479d2db19a6051c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e6b24946dc20ce26d9784765e663c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64fb35f12a20c6e725151c875aab9180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975b1a7b0a4f831fefbfbb68d20a6eb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20999bc890561b88d190359bec573f5e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88f27d9494a643785e260b23916ba783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad124f5e16eccdc69471caf3738e640d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26686fe482aa73832ef6e7e4664b54785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da6983a9e2f47c8e1c54e4ac2bd70586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e4b2d6758cee0932cea83f8f65ada87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf41d123aa82ecdc92b3c050eb9e7a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814dc12d2ef573272651d78d531d76789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5276cf1882e8f5f5377c36da471ed990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f466a569c1b50d33cee0258b7e2268c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3688d1c052099f51445c4ffc67ffc9692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f5df56c9c39de5fce55c351bb7aea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f6127f82a725b5ed59b217401c67394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3fb539e6b6dfc50499bcbe6299467495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dfabe3f9a17a7e9e7867151368780496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d85323e07ed7f3ee2e740736909c097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c3403a9d8532f5a37e86757550b7998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe95dc096f360f67a7b0d2931be0c1f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02a5f128bd42c6cb77294b4ea6b1e7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef407d7ed6582ced364fa78920573829101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2e8906f588557ea210f5bf50ffe1e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703be369eca086b68dc568f115b7bdc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6bcbef9b280539682ddecd97c80d8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4f6da4e92f172060a6564dfcad9e3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ee7be95c909771d0d83da7497359d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7865ad8d0d06d3d9c9290e408a939c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369bd326b4e9307507659eb6a7eed28b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb84a0c24595cc4e7960282534d24db109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb46e51bf154abfb5c93b1041bbb04110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283962b0b0a8d2969481f2cef0adc8b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357e08b369ac360ffd5192d2a39d289112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0501becbb2420cc7d1e24b9781551e3f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dcae5811cdc8177498644b7a7db02c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7add63471fcb8c23b27ea49b5bfed8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31bcab0340f8f9d08b3c816cf2544cf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40712cf56a9596d0991d15dd3ad1a8fe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d647b9ddf9bb65f0fc04eec5add003118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53573194323c4cfa8ce400a034fdedb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b3f336d77ee908f139284f7cb8063120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0348c84f4058728a0061613032edb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a673ef82c1132f412931b5c12fc96122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2baae7fa1b7be2bce8a1d3befae6e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62c9b3f165724753bd6c9e87357160124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d4564f604c7879b60ed1e769ef961125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644ef29b1f8dec2ad0e846089516509126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1976d680726aaf1635e60ddf7976bbd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418ca715601df6a55327b9deb7c641a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d62c4d1633e7bf81bffc28d3f51b0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9f28f5ee9e67d6c0f9c6d857fb37a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec785dc3ee6e765b2076ff4bfc4400131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3056c6cb90e29278c44feb7780b44b2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1247021d9c74650e436c6c0221e256133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433181059a6105563cc2518cc9a40589134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22fbad79ee1301c4a58af5e7499f831135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9a5252454d4d29c5136b26cb494b3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cac03750c919fdc73064cc176a5916137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cfb944c4f6efe6e5baa6b26a63b52e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa521137a3182828eeba26a8e98c1cd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38b5d6ddd153a31442eda20d2e7e9b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f301b47ee92f048ab7071c533c4a1f9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca4de8a5b87951e6f5512d93cb457e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870c27e19e8e4b5f1a88a4a7fd6b325143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a9a9e941838e8251120c20197f839144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89a598ea4d5f268547c387f3591205145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee898a69a0a2e989d14d3093d596754b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fba8165a35367017a9272173fd6366147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46cf8767abca2fe94b5db37da10096148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44efe13ec72637032a880ed0b3d12a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893cf09912bf5e4e40a69e15bf863f9c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a8b6eb31d524813e8cedac3c608bc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45330f27feb00d54cec2440ca297a06152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201a629f6455da1b9c75b582c1b4050153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9442496db105cd32bdaeeb8fe6505154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999046d5d6ece851729e88767d8c04de155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffdf6c77f1c0c40e6699ce2119d79a8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad92978c95a6f034526f8282acee610157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f51f60fc23762d60826a81461c2359158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61487f265d94ffcfc7bbf5115bb87e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be9b0c8ecfed346b6a65350b857688160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d89f6ed913da4fdb0de1ef5a001bc0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80255f761722e679442404c6419a49f3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bdca00a5c389537b84a0bd1c783b82163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3f8c68a1062e819d483f6a2540943164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db709fa8fb27d67f1b0b67fea08c0b1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844fa87742742d4b6ef480d3317b02ff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44dbbb191cc78f3c2b6c11b89e1e1ca167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c00eb507c3942d0155731d4b820e6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3176a5d663ed3ca4d177fb5b63aed169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49686b87a6f6072c8524da9eb53dd93a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdcca46c75007541423f8c20ceb16da171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e30ec10d82954a6005c93287e2bae8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2ef52cb4c1bfcc361cd46fa6a9c02173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1836823b7e7c32150d2304999f8850b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700bfbff4953efa09acecf09d2aac2e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061e1746d44dc04ad1334729e0ce715176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e49499e43214aef0549fbc8ca3cb49177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51f388f0f687bbb032e291cab2dbae178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea0e24224c1d137d656653d578b969179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b2cd0b30d6c42d596fa8b7863344f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f6b2f93c87ebe81641ba0b8755661181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea16c54b10a3c566ff73514d762ee7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341979e61723510792895d514af7ac7d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41a5eaf3b263e97d506e2754968b8e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af916d6a462968a07f983fd76dec79d6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c86893f3825f194388bd1d43905815186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40f76cd4d570e81fc9557b331e8ace187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04febfec1fecb00d6424419977b1eb7d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34d74752a536335d05e1c5a4ff3c4f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2e54ebcec1dcd64c947e9e8942145190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643aae9071099037ee068a68c6ded8e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04879c206b45c1977fe28e10199f8256192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67eeb201aca6c9a5594334f6b14c1e4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bba2677b1c5d42d5492e8f0f8c906f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e0da288d304494dd29cb08c999648195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426b667f14afdd5c7d9ae932ccd3fed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49258b92e23b4b2b9f343f093391624f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fdcdcab04dec232e4ec28e56ab54cd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aaa4cd6a60856a26a63eb0b0078fb8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8421508e87da0c90c3773309f47459200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e2e14ff73e2ef9b80b51fbeb5317f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201fb982f2152435b71debcb22cd6533202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d259b7eb3a8acd3019e02b9ade6b1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece8d7b8dee1124e81b931094c1cf45204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383fc5c036f235f465510a19c7a0f7a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba59c0945850b4698f6e9b06e3bef9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a24ff80340fd97fbe206096f08fee5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c980894eba82690aa99fea69e5a91b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f411bf3ba072cc3d06b38efdbf1be68209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de4abdc276d1030823b152cf3a8cdd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fccd659eff053a8038b3e2919d937ed211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f06b8659103e3690f55b6266bb181212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d655330131b14f917d50d7a778774213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ee922d44c4985df509950700e1f47214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a730ff5ccb95045f2caa9055d1ed3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b882e45e47d345ef2473760b58627c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c697084216dd7d21f9de2e04b2831d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c26317bc79f58b1f92bea6a3b6825218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4016711c2ce9379d8607b65415460d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65645b43f22beffb5760e6620bca7697220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2ca2c2cdef883ae39f004f0e7105f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772f8b76d06bae0035fb193bf4ed87c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2ec86457f1042c2bfc66b76e9aec5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45851c39c6312ae88ff025204872be2d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7cdbacd50dbba256d853848cb94d6e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42699e5cf3ed87aa5d53c69ff33c2b1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074478671e4c0366aa0908e602dc7b1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744c80336489d3b8033a76bf23e4db9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab7effc81aacd271bea714349cbe00229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50617a2d6337fa370a914961549ef732230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91203aae4f4770a7db1e687306aa6c6e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11804735c5415202aaa942a8da1936232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122e151f44a4f8ff28fab977acc855d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143954274c68e062fb871e5764ec033234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b1d1d23118e81b1bd7f52339271bb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ddc373f870ab7eddbbe841cf543748236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4c5f0a4829bf037b3f09dd1870544237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d089439bbfee545f09a18b9467b6779238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9e26add1018e2ad8277493b9ac6ed239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f39ba3f045747abc2ba9bec4e1f1b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87a24e5870003012ad5c7124dd5563241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9472f2bdc7a0c5d18afabff9d29ca61242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eefbc19e88c9cc76a22e69ecc2daf9a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af82f93a27a9e684ca8ed1811e4413244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f6bbc332320bf677dd529f42acb56245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f0ff636abff3d6cb6956374943c59246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2805e5c2881f010f1f24a4b5dfea6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7a09651293653d1bcf3857b542de6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3fdf0c6213e54690be133a913f555249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ace61d68d7b183db92053aa2f4162250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3ee5a418e5562ebf5fcde7f88204e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555336bb6c9258589e064065fd104b3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74ff0368cc7f7a7daf5a2b5b3ed72c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc1d57c5a147c3c54814f79de32c03254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea4b0fe1a25eed2f1ecf970b58dd9e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71d89baabe5138a5e88b43e6587bf3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774c2ae23ed49280f04d2a5bc61cd48257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91819000748b133f34d0f3de61b0864e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816c413c527f38d665b46a64883857c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6194c916f0042a6f8e83c0e94d7688260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b162eb3356347307f9e7d5f834425c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940422ad41f0b456d476845b80062b4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc295cec5ae13ab0c245abb76d3b20d6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491d3ad47b2dd1f77f9a3e7daf7e17a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91f5f6e6e576938bbf703f54732a01265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7ed4a50380b6e633b54bb6f5687b3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c65196e71978160a0dc589dc445a5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514815b2433ba4aa5d0d45ed83605147268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276af12aaba02401a558203d458c911269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e007573bed5ccecc6bc157b55c7553270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579d733eea337e34ae0f2da08b1d9c2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061f87470358e42876562f6ce17f838272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a7288a560d8a122383901602942d6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceabac358febdf0a8e30388ade13d86274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9741fc829fc5ed38f96623938338f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aae67f2ba197c0d57e271fba6abd4b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a37d3ac8c9f75755b2fbafd845ace277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b92b8caf8a81f4ac06f40d0886d7b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8b2a42d1cc0259819d349722e505a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a956379eef1192ed5081a08603905280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15917562c21da77ce452bd18826086ac281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247ca066213ecdfbbfe9e6f75021afc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf1699669895ce4d54c4d8e4fab6e6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889dd078be9ae57575ecbfffc55474a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94822f1248e20c516497914beddae8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2904bb1e322a01a1a34526bb99d30286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510bd81e7fed6a3d76fe18b005ff106287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18896ad5b5e169680a0c6e0df7193074288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c0176fae66e440bfe623648ea9357289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505ecf5bf19a1a1dae63d5b2eae961c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad09934d8b2f01bae526030cdab88f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e130a0cf36f0f57763baa238339514292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db94cb39bffce49c977fa67d3f90f13293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94522397628e6b82020119ec8e8e98c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8e36bb5ae96621084997de20ac18c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf5798b92b6e738d66efb28caa3062296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f688e806346f0136b13385a4e8ea39297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e636013851c78b143070767ff8fb62298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a9db39065c9e5aad688f38d1be4d6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2f97cea183db58f16e14dd6249660300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7622cfedec718f02f8cf93f408ebf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e26668f4a51f63b17a76bbb6578c62302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ecea51712f709056a6ed8bc5b8777303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c35c2f40e0d09333894d31ade1c30f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9a307cce6bed5d26a30f525eade4d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b689874620123e38641fb3ba27bbf0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8663a5f1a00dbe5834a1cb87b7e64307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7f7d787505c26e1a4e70d07264ac0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1980b5f0d57e8528ffe4bfb4a994ee309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624292d7710656608c6c226f3437f3b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f2c0baf7b669314cefe1510a34df4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724eb143d0781d4ff9a49e89ac2a16a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4adc23cb195717227e97740cdcdb042313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1d959643fab8dfcb4b44b63d1d386314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf66e323724c25624783f98f0eac5f0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc75bc9ad048146c1186ab01e82478d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2248affedfc575e5dd323814f4c0b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2fe44e76817f21f30698a661cc5db4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5dcd6b47bf039409e0dbc5eb3afc9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44a382756865ded2d15652e824f340320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458d781925e51d588fd9244dfbb506c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa5c6d7aafd0bf00ea67271969e0f2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f62618e9489e75c72113581b0b766d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d5876961b38614c3b011d5ef4ecb0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990893c3f851fad0b1146e6e7c49658325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837db6066c694d54c9d2847497096e1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52fb6b09a62574436a8a16816960595327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7225b1656439ad39656c938789ea27328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d92c873b3bf68c78229a7d269c025329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349c6a92e1419a6f71bf9156e1da897330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151aa7320959eff78753ed7cf355c5c4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65acd2a3d895f7d4170250f99e3f53332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76029ac26ac71e36b3131a4fc7ec68333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a3ebf5305ba2de95af4676bab95f7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9884b2f124bee1bdfaf994abcd2550d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c18ed1267264736e865c58be8023a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc1af5cb998732893e3587faec97ba337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633a3bc43a028d64b13a4525a86622b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8157adbf28529047f4d597e6b4587339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0aa23f85122e7c2dec12e0cd0eeaa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7898ebac6831490514322467ba4bd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09411baf5f7104f6dd8827f519f7d37b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd7cc9fd95396d69371fb53dabe258343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad88bd97d52a9b7b8faf2180c019da344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f61a755ee502816efa50bc6fa4e6f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9391e0026ecfeca53dd6c44f5be7234346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0a9ea0553a4b834b1410b0c02dc6d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f681e1b51dd401245a99b034bb6a88348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910bc6d80fb106985fde25b7672b8236349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8490a23360613e030780a33ed75dcd3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9ce5913304488330c33745cb1b054351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de39ad89845982f3ae5fb504989dda5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f35921f83f15dc13cbd0bad781acb8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047a8b3cf5ade6f8cc8167f7be0088b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc216dc54b4c8fcac2fda00debec8f5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e631adb0f371b0f20bf516636f46500356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440409d126025c0aa9d070b14be2b7a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b72c3c11ae13908c44ec3c886da60358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3380de6f5d06cdca1e240d6490dae359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba479154e7c51641f7a468772f455206360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf4ab49ad29e46570959da4891f26a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74bd30c4f86e0b66e5237694d7478d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9a84b65d556319481b1e55e2a0d2d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35ef2ef8d00410e96ce542a87328ba364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066de907a034323fccac149983bbc11365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f3d2639f1b69f1b1bd53e8973cb14366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b74f9d8f3e0fc0b88f28685f4b319f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4386e28bf25c03c9208fcb01d860c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746fe07411544f873db99778cebeea8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795097e01e9dcc05d1bfbf96a75423a4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fba87e5ef3e610f41a98a897c01097371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30043ed687b5a290d7ac2e904bbe6a06372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294da3c40ddfcc9fa8788024219f02b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b9b4644bf3a1e0bae3d34e10c4eed374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b439c66a50a3aeacda9f3dfa9956df3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70595fd8960a27bc2bbce07bd5bd73b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93ba2ff2192a549deb8eb2df88db84377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d94c90cc26cd992dd853d49e52bf2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5501e9170c195d4e4bd5e65491fc4b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c048b6d48d0edbcfdd3b85edf490c6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de924f5e1140e9bdd6abf2f5778ecb29381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a193d6354a55ec062f71d74a08db9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d77168896e41ac2f93ec6fa39e3c6e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370052dcc435c6285deda4751f47cf8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677c6772bb1466f23ead6ff014686d5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069129c1a800b7235a9d08ddb362957b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd4e1fa4fd0cb9512efc5de023d0dd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6ab5cc8b9314d1bf1ffc0b1cb9e25388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1224be9defb8760e1aacce306b5089389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34cc4b15d6c4610a7fe749f436660d6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e8f0d4f640806c078c4c1907543b2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b8a068b195ecba8b2ee982f5a51da392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6feaeb45c2e99ab5d03282e99de0d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145f6d8cc3582003fe4a0d529b1c78e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842086378a5ca79d1bd6d151bd4bacb8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173fd92826dbed53c1660f8479e4d02396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3434f7b9c06e134f11129ce339f78397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411cb56848f05a4c04d8d110c65b2dbb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e63fcbe6f17e37ff9592c33de175da399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ddb6f04cdf45c2f7790b80945d7e3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194224ba2b8c11970f3ba0b55f41164401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c52b219a335e402ebe522258b420d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836481744dd22ef6356941122add3302403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e47f70d89578b2ee2c1dbb33a7371404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa7e9654546c18f71bcd5a724d14bc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1957a4066cdd746ce0e98b36560c4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd19138b2eaf60f60115a6eadbd168407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e151054ef15a88bc202b3d344c684408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0bd0a8ba9de9ab2ffa64c4a7323de1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f662b783b326fb7a436e489cf01b3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce954514bcf112a9ab20363f43b15d5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779fa85e26e2933f4ad42688e9a0a2c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99667de12e8c2d1446afd38591d9a1fb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a888d1e955206f6ccc8aac41963b1f5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fad692a3c04b09f4786f5dc246b7c1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e61de0bb1b8b8f7258b2596f303e3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4e7ea732bf1bbc936cf961f0e115b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900cf3c30628b0b887909d6258ea9c18418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aabc14ae330c3c91ecf29672c7771bf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73c928e87e2c5bc8d278c3de734d36420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c20999d537c77b330adab6ea66e829421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dbd7a0ceae06815fc0547359d3c6c9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f485c25d34bb676ec6995eedf8ad434423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf3a7d8946dc3b8fcd47c27ee0de69424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee68b59650f90b076312ed919f32fe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6a135029b64079c8244407059299d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa7834b50de23104170e67a245c45a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd035344ba89699ce23e706c534cfa66428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875933759b26fb27894c2d3f34694a4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd92d5ea3f877c2c33cd4fadfd633d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457d1efb2dae4a1e2e3b360f2e2f48c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490140f836f8f814aee32cb3b59b642b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2eede4acf5cb8397769c04044ae146433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff3b93271230dbdb2424b39c4fa7d2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd742186081fec9b30a1d09b8dd6c541435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a99e2b83bae0318bbdca3b99dd8ebb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c887d1ab888fa8e016b859d2e35dc0a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa7221c10151a84b2a60e514f5117e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a789bf517f6893bbdd75fb3d24519439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114964cac65a211d64f38f3cd2dd142f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8febc9c59bfd3a0fb8e5508b24c828441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1d9e4fbf67e163ff37c24d581617c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe3bd76349340819838e312dda9e0c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054df58d96b7c05718dca31114cf38fb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa479edff90c8fad7d621368ef3d0e97445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db328aff8fa9fe319c9a525b79f14e5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833341b93dd71e657cb50a9e4f4c2b5d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1208a93fcd60bfefe08458111cc868448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3b8ad5edb07bf02f3d1c32b219351449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fed4acf001326f9e52e6a855d16854450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334ace71ba56640de49bdaf6fbcfea5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509dd2851033ef13999c99c5b33c0363452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc86d318f1c9f299ce63c1b1be3728453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d6df3a81f4ae9d6d81946f65e8247454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d736a5b4c34eff45cb8b5b6c3a39c1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e24bf924441bc79f45ff2c38f63c11456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e01d3e03e072b7e57e167fccf7eee4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567e79b1f9d0bdf0b2d49ac6d4419dc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91460cd7fac8bfb5216892e59e3daa34459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5d46307497d9ff2ab0c9fb8a2c5bc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2360b396b5da1889f13fefd35a3a87e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff819a64f0f7d0255c7bd62d6a4f263f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7dd55081756ca9c5672006fd2b6f99463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8277ee9fb6d01b4090c6cb27c19c2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78c84c53b255baaa93600f27815882465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aacc185499ea79b5d24d83ac78dd38466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79fdb2cdc516ec747d871158ea23ba0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09752bcb377442a756f7db3f04ac31c6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77d4bbe51e1fa3c38635f7aedb8737469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79170d63871cb701bddb053b04193a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b8f3ba6d9ab33d34764ffd570a2e2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4361a7b908c8cb39748eebe9299bfb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16047b05c594fb7b6243d892fc4176e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77bb6ee776995765a8a9cfc2c13f8a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86308952eb1d32e0d9bca442ee0c61e0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60a82274dd73265c7b196bf2d9bf95476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5eb79e2d769ae35df9cd1e84fbe0f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b24e2b401058e66824484ad1acb310478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a838ef661e0cabfa18145ba01acbb6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ecdf89f2f7fd5ec4761b61550f0d7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329395b7b2f3ecc4438925a2df3239e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65511dbecb29b2f6c81d9af32939d64482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df33303fcde65d5ea16492cf912e52483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d179037cf4eef08c8ccd238dee1288b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f9bfc433ba903d6a4ec779d7a626f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c78ff93682282d90231b57e87a5959486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18dbfd00047d9d5420c63bd481d3d9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47190abee230af2b9da163b54a275b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14efd993a1fcad7f1baf5869c5fca4d4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac66682fdc9b0d711526096bcc77d7b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd71a1f9a6ddc7f29bb702e21f5825491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02580707d16792edb75731e34856af8c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f670ff3eb8eb5caace76fe0a9b795493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1a0dea81d471b59afcdbedf118e86494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ddfafbe355e33b547eaeb95abc25b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5883da2d9671ee77a1a0a1839f04a6d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b675b0fdc2634db83aa2ed2218e6f3b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b064d515bd320565ab27d77b9ae5c6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40b3c2f612c8c007c2ecd12d3a3a05499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe84380278d10f041d9255dc37a1ef500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f35a2871fd88d379a8a21a3e3d664501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400ff4db4e7c97f5ceb16032195481d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e784ff024ed642c66d4a5d2213b6045503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f493f9936d897f22b281e9848b249a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3965887136bd85162e32ff37507095505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99cc2624504310d0cf4ce0cb0ec1d74506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39065d9aa86b522fda7b2d2ffa156a5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d58f35f5ff0b13c39d76e195a5f63508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04012b7e1fcad5f495b58ba385c1cc75509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04e4b6224ca51375ed1d9cc1c9cc1d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46af1bb438684ff4e2f8570243eebbb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2341e7cf29421e40e7335828035b79512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a91cc499b722e11eb96d289dc4bf54513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9e42be7481582c9860135fee16f8b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bfbeb86d628f936fbe9aa49de27792515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa78b85ce3174bf577432a8ff7f96a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee9e8a923dd489162e78ad576a63e9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154334060bc44d882490b286b6252dd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1944725fe4de179ef8e5f0fa52f497519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7164507c05ba9ab4629932b5214e7ba520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221127ebec4c94df184803d55e86d9a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9149755b1c2c922681e8bd400aaf8d4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151ab049f39e602bdbd98f2eef936f0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1fb12b31abdc960a0aec25a18f52f3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a855af777b48a767e49c22e9d692fb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12174955b8b927dfb74d758a1ce8a4f1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7878c2e7e9f85c365460ee93b78fa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e185ed356207b93ad6e632313624fe528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2816dfd8edda5ba6667670e92b1e7c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d31f51294b248b8b50d079409f969d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81649df2866fce3c5cbf2b7a04643c8f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e619597d1e07af229a350bbd337a9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa102aa0e63db4cf292a589bc05d0f92533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13edf1a3b86938096595c22e5ed0923534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54ab8a3e8f9ecdd085fb7d40ac1c09535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18366a33e10fb37947cce0ef258129d7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab206e1745616d693aaa56ca31e384b3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09e870d6ca2ed5a11e0cffff90f063538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ba3f71bbd6284fdc27e97853571d1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cde468b5f7d0598083c907370784fe540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d7714760f9ea3bd9d01ccba0f9516541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26024c36d5eca197a0caba5f7788a5c2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadcf27c67f88aa675833e5fa0f9df7a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66e29aa3538f332286c57e87657160544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6b0fedb86e364b9fee18d6f145d9e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c70a846136b41f73f408071a49641546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357645b2ae528e7b7bb44aca614806b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa632e714833837d52b92b691c567647548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171544956851e2644dd923a6c115936549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791bf849cfe6c2ef9a753a16d33b55c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e6c4c24fac41f5ecd77c46193a48a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ab097d9b34072e207c7093331b222552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82666764ecd7810099aeee91314e97e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f389895bf4c0b8027a316f1d617916e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ee1093dea0cf480f7a46a5f1b9816555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ecbf38d69fafb61fe9842f8a6daa9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83479d375d0793d6b2e195d8f4a194a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85ad3cc9a3fec6017893cf15a536b3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8a1c8dc1697533c65abd5d043b2f2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f601cac554dd7fd77f47a0e5b2ddbad560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b37116745b5f7b07a64a23ba510ca561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153403116699668d4dcee3e2c3c9bc3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9710dcb693c66cccf1e4b6d2486ee8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc616c134a961074ff4258b026716928564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54abbd44dbe87604ccbecd2f25edba16565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45004b9febd8ea2ce91df26cc88caf18566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920d515355e082de3b881647eae9a21567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ac71814307d16a654e88c65a91514568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a85591c123e356408cda077d3a2bbe569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c97c33ccd105012c8e26b193819abc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e3a89b627e23af2f9d679de286978571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c62c3933c9faaf9a51e0e981248c1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef162551a15511ffab30bc5d9a444a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a212d0ed8d41a5cacf6f3bd4be11983574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f523e78155887c9e9b6ea9f5d2f750575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31eafbc6d921ad458a8a8e9162ca9c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fbc64a60108e47f013c0907e42eeff577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfffbec5ff7af094e75bf774bffe87bc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20acfcffb270b4ca231549600413eb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c93d4b1bf4be6c855bd4297676d2da580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58491fa2401a58475137b7c692520010581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f67a789c25531db40b841efbe44df582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71016c5afbe455c0f02c67262a45e891583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba85d526cb60ec950c1ab16970c8815584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311904a7fdcc62038f428e085316710c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a6e775c8e8c7f682f13018164653e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a259c4add31d6d50fc83e7d33b4f52587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f4b78e59bed0ab9b0ced005f2d314588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2ff80cd84709c9c25fcfccae03b7b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c54065f159f3dcb596f5c96ab92df590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c45dbfcd07118f4feff8cb2102ab10591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf774f4a80bbf61f19febc6e99cde63592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4064c87c06342153eab14330d006f7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a91cf17f6ecf30dc6a75d599d59f2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70980648247a71946926457a00538ba4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b5f7fe321e6d726043672490a3795596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd09fdf04b65d9a62f392515eb251b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1cdce5c86afd4b56052dbb904b32f4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47444f7b1e7eed0471220a225b6c62f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50018363da98a1bc450d7fba7001fa8f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659f6fa6992aac5947eb8a26ce1b7f4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749cc867cb83e096d284cfb742ab33cf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213a69ddd55bf1782a92f230a957e19603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540a996ca679a403105111fdb827c29604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7924123661563e3c6bf1c50829e26605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5967b261444505ac443a83a036a0b2d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058990a07f7924297232115218344a01607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ffeb73c5a76bd71b1763081cfc3c5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4c988089e34e3ed7618f43183e84a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d09c5c0ed9bb7d2569f9c7854bffa0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861345db260e83cd6656ba48215786f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547665cee664c8d8512cd4875eb57060612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe52687b54319025db06c30846a91d9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60b49c525196e5150837b0e3aea4f3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc4f96e0045fa212d2ff2e1115e3e5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9504e4127bd9b6063d7d930e99739616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a0bf4b599e1f2875f5dc43f1af1c3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7271243776e82790a14c0638760f9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9f23c9d7640eca46c777b822bebed619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4676d18e86c3b5f31206213d83f420620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42c4cc267e6bf0b75752ab2fec5c6f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b350fec4cd92f568502c22a6213a22622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb488378b01f7afca52bb08c041a948623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5df9b6d549ba4d848b4957615248b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f42e81038fbe72c558551a249af9fa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342440d30e8448c7b10f229bf135798626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cdd04976c6401f502b1962ad758b39627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebecc9f9a25e0165b8442801bd81e1f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f9e44354f7538c27bf7bbc85b32bb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef378681c3ed261bb24be05953ba04b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3acb8abead3906b389ea0d10addb59a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87fed527d2bf5cb349c29288b76016632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e13d5ea6ee46fa272e8a66eebe79a0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060cfd6d063dc3fcc7ee7916c24b4e1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479151dca9d56f349a1bf4cc11f6b96635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624518e39c9b4c876c267006e5adae88636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34675393f792c134c91dbd64cdb29134637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4066d8837be587a9905505c58190827638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f779e875c9cc06124e70e56b50dae2f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2983ed7371e369a608ee8985d787a5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b39e174d7e66ba0fb4cc8cd05d79f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685a6419eaac94352e398596b7769ac642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da689c9aecf2777ffdf1c8361803bb1c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b922f5379b20cfd37a61f089fc7c942644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e58242398e85cfb8fcb6a94efcf98e7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478592605aa1d61fcd3f7843ea7ae1e1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301651812b404600c05b92c62800f344647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75c62d50bc75bad8a29ebfffe72070648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79980c4c52a4118817e68a51299e7641649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae687d940f6c31e1314670f92a52825b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60100046bbeca1deebc359ca7160228a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00840cd002bacae63c0e921d68e7430652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0dcd416e9dd6cb0a0b5e50d35aaec8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ed98df9958f011ac70f5e91b2e8de654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57178059b4422ff9187fb0c93f51ff78655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e2d1a6ebce29e510090f154a47905656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ab74f8fd6b73308998e60671373ae657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42541cd6b08b97d843c38530532d5c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8146094f735d74fc5de5a852e60b7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02780488e4eb9ca8e175491222301d19660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a7500790aba4545b2db736b685fe1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e70a9735062f50c825d3f40ebced8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cfc032903867a2286908813e9e3aa7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf116c8d9e6f9dccb298ab2869895e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1558db9790a316b933cc1bcb6acd21b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e3b9f6b3a0a766a3836430664d625666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889575ca1ae3af057f6b29c791ac17b3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43804ff474f166e12ffb869e8da8a2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029b0ae36f8916b92e392b2537dc0c4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8198e52d4f4ff13f7b4133b08fd6e17670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ada134efcb1c2bcb330b698b05f13e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb790e37e07927b160717b4779165e2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac55b0fe891dfda88e3b0b563604f7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb725d7537405c109cc898965dc8cb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1afc01929df2e01570d62633dc1e9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f92802fb7cf1ab4ea569eb0d3182bc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577922a8b319ecaa13c501180130b20d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bbc2afb5df4c92db4fea12ea1f1c3f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617171e42c19c6885ad0d2a51c080915679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218174b80795d412874707fcc03f91b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96c867663253a6fa96a98931970d06681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020d1b3558144d1ed89c70782705e1e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477e6aa3d61fb311c00b2a0b24b9dc5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d88580d9347a0edaa18ce8886905a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049212c2aaffe3e979ddf16f22eb4288685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f73621a87144c13a25980f591336c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879f211bfc1dc0a8c1d919421293a92687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f352b0efc6884925d40143f653a555688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4b258281ed676096f2c4532d1723c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462070318387f164041fcdb7bd0c1d4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c945be4bbca2388c3b89114b40f2e12691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f644092dadd49c2010fdab0e0cc9c65692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64bd1b6928592256fd70ce0df0b9e0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb5ecf81540dd5097159232bf5f3cd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e26505c641381258bdb59eff42052695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107713594e255368fdd6e0ff3b6ba7bc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084476eb93fe670c799632bf949709c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63683f3fc17def01d221561d91d8ab698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630f91fd240d0a15fe8a1edacd85984699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d2d9d46382cf19176675dd92eb026700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9db7e180af1e8ea33ed2a605361d9c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dfc0edecc1ed916d622ecb3b5eb699702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3bfe0e5cadf1db8b2a56802c5d6e2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feddfe1b8a1aa846ec8805f5b459f7b2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddfd86e4ece6d03a9582bef5435c261705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767322d442b7a31f07e4e9a99bedb85706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d51a1abd14b6775984844574bb9ed707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50078dc47124cf85c60eb25f56076c2d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039af76a84788370557a1b11196a426709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d3dafa91eea397bd6d0887e4a7d9a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9526f7de9d12e1065a92e03a689f67711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10846d83257cc8b138b09608494dadbd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b19282ad2fa7d3c9577c7988e2fb5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380228e21c758aaef7a0ef6e8f945c8c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ac16d198e7a5fea0fdc34dc5f61f7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ba6b0129411fe01bff677e630476d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573b017cef640af5967774edede4c39717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93907f6abd330f06e2bf952a202a440e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed78bc82b6ea2bd382662c0d8797f2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ed1f56dc0f53b03ef3ad7d220c89b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e0fd3348058f5d4db204b9ea8f8e6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a38b34c23e5466aa7b07fa2feaa7f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a40de72aeb92942c41c0d3e6051972723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b10c7ca9f1d7b13ae2db1871bbfc0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b92bb463d81a54f780c55e91c08376725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87e25fdda17d1f918cf352b9915fac726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1982f339817c8d596261a20f887a743727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088e9f1148dc27b0371418d75838211728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01675f5fee710bb0ac1c59e5eeafabb8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b8f1e83362149867238bc7855f0f8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830665e0879771e45245fd33378de179731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9e196f11c832c710e8bc6cba11585732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd882b51626603aa20e89fff46fb25733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe40f939e930d166ad4baaad3a8428734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c19f32b2cf13079fa32344ff58ba6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733b45a4e0a015c495a6163dc97d4b9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f89ab193851c8958fe329cacc2424737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a377807d382c9a9a0a212f6266350d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a901a97c0da3eda84a9c52369c071739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28580e51da43349dcc96875c28175e79740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48615c843f613e6e0940b12b9bae19741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e85834817824cf715f457c250a5f06742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee265c19da61dbc3c7220d515b2d7c00743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d761d80c05df04e4edde1bc639df941744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8b1dfe34b502138b3151d23539bff745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc42859ee8be1ae3a8e51b2b271d77746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8c4798e84f0340ea8897a37619cff747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753677ba629165dd345d2c011aefa6c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00f511c3d0363172a5e4cdef91f2b0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7936939bc7fe0855a482bc47e1ef59750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3633ed746cb74dd27b371396779037e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744cb0f87431b022ef6d494a1fc4e16752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b2e682f45979b4c96a96da5ee4eef753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919909e78786534688069832ecbbb675754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ddc5033c2d080496a9c5aec0a6071755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d280eccdea65f3b1259a9c163540d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d2ffb48403024635f203cc2f8791f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f1a06d676d1ab1ef25cfb019fa6d9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfca71fb7f481cb9639c661d2554f7a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6ea1366ffe4137d662c8c616aaa761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd01141c187fac91c7e6caa37a08d92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe302ee08afc3a54974d577275125863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172ab608692f43ce9d4b21720a3bef64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a453ed1bb7e8462b5468fcfab401a495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2416916ecdc269b6f69d8d39e500af6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935fbf61bb720fab0749d9a1d044e757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22259f6a73ab443c0dcb9ca574ccb38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a1513d4c53fd4b77b6337b8b07a199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0df0ead7c594e251513f490c27811210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726773ac34d0f355af4e655fb0889c6e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff6fa8fd4c57857ab248e1bccd5e2412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315ce6845b4c8993fe1f087100fc0c013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fbccce7095ef3a6b2ff23743bd7d2214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b69e7b2820bc47e64db6f02e9d0c915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58631ea4751b31a77abc18f6df13068116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff5fb0987f2c7f1e8798e8d881d9bf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee26183da08c9e9dab9b720e2f5a3c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c523ee3ff292cfade1294fef303d13b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d7aeaf7a881d578e6039669f0a4b620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58b0ce93a63a569d064cc4f0fc322321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c2ae55477223a5984c0b1ff6501ca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b7aa081cddf36e2051d365680803523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a125cd337ccde54839aef2a46b14f9924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d20a3745d70cf60f7425e18faf435025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ca1c8559e07a3e527dfae4990f12826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406fce89c525e92181fc4e167b18b3127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30714e773feae597fc3392a2d15ffa028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d55099de2541f91e02c36e2c3845bc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922afd4d688c120224f025748dfad0430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d1dd91da4be19e9739a979c3c6e8731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77a5ea676d903afd47c0857f5d89e832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f18545f8919bed4c8037400f2db0433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af78a01be2e6154e813953c974454534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9471c8c51142531797f82debcd1caa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22321124c3a342f3438172506b79488636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1c4430c84a25a519ffd060bc947e437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0ed4c1e7447d2fe185f9ef3e0d03538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931597ddf2f070e1bca59847651f8e339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b73c07239a60259e1b019c6c8d37f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1917f8287c4af60b2fd61bd0962271041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df27860657c5c02e01a2579e37f5bd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e02eb0de11872d8434429205ddbc0b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e542898ae8b9879d6e6044f661c9ccf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8f7748294ae9bfcd07610bc0eb9e845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a45d345689a59119bea7ea3889ad546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5574d3e7b2554f38a81f4e91b5bab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9ef7df5c783bc22220f5307653e9948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8a39769d8f08ea32f66a01ea2f28849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3814b45786d8b752c1c3a2aa0817eb650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715d9fadd62b0d1ab6eff9f84e28bd651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbcd0f0564a1e10a12ef72cd159915e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2737f2acc74fc7688d3939c750e6b953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c02edf48382829aff7a90cbdc968ec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419eacdd12c8ea2651fca1d6c20e15a255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee24d4a5a4a3dd5d3c949e193d49b856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276eed2cac818782f65df048656c8f1257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce63cfb57785fa8568d6a6d8c0cd9f358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20efa5124cf63e65eeddaaf3f1e53a8859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728bdc21cd3bfdf9f4f39ea615bfc49d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c0249e0ac4f63aa2c340e9b862a6c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d320cc85160c795b5dc3b59827bf962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746d3dc34d2de240edc255443f7e55463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d457790b92b89af1100a22db30d9164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149891bb3e30ea3dc364a200b7e60abb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d8427a2af60288bb6974702b6a57a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a4472dd54987bfe3e9580b29f650367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ccb59fab345e23b5c962a3cee3c86c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd389f4ae9d89dcf548ae21cb4d9018169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5047d3593f31fe590ef7f15430d535470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca3c3614ec236bab5714cab824263771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a5bba621fb76e237b83c1bcd93f6672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e3ed140846ed9aade77f5b9b673ef73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fcb688eb06ac7ec1fafe075bf2493d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83dd49a19bc7ed916857f57c6d349d975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db333c47dec2e2554e47c5bbf3227a176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce503c07e4ca96fb1d96253f1316ed277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3edbf1d608f11395806785f88b63e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334abc65d7f1d9a801724b92cb332f8179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce755453063af0776ecc68a936a86f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554e47efef03e7cfa44d792937fcf7d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b7cfed42496160116695013cd4efa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d00dda7b3dbde94996373de666abd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68969f66ec83527d7ca123c143c70b4284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4dcb2b7109b00c7b103802d613e8e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890af36d1bbf33d70200ebf4be347e186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5bf8d42856bc7daf6568da56b93be87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a3efbbeedd89717a72c82b9434ae988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0dfc9e73e17828840e2123d85388789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eeb00f7822b014d9208a499871ced990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7329b2bdcec625ad03faaaac0e1bb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f17b74648a94f1b6c0a32025b823d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd8e8f84a7d1a0303244d51e44189993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003cb67efdbbf164094c87ff151939a294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c84c024749a55e1b86beb77a2ac7295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3fc699eda0ce042dd2989e224568b196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11268f58c9985eb35878acfd1f66749197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea1c1c8f104fde3341881eca42abf598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0b90fe5bbe092fad754ce6aa56dec99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d306699a3f8e81939a1e6740b35b251100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e273186845bd3007f395cc49efa17101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a188900ce50a92d7309e489cc1880102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e6baf7bc22f8aa54b6bcc0c5d6ef2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a2fbb1c14eeb4c80071341c51ea6d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63393c2dfe6009fcf88bd1789a7362105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623aab8779bc21b9819637428ef72e19106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e87971f5bbd44cfa74cf16c2db0631107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc22808f656cedbd1b078c0641d1f1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db848709ff163619517239e4ee1991109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113b99d0bcc0d583aaec76c494f2cb7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357e744c790016c4b7ac29445a4cfb7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9cbe6c7740de727cae1aa7f826ec7d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9163059434d83ade3a5404f5d8960b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851dd7f1721dcf9f8a394b8e5205d11114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89f4b403a6b05724858a8d5b583545115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224eef42bb161b54a7ef2e33b6d50b1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eddd24cb718c3d0a3d0b57d861a225117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b948897df9be185792b3dc07b9f69118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ac3c9659e44b1d8e00a365994220e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ffc1363904dc9a239c753d92a91cd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7185c02125dbc189e67ccd8c8e12131121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0451941a9b9a70a6ff4ad9a3212bfe5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f8ad0313d168472d8190e0f3c0067123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839cdb3fa2ae6790f64c5c148511a68a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a7d11d0fa3a298978c62e7a0e7d9f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d72d07b26fbd3002a41878db82903126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aaf7501578c2f6b0bea0775988f887127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7897d2facdd6dd830edcdf7926f8d6e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5292070bf25694f31359d7285e2e9f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bcde242157491c9e0708714473b6ba130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1bf1375ae8bd7a5a618bf43be79558131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c67f00ab64839bc8f06fc0d2d583cc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e59093b5ece1a8edbf392c1dae2801133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7d19d99f0c16c077ada061b807e02134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8be99b7b4bcc4b9737563f15a6556135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94188a38862b88a125e60d7ae6282888136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c14be8032cd98f5986ba8e0bb1d36137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6faf40d4558b9eec1c8723ef79f2ec9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6705a747a8176f38032b2b58b0dad96139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd04ed46aad3592c1609393453a925d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cad5ee31e1bfca33ff62b46bb0b27a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07951c4fca78c29b74678b0c61d77a05142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4af3c875c9e39e67015a366f6b8240143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada311187179404db5753a091555069144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c54933b2d9f9f28fbfeba675e44bc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256b36651fbe814d74b7e27e1697ca7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d15d170da3b8f472b62aa08eb0fbf0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f393c97fb4f24fe20a1c24b6905ca148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213155ab74719431789ed95fa8f3857149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655355ae22432a4541b925e22fe3a680150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d65ab5b72efe47d9071403ad82c6f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20e688edd1788a32142e1407987da6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a50328b02a5c586b4ea773d830fdce153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95758b2a5296b5931879e2078a7560154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191bf09d591c45eb03be2b04eb205c05155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf48a9bc103b0bb8202e7e5d21fbd8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c9ee9e3ac9b8fa33d788831a0af25157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5541abd34775501a576969b45112f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ada977335ee8733ebfb4c571672ab3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174c36f10aed5247e42ee4e5be66555160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60805f9c5ad713d9429fc8d270729e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98bb9ec6974d5851d2ff5a6ba7b7e6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2665964723b26448005c29267720bda163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293e3c1551f80e3d87f9276796ff9b2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32467d44d84c085081e5adc3fbcfc0cd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3be3af66e77ec93653345bf224cae166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f13d921540bc4a81f892ea38c0fdf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7c3697a9b4a1a03d1ba1912021fd1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd347ccb268241118dbcaabc790bccc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ff508beb3ef88c6ea05a3218d8f9b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c8ef860fc68a222a8cc8d47a1241f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa2df12e4e22f15d4e38075728dcd9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b9225c66c661cbd3a597b524f309b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5befb0d9883aca94688c4d96cf9f45174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff797c6a08a32ce75031c068ef050c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee409edfa4bc84d9f3d6b5574d31559a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac2f8f8f11b5170818b1dfe015f272177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e0b0ceb50f4b3eed8293da26a709d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9abb21cf71fe5105cfb784a13f3fb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad93f2b7b82f7b11626125b94617d6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67187ae3fc32f68cea93d5d5447ef802181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a9d98ad3874ee4812c92275c78869182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce30207fbfced91c393c449cb89c216183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182022a896cd7ced6b650144b140ce62184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043fed3eb340e91fe4a50cbc0a0710c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2cdca4cd3037d542ac913df6fa0c22186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c239eb4e442af594b2f3ca57ef36608187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ced42ea1926918cfbe28b1ef7031d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a361f23bc837f247ff0f80d6edd0a27189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6e2c9609865237e786b0991cc67bd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43fb949585f8ed3c4bcf62890ab6ff191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18cb6911077aee6ad44a7deb559ed1b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485da7e1c365ac08e4d50076c63b3cb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea83e49c1032c740cb7684f1c35425194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d08b0da6e5916676daee6759f060e8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147619156a59c8a994a1fa63369c8ae2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374bb6526cb58d0f2c4a51d2f2e03a7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b111b24100cf0e1d498cc692a4918e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb7073aad792ba6085b1d04a5312ea199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2515703bdc3fc501be704dbd8245f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e6c4fa3a7d2a89f21eca1ffb82e25201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276d35bc01a76ce7b32fd84b4c622ee202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76fc200c31ecdabd37d703e65da516203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87e9a8aa0712e483b4a4ad60a25cd5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fca4a1dd1ac40a70f1146a6c45fd93205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2a2e1ee912cb7839a5333ceea16da206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3726e92619a5eb98a88cc0d37e2af4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638f221e4d6b63f6e509e4e68224490208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a213283094bce2990eaf4e2ffb965209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca5168af7a461496f90f708774d775210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbf5476215a0f3b000e5bd360e7f62211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f951ca9464984fa930e43265b37924212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a57dcf47903a3722b4a921e70481f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871c4a9bb624567f207e83a5adf69dc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3e9d0998c0dee4dc4bfb77fe5e192215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da6074a0e2de43d2f307c8e584b5e9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c043c1ab939985af62ed43bf8ae12217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184205766233e815f5e9b12caa20d187218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa09930a2e9192a0c35e799f350509219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2236eee5f8ddd783cad1327e19543220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb3179ba066c1c7efee980f7e821b3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5856c87d6ea4a402016f829cac99c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1bf222496a35e55eced405e7305370223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210cbc352d6cdc074424ac705f2a125f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52805fc3982261d65676d0ff1690154c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284bb21c669462e5b1c23bb22f2299b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25c0d8847d3621766bcaf1acf7ce88227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9bccf19efc60b874d772a7cd0b52f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecea2b213436e2ef26547442dc3b371229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c5c2696c67b40418c665c497da62f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9498ec458f90c36a40ec751ac0f1467231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9e0973abf8bdb65bf67fffbf6607e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674edd77b6c8f6429a8476e88298ea7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869dc69bd373b46b298947e5d40d084234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ca963ca3cf3bdbb47be2987650702235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721accf48191ce99cd0d2d81767655c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd423432ec9781c3fad2e9d20ad566237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8706a12b4d4c60e04c8c24fecedbf8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c781234e5ff40b7a5f80cf5d80143239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b808c928ccb4a624bd7fa9aed03688240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566eea130c43c63501a324ba9577e500241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2417598b937dad0418a5aa8611bcc8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdbc26a719416d098af2967814f8672243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f764594a97dc94cf69bd62837f19b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d398212d90058d1446013741ab5b9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf873268b071b2d945f13e045b3b638246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9dad6825dd71921010674a3141397e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288729c47db6bb7d8ae6d65c5f9dba14248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b3180dc6046e7831fc396116d5848249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f4140d65063e018c49643891a7a07250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a049288d2e6457b2f9915887def5e21251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2263916f88aa626ff317cb2980bc70252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c04bdad021d1980e57ec3b6936c242253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092172e19483244b64eb82a37931d297254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a001d55cdd294cf7575980361228e9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f47f5c038f07f7cafa1fbb4d379665256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc99938a152a89cb2547d62c5dab389257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292276eee7dcf7caafb541ef048bde9d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757b8aa8e40dce607007ab6505a6d24259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dddf070292becd6f3a96f75689e52a4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71167d49905e1fe4224275f4ca2d02e3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f779b5fa563111d044afc24ff53a0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e4cf52447bdf9871ef20cdf102a55e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e99e5d31fe49786a6dd08d39ec6619264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8419c896cac07e8625d464e151e00265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe54829e88fb453f6845782596a7c5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e5c8feab33e0935dc293c92c639c5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829bca74f9a1a9fdab711b83bf3c33e0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1d3532cb26a3efc050aabcb524cbf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7249e860d99231074c8b392f0d4c2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746251b12fd005525e3a922480bb227271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c329a45d212a1ab86bd57bb4db04939272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed96374ae4ecd33a6266819b1d517d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ab44892af60d58c178f63ad2d6b8f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245944846cd98b52145aed079489d83275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d3b83dd5999511ac9c1b235bdcd3d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d329c8acac5c4372c3ec8a3b6db12d3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a3c949a8456688b543a8a54992aa6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7df210eb38ce4ab2ab0a6f345d0277279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476aab211d52ac77bce13de8d054514280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f30093c6103b3c29ba4e6c37e14f34281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a6c8a12eee367cbbda0d157a06392282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401dfe787b91cecf273f9d7557fd7e3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7ad7b5ac2701ee9cdc19e160306a2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa238551f11fd8cbdd092ed8c4cb41b2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72efaa39270ebedf3e723314ee09a85286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff473044ae21d9640a3d40fa3d9aad9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0564b94960a93746fffb1dcc3e019288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402df9a132912bc7e28e5516ba5ae10289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c48a94148b1a9e3f64f900f9c2b051290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac5d30c7c3618b05f2b02baf86ac46291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f6a6b3888d6ddc2481876b2bd19f6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2ece9ff163548fef852927bfb73ba293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d59b67ed148ac11fdd5089cbd96e3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8806ef8f370ff78a030dee6c83265295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604aaecf59f186f0534ebee69f509e8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb93f5f35e18ca67e79067474e1928297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01100b4ffb4c2084d51d712fb785c0a5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097339b88217f532bd644576f46ab3e5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565d1607c16144bf9564275115866ec300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238c2461e581b9268600ee002334af4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f65ec3bc34b73b5d3f9e0e5a521be5d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033cda3660641a62cf3732f348f7be76303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb6a64cca083e0649a84242bbbcc08304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4a10999feaae3feff256a7b8f0b6d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36885bdfa05c396f6a307c4de5472346306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f42e76017bcc51c149e0d2031ccea307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23c1ed356a2dc74f3a1c42bbba1a2c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb39e8a4773421917aa97bb2af8b58309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff329fd0e1483b66cc950562d2a5e908310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a1e2172d3c3162942e2cd1217c9f5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250e665c09f3ed4ca5309afd3a6ebe4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8ef263f2894edf23c48eac6f05ce5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327d2a17e834a8fb9d884eb14de9154314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c13e8d1c5717cd8b6615377c2ab5e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d03d801b4fb9c611ffd0fa8f932c79316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a132e20ae98a402ec5f21f8bd1be8e3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bdc7c876c3d75c45086a24c99075cc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd37ca1f6b9662608baeecf3e1a2e6c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ccc4139781cda4469a0126ba0ded2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6725dc1d346b7eeaab1183011bb227321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100d7990941ce4e609310c317281091322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd07b7cb300fb54e25f814872d689a1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d348968f39827d0b948b8c370d6ea71324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3fedd7e8cb1e420297d26cce1e660325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00f0c7eca83ffc61ca09e2cf511fb9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43466e118449677b3cb09a170f964189327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32db2005f7a756cf8971a13e599bf24328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb3ec73b23ca0b203663a1f6f575ef329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369985489667de3cd9762b49eb3c76fe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a59d3cf538c7fbafeafeee70a0b34b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860e39715b6f348879319445895ca7b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531d292148261220ca7062f3f24ad26333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400bd58d405e0f1229d73d3d88f49895334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daaad7e4e2531f27df7ed9543c0fa73335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9624c83807cb5a612aba418aea918336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f09e807eaa9c85f7d89d328db7e9355337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1172e862ecf9c048dd381ed94fa28338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4198ae9d38d274aaeb262a98289bee339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a913e0af39c84204ca11d69bf5574340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ec506398894b14a2aa96d41ffbbf5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f64dd83a4128715af071e058730e1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e152577a076f49ce58cf0feaec1342e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68b96e216d30057a262be6180b0da7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff8b952b8357b49e335ca8512a99e1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154977c4749decb25633c7d0b7562e3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30737e0be53051111d20c213cdea9e4d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3363f99a686b3e7c5ee20b7b87783348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3cde18840ba45d917104c954bb8ea349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52b324938dd225283c6ad9f4e126ac350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff27a815464757a8972a341741d603351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590d21dc19fbd0a4905393907569e24352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1bc0d019fe78f75ba5fbdb9f8edef5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6980166eee138f46e8b34ba642446f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d759af70535193bcd14723826a9fae355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94733dec52f2bec3881b41aff0348291356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa5a23d9a6a6e026d116542a404ffb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593eb085b00462b68518ed3bed471ce358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ec4693806973eaf8b01231bd6dae7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e044023984acf7a20f3a5ccb8b35691360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e77a8a6da6ec84ca8814a0e12aa831361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf77ac995cc40c79140fc117e1a0474362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecff2f6463a7ad812b333439cbca1b3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2495ebcf90521d1ee7b502c60bfd4b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e60f62f3583c6ef1833067cbdacda8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a726ce36a474a26a38548b6b3d96b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbfe7c774abb4ecf36edc8b061b9b15367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aabeaed409b7570b802fe8c2706e881368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adca120474790a952e0d6e53be5da76369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5566d38468e95e564c94a211083ba49370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d8dd369dfb4838dfa34d8c4d56a7f9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2eb3cc68e3b8481bacb0cbec51878372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533c36fe5ddf2b39507db11e8eac8ba373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc4332db4304571dbeca160eeed9c4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6838d01f18520185d44cbac8b110f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0cce50c604e250662da61fb05c3487376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827939efe2b8cc31f416800621854ab9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95087f30d099ea9fcbb70bdecb578ad4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1ca0c9675f94a3fa9844c8d500df0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4bc9e866d020a2a87aa567c3f50f0a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b4d0849f187567e8651b8c7382f63381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7f46f1ce72de391537ab43383293b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558ac69b1118a8306a36b81df7eff9e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665b83758b685d44409bb7e9318aba7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcaa32c843452eec54566e8d0966f1b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268ad906150718ff8e5da125f59da80386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9de6481c163912f7bfbbe61f03fab0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ed82050a67e521f869f82930040dc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a67f0192c1194556e560e42b714dc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cba4c46afebdc685e9952fb40c10bf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a75c54d205a58781b0c4796250ff7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9546b0bf64f6d81ad0298364d40cdb7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd479a442509fbe0d8cd4274f08c386393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3af27fcb3f92785e6e62a27668733394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c131ffcaed7727be204335450de12395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ccdc65f42821aff5af3d4ade779e1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4517a7fd18ff72eae40800d93c972d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b07474642e887ce4492fe9d636f173398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a653f0b6de24a318336b00bf839a8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355c5de17b4ffb8cf93af2046aa661c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9da7652696544bd6866e6c8a97cc8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d516eb917e3f93cc34ed7cd3e0fae402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ba4a2a90a69e1b8b3cc4e0ae3900f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce4ce2d432d650717dc83afee9c4b5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b68533e4f0b205571a689a1455117e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456014dd15579a6cc8ad45b5800556b2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aac240c06eebd1efc59e42cd93c8b5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70bb4f324d83c91c7ef7cb9964bafdb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95569837f06060ee1dd608c5f0525678409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162bb0b9005a9083b138db31b88cbb2b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4eacc3cc117fda7fd17f534a5edb1d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9acc18efa482c198cb844677750e6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f4d9e1d82f420b5ddab77c56b9c3e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6b2599ce57210f2f2de34115c182b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee8b331a7324ff6cc22f5edf43dd5b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468990558498c1938cf882853189beed416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb0bce2d822e942b068ea5d3af8e23417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888be8c4943d51f5177e7b2318551532418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7ed31f5fb2b5c6632fa4e96403b63419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2af0be16bcf68eb744cfbebba2cd80420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380c8c0e3bee18ccc1599b1b9097819421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89579ed065eda2cebad1f26a4ec2bc4b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb6c00c0a79347698f47046c35bbe3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891107301d5a5372623fc45d6f9ce440424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762ffc9e334b4ebc901d236a6f52e6f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe219f6c4e7c9a2bdaf04c98bfce1572426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8d7a00126ab50e360bc4c871f351d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c93b7dec29da85832065b04d98a53428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795219fe32476bea1f8b24582928957429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da583fc8c940e2a2ab27512d95d199c3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160b5fd49aa39aed787e779d8f68a76431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd5c6881f397f37ffd1c269846e9d2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b384db9ac8eae5a78acbb0a7716139433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa592eed77efb9b118a38788a3d028434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018a6c84a14fb3122eec6e117c1d15d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576699a6094abe64261d5aec6a606e61436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3c8b7fac978dcb7b3f629ab898d17437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f042e59cd6c8044ea346d0f35220bfc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c44443d34b81d5513bc2ff5174f88439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef8a606f7cfca43a8e5fd05a0bf7956440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e7fe672f6cf53daa3837209082163441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168acee98758df84a6d407d1a19bed7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554ddcaaead674591ae477421a555ae443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d136e54fd21feecd6adb04d0f57438f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b2990d7510ac50ee8e4a88a87126e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68903c87d164beda3762e0456477abfd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc98629eaecf98c400fbe0308ef50f4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f566cef0a0fda87f8bf19466ceaab52448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84bad591ac21ce55a49a0f1b96c94e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a8e5d7311d0573721aa7ff40ab0b2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421748386f0411347dc26f7fa7b11a1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c99ac56270bd3957f443b519b2a2fd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97338e57dbeff76e8f9358f3aa6c1108453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e1c95995fbcdffebe111bd7e3a4d7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10a3c106e98af0adecbd5077e41fb5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162dc7ba90197b785af391473b2f2490456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97d8cf6058a8a2445890316a9628d9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49fb88eaea565fedf6539821662987458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7640802c63637b97f39b5190f0f4c7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148fa0e77378d9738c6c7f38a5fbf574460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b7dbca0afdd3c53dfebfffde269c1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd647ae4515577c24ec1c53a429d994462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e2fa1f13bf8d02b12cb97d309e24f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e9d2d6721f33be82675e240c69300464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190718cbecdb6f8d8f46db744f84d0d6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84acf8e22b82a9ec4387719eec37cfa0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15db459d5cbb04d4ec5015729c4616e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b00513f0cdbee9879d999b057f8b7e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd477b661bc71f2dcab10d165cbba65469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1aaa86e6dd551ef3c290afda0e4ef9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08f624b2013d17a67f1bee5545482a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06486a3fa59875a71fb05490ef200d1f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15816ad3006f143c31b956c041987cd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6467fae6b37562a72f1affdcf088b93f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8424f9e94455c3cf9d1418cb8db0d7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383d1a803ae25297ee93ac7e768cceb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf45c8814c214d63244d2303f3a5f6e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c860042e71faae00651a31a30bd6c25478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63065046c807bd81ac1f1a7d6007a8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ccda5c4cf2a3ae13c00014dceb600480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd4d20570b6a297906b5dd2a4b2dc3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee4df92c7f439b22c52ec36d64e3b1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245109546fae99d4be6f5884e864553483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da638fb186ba2aab0c65ab5b01541dfb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e457ffe951873a17ff325644d46926c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1982c096706efb08ba7e55a5d3e75486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540dcae2dc2d44092fc8417ffb1b3fc9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a926f5d0cb56d65b639488b47562643488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29790b6b82bfb6f267f5f3c62d7eb6f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f00e7d4c349b4555a62af6bd32801490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3792e2ad81eab3325043a8848018557491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b163c4c3c46b8024dfede2b55309757492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2017d9e36cb34ef21202ad6cd11617493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7cd9a0950713db210e779eb454b79494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9b277d6a546f2a69dd09d44b96180495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4e8b83ec1fc1f1050231076530a4a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3bdcc5403bebb9a5212701c853032c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daebb32958a714824d8329456a35faee498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e5188448a17fa4505431524d74882499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24465682ba4788c553cb69759b5809d3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4ec25cccad90c4ffcc5a89e7faa40501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6344da1ce998a928b755c89826335502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be8bcfa92cd04db2d5bc8055b7d4a8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae84412d29be169ec8efcccede95136504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa82f35e59c920cf000984b22f5c35505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132560dbafa00fc01f560c3fdda96d53506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f362a5bb44e720e780b4db76b3ee20507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971f856ba1d7f033ba50f5446830228508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56891fa9399718ef1630ec4f97e64ae509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75938d0429efd80919c766395bd57755510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9ad1083dd3a5328567354c702ab52511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa23957e2c80c5494946e9ffdad6ca5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a7cc532447d47068ad8cfad2739ce9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89038106734d9eb3050ac50bfa41bd1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9edd399aaa592c029061f002728e56515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2204be7d43e78bcc21cd40347983b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47d55e0df16a86bc60fc6b08f73009517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b116b90c5a9f3ddf873b7fa28b0c5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7072f838330e6e0421aa82a1f01ec519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2165174c2d30143ebe0ad84f13870520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091008ad9a19c0eec704711f6676e7bc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cfd8af06ce03ee034d725080a36950522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ecbe2c2d9335fd1f69aed634673c0e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1fad7d87cd7cb8e4a77c31c03ae4d5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6a72c20f701286c92deeb073db351525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26949def0fc6b2800e2be94861b0c33526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ebe274ab2a970c3c337fcb6a877d0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c6e8505d556bb533ec070efa400c0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d706186c6468c666fc7d330deaa5f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73d536cb341ee5c50822478cf488bd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670e0de4e716393f290e3048a68e5ba531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484030b34f619d3f1da83591fb90c548532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ec627695c3591c9675d3d22e7322f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efeb377e9b140d2edf9828fb54a1255534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1832e2635477da20f13786a0e65da535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d544cf54d58f34f307bcc92ebdbc0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ede92edd5f0d878afb41117703eb1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ef9232ea8b6070beb78039ccb6b74538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3350392d89dde60c3b8b38726471c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27dfb993e5e946be85c7cd8767134a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ce60a98882342e6ea8f039e3255be541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6d5cd7a0312d6f645eb8212cf41d6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da8c54d5eed5643b0f171b4f47cb0f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876b1113dcddac25edc574c6276bd74544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09725027a5369cdadfcf69327f75ea545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191ae854fa6f6f56f8c7b6975e3e42c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465c5259af6ca0c2ff6c2e8f1e17e53547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51658c18c012418d5796832b886e77548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a663bd7e1ae192ab5bf353e5860af549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e2ba3fbf7757e77b3e8aec8e0ebdc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778390192b6c0672c33c9b22ba69826551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5125998ce4d3dbdbdebe12580d5a22e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8e6b2b855f982ac41b58bb8616faf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89531fc925046ad46983891814c80d55554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3dde143ca3f0395632e7150495b281555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184734ae895227ba5c9fc5155472a33556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45397a16f028f814a90632b981f09e60557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c28d9c3b91458df5308c56f0013e51558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a86ea4f9e5f9200655767a91d0f59b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920387cb1993ecb5d332bac71ed502b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd46f3fdb543fd9d5e2e31aa39bc9c0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd221e9d479c6da581f4d6ede57c3ab562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52595a6a208615b5b57fa3963a214fe7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809b6a598326f0b3a13da7eb5dd13dc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c78d352d8817143debd8c37c89bb4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4f74da897b7efc903fd9f0fbf205e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c6818e0287b31df182033a240ddae567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3fdf6044f9614f24ef0e59751b43a4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b589aab9812d232b4df54f37ebfa5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136abd0db90feefb10cdedd49da3ddf7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46acd80f8cf16c0a33d39c64dcdd76571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b7ba1c90141f6cd8a2d44db2b4752572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57976b8f66b8c626acb8f3cd4329d2f7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e3f251ab851ea014bb68fa6b374f5a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d61cfaa536a26edd128fb4ed7a75c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955238ff7c39cd32769a93bc583090bf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e081f164bc067c36bc6c9a8079ab402577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557a5adad98b73fd6a0d41ecda316a5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3fa59d1f374d6fb0bac4c00ec9d90c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fbc2839868405a78f4bcae4795db64580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f567bfea83489f9d22f907bfb0ff83f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e1dae16e38afb5d51fc9d9493b220b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d916e56457e26112aa9e1580760ff6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888cc0eddafb960aa34d96898482786584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da13e31b2c53b2c4139d7d78b9284a3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec84730e8424e72bb6b2975cb2bb68586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c0ba2b8b0bee5445c06e3af281243f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff7ff51da936cd7111f6a651b389c7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02008cd4603e83f825b3b9ad48eb4c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757ef52082bed7fe06d2937bd29fdb6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da982915e2cb1e96d6c3de533b109ffe591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f069bfda6f38f9bde1b512b926f7265592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f354215f46b8fabd4a6bb74a237a2891593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87124893470b39aea441d3aea2672516594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5842be09ce576a39e97fc54ce5f9ea595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8981b036990d3dbcfb370768330664596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6cc56474c4d3db0b4aff93069c2bfc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d019be8da967968212aa4034d2c57be598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c658ee2404b7522a9183e5ce75c04f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a2d743b03a17d0ef0a49aa0e5475b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345bfc73efc2f3c712316d4570c4d80601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90259dc2655f717e944964c6b725414b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d289aa19d5bc3495573f8d3e710ce8a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb8dbe1b2afab7f5d37fe4a0d59617604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd0145dc2381e0fb4da17a6c4c0d74d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e4d791f1df9689ecbdb0501948ccf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e587d568677b5727f492efa0e5ca0c0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ab6205a54d32e2e05fd103cb7bc6a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09af1df6f2583da0401aa21081a23c0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1805e3ba024f30c4619be7ac87f67610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186083edb54137ee382c08e8e5a96cd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cbb836b958d8ce67edaf632984e043612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6605d973290458b81bf676368d6aec2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67d75fa2a100c16938b7928c28086a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749c7f029f2bc1f5e7524fb9292e336615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b568e64b19d0710cd32017e50638b0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaea5e3b5b50e433d3b6b884e8f1b6a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b8539a4916175831d530a316b7c94618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1c396ab54a0a4d426b10e711dea75619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6493fdc39b922db807a3983066a1539c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629bec0d263c6ad7591c05adbf10071621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac0e8d9d6a41acbde9093d36db1d7e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474436337fd8e341674bb957334494c6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7aad42d4f9bbe51e3bd711cd4d5807624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d76a995b5c7331ce676c2c6746464d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e3310f25652f82b036da5ee175e03626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f31a804b0441060324e71d8a838fc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f36326b45256f7557cca6af2d7efc5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde65155aa2b9587a91a61fcc0cad4d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bce38ee90f76e0bbdc9e04e4941be8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1833ddc1ee0b8296e925970af5f8c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0bfa714ba2885c3617e37625263974632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c69f7db7bb6a1aeef3823555f09c3d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a200877c97f973deeae8a6e0b1a81634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb851b4d4c5797640845de0b642ded34635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792a64598324cd024a26f7a699f7f5f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ac1132f773855b8ce51ee68f78c1e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d1302fd8eb946b450599c06401be3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50cd7c161369ce2b32b9ef14dbea8f9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5476100ee20ea3bb5faf4d6cc184f42640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44a51d63662cf046221fd404039f4d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a38efa68cba0c2881795ca9b911c3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ee4ee270d13f1fc4e058f61f43bdc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d02af8f7004403ca112ac83327032644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2ca8f83c3836813fe4f4bff0468bf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a01f4c2bc8b3aa702cfa06bce79688646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3586ada58a40854d42051f791fe3d77e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3b0b81036555e189e30d4aa1be4a8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3700fe140fac80eecfed9ed4e339ce2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583108747f5cd483db2dba2e29d55ec650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829f099244c0a46a4d59e02d427c02d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ea48a0ce6e70ee31caaf69a34fadf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19b7448d03fbda65425d9f7244a9f0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e7aa1a3d5e899bf8703d08a97a74c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194936304e29cc33ebda26d96672a39655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4f7553746d7eedda1d70afeb004da656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df179fb937227ec878bd4b21e4b3e70657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2801213e871f0b4ddc0c582f4d14639658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1e83767a4c1689d4d4bbb9e5f3c08659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601516ac617cf5b375d0a8dcf083c72c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be289616b9a7b9a4cbdf6b3aab8fd177661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6263434f599136c274d9fd5d5fc4cfb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0aa56ca620b19c6f26eeab2fc31eae663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a8ded2f1d07d13099ea45c1c8f682664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02926995ec34509bfbb585c69400806665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf1d9640549a823a8a5c3ab94a108c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867563fc0399dd47e51c4a3dade67ff667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74f6cb192ef7823175e0172d06b4a1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47141b3144c948a16bdd31b33ce2b09669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644d92fb5a47a54a46412ae8e5da2b6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6af21af2f59c68e5afa1065978c8d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73401b9e869beec4e1c91b43757df736672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af409be686194343980499a2a91ad6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521811cfe90c6b625d6aeb2e6568b87674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c6783e1cc68fcad3d9c6983d15b04675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4dcb7a656271eaf151f99013ca66e3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f621a6b6e01f333898c7f2d20694f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143778fb1c184fe7a5c850405179620b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882aa829ff9e434d3c92bef1281cd325679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428538311904de0f4834eb15da0dc59680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b468eca1a64aee2c8d9ce29e2a925681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aad8b04490732a68e69c333a078b8f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22007e90b8c9c24133aeb9d27244e08683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382667f6edbff18d29a42e464d6b29bb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dada1e72cf5538e63d8f3519a016cc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f16fdf5fa13888acd7332635e06e70686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4399c33cdd7f54f0cbaa8be721dfb7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f3ad4554cada0e00d10caed3ccdd3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884106d632a019f2b3c18076e8aa6dbc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205409a59f70cb3e544e04418dd0ab9a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad6d90f41104e2a910e2fb9e562ea3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20545ebcb4b790c634e27cb80e51232692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9a0a622dd2600890702f99b9b3278693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207705ee77fd19abbf86b130255383b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad6c086ed3709a8416f4cb644e53f6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926120ab5b2169ffb6d99de92e765792696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17908d15677527b09380220d793548a8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1bd2a595a1a27f51886d37e2745e64698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d662487e51ea619fcdb24a30e424d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67aa61c6a22da872322313e42c70638700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b21e9d645238203aadcc34cbb87c1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e82246166b611cbd5eba411548b38702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9ddb6e47164945509f9b774fff4e0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7975be198fe85ad15827164d8eebd674704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af19674c3031c98261d853bdd285084705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55111832beeaabd36b89e3e32393fa5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42ed7d5c6ea29119c0da273492c983707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3da0fcfe372b55ed70ecae1ef45c4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a50441d08bea13f3584345c26ec3d0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe21578254c565bc9dddeac4c93fdf0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88459b6afa495ec0856121ba8a8e21711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc94d8069309ebbec5925f7f1b27c77712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28ecaebe15702a693da6dddcbabcf4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66faad44540d717730ef6cdd0a52a2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13542945ce5b511e16ef63aab5b3db715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f335ea3ab6cad7c7cf2486fd09ee04716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23966728d0fa9878372f1ebd81ca1dd6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a2a0936bb7dd4193506013d3f62bf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1c5a7515b2ca91b5f8f40468b9a37719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59d46fffd60468b2f0bb17dbadb6b6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8fcead227799046c131a86eabb498721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2cab06b5a0cbb165d87e6677e716fe722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a16effaeeb3e8f47f83ded68097864723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4f86bf4f353ff14013a8da5ab09bf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff584d9f3d8df0cc76b6e0faed3ae6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc0e95909e779adcf254fb50947a8e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af94ad8afeefe1b6f452de63a02b1b6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91dc44641ff368403c24ca6878904c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970eb6f8e76560850a3a438fb2024e2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed322209e8d79f4c84f35fa37b48d4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980a25336d20814e20e2f134ba29dd4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609bac4c4b423529b3a583e96b93b6f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107d6a15c9757ef5c72316399e5bf36733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6bd4ad105f95f3cd36e2d839f72a0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd610684c331d8bf4c90da5a239a539735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6f9ab5aaead17d8086db65c90f178736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659a48be3aa6909502a4f8854ae198c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3aec5d421ba6c1a143abecb1550997738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456dd6ef3f9dd934777ceb2677d1773739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2f0c64cf10938d2ecaf853d601fa4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e7032f3f587cf4c96c58a776060bd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b5a12ae04980db531b601e518f842742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2ac93b02dd2e177eaf42045ddc51a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3cb9013c3a9f27946ab44814a1f83744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9907e4509a8838793111f58c89194a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82b0b11541ff417a11e8264d7c2409746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f9136c64c76a5b296e1afe6a045d4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21760bdfa649b84ccf6a176accbb9ef748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd077ddd6ae3dae62013136ccaf2e1bd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c33422d22cc8b50a06a94717658e2b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a173f3c55278cd5c8c1ed144974b9572751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc45ef630c313e045d92a7a6154b38752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9decc586fd86a2798d5d6556aca79c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf463bb40e0a0dc726f0995d1b0607b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec69cbfdf6fb0e980e078f691941884755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e396a07c2f84c108beef8789fb561756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d3b1ef7f491394e489c2f4f6cc139757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b804e57bd3cfb824a4c7d62539016a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f8ed444ae4c9e118c5fc9a2a8bc9c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>