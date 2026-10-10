--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663f617c76f3b15a27a97c326c6f36e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc61d296ca6b78f53c62f0a6117fce62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8daec2a42890f5a1890622b0afda8cc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65629f40812d9736bbf6c7b9d38b75014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be552ecc73e26dfa586996c4463e3c0a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb5d50ad8d9289769ef19d2346e0c46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb7bd06230600e04a9f74e845fbbd47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b012d71417b9c18bbc527024dc7288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f900d1f91ce13613271976d01dcf0e69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4919c013aac05aa18876c26402ed410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37afab87032a70f52d7df73404a7cfe211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2170dd3973b7d629870f559ad218ad312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e75d204db0283323ed2f940beb53913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918c4fdb9bdc63f9954027af0e5933614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a847d1061e3969cee666f9a18184915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2635700eeb6c7d99cac5e2297cd0416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fabbd891510da1c6497e16e44c0a8217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e39b377b0cf9bbbb8076deb58de0b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249714a9679ab4ce1193f9bb57543fe319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843b13e10a733533eab6e7b998cd31320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f560f19996fe93de9b6beafce1d8321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41123838bd6644bbfb8fc7fec3df9d0622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb986c259e6de457038c319e40596d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ba5828d837bbfea71a0c835200b0e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ae7b77a7a574eb08b9527232cd22725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdbf835541bba41fa303ad0c7a04b7b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ad7b49ea91b860ff5dc2183e7d44f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587fafe117c980538a250faac2a3b9d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363855d5fe932622b08b057e9046c0829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a45aad9e8af3e505cc80ecb4b889530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563848d133862beced2f7505a5d5c8c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6f0301055d4b7c9e55c6daac6754732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb535395761f2c5f812c7e3e9793cd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f387fb52c8cb7b3a57ff52b236a5d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b7100bbe044735c7ae3d6d164cd3335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a8efad48880004dcb24c4df8d976936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6b30671ebcfa51c2f97e9bf3c644037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70533d4f5f111aaae99499cc093152838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935628ae5ea00567a6b74824ee7896d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f38b214d156dedc66c412cd773bab40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ada8cccd0632ae857221aac444a21f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e733fe88be68bb58a5f565f77586642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce70fdfa84f9e81ed99ea07e8e9e5b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9259b9766ed221f8d8b595497618f33844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf7c7342fba975b3be88c807ab37bb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e12115dd2205fb60c9910b87e363346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae08e6a917aeb4e4118817fab7c629e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9b5688d74db600c5fc2283f7d53d948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768164597b88d6a9f5db66631d12053949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582a2b9fddc92039f6edd3eb0177bd150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155da8a672b8daf938059dd2392ffb351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd46ae992448661a3635d5072ad83ba52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d44b0d600d892fee696bcc543d98f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5969910d8728ced04cdd4483220241b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5dde79c156df4732669cf3694906955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf51ded4d0c9a3e9613d922e2786a1556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9c661215bda212916710b5ce11ed657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098a6281807f44f79bf2bee31ca803b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2ed63560bcad2fd52fea5afec28d059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95bf13b249ea72b4989f0095e00a48c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d409456085f86164b41cfdeff385ad761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee17cae49a02d7a096df5d5d32a46a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027853f60edb9448b3647683822f454463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17baa160d80b683d9f43283da3208faa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb5225a29f8a6eb07f8ad7afea1f6b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b263fba3066b05e5cd9161e38aaa25366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb88332b44e8ef0707070f7a406513d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad731e9a81462ee211f3f4e6f93f8f668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb050e17432b3164cd5cebd349b4a5369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c64b835bf0e37be014ae33725c29a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a766a7e72f062446c06c289c7903f8971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3c531fb459bd30630e878d45144e072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ff58a4c911670e944671c573acfd773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c3b929375ea5c39f2393bf688353a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e5442e70f73adb7e3df81dff48bb275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a51e357bc7441eabcfaba342d998a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f243ee7a09df39cfe057b1bfbbccb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc88c729fd171976aba28f003f591178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3493ef230aa78b96596a3c29a4fb23e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b6ebbfed7a6833ca721176989278e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a00a25c82041b0325a4b9858b982a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ef897abddc2c9ca7bfa255003aa5582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860f377428a68681296fc6490caa9bb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af38c9d7b4cafe6b91b99037df7c2b984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb8b1fb0fd4d0275f3c83be522109885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9adba665cd37d793fae44d194742886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047f3fa1dd47bb9c47ff5c6012aac5787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d75fdb188654d37613bc6cafa68b6788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c33e6b6cd1a440f842f2550bf526d589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca194aa0fbf8b4ba25558b8349eeeb8490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb660b6b885c45ee41951413b4274b3c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c5f7164d95547f341a68bc28a1ae192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b921b718447b1d7c83555d5fafb2a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5744a31d629ab2b7e41454907b81ed94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090885cdd57c766b2c7edaa559ea65a195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe0779228e498bc26a6b33b192f06b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be7858674d29583f44b37fb022500a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f17d9a748b874e41992711070444b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c02cd716f8c97c0afdc3b46f88d25b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c2ee1704a77eeee6efbca2e378d4f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d49a0370131224f60f0f95199d234101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87c6bc4c26462dcf8fe2cfe957a44d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1776c43cbcd0b90c849e746721f5d137103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b00d1100c98e50e82a7ddd9591341104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9f13065d35a0dcabc5a7618331b56105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca6193b394c27991411baadcf0cc8a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254734e20e401cc38fdab286d44cdd96107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f6a60076cdb9db43f9372d8ce1333108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864cf8d4d2659811eb9dc6deb76e4d26109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caccb55cbacb9557ce30eb9f925c7c2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70243c45a801863f07fde3d0c4cb3afe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef529b372ba5841319d66433fa9e3912112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62223675ad534ff63080695563a41569113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ef60b2a4a9fed90279091774bb9e7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f7ad064f644940dfe9e54af0cd6c3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164c62c43c2faf39279cac0c25db34c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bacaa4505b697606f6e1bb8e5ebcc1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2803d6e63844b68b9377d749d06b2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b2827e5b5250d5e612f6cee20b7ea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46bdbef1bc5f154026fe494992a40d6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce37a88e92bd098f729cbf65d480349121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1d0bd324c92e6e4ff75e3e544eec0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4ec757962c22629ac51a6fe34b244123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b2ba99470a04ca20afe3d14dafccf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab471e752454eaecc7df73b3a0d084c5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49a808ed817a3f2590d226b22bf9a2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0fb69d437dd86f2d5779a5b42ba2f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f27c323d8b47f30804df5d5ce612c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f85cc1e0a16a7e19da4daf98cb32e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9fd146bbfe62e56decf37ddf6bee3d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20351bea7e04e3fcca7259c01efa627f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3fe046a457f282b58677a7d194c89132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec1bbbb1db00146599924dc42e734f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0b004c7074a6381ba0daeef3d4985134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e749226b395f2983312039a224b781135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623a1132ac0ef21c00e467bf528c697136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d0c24d4f4e941f586e6fe6755e6bb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded2c9fc6870b8e23732a72de2e0d2c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b3196b5590695ea9bfc4d72bc4ca4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76784b5ebbe8803c9f02716fa42d78140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1121b89b96e6e3d413be8e62dc086141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090336f14e8df2f9d5308ceaa0e95573142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cad476ea742571457501c2f5ce3b1b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609a4cf783bdf948b51c44af112ee27144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d67e67f7798645d4a5709054c4fca7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37a25358824a7cc9b93e1f189aa475146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930240de0ec8fc408166b39d66b6008147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f9ad738ee2a52b0e9b0673cecb186148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5411ddf851a267d8aab53aeaa97db149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06314cc5dc49e68d5246e6af8f56dd2a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435bd0142338f9c372cb3ee5bb7de36151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720a189d8a0a4c7c10bc4323f62f534152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11a9695d21604b212eeea7a11102ba153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea98e01ee4a7e690b14f95a417bf010154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e77a1c516f8cbe43fcfbc2574620d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6482e363209677df744aa0cd2b575597156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69c74fc2b832928d14d1c106045f9e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8e355fbf4b20d538e0fb2d1140742158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07054839371da854cd8f9a95f8c1c8ee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7db7b090e21787543ad506b608cc4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b90e65133ae4174a082a82651afb0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa901e8bde193c5f98dae2d112aedc3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a6554c8b43ff8151bc38b1b6bd52b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85434966854a0450ce39940034d621bd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca4ad21ddf7a25153f596395c5a5b1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da9778375df5ce1e0eeff45e738f24166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539256969915a7255149fe7d30526906167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b3d023e709670de8fad831dec5030168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047656e6be7c826550d650526dcaee6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930acd0d644e9b3069e4287c149a90e8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6b864607351827d459c48b2fa919f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862d7cd95618e169643f4ac4eef87b5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee02a2227ba66100b654ccf7e749ed173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917e1ffd4dce04d5ee7184d23ab8744174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c541236a74bf92c798355d5e26fd21f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7766b07a7e21032fd80d21ea4e453176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21f5e86f5d34025f755c1b184be365177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4b2ccca0e20da395a3a7d41b00c87178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4bf3f391ef640222a2cdbac9f7b70179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf42a3873882383ccf8181307b61a6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90781917a5114150a3f72bb3ce4911181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd35c896ac4ce04453687cb8a6908d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5008a355a3af6ab3da7815ae65da8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee5a30ed18d917cd5f86ac70235841184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290c8c5c2f09cdbe88df1ad826add4c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad3e8d6bbe1854459530827534375f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a2c8d106b98cd2be7f4f9043c8653187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf841c324256a161bf992b573d7bbb81188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daefbd897efb31f45da02f0284850d74189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808b3196be4397f6fc27a0a039b8ff3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e2f6b86d5640a4c6f2547c4b4deab191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c789eb4851116ab7137304b114f380192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a8cfe6e86ea2276d761a04d14b604193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186bfd4cfd6b86218eca9e4af450b938194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28216ceafd0c339d8a93a24b3a514731195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9846c848e5faa0f6c3556b3e65bc8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b20af937f6920966e2bd40277a4c7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87174cc7efe43c5d0d880e15a2074346198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6332eabd8e4b380ca30af19a5090f718199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1619f59bfe9cf48cc2c0b39b64dc4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a78b8da500475b49be00bbf55f16a9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d8f1cb560a3bcc1fb495d070d82ee202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13fc6bc3895d38c029c6942072845b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab770e66ca9d8ed2956e6cb756d25998204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9487257c07bc2bb5bb9cbaf95a0af44205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12cc94913a9b8c502d14c21a25c4a9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa394d561a6c65e42132f36ecbc7c1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b835dd53f2bace40723f82ce89d6a6fc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855d49a20c70465a7eb05a90b61b5e4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9168a0c6a0bc1e68bb2c137e7a3fb9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d12cb3c7df668632c9ad4e72ed4b24211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8343f93aa8ea48527ee58ec84197c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52cc159f1411493cdfc0b3f5a5b46d4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4352cbde085f96979a454ca4d597cb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6480b95bbe998eb1473a8b4a8de6740215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feef0ff9586e7f50151ffcc09f1d298216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c64d47e60cb926126ecf39de22555217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ed1d5810fc4031d93247282b7bc2e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135c96e752f7ed605bf1377a3266b46219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ffdfb8b0e48274d30b95e4f1b016d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5993769af9b20e2ddd6bd795b983f6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae98896521eac78ae5ba2d49509acd7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc792818c2a2a7018ab75c142e807d8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d3c5759e5b6637bd9abace73fcb2a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5098fbcf5025e4c67c2bee74bc9fa77225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949463ee91f1cd8e6441f13b9d12fb4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a3a90542663da93675e4817e712d3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f231c28238f6552d0cf91d2b002e62228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac882860c367cf0dbcc016dc785101229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083e9677d9ec218d54a299c09da37b6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49ac386507dcbee5abb7e2b246e2ef231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91597cda248db6de5f37c49eb7ce2ab4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc6172523320d5dab189e085f51587233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5fb89760f373e9a58ec6b4a0bae29f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f881ece370a570dc09c030ccfa663235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c29e6dd6822f23e87ffcf704d82f68236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fdc87bfe5f8c93671f7b7dde7b3247237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40de67a27324cbada5dbdf40af6ee1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa9a5cebba88b2f4a4a757b3159f59239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0042219968f233d1bf6a17e9888aed88240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61408fc6b1ac7441a781f6d53410c03b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa937799abbc7b3c3fddd9862a0f510242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ceb2db03e6fbcee4759a462c0e61a5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e46dc81cb4265dc11e7817e77e89a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d6e0fa872f2d90d5d19905668aebb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b46c84323305dbf032544c59db5ddd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72740ffc403780465d663f310a7c5ef247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64433da5cd670cb7da81e520f0fd6add248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb6d2950adf7958c53f15aa70a8c91249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eeafb84a16a2586098d7e394dbce06250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b3844ae87806bd617a81f194c7591251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a30b120f1929347cc5560a3adcbc62252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a96cf54b0b329ea2922c6454fb0026253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03544157daaffa64ec2c51b305881cc9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11df14454d11ee273781bfb1d91e8d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576841e797db12e98958c7f8bc2ba82256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5fc99ed59fc2e706f824305a6fe5d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62e0e07a8cd9a18e074444eb68bdd1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5c524987c2ada3073e972642f8442259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f227da63c2a1d9c7c1545321b1b4fb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139b5c1e82db1a2a8aa2fb229195a05261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c25c3106bde283490b1fdf6dd5649262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4acda230ab17051f37e6bcaa81820f3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdfeee1f58f132ab06501a498b3d640264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257d41ade210442768bcc5d5aed9ff5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2a7581f04eb2f90654a3519950273266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843fd98d557e196c8bf1cb64cf1d6e56267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40da8a70cc28b56391d844c45beb7a3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0f705f26f53e55cf1647dc2bd17b8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afac4cd3bc2f5aa690bd814f1038896270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5bf40ab3b256aa8bb9ab2c311bfdc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d3dc0a7b0679eac702f5963cc1bf1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e249b87c7baf8fe1976d2643eb311273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ab0f3d3c328ebe0cd8bf54a5498f4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c603580cddd669a7e6502ff59345ac1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23bd74087ba739c99d22dc986418501276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d92968313f3c12543c82c402fc8a8b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccfc99325608f3077fccbbf40164b24278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390331713dc2b226a52ff6b8d3a8759279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ed3d2c1b2522528f3fa1e4700f16b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997d21d54cdd40d23c11a77903792ff281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d91e7e7dd5ca2e67f0b8cf7c816fb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36bb9b2baf6a0357addba841667e50a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8797f88955d47c9b166d43e208c61284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6742d7f50cbed446e4a4bf03af9caf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f99e0f2aa2df31b2d3a0f570492350286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37affafcc0e9a912b180cdc052a12de287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b0148383fdd9eeb1d763d865c250b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d93aa7c9426716e5b3605fe6f5881289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0f6294f81cc57a3d77c2ead25eb45290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca42fc94cedf40d4ff382ddb990abb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f705bc3ca1aac9505f603d5c3bf93b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f6d0ce4ee5666aac75f57aa02c1ef293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e20203731adc39c2c9060e72e5318294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e3c3295d0440473bb34dd377ab08f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0fcb531ba5bd803e78c1fd66c61088296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e86b647a3fda00278bc79fb38981d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dffff93aed9987c34c2bbf271e053c2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8e87c5a6b2620df891c5f6e8016d4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39cee14d630a06127572b4dab9fe4c0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0045e0b0e3720e5ffc882af635be2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de5b59262eb2a705eaff4717d6808b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160a17b8c8366b238e4f3664476978e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0861d399f5f1c8b1b3ba4fc9433aca1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e85a28f7b82dfca1aef11a7d9c9277305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817605384ac621ec4c9300e90685c9a9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774176a579ad78fe6b25cc0d0fcb94b8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ffaade3615135c5b2514e73ef2c7e9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa22a859377f53b8f173ae3cbdf529309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a778b1990296cc098c8c29cbeeac5a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a50ca0d161c2248471533bce9957ef311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078fc3acfa051d0e799aa3ce68b0477312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca04586d074dd2bc6f2f452621b284313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa93fedf09672e78d5dcd32fb234ae3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc1923b402a27b69954911958603d6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d075e6a2a8cae89e04cffe2eb65d651316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047c6d767a7aeaf8e2254473e92ed33317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6962df06605f23dd2c8da3a5b998fa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9ac698c2dfbef2337845815da3b8e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c92345b0d83145591f0f019b6f7b27320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912ce51e90a5a368a41fac1d852c2cc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f8e74632e729399d13a22a354e826322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446ac87500815d97acd3dacb10820a8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d17d055b07b807a0bfa158d4c7ce5c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee4c298a290647d09d5f2ae762b049325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00cf1fe06b630da905306c1945a1bd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48fa76510536b4753e126a6e3644fc9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ace87ee9486f1748552221a5492208328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f369a8ba82479fcc29d7438632a0f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea8ab36f090195f00758b903f8be7c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd1757c2daa3cd015da2eee828606e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5ab586e8c27a40a2c00b9292d1cb4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6681cf112d03f96674427e60acefeb4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e314e916fda924fe8634237a235f4b0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce672b03272e1335943ab51c0a66e5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29adc4f560eaa7bf456c5538e1c677ad336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67963737915a65fa7c4d34ba8f16436a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c1edb5f1574829c2a995942d61292338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4013d97056b7f6a79f50196f5680fb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e870c87b74e17378f1ba1d1c4628021340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e3a7fd94eae64ea60d73eb259a1b6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dcc8e2805ba26cc98d6d61df9bb78d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5929f837842af7d56e7c063b5b4722343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba9c31f0abc1430a63a6ef94dcc312344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606995211d6df9efaa21bdf2690fad45345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152dd1aa994ba8a2688ab607ddf686a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ebbf60453111e00be9f8030e5d9c4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc984402aa766fa8ff727c6cf8820143348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c391a3d260c7594393c3be17c1d3a7c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a94f3af630367684c719a4c51588c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8a179eff2e023c8fde306e4c12fed351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c54f7a5dd91b39cf13c9fe88c4ffed352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff65d6bd5fdb65b3b813f94fdd893e6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242fafa8b40a1b294ac111c051d5e2a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3fc666dc71a278c227f1ae5f7356b4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206f2ec19ba45dee4968873566f84a4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2b72b158d77b558eeb037708fff8e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000c6889452f724aae827d2d0bd0601358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b0650ce1f83db9802407f2c8d007e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aaecdf1d8ff60f0cadfcb37cc10a99360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7198558d9d927a5b55baa66939d38361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268bb0c5eb47011381ea5a3f6394b46362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb2b1020d3df716531c83bf22ab794363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470037e34d25738704b564c9faee7bb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df43b3a22ad4aa0a7f7017749e37025365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8a7763140341ddd7eb4a2214de52e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a1986307839ba712db834920e07d4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de896a5979ca6458a3b20188f029ddd1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13361a2c92b384efded6f85d8a940f32369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab5a173397909c2b7287e9559abca72370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21e0c2e712212644340f1621ceff4c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958ad0e494f1fd251ebdfe1e83ecc0f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbbb4261460ddd96bbbfed28af616de373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2c5ef2a64d102fa47cbd0cdb15f9e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373cf1f824fa6417e8a5086fa5aeed95375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62643d6c651437c76b6ea74ee97294376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03196c260fca2a3347a34d41f74193377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c66671d9b553c51534f64a4d1091dd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021fb4e7fef081e10269629cb534a8e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7da729027d6d516f85f57a939c107380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269fae6bf201543aa7545250e12aacf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd22b5e9d134f489330835063a6562382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d818470976645661f1f82797695e15383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df67561753f33114f303a9816914c0d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c6297786fbe3fe5ca33b3a902f164385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1dd1d243d873cc8b7d98c954ca8e4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d56cac528e3aa8edd186b69185937387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e5018274cd412be760478d8cb5b59388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf5c2da15a03a240636788eead8658389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a0d2b0c58b0dd0e6da1779bbaeffa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c678154288fd09730c4340f5568a18391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709239522dab2ae46ac654648c5bbcf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de4ca21412fa76392dd6bd38be72b7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14858c6be4ed6499a8beb2bc63e6c9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137f20509f5899354970ba27b7077bc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3576a15c23a48ec4984b5e0af6cbac396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5d8386f0f4ea9e67d366f79ad2c88397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172727191ad82d6c40d4a7a2ff693ff398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47efc88027df749ee9db3998096ff0e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1025c438ca513bcb9779b9cec7cc9d3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff565c0ff123fdd697fb8c7cd20eb4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe606b5dcf40582f9c8fa84db568b7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568cfed93f4edb04d4661ea4a570ab9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b13d9fcd437c1eefddb5b89340407d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b515e01c0fadb6c317e6655834d6e2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459db68408fa477679bd09f2b3d5b1fe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a254a1735042340250192662e20e45df407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf4577fbaa6fa38f6e2fe606266491408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff76d5710dcc55707c5189ee90b8cf3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7bd23a714da935d9aee877b6eb0b6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f8140597a80bb49b3b2514fbbb723411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dcd768d5d9748b285437d315dc2616412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5f17b5c396b5bd06cccbe1d693bea413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191faf06a94142e32e653e34a6faf79414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971764664a85dd932ef908be42e0ce4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722dd413fd890033524de1fd5826fb1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822a05f8dc49170954cf1d61f614eaf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6183accfd4aff775f4a2a2b3d5329418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ded8a03eba89bb8a57ccd8ed2c8aa6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7d4614b3efce0257949cf16dc2c82420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3ab4475c2b3bf18987a358a45e93c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd29e933177aa4ff8726f432027b341422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd652e6f1399aef43896cfc41b22301423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df41bf5881381913b76d93572920bf5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266cd14b36140cc485080a9410d88d1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653cb7748dcb5bfc837ab8288de7197426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84abf058b88cfc770ff2d46b0371c7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1742f32645f9181da23990fe59afc1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441224009e70adb0169ed9d15bca630c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a31a7d1ad808835b853b4b70b7f5f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c6525815dceccb84eab002a4a0aa8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303c4be8f350757f9f787c64fc11ec8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6745716344c2743434ec1dca5e9256433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b927fd7fcbc50a29cf8c04a6c8e32e8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869cde9eeae945f15307acd5b13bdc1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd287c4af7eca5e0b4873a0b675a80f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1225b2acfc6decfbd0dd4f8d74b67437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465aa727c3f260c95c2b2fb20cd1d104438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60498e3eac3325851e3f4c56921e9729439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d3118f19ff48cee5ebc4e66b6c8f7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909cefc0d4f397c3ba420d8ff1e9db2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8bc4d9e0380e8a1bdb627569dc9d87442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921768c62a3f5dac952667a628f1e67f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d3e2494686529c6722b53e9f6d560444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2349f7e650244e573bc7cd308e0e7a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e398bbc49e12fcdf871ee3d9b3db5aa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c214c719a49225002ffc42aa390a3d2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243695079c8327a3aa55054e5654c631448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40242104b493df93a72bd2c0a489e1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edfcd836feecc5ffd4edfe51094c739450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28760e6dcc9b040cb273956032bb9bd3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8017c164b2a715de480c33b0aaa1d6d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c706f1f8d8fbdc759fe590df427e79453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a865f5dc4a1bf8616ab1593a9871d5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893edb8347ec077922a0ae56eaa14b14455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e99e44d22a9d3af1e2c98efc76704456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fbd377b3c8ddb8a57c80355b50d084457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335df78e1965ae803e77b4d2f352659458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548595ea84488d112169d7d8be6d4fde459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf94b022f36af21f2ed8839fa76b08460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05090391f5ef83c6a23a3a5f9077b1e7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8901c3afe6e614c24dbca720fadcf9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f6be6f1c3114c5713c5d1c264dae5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25d45f44cf01424b7eec99d7916a66464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192396b10a2478dc2cdff31d141c8e3c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e21278b9d0ef3a3a707b967a5e1df466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785b46c4eadb8c070553d3b832d1145467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe23cd9678c153042256718991c19ab468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb1fb1231b71ec28a60733fd425a00469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99367a90b7c5805de0601e9f78a6322470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ebb080970c1bfaac5967522df2c972471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008fe9abf224def394dea7ae90aacbe472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c9ad11ce250c6f63b587cbacb572a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e4b8020fa6d9a74040786bfd7e592474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9f6871b8e7f7908db425caf2fff3d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6503e76b428023860fd9c39cfc47940476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d21c88170b35bbbaa28dddca01a2f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d197574c9454f5b1d7dc45ff108d20478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3406d5462ba8f3526176fae3556b9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d5eb00c387f06c27fdee486160e24480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9191ce70b968f05867c4c67c908da3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea99c865f9eee7364325ffe70c9adb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8822f7b3be11abc81ae7381baf611483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaec3a6422023513dd53926489a2285484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b2ad4e3eba805d4a45ff00e0d3caa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccbf0660e57195df14e3b223afe44f6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813828d95d0511e241f9ed3f11e1e4ba487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81b8829a32f04c16a24c93d6fabe51488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f069b99f2103c429149b727320dbb8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58240766ad835fcb37cba406656fb7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb39249d1f2c7a47e09c6ba671e7d9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700f1a070dadaf3e60ee43704489823492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84986b5263183eb16bb0068c2cc9b4ec493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886728643093525ea4d070ecdc354bd5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185329c2922b648a23cb950326e26f4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5129967f526a665ac30fcfd307421bf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8afc7eb314f8e6ab6d59cf0bc2355d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0704379c293e03e1c2b966ef3009992498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727400fbca2a03d567a9adf6cf622628499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa1eb61acbb799fb7f4bbfd0dd7522500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7e35623708d7e0867bef231a219ff501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49ad5f91ca46b888c035e5be6edf29502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f52714c8c37c339f1da545f81818e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e3496d7b726f210afb0049de52ce8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4d396db81ea37f442e2170013afa5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a64b123e02729bbeb8a7194a34c778506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c15fab2bedfc72bb34b42a66eee89507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c35dd5098b2a938188989dfc7b4975508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18737009cb90e55cb3968f0eeec34f5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81044cd27be33804fec08ad0555c2626510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb487ee9aae5a831c182b3fbf911e1d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7eacbd813457623a9602f6057b5b4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0adacdfd7f898ff5ae62e173e4d697513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a38a16a6bb1ddac42084643b0dc0c2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3caf5471d0af650b251efad7f20a4a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc393ba34382fe32d2062550a150e5fe516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9bedb69b4bbbdfb121ef1f63e67594517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4822ae66d62d3fff393fc68e2ada2ce518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753e23182631a35abda73480c1cfc14519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4cb0ba796cc08fae95fbc76d0c105520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e721ea5d12a36a692abdd4c54ae11f6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cbd38631e74283ed7fc8e4229ce7d2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839f0a4fe647be061d1e0c7ccc19eaf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65bc6866655f8f4286c66f98b468454524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9639fcc8cb0c85a6f97e77c9b47f1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac131de05f34dee82decaa53eba00c5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c10aa72e37a5b9d5515bfab1fb4e34527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7c827424b9ac8c0ec701e92eb6c3d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7809857aebeff2eadac30123e4b21ae529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06a95fd0a3f0bb161d1f36982e890d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ba95d2fe592bbd2590a40f7ccf994531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07f269a60c84ea467396f752d33ba9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b128d487ffbfea5c08859df9e052672533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d4605b6a7b183ac1062f00442f8348534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb430b075d7684e98f7b0e87e4517e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c296bc26a6cdbd7839a320430c8e9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe554527f17b07711e9c1285ece8d3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19625ee9db00f749388e7522e799c9b6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47115523ab0f4479385454dbf028e85539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490443a2777f42a85edfd8938f2d25a8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e408437273e1b0a0de4a2d18a7ed9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fac5a942f6819a3ca3b029c903a5de542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0dc882fe74d3a4a6330bf745aa7dc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10a86d92a051c897371e971975ca2a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36d1fb1bfc5dcba750ebacf78fa264545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114cc01d49410529aece85558d80507546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413942c4fbbab3a9cae6adbf86f38378547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f72ca789af938662fb3a996c59fec0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016c0ca677e214f948a8dc9b7481f5b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382a97085549ad4552042d628090e42550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228c3b8a2399afe3c12b8c17cb7c8a4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00132fccb4f82d37287555ec84dc75552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98150e50a505fc634c4b1812878ef6f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbcfcde1ae03a30d2d7f993eb144951554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2434c6ffd6d81a1527182f8b0d13d76555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db74a00ee32eecbb85aafb3e346be4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842324fbc179ffb98863982227c3f6d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a079b4795f614db2d0c487ff5fff8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358d0989e02c3b436ffb5d62e6ff867559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c5fcc359d1761a3fbfe12a26c9165560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710161d195cbc89e61cc9aa9b3b006ec561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a639473e2311b6ac7735364f57a41562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911e1e2c9ddc72a49d6bc79ec7c1eca563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621bc1f51853ae9df84a2d10c3ce4221564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c5327b79eb2dadb09b4ae7559368c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb99c0ccf68ae0d747d886f58236251566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29bb6285f425df56fd7a108aa943dbe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed480b83c07c8b14a1cc3811fc6311568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5d8d1f873b92398fc2d74b6582007569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a0a57a134e89a0d5841bc89494729570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ed6bb791590f5ec4d587028553ff5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30d550145f9ddbfbf29322554d1a3a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263b217ae43571317d763db6e15b436573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5429b679cd686982d7f84e883e340574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140660c98d60574ae9a28f685b297901575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd19cc310d39e56c4c5d3a3ff31d20e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a78c10e3070a0c1e44c36d9e1e6fe8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022fe44d3e0747c67a3c2e8d91d4286578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2e56acd5ae1d813005ae7afee47d7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592345906881701a7a7818a7dd43f47d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b68c9e47b56e94a446ef4add4d4eb8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872cbb0b2129e663ab39059a8ff99873582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf36edd13b5e17df16701caec33a22583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bacba75314d70f63e83b179a1fef67e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72823e1a9418c219c9f59f2202dbcf6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30fd0783e5b8dc0d5a2dd2106a3b28586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a41dde451359d2d0a38f6e7b1d3ba587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390085b614e2a1deb6b848c1c93ea247588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18980b94b0bb4f03a0c8c2a730c892589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba8083c83a673ff50ffcf641f7d557590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e29596f6e5158e5cb9a8fa799702e2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d6d1e4958b1edbcc779ea1ba9962e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0cebd85f5bc79a7829fef8496a8e44593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4001e584ba09e0e52a11b19bd40a727594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998044f585716be8bc69a4c89a89e5cf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178f1419bab3de040fd7ae09cda033f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1dfbfd4ad5f21e10b6e9f564fe56af597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5317c312d0511fd9337a296c5089165598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a141aea438f25625a664fc92eb274599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30525f6b88db8b1584dcd6ca177d318c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0daac215bf3b25f54a141538449bc3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20f23ff6f7de5346fab03a1c94f15a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540da118d2be8d7f58b6c24b1e8b888d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631c79678ea55f7f8fee4a319b50ed1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263f665022aae667b52839ab5453430605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67b0468ba961868bea1fe4605b3197606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c02c24bb631a7b297d1f4b81d636b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52e149cc3341ba217c39faf2da03ae608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270539e8dbcf20775e9403cd34b9b70609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ab916b77e10724ff23d2e66d56503610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0917fc98577e3ce9137c3e6cbfb5a0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2fde42ccc5980b85d3ae8b0be48aec612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf1e61884d8f30750df3036fbbf3a5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589a3edd5c141fefe63d6605df94cab614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030dbee1fb0c9c85028f5a5cf895cbe615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c18f1342e77d8e514453813ef01b5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c4413278869e5732b11eece8afac4c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7a4b8ebe328f83f7fdc85f6539c89618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a646c0914233640635b90d4875074619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b50ffdbe38e9b2ad26128f51a6a1a7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef26b9e90c8225ee0ec97d09feaf2f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1b8381d5d2db8ee0e569793359a58622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9fac3229ca9d3648b19aa4b5588164623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df845d25bde8819ddf32d38db419b56624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ba44aa5afccb2c2d945859cc2a529625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d0603919ad8caef2c02afec4c53f7a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25b4f9b9f078794ff5f075594e55d7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d68c06c79ca9716c29bb0351265210628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91c93b6e63055e16b503455670ba13629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa914eb1bf430983b9083797b8cbfd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594b4ffed6a747d1a682cebabbc11b6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034cce2b0b6c21498fd990e4de49849632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48c0c01049018d99a51778c67a5196633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9509f9b3fa6b14d2d41ff98d9f539634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c651877897d8576830b259655f4b989635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cccbb8b1feeb5fdcaf6979b3a67244636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d7fdc73a846c0d65414b09abaab40637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256c212eac74a9aabc7b3ad8e4fd82c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb87adf2b6f87f96cce479b0379a3a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc8739ce2451f5a48783577caa99d0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3c1399bef7534ba4dccdbb1291684641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc1c9ec5b967ab3581e5e0902d14e7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44f500a1964a5683291a2913225d8d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f63e3878ed5173457c0f45f4b387b6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409c62e15b88bfd8bfd9817217c3b59645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0fe24b67af77cffee96d9258b5bac646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aafc8e7d418228dddefbffe705c7a18647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ac196baa8ad34b5822758f675f5df648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881723721f0323a8549c5fec75a4cac649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd9345b3145d14571204ca81543553650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b6b1f231a7e14b49163efda2fb35a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234978478a4e2177a91a807c9162b5d1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d20135cb5728837c791cacbc7803b43653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938595bdc33c0d08745cc016b20e483654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb5e3eecfaf528cf6d663ef1784cc4e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed1dd75e41f5202c2c463a674bbfe3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b38f7166e2486c47798301cfd4741657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3da14d53b535f2de965825fae192c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b52e263a873aeb22455bc2af4f464659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcdc949f6604b31149d648d6014b301660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ee2521529507c5d67631f77368b92661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17277384e4e79651939a393ac21b89662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8167ac2b1188f855c04e753e883bd482663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d37a814101d3ebe6c678cc4463ba5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a96a46936c8b06b0fab32b27f0a29665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5ba3240c495efa4087c0f5812ed15666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07705a561c2391d706c4ce1a7748e7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2475bd544de6cc45595db3ad7c987668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b4f40854ef35635fb722af42b4c37669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85840be7017417d0cd77f58763a39ea1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7ea8cdf04b8b590328d3f69771905671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb3c29a53c68f5c2eab32afda7ce00672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e3956bac423c597424422f85f8a62673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509fab39ce11d90094c25e0ba843d8bc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e836cd29bf10004e41abec5acc39d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5422452ec9838240cfbb3befa1dff676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696638e8c8960fab547f1038bdaaffda677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986e5d4abb9c345ec444cb7f4a1b0b3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8cb5b58adfa72fb38bad8f913ae71679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a6f2e2b6f737d4dcb2f9372f9f7a4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e28ae6758b42677b06c1db4767bf64681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21626e8bef2bb776a1b78db967d172682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4442ae64236f3cf1d2ab8d91ba4a52683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688cfd0c85e9a12f36f8de4cca854b8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a99daf951fb2183aded346fd37ad16685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23207cef95c5af32fc0be32c2c460b8d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4ee1276708d79cbc515b39fa2b3c9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483b8ab3b774e3652b5d2ed59a3dc37688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e960276cbf57e5d2ec264b0528502689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2576875a933899cb51d8c5b9fd133690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c32a4612f5fbd490d3124ce37b8534691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58671211651a5a6d9519194d17562b2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c0e2172c541a4642ed907ac8fca6a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff55bcd4c8c8e2e58e0ab7fdc507bd6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e02bdbce324e1e08b21813c5f917a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530acd938cf6446c71141b719443dcb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abebe1b7070fa69b32a11874b0f9924697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f45cb3f0dcecc256fe2f9670b082d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ffeb77fbd31c4913cc77832ee25df699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1a17e9d0b82522b57614c5c2de468700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c5ebf889ea6dd5c52d2e7fe6efb31701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32029892e8709a34874c1e159b1b7fa2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce3e85b5f6a7b2f72a85cc5412c4de703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09196889970dd7bea2e5a2205d8efd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496cc37ece9c9af08a44af4e1176bff3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd2149ce64a01c8448eb02455106ad706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0cc209ffdd6ab85a3cdb0263009c1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290476bdb2939b42a59a5973b89ce49708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36e59d28ae750abcc86b287160b9ef709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095180923e228247c1b744d8c9d3eb5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb93107927d99b1a9403d91efba9c5e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d2d3f838552ea4dc01c68ac21faba712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e58203727cb2bc0f7ef1e9ca79ec0a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869076ad7980e890315c074d31deb9fd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81792bd763a9353d254be6485acdc004715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f005b645af88186ef2c172fea6eae9e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6daa6184cd401950827753ae011806d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce23e6bd538f3f0df0557544852e4e3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471cd3bd360266a69d05f4fdc63a3606719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f8f1da0ec85546ce90fd745f8f7e7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d894091c51af40048c69b2dd1994d6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fadfd1a5a11ce9897db3cd72f0e5c1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a6cf04022ca18870a1445c51fa9b5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859c3d4dd843503705d4ad1abfb57eb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5706e88d07bb3a243804c92396f45a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f3405c5687795680dd195d4b32353726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a7fb8e0060735443c857306ac966a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c75f4f30e32a55158213bbfe5aa50728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9c584c744a1480b51c3fd94eb3caa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0467020354434d81d7ce00fa733c68730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f55c3234d47ce0d3377f6a3564f40d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fedd225e263a1f1dfa663076240a47732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0bc07f584853cd1e6942a50c35ebbe733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8bc573dea1cac0748d9701fb05617734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3fabc8796c46eaa082c466476ff54b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e9d529f4cfd00af52ed2641b2d85e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a04c9b4383f61ac5fe46157484df5f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7b534e85851dcec46a6aaa1e49ee2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f003a48d9d4ccdaa1e63a3262aae6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194369345c8b85daabb7d2cf697c77c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3b66cea48c2e39a40716c27e21500741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c1a2926137e3af4933da8d6fe3c10742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26aaf86523e673964e96957f379926743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa4178ccead7bc59a933581fb1ac34744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca5f5ca656218e1d80ff9adc089f9f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71a19370d2d77b2faa6a294a58e23a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d60c5c4fccda1a2a151f002698c060747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82813967f85da44adc32a5a22348b701748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7b64509c70c2322d8cc72b25498b4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008810eb39764d0700055a9a0c3729cb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb6ac87284a364a6459da17978d5dc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc2aeafc26c172a462a0951668c526752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b898f2fbc6f22fc1d82a02fa6c331e3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62829deb7aa0f0f08ede424280a08e78754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c99d0623103cc800ce7e0aa3c1611c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f61924c3bed33c3022bace4fe684d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812e558ff7b84fbbbe0ece67cd0a1fc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8820979d0635e59b8855897651f4428d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ffa6d70990a24615a7c85826e6c7a2759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef77e79e731e2589e1280c1334f5ced1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf91644ee961179d03744761e687e522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149ebc549e82367a26afb69fdd880cc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90584bcb23768625d2d4ef70bbf7bc5e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4282378de4fda9e177e08fbcee630f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc77fcd7a7048bf777b6055942c3406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069948737c7e57b97f9657fcc6934367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49617ed792f1c538c84db4a051c3748.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3028d57c9a88e185967b74f15d9fab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d9e462e11c51ae9609ad125acaf8510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8702fad393ec9ce3a7bc8468542c6bb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694badb4283e7006b400f89d5ffde2312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3917055b51d019c76cbe7fc7da10513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c2b49d1a4bae9cbcb504d7091001f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e08114d491cdbd74268fdb0cfd062215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11313ce6e356fc64a9337293652a28e316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547bc55ab0f1de18dc5d20be7a91db217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e47048f363f904917b5b00a4ab1e3818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c82d6fe6fc54385b90ab98e4184f119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66db765eef4c249fa14c543fbedd3e820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5602c29f341e8821e6ff0b345a6a8821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408cb1b3bf31f6dc49477ffdf2b4b5ec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ec3ba27754df403e5c234fa125c4623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7db4943836a4742895c284236c2fc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ddfd9adbb5586d98854bdf4336d32c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0a2e2c43398654623f71831301ae626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf0b4ba265da2b52b26caf15b3843127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9bfe8fe915f4a7911e6a80e867b5a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d082be621d93ff830addbf0e016e81829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1d2881a67a6b3851f406b2598609c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e0ebdb14e30f438fe3f922e8564cf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad90df29c9569f6a1ab1cd6203e76632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7234cddb613739f25c62f1a66be295c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177aa14fa970add87f4575a11cff3e834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ecf05d3599ef2b39b878aceac2396335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905709da960d2c869ee4b99da612b56336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e14a924b36f89f04d90767bccc1c937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404768ff461a8c918873841d4132c2638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5c526896b87a37769ee314a5b2fd439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cceae065076fd7049d730f1d74aaa4f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f1d4930d79687a94daff42641bf8a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e684a7af56468b6dfeea69796a409042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca66c60281e9c6bfc67769d7b0910343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379331d0e53cb4d464cc2aa158f08f844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413c15e4a26c07fe436498f5f8e138245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f08e89ed3f548906c3e2e3314f3a3446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149322f61e2c2ee0875c832bd43a186847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d8997ba97b0aec5b737c9432d6deb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4294bd65185325e03edd96c334124449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942616aeb36fff329999a879273d92250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2ffe425f2b12c44126708d26731be51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa563ca442b9658fad67d333a74463352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260fa7b832a0c9b697aad48b2a15d6d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d3865fd91b04d477a980c1cc54c8654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4264f90fb3be4bf0e4008c320a83055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4411e9697c7ed3c7fb83950212bba256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6752ea94466fcb3971f963e35006c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfda96ba089a884886e5c2390d7f78b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab570870bc15286b3d21a84171a1ea559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc71adb3a07168407f7d89bf6bc3ff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa6db9985183e5db87ac0ca57d101a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5a6293f15bf8ad4ed3548b0d3769362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd28fe82bc933df39f6881d6de797a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a291fee4f5fcf85743178f286aadba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964ec6ca94e00694c0b615133c6d9f165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0ed12865aea034aee6bcd92c7dcf166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f3f682806a6407d24f64a99fec10767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249ec0054f162dbe268c749f1b031d568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1ff9a265e55a1eb1a5ecd373c812f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f3ac3affef3b36daa75f97fea817e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1232008a2427f853d5ad7eda1689e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831417a253a71a00b5c77696ac0ac30e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc596729113b00a390d1365a007d4cd273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af086482a30f622b777e5d6e874852174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08efacca00d089da6a3860badb66c58375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831783949ae7390089ad0d8d86c639476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e5f8d9f2b8668737f69d9c62db81077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd99a671bfbf081d7101af73fc1513078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8bcf948e88eb6d86b9482999d0c34d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662bc05b9101375fe745f65ca3addb980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e1fa55407b25c54f335ad1ab0a41981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b5dd70e2fd18e78c1de519261936982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af19d573d161c2c75e71b705854037a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b306450c013fb74241e326369fd09384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6922274c3039fe8894ecba4482229cc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261398201feab6a06c48fed79831a4686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f66e599be921a2f59088f4c8cf0e9287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e377c82a9c0c90f408559b171a4b088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e83e320c08a6d9083a8622e7bc56bf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ee458adf567acc0a3c6879f731bd590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a584f24c2462cb1d9909ae2a94faa891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcaf2b27d2a515ad26bcc5be241aec192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819ef498d6a5e21e5ff9840dd006a6993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d82c074d34344ae9c258029caf89094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e2132ac8a5a96d641f603d6ea5d5795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b18688a147add78cc8e4cdc695319e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb577163934b6a93f8344a33bf3983697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8d13ee7094860bedebecc11425fec98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4d5754b116aa4177a6ee172c9780e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88320abe5c0f0a13da88aff6aa2cf9e7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85813f23b0ddf7a60273062e7b225809101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77229ce2b1ebb427a9f59d6161f4c4f0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2355aca6d472634e37863181429c3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53cb52594562133aba190997de537ea104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42c5f0dc34a3c5485bb6bcae6147ee105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d628f9a1077f5e0e246149f438e9f2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87642f7317e633e38eedbb45f3d0dd9f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738ba9cb8a21a49ef8e42be2e2391c3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ccf6198bc9aa9696d8868426cdcea109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f7f4710d656afa27ece4c9f7b2ab8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899fd064b5c5218b3300d0eae95a823111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f19a27dee8ad648d5222c1c30b469112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd55714bd357a022bbaf7e6c2b462bf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3764b27c9144ca3bbfc7472e6ebab114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544cb8b4ad7672c5b64758b97a67a76115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4af79fcb5ff8d72d460630edddcb9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35b992de311a65af731dc526348355117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2367ee138341ca6900cee5fa2eb2ba4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1a2d96a270149d447a37993212713119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b75339a7a64ede3dbf9fdf5a8de2f4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac13e8a235efadd38a9bc1a010f64e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012d5cddb1cd946a85067d108b0622a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27c46f98ca67c1a9083c83c640b6c0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3875e761241faa1ee9efb27ed26c03124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed8fe5d8b550614589f820ec0208f5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16285f8d0d87cff4e4709966391ca3ce126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ed87e600ce169fc53281e586aa124127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40dd6263d7c4e92a1ccf9b498efa9c5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e63e920d294689530c93d12def9ea129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bea05e8bfd70a4f6694e8e9f6cce1c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e028901108269a5c307eefa04ee33b7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3dbd4578f0c0c47e0aa9c6cf7cc88132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917b80ba20cb0ef53446d10dc6bdbef133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8795b42bf86346c1765a10ee3cbe7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d99c060f6617ab34a67903df7c530135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64051376b268841373491c803a1f18e3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481583bdd359b8a7f62071b0f92dae2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d19965607ec1e1f8dd4e43b7e34a61138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aac35b87f07d250fb01567476011a1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63237a338e42e4a58e9a04c373515bb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2972f0f693e07316cc2348f903d23a8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56472f74807b16ceb72a5c71518159142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2acfa76d4f11833f771fc3ce7da8e11143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e584665092e89a76922146d2bb5ede4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451a499fc3bb2c78fde10c1be8d562f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1009d3cb2d63311c5a87334e7a91c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4768e36e4545b72319db79dd5349b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b00aee5b13c51fa509523315d5c80148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d340f2c19b67491091defc55e4d835149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b191528befe2742c2ba139926ab2d5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04955a9ed9297df34e9c819ead4ce8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff0958de7b143665521d7cd081937c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192349f801c7042aea22fba3a006430153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e2e6008354fb92da99000b5bbeff2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa239884e23ea62c2ef8dd5a51dbac155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1966e057ed496b42e0b6f107b771c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae869dd8db6d5d7abecf74bf277d749d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d2b8b656a31d2cf7596a2f80105e7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484553a155e9608dd081e61827bc74dc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4b592cff055d5c8d19b3be42ce01e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c1b8b993e3df9ef49e8a5efc7381f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c6bacb780dbec30f739402c93f10d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12b0ddcb40f8de087a3b51e85ec52f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f4ce9d7a0452b57adac70f615e14a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21cc543aa8ebfc22bb6b926116d522165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd79dfe49d86758921fa0657319ea25166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5b9c685bf239764ffd8694e3bbef6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380926165148ec2f11a669a9c9aecf11168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dbbdb0a90e9dcb915f166eaf34f7e4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f91944e78ffde16936ecdffceafa0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef18bd0b359780e981ae0e027f3dc6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b70cca1afc8aaef79c6a754a8a255172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1995310e19003aa1c9948872eba4c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480df6a61052e628b560ef6f854e8b6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ca085135c7c9e1996f41b392c10db175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ce9aea6de20e67d9b9abcb101273b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f92fa4e40c21e2de5e8c8665c10b8e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb66253734dd59f07bd4db9cf217d86178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6334d29504378e60b3cb8822ce27f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3df3adea016ef460444014ee59103180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e3eb4085f3d1d94ec75d7bfbeba40181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3528321db27a2014079ed959e8b03182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8f69ed98a9f474b89839aa5ce3317183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2424ca6c942eb55f33c94dd10c450da184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f5a075aeb837df00c30391d9e7b1f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4e6a29636f111c12e113e6762288c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f31c532d37103e4a905ca0c9ab824b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92354c48bf43fe619fea2c805818766188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b7870e5852dc22ea61df7d70603e6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7426c4accce70ba899b42e8c9ff3f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2598cbca80fee3aa0baa2670a73f4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9790fc48db7f3f86d31fa5b375a63192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7df648499f9d4b961ba62b66bcbef7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93e2bc0b85e04b31f2baf4d75da341194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8117c219a410297b791c75a2817de4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2c2b579f520f198024d02015e3ccc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f081377771fa37971822673fed136b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a20fb57fdaf02549422046427f313198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da81f2876f0cd914fe5142f124da037199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb93e0b407ac9323c8906a0892426d5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d4a9a2a9893f1712b46cf8ebbfd92201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1588a4c4bda27022ded5a23e0ed4ca202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5fa675277d47ba045b0720049c54b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0636cb455e927f0418d515432d5b3d2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ab356cc1bb865e21debc2c4f825cf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517214c408e35c6c726e5c4fdbbdad2f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b15a72f698b8ad80ae4f28bd10b2a3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba609a0670353c67730ebd5f4df3755208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d9ec4e187c55658eaf2e07f33be7a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37db2abc3d1a782626a14c80dbf8df210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068837f1c8f24ccb6730494d304aacdb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c83d87c14d7a9d678b2a2bf08f1568212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c6c66c66a0f2863308406071a3135213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56129851ca5a52553050dddf5648b83214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165c892943cf802bd301db46b341558215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7a3c772c5db6040f21bb65323852a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79964355f06ef94af9d6ebdc80076d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ced20ff2a3f2b908d55e2be7b4a85218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb2fe1544b1c63aa9a5dcf43ade2c6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd02178e98283e627168bbb9ec06ab7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77446d081676162b481135f6a589b8c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2122378fd1b7830ba272727aa50aa8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebabdb176bc71e86cfb52009d32e85a9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2e13e01591f5d1730da037823b938224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b6ff14e25bf053c1e225772851d23225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be529c6c4ee25bbd9d85bd97a3530643226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5ad788f25dd9a79ef7318b6f181eb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fcdbc78a2b451149c6a31636f221b7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18458c3c6fdac9081c96ecee7c5ab6d3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56ad72d2448c131df6b22f7728aba9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62942b64097317e11dbecd5a5a6428231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be5945a29f0e094d2c99c4e3338d7c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7fc0de7826eeacfbbd71198e6549d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434fd8a329519df1c5d8bc922e7c84c7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605cf86a80ad2efa8ed21fa0d92fd142235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287a1a458d0d34baf28979dfe84a89a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b66c545cf4a732bd6afcfc06016e5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ead3154381a26e6760caf2bb8d5492238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7812e46f9b735a4e50cccec286fb4bd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86bcb0a02647417cdde2b1026c3644240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a8f13447ffdbbbef068b4924f0b8d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20938ae530ffca0ce38e52447e87bf94242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7249a190c9ccf0a7bd77cdb4713157a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57cf237593c35df4d1bbcd4162a0a7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce56159c0a2ad72d5c463dc2d3f26fb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007049a1a70c42285578b2573ab9339246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5240eb4d77fe48c00b53155fc6e95c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff6ba65335080f0f76cb6cc1def013248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad0b09a3fbcd6bb4784af28e76f4e0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0550fc19ea76890232d06a54ef8ff91250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264f29bf90447fbb8e659908707a509251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2f16dee1b88eea26dae4f6f6a23e6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19328da4aaf3faab8e079e075a8baa16253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4bab574d9180c864adfd6de70301f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e12a3ec7a472ede99aa3d96d09414255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa4f9c2c24c28b66abdb6f179a80d9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc22428f2855e7f7f5acde04042a6f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71f0c7c18562366f913b77919dbfa0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b7d07f418e7beec624253c836e8b7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f430f453bdad4e0536d554bd998be7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69efd4861bb6825b0c500489761eb6c1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106c0f39cef5a2efd9efb2c7aba0e26262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3224bdf6223d971739f953fcf9f389263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ed4ffcfc326b7e91bbddaa1120dd9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb27a6ef135a2116d01b9ec8b4ef17265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4e82d01bdddd842331bf2e79023c5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2e92d013964a489d730690084f70e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431ba9b32880215c2f3dd01ab906f9d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1cb9d3917240a9c34ba22041b9ab7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8549f875b5c28286727024549a70a7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571d99563efb16ceedeaae2b6a405ad271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49efcc6e0020551f8fc64cf22db9fc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8198d39e5652756adb3c0b491374308273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4922b90ca3403a5236ae2e87dfc945274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d89ad1e33dc3eef439c63c8553a5dc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc479caba13b05ce317fca1aa659ae276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c8b142ff633459f7e3062fcb1f8be277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e04d06bbdf94c52fdecdba6514316d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5248a370e5d6cdf6b073e56fd4034e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e656c3fa368de4e4cf0e796bfb5fcf2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b652caacf021a248466d5990e31a29b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f36f9cf0b979206df57c56bb85cb7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd74805a5156dea539f87c9cf95d4b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645993116fbfe34964c38f19057bd82284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65ff289cd19a01002f7e3ade1a597a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761ca6c7a00b7d27633a949f457dc0c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830cd1d8aedfd9fd96ed79a9cad1e01287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb474ddeeb09cb18c53c3ecc4a0759288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3dcdc648492c96781711e0f153729289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5161cb7b952ab59a7ef18edb7895082290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19e05f4af35af0692d4ad55c9ec5b7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c2224fc50f4c19a679669c0257b78292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728ac479974958ad98d0704d27e3a7c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267efb33e5d5dd952d8048f7ad261e1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5876c3eb4c2023285c720ffb1f8fe8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b982e56b56223c3449de5f79921b36296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733b46bf745b5df898f1286f4dd7743297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbbfb25179480bf6e2962a49d167604298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce577d4819518532445a7bb26ce00cf7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8576deb76b2766320378e24b193208300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef19df5a7258495144faa3ee963ce72301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51edc648cf9fc6ba4ec984904030fb3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c4c494c5f38c2aa1fb29369e842f0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d27fc5491da38d207d66674b9ae5cb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf51f94f8e0165dd0328b9b0e05c9959305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b05686ae93c18809037bc24e1f046306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc861f1116f844a3ea657c2ce4b23b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a3b92598a65a36901fa1a7ecb9d62308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1386f51213136cc40f9c680b32136c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65246325dbe0dcdaf6f825ebe59f4618310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92e232ee823cb54a5e5673103a8b84311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9ea0c7cd6b37c2e46f46efe6b111b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91d7005d9f76bf892e71e6326144a3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84d1aebde442e1ef947493e2322379314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809fa13d334a14183d97bc1e486cd5d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b278d69e0dbbdcc42ea53d7c8f1fe2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a6ea9b49a69743efe6473d5781650317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087d06dd02726342fafa96fe81fd177318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92f6033f3c8189339c2db2feff91ce319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457ce70b4deaf5754c5637fc6a5fe7b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcacbdaeb20961c9453cfa772c98fc2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd77c619a0bb70491960170c0b9b3c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d5e851051c137f9e969bf48aa4aac323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f06baa0f49e3a2c17456bb4d36aaf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9364724bc860e235d6531c92930bd6e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fca99b040c68c5376acbf83e990de2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07d14505368c7c88b12b9d2276a07f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab5903713de224bf5b865af33de46c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7225346ba889c02c093432e23f0475329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227f0128a938ba0fce197675d7597df330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a634b9362af93f16f94e941c551f55331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3285097b914deb6580297f2b12757b5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e2edebb242bf39636fc81b4e355dd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b5aac704032fb8d86cb9c3cd86cd7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8cfa7933fafef4f32a5310b95c0629335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4207d5725d32a4a40707e8095f80da336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e52bdf452569d015137daaff3891d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407a1f263c0b1926aafae52e79ce565338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68698ac2dc9c5b9801b52b8bb9e474339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca68f3f4c2e23d19e13be2988ec96a5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab37a4c7eea50b25f6879470eed6cdc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506065386cd3ab8ad3bdf8d134ef7a7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5c3297a06c822388b6910fb5e8db8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3551f56029b768f043560a1ef277a0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9010e28682748e05a2532f6e7061f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c7133282bae011e8a5bfa349f1939346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81641224c296070ee30a8ee81bee251d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176ba8ef3bc77de47342fb36274f2a8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507d1dce87c72b0df9558ecdc1abe3c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857482075fee374fc971aa793a91fbf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d293df0148c1f6850152939486ffba351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f98dced88156fcb72b76e89d7cee1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012fb97535ecaf2e7ded84c8b60c2a5f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78281a166c343a847487271caa14a1d1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55b53da39a78db91c007b2d05983fe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a98b80e70985ba2c3ac85f8fab0025356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0178680a8f8ba4793e76bf0314cfbd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec8412d15eaa3891dba5e0c324607a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb68108a87c92cf20d7dccde7d410f6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510f3a14f5f37513f21123bcf6f9c6a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b411d4179a372f4370e36b9d04c46f8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050fc979c715acf80bbfe04521336941362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa19096a4eaba8ba72b0e9e6e57f5a3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf2635136a56c2205c9856bd9e5762364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a8666a40dcf04452ab77a98bd2934365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57775ec898f6055bfcf1fe63a47b88366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1afacac41964fc0e5bd3b964c93754f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1637ff2f8c3d2d8210f9f3db5e35572368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42dbd0c813198c2676b0b4862315b2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4fca9c4edb0a72dfd46e531a3a2cce370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711598d17048cf2ccb557be3c070d4d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab0975ca0155413062529554d7d2df372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c2f3865b62d79e94d1c1983db85d8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2f23360bc510b418511f874850b30374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ef59640e37a98460518eb95db91d8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2208da7a5804d42e55480c1112aa4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4427c092ebb11b94375b37c2b2a46b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b6a0f96d22c6204901aaac1e025b4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6329dd6c8f880c525a485db0fb7a56379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92c0e5c20e05969f3649646dbc13ee380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7126d91c2748821eb8ffd0aa853f6aa6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062b76590eade15f242a98fd1e47783382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf32b6dc76664d36f0e4a19e65958e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f3c27c9e6b1f0292cbb1475702054384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e35b65ad43e73d9a34cee6f72f088385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4496cdcc7b1e3959e540d08eb31c22386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483e249c2016781098a9950a23f9608387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe429ea39df24b3256f4056bbee7e9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5839517cf85a4b3c273847e546d736389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56da17f0bb2882f6395919447a51cd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be55ba731beca71b9f0d0391ba7b0a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d35f0e511293014336c83ba91bc53392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec78023a952091fdbac9675a1f3008393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebddd98466d26c070bde3122b5929c19394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355546946489c97c9962a5ea06ab071395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605016c3b417a05d49f5ee4dc8aa4b3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b407440a245efd16ab7cefae70c3e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6a4c2b7638b76769a38c994b47d52398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff1fa3283001e90a1a0e3784ce7a64399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8863c378775d73a51e6faa9fa73f7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574a9fa256bdb00bfd6a85b6c3e7b89401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4782483a774affb27c0179b72d6b2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a85883c2bbe835f6a1fe8ca2187125403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459eeffd17fcc520cb9be158ef500460404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa13211301f29b0cb2c0250f4b99fc6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546554db81181441bd61253d75265b0e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10046ab34ceff5ac6fb8e452b2c075407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c6a6f7feaa81ccc2321af8ea84d14408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def4b6367a7a4b62fb595ed317a9ded409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748094eb7d0fda2d0028474778daa46d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb30991cf7eb587befe0974d6fe60a8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5c4238ae8dd0a3380d5d3a08d3260412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97246025b3d610ffd76480a4a7df587e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911bb63b91e5c9e3a9c839b3c0a31e41414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794b7f5ca7e98b86e2ca4c09069906e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca408abfd7e0e5fd6fc2d081753757b7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a701d94bf678d61d7628562b17cb9a2a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3527940e64116515eeb437b2f64e24418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29c940c6d1dd2f2b6b31a8e0dfcd2f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18252c938c392ffcd276f2f87ee3bb51420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f716a8fcafd0931f96f55e8b3db667421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f5f939d9ed9d349e881ac3530cb11422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688415463f06a669442202eadecb0ae4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373309d3e1eab43dd9632da4fe2dbe9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d3caaf8489a307b60d8eb7f1ddaf6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed0a1a4831f09942596b02da476c33426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ace927e8e1eb275e795713aeab5b1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ec59748c3cdffb8783bc2b7b6987e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef85fe4680a27e38f4ba694222623fe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d7d63be8698d63bd5df7184e6ee59430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be17880869a60ab7630a99e5bc0882aa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460cc464ce104d38b9b67ac9c2ce90a9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667c0ad916064b6d48fde6675126769433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64884c4dea0115b41e9bde4f1e496c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9366923490ebd1f635b57b5354f9777435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309bebffbb79203889476a26e1c2a7f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e79b6d9b53d27309dbf0b5987c69b0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c57cda93ef25d4d436fd70b5ab2d7d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667297ec4eef006d0379d482d616d0b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09587e5b0a20c120902195140a8117c7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c3d8fbe3149ed64531f545ea322b0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359120437a43601bf25172594ea48962442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a4f303f77ed40dae5fed376d62493443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb68b8b98ceb65fc0a1b79f34854aa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7839862272b4d24e938e736483e3069445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1b00b02b370f0b861e39eef29ae93446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a7c655d3239c4d7405522ff2c2da3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0e6caf3b8df1c13db8851b68f84b6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982353eca28cf767fea3373369034a1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a5c1e41171250e7860b260ab068e9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b67d0ac9422fe1b00857f18c4d0f5e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc85f6768861d870ab9b38bf8942a9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3b4ad786618ed1c7d69311f9337fc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf3438f862c1286a87bd170cc66719454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f5d48cd403297df606dacb5ac2c52455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4262b50f9d56073ce18c044a63a1a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe3a36d89e79bdc2b285fefea8478b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c9aa556c88e437742a18bba7b9037458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426b1ee975c80d768ae8864979e6108459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a33ba3442731ab0e7b871dd6cfc92e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857ddcda01d047e5bb853326e0408cf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44621ca125012d1654e5bed788640913462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc6f226b506644562728763fdcb988463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1343167ed2f20cf554dbd04b84d899464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52f10be9d821f883a9cafdab385710465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b7e2ded1d3cd1ff3ae6fda4af1d5a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4dc1570cdb9ead460087968e87230b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf246975558bfe1f99ede9326fbd1bc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608ca6dfbaaa086f4e5ae2e1577ba03469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4a64ace4d94d5d2ed68cf23abdedf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77eba5736bfaf1062520b9527606eb7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687c68b383af36a1e1949944a198b89472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3dba6bde33caf06f5f70c7b5ddbb30473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7374c3153f9de415587ba7326d221474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ad99e2fccb76081301dafd2cc53b0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d29730abf71cd89d62c15d828c593c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ea9b2b4eabaa677e77ad8062ea957477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f9cf0333e917710fe6eaf4c77c6a6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04a773ea1521a9d4220910a462553c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d344e0f89857b4cd3a0925f70014a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e16beb751b8c3aad265372e61c1f2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70bd50beef44ccb86e5075cc92a1ede482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb10f9dc56b22533cda5fa36531161483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50bcfb06a49f7341f505da150b1a069484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab2f18a0b046963cd17163765c306b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c548a19f7d61acf90efb5e6bef9bd28486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f638d9d4005b92d2fadea3763efae487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba51cbcc9a357c9dc170efc747867c1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b3a23b63487baa4a68e16760642ce489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5c6f9f2df1844bb26b1a4a8c99ace490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092c778669cf702630060401189c361491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c68753b20511c3974c9cfb4b85d22f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff35e652a78ea1ad3485a848b0e718f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb9593c0725250f5cddfb0eee2de58494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4cc07815ba447e9442aee2a8a1454495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff929da5c2f9f236d0903b03563130496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676609871220f90e72af20d28a84034497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ce2fd79e4d30d41aa0493d02fa534498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47814b2da83e90c61dbcddf017803876499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5a9daabe86049684198944c1fb641500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e35313143bc6c216e47a2cf9a60983501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030a67bc4e3f32cdfb93388f24c1d63502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6791b7e686455d777415bc038b86d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1a139e1e2f6faede716e9e4b11ad9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12da147665705c741eb207f76a7dbb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2e14b7af1a9750d926cdd1c74edf2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7445bb229bd50463626025fd5f006507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c14dfd4748807dbdd774fb620f3eb1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484104710c97851e12257ba32686d6e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e850c94ab427f55e47de89033ca0b6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777ed677ffb8266f09b316ea67cf84e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681368150fd28c0d3721a38ead0d653512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de2a72d4c28902912431173d12d64a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c0deef68e97b656303b33012be3ee514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d0f3744a0e05fd47ad079f58d8242515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e16343c936c8cd12179856f2c1f7bf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54583a08333a9f74a81aebae6b059453517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae73209079a3f3a388152ef980c4c3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29999ca9d85353858ff4fb4219869f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9553f62cff97222f4b160b8c59cd4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31cabf83644b81557059634eb927f55521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae21ed1f6492e40cf589877ad32477522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf924ccd4a1f342312c4180137536e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500968cc5c76f83cd1629dce3f90d34e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6f4eba4ab0320afb45e2b15e77b38525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58377191d2bf29e1b8df100bb4ae15c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842390b210cc288dca8e2f1a4baa4d3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01a56e32034c1e364605d37e6f6f19528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1005dbeea14c1165c296d980795cb6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e206836e4366ca366666e2e17bcff530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a77b3a0f0c572153e06d2f5b80e9a1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601a3bb5281fbaadd04b0bb59f0efd5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ffcdaed2b9b4c37e7c790f14d80505533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a163c4b270aedc2570b741fdbbe926534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5634dc35300a65b9e4d941ade3e940535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4852cd7a6cfbd4b1e66170fb9361e80536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62846cf18b89db75f2eba8d03451e17f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffcbb0abfbb40719e52ceef266a5438538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd22105d607c7d47bce74476316978539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2031ef70a0466d16abec92c1bcf0e55540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b283e3ddfedf0e44a01d0986dbfbcdc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295b7d07e1d573ddd524af2c434f7ce542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84d5015fda017852482a60b6ccceb8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade99c1af05b8010cae9a5bf34d3985544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d701ef9cdccf80f5e9076cc7494d9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24036431376309b62701a36ed86adb9d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dbb06f62419ebee1df23e188891916547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec92c9b88a35ca5ea15b254afde1fe4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86052079848716cd954dff0b67b9e5d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098ed3d824203cf1f72d67b53641efe550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec62ffcf4ee026830ebdcfb8074e88551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530962c8d99cf4378aac1f6a4dd8a12552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc63e23e9da1485d94afb281c3d2fd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02267e0c6f92bafbe4778427f8e4e94554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4f9476d6817adc87fd819700d4530555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f38f918fcc5e67d17c9301c24c4b15556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602910f821198378aac019613df0b200557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c4b8b6ae113848016bcac03442aa41558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52844412921a4c92841ae4354a6b6563559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ad36e270f6904c6a2b9c99e826209560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614e54fefe79340ef52995027f7274f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e902abb9fa17f2a8cfa09e643d070562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52d7bb82aa938ed33b2b64091760b6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef09a1de55b422cd20b05234d9b55da564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd21131a308153168ad162f32d0c53f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d79e574c8a5bb83ea3f2a869f12df566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044138a97edeabb8631162ca079b86ea567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add50497a0badb96af5e5a78b284e86568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f992549ac8ea69b6bb4a6a4748dd83569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed91315c92281b8d055caf559e0253570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae9d89839d87e3dfe234cf99b80514571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1687cfe634d2ba9f6f4912ed61d23f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e097fde9623ca80a794c5feb034b61573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a57849e05dd2edf3ddb583ef5585a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441d2d0b4e88b97b1eab22c35dbe7da575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db2df2cc01d38bf2463cdc9028b9c0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae91063bc130f578330505ee55548d7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85f140c6fd914c397122e3e7aafd63578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcae76f72b76ffabd4836dd45fa7a2b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867fbd3f5ce8666ac63f7b6e264269aa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864a4a55e09ec81f3128d51fc22e595581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f46a5b20175d357224cc6eeb7b5f7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa140421da2a05844621d00aed80a4d7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05cd1811ed1d040269212e68a97018584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2067ee5b499f10114d0cf3bc5b101f6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb4f0d5ae768946cc63d9e456ef3d0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3941904b0380bbe29933f1d0366ec4d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef397b0353761000fb0d68a22e98c6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25bc231ddf0a0845e1b1f702f3d3606589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc972a784ed5c33a398e0510173863590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7fcc6b8bd095f6cfadccc16d674b8a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b4a5c1d4447ec84c73dd93cc4b0d7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9214c4124044cf06e680ab90a7d0efb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cfd5be0c0e37bc50254b6278ffcd88594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b6256eecf661037c7070747622fec595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f545ff125eb7fcb36794b51cacccf4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebedabf16223c8c1015dfbe2fcd60c3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c55f359c4860b71f6e2c80e6f65a0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60364b620f82322917ba963ab11687599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb4aca6101786268d190b33b592ef2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251047c644980d876800122d96f5ff8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d0e0f05790ea248280d3cea818225602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed78f809d7721571ffc638cdbd30d3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d337726f18771688855d3b1c5f8c4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77abc14d6423e16b3d6deb8374e76b2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713287258ceaafd54b60d7c9547540ac606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab77782d18b5644810d07aa0f3fd0cd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde90c528cda5cb0ce202251a63f86d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ecc70735dfa178a2501b7d10ed5886609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f994dee3a7e650e6f016060b027ff610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777b979ea3a216bc02dea7a73a25c38611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6794fa08a6ae806daa215a720ab42f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78244875f67aa1ca76344b145e65216613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b35bacd196ebce9627436e32ec4f9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf833a20e34bafe892324c53d996130615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb91e67716fb290337ab8dec6f781a3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2a60747d82af16dd2cc15a0ce81e5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a372925a09bef180b2b6ba7ab36def9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3778453eac2b028fc72aac3347c88619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8fd4cf8fef806dcab2a64371809378620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56bae022325771b3cb06931e33a16e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6c12f2459c790944736156e1257b4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1fd2cda7708bc52edbe9832513e1a9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002e8e33b1006625be812bad2b26325624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4b7e6427e15da322b4b1c160c4d19625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a0a3726e4f2fd7acc92f7be27a668626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070e8ad16d0092548f750fdf069fcf3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7ec6412c14d184de3a1912b028935628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4293321d9eadafa845d14b9e0bf90cc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5babfab777c5bca2ac7b9ff80e90287630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0e6a7362523247d55de91f361a78c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08200092bb4669ccb2f7c25618155b85632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db9a4fa63845f8378fc3eb132c78b3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c045e4f20ce61950f7d4683bb45b4ed634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e3e7cb67811d46e31e8347deb6ce5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4a806135f3dc8a6a8a0686a433649636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a79a638335919277de73c6ff1f96d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2af71c99f1bc17b467cdd98fae28d3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906a8b581043cd9aaa5f419f227cd05639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e268ea39006921bdd4be050624e7d7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f09d02cda51120c6f1a9bd2694ddb3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366752d52a6b690b4f9658dd801815e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2b22cf2f5e9e1e8d073ae9270fb2a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312596dce31461178191f7f55237413644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea327189f5a39a7f6c8fecaa9574edf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c83646f41408890a0af5f43d80efa8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b12aeb4b5c941b2ac11493d0aca6d2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb4c0362e6485f2fc10a24733cf76d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554401991716006557dd41f7bf2e557649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffccbeb3fec414993b45d48f668d28b0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865964328b601e13d5c7aeb61f2a7688651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3447c36282f0e7a6270f47510e47a2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c1cdef6d4f25a81e2ea05fb281bc2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e56f6981c4212c2f2de6a62795861654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe95a921379ad9e97e72277deb15c6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca32aaeea3d700ad5a40f207543f9ed656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751d2d13f64d2f36692c52148b4db6b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210c0bd32be7e4bc3fb76fe9552ff77658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a4d13490a054de8e0b2cc4ff5423d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5cb482e9e96ef1f3fdf4677217dac660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338daa5942c301994229e72febe8965661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe08d1c9f7b92ce0bcbc6ef97ec7f5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8910a913375450c300ddec0ffb8c59e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9286ddd2947e6a4c714770148808b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194adf28271b444f493305b4d9f450df665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4579442986db727f74dbcbd02456c2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a02b016d508b76ee3dd6879f9571b3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943e997cf688264d96e4fa9715c4d44668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a8f0f32229d2e601dfb8b87920411669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd467a10c1d4986338d184d4ab9b1458670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d94d703c68bd1581d8c18eb56dd54671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4252d8e2cd7ced986875720069952672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d33f2a0845ae4648880d36391301ad673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bfef676eb4db2a4a777ed505ddbd63674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3dabe7f8fc92310f069e1ead5a7cb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b654b6a22b37d40dd0f6170706de34c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e1e74ca2bce39a9978b1a74a10d2d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d2a3f534c566a790eb1054f6e9132678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff4a535db9946b49ca7fb2dca6c773679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032314f6d501a0b2d9451355a52f4eb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61fedadc6e7f817f72b737921c3367e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4273caca9a7ce166d0624ad5d510e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb2d643e78e563c7dbc849dadc474c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb52d3e6185851e07f82b493ac9d5c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb905f17423157558533fd5da602b87685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736a6f766c57be934291a2415c0c720686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a2b6bf47f55283eda21920cd77623687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab59072854e659dff75b60160345360688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c254b7791d910fd8df9ab7b2331e3c3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef3e4e5c2b99a65732783b9bced94d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fdf5644fbda2bbc8be174ed708e8cf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e66e9fcafed508f04d08e597890aa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99eba7b625b38899ba8f15f54509f30693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554754274cb18acaa4b4a0ac39a9597694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3c8f6951ab6d6863bb3d44cf92a7f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d0dbb6f6c2b168c5fc5659fca64fa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b88a00d6ec56d337af6eb3482c949697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c878d9a17193561a85461b35e3b4e482698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f31cba58e93c836d0686ffe0e6b99699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123dc1213aeda4a0f9001536fad356b3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a4769d83f8d1de902455d6e5e5bdf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d11386a00bb53b0eda47848e6bec4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3481c5490cbb1f88fd35599e369172e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6bb8084f4d155de80453e028753b2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713714cbcec782e520469fb39f31129705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efedb1dad79279d4308e600aef2dc1f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354e4a81747fcc070d9135df19b805f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd6a74546c38f233bb2b890f33dac4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066f550fe7bb65e5793a59da5423af2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce05f3603dde3b5944fb2962d4ac93f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44500bd2fb8dc68fd46c1c279e65595f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499fcb7eda0b33a95cf5817796966284712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b716af33ba71f453fff1697dc0d4ea713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74a0d331ce257614c69341cd5f9f30714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1747e5a4f6ae8793ce9faa26c8e2b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe98b0e3c00f19f09501a739b6fc41716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72403effd3bd093c20f5765d32bdbfa2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb4d98c63935f8a656b7fb822bd0c79718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33894132bd617462d1e98fe433655e50719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bbddf63613aadb760097ff3c5a1994720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53633f90ccee330e8515ee7b8fa424a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef78c590ad0f09493ab8edce183159722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f37b9202117bf2e2cfbc3fe4d4833c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283fe474f78a43066a65059df5a13dc7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254b44b930e1f94d4be57bffffd33cc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb51b9238ee893409a09cf29ac7c9fe726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839db96f4d27003e915b522433f47df2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897c4c789914edbadeb53f61aa66881728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389e2e3b8c40eddbb1da5ded5bf8cd8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6cb1f31193eb1527956c666834806730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b53e65eb278ecef9a75f592e0e732c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d9114bbb902044fab40c45c3f3e98732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9552a6e29345c3afa7beb3d933ce50733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e78511419ef20184c2228464d5afdd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539767870e8e3bd0d3795c2bc95da92735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459fd0a3e619c6f331c5863065d4890a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3330cebc453d7d290d4ddafc1dbbcf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e95ad6a08aea88aaa938cd9aae8ace738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02032fad122edbc4e6b5168224d33cfa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897a77cca94c6cf2064c7a5000e810e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde2ebc7a42219e3834c382800ab407741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bea4d2a93f09fb72475cd1ef7172c1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd65c10c72152d524421e1fd03d98a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914cd9005193418d29c5f3de811518a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0fd1575c311ccb774b7369d1e7263745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ead180b36cedf926c670daff1f447746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e90a20b36d45eae903eef2e35f89b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f784c5ca779cad606bce68b61b47d9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d7c4867ee7dcb32b0091a9a04932e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8dc3b250f5e9f1c99d43eec793f98750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca367b58f3c77b60b3ee55660a6d0408751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d142854d2a803b6485d17a68256678752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247bf09c5a53552e3e0cbe3c4468ea0f753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>