--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee986650a86624ccb02a387a94674351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7be96456c34e79a2049f366f14a5882.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77c14244066b1d777e6ef40e2185313.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e72171f0f921ae90cd5e475d4f6474.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1f80824747cf6a3d180fbcbf97adb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda57fef0ff623b16475d6777da882a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde39124b66ab433daecd2cea1280b847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb94f53676e5e508d142bfdf5768ff98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f3c02feffd028146922ca378585d39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df9edfa01beee7d14091d4e563c68b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633d072543f7c621b0d528e870d9c5b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f83f24a19490b6e52b5acb8aa73b2a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6cbe11baf5b0f24363cfef54c546213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05781953c7a0419b0e84c92b6b0ff814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea35a4c2abb55bc98ba486e1be541415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de41286e6ec8d7587787bf5a09a19c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2256ce11f55d13f32ef5997ec3b2a4f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ecded4d044e94c28f86a99963853918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd1509b3d9fade685cedd3f824bbde19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531372422740ce24a23042027e1603bb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6292e8934e9f93a313f8c15bbda13121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387aefb9d572eac2320479756928764222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532c7008aaeeeb3b86a1c14fca06f8723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a196eabe950984e5eeeede01027dd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824c24a286d11d562f67bb6fdc2751325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e0b33205de1e0b838c17c3125794e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed1c663e55c3c26484bfe4a113e34827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea473b0d3d50da0626fa9b9d062d9a1c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d001d34fdabfdb9ded4fa03ae6a9ed329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55284996292b2299e151420116449430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43beed01775e855beecf397ae9ac1331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621bd7a3320898a4200d475dbf27a7232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93596785665e696ab5512fd78ca49433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728939b7cc059ce8fae3fc58d4eaf1a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c0a24a3fc1af5dd856f62772098ce35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0386b503028414e9eb11bb6066b16036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefba2937e371473711b9512e32217ac37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31261b8e1c531787557b692f0994ee3d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c09290789cce0c89e5d4e7521c265239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e681f3604360fa6319c19cf40159ef340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e87ecef436458e8b39d0f168b59b541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d5aca178d667f35eaa6804778936042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653e04638f10ddeafd62f3c0315cd4743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64699e945008a6f2f600bdb625aa28fb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8450e525f2bc45497fa3d7632f676845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e437d0ff57d1529fdb37c6b402162346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce807f67b7f87f1b57c879e001cb0047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6225b2124b5592bfbde8b4f4bdefb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e361eba514aaa9df3453e68d0de66749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a211312058a62ce46cb9453f4446150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5856f552b5705d7f083cd2c5c1391651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6598430fd14ad9d22857433b1bc9f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372666917f7e187a06db041ffe78f5a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43726d5bbe527657b1453377226ec20954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ef578f9bbd4880dd2aa214432f74955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d29887630764d62856f635e7e8760056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f070ed9277e7bf0eb95d05c228c288a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ca1b246df0e24b2daea465f5b122158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9fd18156e614952e62effa20a91c459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9118f0859c44e9c8d4b248cbe3aa3960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56f53649062227855840a335b8638461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911fc77503011308a4037c10c217f5e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4251b313d89f6b328c7daf61e5980ca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b65cd506c3f10850eeadeabcd3c1f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d52498ced12fedae902cb55e710ddb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed762acce559a83337d3db55b774756b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68444e65eb0118103b56e8da88b6ddc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52f720f6bd634b85aa869c1c20b21568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848461a6559879cbacbcad0c4595afda69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647dd84195b7a50a09f7eb3da04b59c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c3e98edaca90a963c421fd88db6d871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4bdae9596518eb53a19973abea3b0172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066cbe1cca1d42f60da58ead92f3a8073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65de9b4cd01104fe969986a7d619fc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41e530431952c9d8a829c98740900375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646801505c3a2155b0d61a4dd3737d2f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8791bb66e3588570b244e84b5373d977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b699a624b955157f58af5068f7029578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb65815432c45136b5681c8cb8d62d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d72c60d5f6875abd913e4312aa9c8880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39e020f1bf38ad71eff05e6619745b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c004b6a92a162eeb8db323756464a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecdd5d229744705cde7936e13c870c283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800dc8526014e1f705a2799d9704f6ac84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2da409fd52e7fe15d05e8c65ac99985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866aef0560f5ffcb352aada06592072e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2cb4ba366e2898314dbed471fffaf687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55253345fb5a4e2978ccbcb9e8ff39fb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232433d532fcf1b3342b22a7d441dfb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62ae0be0cf09a0c14b847e64e8945b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb346a09187b4168440a1ad656365e691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856bc75e20d9532644b6a2f082c06a8192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902d73e8de296c35ebf75f864b93fe793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1dbe3a98fd2cd08e4260896203accc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63653897d5bed1fce8c9221774f8f0d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f7f5b23c4f7300eada5e22fddc1a796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709cc2a6f139870ef5ec0a9f4f87f95e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95cd2c4ac271f7a11c85e337a81ed1298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1dc00c7095440f21393605c870d3f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c94412b158290eb11e3771a54e5601100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9548c12d8ff39f2dbf15fa6c74eba101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a6849c9a9212b3ce44bfb9e6edbc9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f0acf5dd52bc754083252763a6f75103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88cba2a5758fe0dfc0e2fa2d1a3f88104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275fce02725017043ff0782c8b1a51b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d04f663b1db5adc2b33caf793adbd1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d639643abde61e9ed25f69b3487651107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b2b805b69ab1e1310986350f5c67f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149cb57da45f578a0d7e8f8e8af7509109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f55d0ee218ada47466c863be0ad8e1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e75852d4f1cdfd5e74540f55f37126111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a974379c6f7a57cf6f7f5d6f37b34112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf592fdfd7f4456ba569a532d0ffba9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723017c1c7d9a2ebeb6c3aa8abca05d1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cbf93a6ca388d37808888fea1f6f2d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d6dadca2428ac0591ca16d53e3c04116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69ae4718df02aaeb8c88e6e24b32d7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfcbf11f356d01a15270e0cce5e5f61118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d6330acda9d90269a0dcca7799fdf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d4b4ad8eadfa3ff1918bae4ab4506120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250752121520731bb82cea548b0fd13121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3d7137ec3ac5fa4aef5adef127454122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40704e970c9319ef5cf4ed9aafd087cf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e7472e38c3f5a9975f87e7c031f00124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52445010cf86a7db6e2b23a09de5326125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb71fabd49611d29b509c46cedd865126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eabe478832acf2270cbb7fdd072926127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f3f915f866247419018253794e9f6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b22e6ce6c6380296c5191c7a96efd2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542d09192ed4711d8c3dd9da5b28324130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2474a2c35d1da17b066fc31dc8b57e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4229d64c36cae02afbb3dfa9598c20e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9cc3251c1c7e0221086b67ef978d3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a505b8b97835f60c08db2f805f4d0c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6c6ca7c3c327a6233e2b2c439d0a2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082e94b908772706e3810681dbff52a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6bc5d94683a50f7197fc89e20968d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa81ca513b77fc7311eeeee446a338138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355957e3c83356e211bd88bbd7bcce1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e4633eb3f35ea16fe242551473c8a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022006041e593320f71d8f26758952c2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb6ed71c9de6077c40fd50824edc47142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d53cf07ba3b9696672cd6bd4c2d359143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984e0f0b65f00b4c1decc35a61aea18144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94453d3fae2e50f628560607bbd55583145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8204d8e215015d87936ab0e77434cc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dcce256dc325dcac8fc8d994ce4902147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca6e5ff5a864450c6b8e0384003f4a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6910108bae43aa7e17c1b258f51e4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932405684a5f1dc1d973aafe905c02fc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd914e61c9cd089a35c116156a55c4d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59033e08a42fe5aebe6daefa3fe4f8bd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b808c0705bbdf5123124f4ccaeaad6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c2d5f61f690c21e608c0a058af90f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2f40ee67e70f9aa093db5ca6fb4e7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042cf395d9e9980135fe61fa270c209156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09888ead5a1710667edc2b949f0600f6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508dc8728e330e7e77522a0a3e47fc1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03490ff5e2dae6a26210d1016cec4e15159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43f797533229572d6155b018851c87160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385db0512392713bb056e77f237c58e9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13fb78d62659d28f1834906d48d0d0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fbe3c76146b816b161b5fda340d74d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7b13cfb82f75de9ed7f37c561be42164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a068a699a20a959c7e0f4dd3bca9b92165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b3218d6f738f1c4688f38cd32bb31166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2516f2f0306f3dae2a63e2236c513167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17181b455b5a0121a8efddd40684fdbd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8a1717dadbfaa40a710f5f8df00fa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc11b0a6eeafcfb3da232e541246593170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ee3d16ad9b11cb5c8dbe9c7eda65c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646439dcbbb64a90c1cd042cb08178c2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3497243baf4a37521ed1572564d93be173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b78c6363c43162e08baa526b64960f6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357e67a90c6cfdcc2dc3a077b9714c4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987fa3624721bdc42550d4ae58a446bd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca2e39cd2e4cac31e8d2163bf688ce177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780335d06b247d0289155e630f3eafb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ece67bfb3f4322338f2e0fb3881b4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c25b98d317ce018b6ad01cc45f1776180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4107fe1d9342a45e077a1a2096598f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759318f3ab506c7eedc370d129b7073182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d8d1fdab576b6a4647a9ebc557472183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc880cf9e1d02c6996b5f3ed3b6b7ad184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0b31d7dd2ca7191ee0decc822db5c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc91ca1e940d45e80bc244cdfd6b87e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ceef2926b8feff3ad1f883f36a0a5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176705dc70ce527c5dae8c8a3475f372188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1a4ef0b5f91a60937f686bb3ece95189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54a7dd61c9d8866f5c370421069dc5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0295bb6b7311713eafe83b9cad3302191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a853e9aba1ddf879a224cdd6e93c37192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4fed42038882dfa954b1b0b87ddd5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756fb0f59687cea255df9040afb49dd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6676611c096b6d45a0e64a2414ae5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa65932b9f8342c25cd0483784e5f5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eecfbd9fc9b56d1c31fcaba3124f0e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3418cb864622da17d095fd7cd6cd44198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56e108af4e1edfe033b703a2401a01199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e7980369ffd2eac02d30217edb0ae200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22442d4995cac031e6935a2e35f86532201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93966ad0e8eb4b2414d9abb5ede8746b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebfb95612fdfb5bbc5a56b7c5919c6c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b700b1f7b6c3e0c7831c9cef4fb59204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd18791f24176eb7d9a385d27356250205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4d32f23783ee045fe335c50ad3e52206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703b2ef5e72ab08a222010de06ae4ba207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97799c7b9d5ad2ef4a06affb6b971f3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b97ac098f9bea892d7e99c97c7b207209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a328027a6d44682f204ccfbb2e4f21d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b60ef5f67d69a293a2172809e4477211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27abd6c57ce48cc639cd70e3b189fc8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae5de9370f6ff6281475bdd9c5a40e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc7f54b2d70eeaeba32168495cb226214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4c1e3b844478e36e1e65f21b63b5e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f399e147e4835ffcd1a3fdc27d59ec6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7964a0e3231f43168e7c4300cae96217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf2c5bc53eefc93df366efb035d75b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a92983c9ce2058647bc4ce761eb4b0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd321baec7451f70e71e87562807c3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b58ec8206fce02dfa4007e4e2a315221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac4fb32f5a2f0b280117f02fd55b0c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b24bb00babb0e91c897ca81b50de52223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642b214aed823190778d999d2c76cd7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3979f7d6cf2dcedd45162595e9ba3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578c7b4685e6deb7c23d03bb17c121c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9a45bab728fc74af9ee6c11a073eb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e167b3d1dde1a4d516c95e14dbf811228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e969f779e94ba9b5f8eba87ee841b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6e3f498234d3af9dc6920b5aa447b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71280f57ae8c049241cd8d45ef487f98231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd608a2ca7a27b99569f53241cff55fc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b05d0fcdf6684ed12780f828948f7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23d5bdf140a920341749bd65b47d10234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e2bf4bd9eecf62f17ee115a23e251235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717502ec545335f322c031535d8d1d6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382476d6f9d05637517e98ff899209fb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380075602c8cc368a295640fb7a2577238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a49d6ec73797b3a3a8bb984e88379e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ecd4c589dadf7e390dc5138e028967240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23800adbdf1473cb6a09a6fe9dab52241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174521a7e056f58cc0f3dfc6c2f3cae242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049d3858eadec3c197fca0e5e112be5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa231e8fa9585ffa016d6d45fd6a079244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7dcbf92aa4306a2651ec7d8a8d438f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0fe97a9bcf785e4bc4e056ed52cb60246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756f9fb84ecc1b4555a78b71472a725247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef672180ef86e52a5b7896907708f1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ad2b19b101c6c5fd2be26856847ef249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd14ec26d40b8d0fe4591591308f10250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7946b782e1626b8a88541a29950ef45251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210666cdd309b68bc8c447d21391466252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc7aa28426564c17efd5a42526de933253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e165e9585d9977c21ca4a65975cf342254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df6c1c4e07e0cc8c42b18e1094d7d0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de780e5cc31a4dfdd26d400782c9e97b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd567cf04a0b09574a4c2105bc95ec68257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ec33c7d56d4b9607f7570ec4471db258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce44006c2966d3198a3db3eabdedea259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ac566154df97e82b4d58383167a0e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f063910064ee1c97400e087c674510261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c88c6a55d242fd57e720233e4fa49262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27b2733ec5b7c36661fb714df95c10263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278ccadd0b7a3e8dbd3e2ba290eba5a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74c959c4a188571f673eff001453af265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272b65b700b1f55ef2ed3e2f4c39388266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3595e2ef4de33973c703e862ee2f9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d389fd09f8a3e7505d8772530d7575268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ec0a47a3e47e22f43b0ed93dd68ab269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771b23306238f1f9c1123caf5c9cfc7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394bb1b051c8f2d6501bd00a0f14c67c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed1781023b3af399d8ce1e8264a449272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183ed9b44179897c5337f201bdb33fb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531c2ef439eb46091a877dac56b25e4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b5ea58655561ea2cf6ecadf1eddb4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754311420384b49fd251c1ce24c2c386276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6cf4cf04243c7bd1cb0440bce74d6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1ab6c94f15a00c2cdebbc10451d69278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f658a3672ce46a25f41b40c72c72c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359cadc2d79b0f14974cfd5ed7b2499f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3e186e3186db20db89be76c77fee7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d4ea056823b1b6ff2e4d17589d504282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36cfc85d5b8182a02fc046dcfb4a16283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ab36c81afc7d3f72a3a1c5de40166284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c895cd999eeac00408af5198985cd1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea7dda121cccd0c5b39ac601f59f46286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa84f0dae4b8c08dde94b895088a6b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4f6a9579c9f35912b1108e4c14578288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ae96718c422cc92aa2a0c562bc39d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5b8065332994068c01a1b8db3f82b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e29e3668f02058f02c4c0d7e3f725291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95423fe690f1b3d5087e2c79badf7464292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59e9170c5de6bb1ae88092392fb5fd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541588adb39cbf9729be4401cb0ef88294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f50661755c9d87503ea25780cbce80295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bfac7d6bd5677a80db9b6882d40000296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1755da5ee9889005e0bb4bb76ec9108297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a71a9e15ec9c45c4495ff08874bdb5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda3f8f0a76a6f982a3b739fa9a898b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab32faae5b234ab5bf77c4df00bfe70300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06606892bb9f0df643e184db96b6db6c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239913a5430b059109dd4b64c3d252e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba566b5d585ac81a11a28634b6530ed8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e11ab62e2aba2aecf32318dc12610a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104d11bf17953f317e513d827bb5e3d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546d13b5dbbc28e27dad37377caddf8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ad143cad85c65b9cf1c508ac07dad307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db406a954bbb077c12fa2b60b32d66308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a96e2380e6a072f74d02d4a6d0b3b7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d38579a03062f47582e68c6476ebd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3c2647fb4e2e6092c7b6587ce80d1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804902d6db025967a4e463a66c78567312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20ebd5e57c57c1f5f069127bab637e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309507e315e903a7c343776ab085437314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479bb3b2f77a8dd3322adbc664a6cbc0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4825756ccedece14fa2989fa8a978316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451f4d88f5613ad113e24841d9fe712317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45ba158a663b67dc9a6d611a1e778e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5872c8b4baa607bc2cb4d44c87e32319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be0071c05d101b94a1b7cfe6e8894f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99870c9e0f30a81fd489b3eae2f8452f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6040dc5eb50bc4a6a8fc43490fb52d3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60693b4a1d3f38cfc8a66d9e98c18a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06238282038323db5ea1250a8da647a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3001205b86e0deb0a0929269353731325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1dfd33f4989a48095c7dd50812f7fa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe52d1df9663c1a4e8d3ff493a872c2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7149bdd98035465bc222e50950145328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260fe94785cc984b27fc3f30fb33ae3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa8f0d5597e5a3c7cc110f73170c17330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693fc219309b1b189de29a5b9908916331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f340c43cd816fd3e165675bf6b68d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabcf46322db1c62c627ae3f0d05cf6f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e100c78f40fce664544e36f85b8d81334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37d6509a5bd19a7a00b5a7c7b409c9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02bbd9c5efe1a2e8917948c6c479f8a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104fe9a56b14a01b85a2bf11025e3225337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2a5100a306b808047b2edb086245e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab796028d649839245097fff9848ddb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad42c7f94a46a64f9112ca3033dc36340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6be28f12adc09534e43a3398c495e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cdff78eaa954691d947d3633b95bcf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ebdabc30ee2f2170a0061c1e12387343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1d6092ca2215df820412dc208823f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774451ea1b6d8785e403ae4bfbe9665345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ffca4ce17183d6bac26cbf26ef558346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdfe8854a19fa207ad7ca5840ba7e4e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11940fe9aa7669533796587088dab7b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68c3a86ec356c80ca47c655aa00c1b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7dcf2024c7c95e96e38fc1cb06beeb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fba7156cbdab7b928a4dc9fd2521d5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7737d77c546281e45182f3a744991e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7702e7afbcdb4a464fe5c676f3f017353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a538449ec53bfe9fa730d146b56dc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e24cb17f74bc4a03764287f79db8d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da812e050bb1e0988f4f0c85fc07a2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96717d1d8233708c19ee50a2437faed4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43911c56df580ab8fdab53df5a298663358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6eeba6e6ea367ca4e84d513cf6353359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83f1a5c264911cf783db62c627de0c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11231eead6171ec9cbc59d02b98fc5a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b3e8be29f7f7c9d09e02186b34e18362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce99a7d2e54c03e83f9ec0b9a7fa256363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e1fd3ff112cec7dee6822eed181b2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e27125c1c38f802ac90b7bd9f23129365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc506c5ec01008820d66db87378f66366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefdb230adf33b4f5105960cf93b0ced367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaba5bf7a15d7c7c48cbff027fefe4e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e97be09a65964b438a0c09d1c93de369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79212ea756977016bcd553ab26679ed7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732127cf8e698068161acc1408df06ef371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ab9c45bd1b4da65cf8e12b69fe0d2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34e9484cdc60fe4afd0a9cfe808c9b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013fc0041b59c1513d08a1ef3542f512374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665041fb9784dc26d6416d8829a8aa29375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e999073e8099939d2dd4c7787be73f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32611facd520a6f912277e68982f0ec377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420728df6f27aee17688eec684ba36a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57784cf51bee1d043b4a02652bcae6b3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25e40eee2731d6c2e2dcf1935f8beb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec3b86cfb942fd39ebcecb1e07f1b1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac531e69ee61594b655b89c5aa6c330b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f7f20ea969138997131a259e7192e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b972affd015336cf05b83734c66f5e7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f93e3fd508f21aa28907a330999156385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24823257e65591a2ba1d33b6338dbd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e92532e39b7ddf4c2c55a8a572b817387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e04125e1d63d6564c2d6208364f0d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fde704b313698291488a34bcf0d8d9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588bd75b0efc9a97c476d89e9458b1c1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f25ad4ab025db85b8cb4bcc951b1e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535a39e21660991979080ae003cd83e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed15964565e99cac4ef3cd7747cfb1a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a64919b64e464212fad2fc634c79a4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3405f3cc783479a20d3451c7134adcec395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2be4ed462ff4f3ae28c424ec11df4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043aa7299003937d6823fa1b6733e286397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac61052adf133eac7db46d5a59599d3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee99c49e985c0bdc3d1988813b4a47d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682aeb2e803b7d92b26ac3f5a117eed400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796c255dda93355ac881d909177c3b7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0d64f681c643fc82446becf8165f3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03455dae8092add69addf0ad30e5ee403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2f39eec7226522276d8e04883419b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174069d7c1fb21c3da6d33fb1b940a92405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01e178c434e17d0a0ec3ab732eabac406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5289aa5a28d30c6c1b07243bc40d6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2bf75e5408ff161fd17ee16d534bb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28db55f95938fdaa17de519f66c0de409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce5581479a7beae3dceb21977a9b21410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f39398c34eb186b4098251b49afc1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1638afd544518ad577e0a61600e4ba412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f2e9688dbfcb82462b7e7848df7bc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a3935ebb0013993177126200ee4e9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f731edd05c392fb40b9a7a0b80817415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452eb7823c797ba7d8ce64ef4bf80029416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9395338e59ad832e36e144859f64d6e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f454404e17d09a7986e4388820e31418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da372e3b496b75884d7c92252f0c2d65419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df875a8fccd7589e9c2c979e2ca20b6d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6f7919585ca445fac1e9a02564733421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8596db770114568607150c0a45f5b1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb908dde289a948d512daac9d4dbd716423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda0b776fd4a6a148b5975736166f7c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5786657014f3251f59bf3ebe95d2a51425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ad283d1c30cd7faf31ddee5c9ce1c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed3627534ccecae68b0201b13de84a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d60386ab6f42a62f03ea8cbd75ad0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220f5b76870b5876a0a63db2c0c13e5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f0ca247af8eb8c63f977b1f9448cd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada26a4f9b8c7ab6d142e9f4407239ad431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4dc867981d191657518ccf6fcba06432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f655cb330eb6c4c2df0529c2949621c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6ebf199f7a77fc3255a968e29a45a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2989a3f6d3b981331de1b5ed0ff060a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccafc6e2549d3775263e16c030ea32ab436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06954a58999ab60b5559cef670b708437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056dd72280e45e6f16d756ffc645481438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633faf2b010fc83926985e466315f33439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e399ad72c47555b6e2109944a1fd3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47ba9797b4eb835a95562fd98efe68441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702677110101612811c09287b9aefeb0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47a7a7722490cc16e44709f15ad293443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7694b157b9d9e342c7cb7a35902bf0e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52be949651c70b8d0e09847e3ee3f06445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981bfcf36f5fe554dd3e748cdf605cac446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63e63d9063f6922843a15f23e3febb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98327262223b7496a2afecc3be72443a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31a65ad44108b8d98bb2d76d84be32449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df4ede132d07ad51c23392c9c127ef450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da4d047010b47eba82863e9079c780451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266eba573504e2be93f4041e2a8e1841452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4431f5f4cd1c40c4f9b631ba1b24a7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8322341fdc6095772323a8edff6ba9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b74067603a638e59480c5e84719fe455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553d53ae76c148756b0ce3f0f8285ea456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834e9dcdb800af32162088f310d5ece457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d7e74f88e0714702c4e494c6b391d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0098f2ccfc4b1933e105059298d0b2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b66e6156214f6a953bd59e84709f1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35a234fdabd9c6a06612f2bf6ec3c7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86218ffd449cff159723dcfa19d8bc1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d43bf8d1f94612505367ea6e0e4b1f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22642772ceeff5d89e354bcd7d57c4f9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd0df4494e47097011c1471456038e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd71d29ea94a2fee421037d1b5f623466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a09f38068e0ffabf49897b17d33807467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767b0cec7eb0463962cac7cdaea890a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d362b13014e8989e5f3b10dfbb1a9c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c0db1ed10efcc294472498facb996470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014aab01d045b0da00ef16635d03f00471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0e92917370e511fca641cf531ded5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159efbeca507cc4da54d674c4252b686473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860dc3a8b9f5d4b6468436454e6ec61474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d111f2862e6d743fd415fcac59d63ee475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6125c94f808f3fb7c0ffbf85e89b1a9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b93f84880ba8680bff10592fd04f9a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff31cf4f17f0038bc9aae77005af0ea478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460009acada9cba67621d5ee68272c8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7abbd9f9978bbf1ecad6e38bd9d1ca480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad204bd4675920569dac1f4406106d2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa6bd2c03a7847f564905c01828a9a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2465aee5800f0d9ba67b6fea504a5b1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a88fdef7bc6b6993b90c8d2432cb8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331776a5c2c1d4d82d00b286aefb142485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634f99983bcf316ea0ade7873b9290e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c65407f530aacc5d233d7633e992c8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302298f21b8e576df72e412fce5ecb8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0940d2e0130fdf08e56676f299bc0d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283060a8bac9a5a3e2d1dffc4af49ead490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23de7cc4de02091db7bfcb24fdf45d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08df5f36d2be8acc3bda9bd5f2520f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae181f093eafa6a3abfbe5adc59da8b3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54726f46d6b8f6d9102651f17f587cb7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debba71fd1320418aa6036df3e7ebd0d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1debdd081276e92050f8b5286da932496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf0743f2472aacae243668c3f0c25c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401b9feee978e2345ca0dda20a20b96498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc7d215f939d6b2ac3ce3e17a0561b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe08f3bc47be16545526a6b2427025500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cde19235c1b565648e5466daf836d4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705ac57ad141e5b42bb854400d19c54502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7b9d1d86b57afe35d4d61d7f563e9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f54f9f2a4f9a98ef2032f6febe5be504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70a8c6d73c62449f181859ad38a49d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c8ee15feb05b3808dafb67e559c75506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7ddebcb83cd7a7b3981f73752909f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac0ccdb3eae590d1fe199cc1c8d08b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1e3d67db1c9f8fc226b05ba823a9f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103682c7b474e5d2317226f5d431ae33510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6958474ffc65331a17eddcaba9e0570511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167026332797673a875968f6e53280ad512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4e7f02c1f024c864b9246a7a953c0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7ee1e3904791fd0bdd1eeb23a1144514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd74e122fe6de2f90d25b6e08bc350b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7077a8710c2daf257ec3f020f5893516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79065e3af132be59d60b2c0dee0f0379517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0fefc568effedc12a30af85ffe59c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af428d8708c2b077f63301e5c8e8fbb5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b276476b1905e93759745429a2b4e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00b87966621473a7a60e3594684228521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b134a820085aea81bbc9a1ece141c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07f20cda3e6b3514c101b934b04f43523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1d60ff66dfca9a0b8f3e051b32226524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64a7ccdba7417929baf8033654e607525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317b18c9b368349f7bd6cb9b5addec5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d0c8c290a6c6b7b1c0bd240bc4342527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ec4de7b667e945b6bbeef4b8ff134528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992151681b0da3a3c2f02ec2b3fc98e7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e915ba5ed81911ea532aabbf2d47ac4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59b467acf12a662077deab17df2ad0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae237ad743ae40d7f227e491d3135661532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92125b6e8cacaa7c461bc3c58c5f33bc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef77d02b7e9a3fd50d31d4ae30ef819534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9347217aa626cdf53c0c67983c993c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada70160c63a4904ec0e0481ab24c626536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac095ad5656a9cfab755dc9ba3c71867537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b0036d8b2fbef1478eb58e4935a83538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e858f226e111be4194f8e161d8294c5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5357b1a399829631c70f7f64846f82d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489aa121b7ea99fdc87596dd281e1da541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf36bc3b11af51958a7534ba6058abd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681207f916403d2c08a0822add41d9f5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b179cef2ac3bbeab75b77ccb81c210544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506041ac67a9460d6c63db2067f1db1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31d005423bb4928427457635e1b5b2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dada9c9f0016b9a286b24fe7ec201f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354d8e13112d00435627860489300c0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fab2d0b38633ba8238a99fc8d7e80b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd9061738c55f1040a1c9f32a313253550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad889a06b12c7fa5735fda1c5c5c53a6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd77d8f7d984659825b2cc9f7e4948552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f8c113452ca51dd93da8e6d36a846553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dedf15fbb72fa2da5c07ab193980c8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728104f6e1472ec7bb5b1438f0edc336555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5b47d17b6b268e3ccfa0712f14253556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d7fd9272fb8f2283cabc3171f7250557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e364cb220668a085fd7c1cdf64fc4b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7dc46a242fe70ef88fcdb4fd891949559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac329e7b494cef7d83ce7e1f31a032560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152c859154a44598d292ee3013269f5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247c9c34db848e3cad0b43d24732c0a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9b2c51e1a0c61bdddc2e13d0b7801563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7bcc26753886acc7443a4c8a3b8e2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c65159c5ea2f9223055122ace8ca0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612705cef7d8f1ce2cf43f688e66132566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c419864466df1c8379df833d9ae21567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3101d5b72dfbb7d05391ec1f7b158cb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9a919b089af70e129c745026852f7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a131d64edc1faebfe7071f1fc3810a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced044410ae9c3a514b4d9097b15c01571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529384a4a56a4cd0f80e7c3a722fef06572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7e92b479fc69080caf8644808cf68573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869aa172257bfaac03bf280d69fbbac2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301fcc647152232a1af82c6026e1855c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4726f3fe802bb743d7286082abf0e8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38660505d9e5634894fc96b5d526c14a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da384abfa6a907d82098abe769bf87d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2814c65d80cbe622861d1e8dc559d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1820050b71ea9f8db59419f5a97ffa4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04f7e7cccc5cb16ad45c30fddc18b9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50a2f7f827be191218106560ac8142582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db211e34a698bb6dd81b29661006bb1b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407a0e47650a90b22a43d04fcfa0930584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6afccdf5b68cc8151415aecee4aae585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0da71f275b9a99a987dd9156ab9b3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7359b98fde9fc8ed8aec18ae6965be587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b1217fe3a6fb72db6cb0078712f8a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818e77372c1cd324128ed6eead54207589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38203b4b0471eac31fe45fe2faef075d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1520bb8affd53d288054abba8bef2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d73b2c6ffff91e5fc0f12402aea888592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226d03b0c0157effb67509144a35311593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c6b54525466d6af2e23416da5b798594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135f6402d050fa00146fa175c746a9a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09bfcd9a12a378ee29caebf573012d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d7ed098f336fa3a5eb904a981eadd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873e5a4785a9a9d833773ac5050a96c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d8c848be8630b89b82cace16d3d995599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027b681f1a4d2898a6c5894c36eb061600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf67c6298805a8d150df96a8d1b7d0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7580c13385f68f41bfcd2c62b762c7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c96ab976e193d8fab3ad74faf1ff9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6351cf56d7d37615ce27cc7179530604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466e2a626ed460d3b8d21d197382431605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb94bdadd1aecd9a896c32bfa707cea606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f8dca1cdda9b94e1194c3eb29bafc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09054e388d7e00ff037aaafd46020413608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0bd55dc03273493631ab6f17e24b6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fa05ad764c423db0417d1c6e94758610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc3773bdd49241a10a9d4ac1babcd0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5960717734b43b9ccfca9f8a8fe3cf7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c76219c40d2092013e4373c2e16a51613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495b8ec7943c653ef3f8d2a66237228614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f314bf128287547fead02a71b70ebcd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e677042379de5affa592453a300af616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe48cfc1c36fc595f77f30d4dd7b0a0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774998329c946f5d95eef91ebc3cc20b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd82ed5bb0cb536260ef0fd122c809619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea465810032a4c43d7bba3a968d40fbd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c69abaf19d421b10eba95b8ee2d266621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac090de0ac09f0203fdf382617da1c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89da8f301b5a1b92b07d0d62afc189b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c27c2c9c738b1747c760c57da6980624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303715f74b822f014ce04f9e36a4b13625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e21047c61653103a4bb5c529b6529d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7fcf67c2feb5c109fe6d1b083b68b9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8bb618a0f9eabbdf3f3c4520aa18ba628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b00ba64ee4dcfa4d58be54a03b466d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be9ee5effde4eb2e9e28fbb2cc7cef630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1c3f601104b84f98192d500b93dbe631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d8d19ab656151c0960aa045d14495632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400856084379c689bde38aa5b9d56a6c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82833e094b9cf4851f75fdc20dc6ed634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb8dfe86fd690711189bdb9d0575f5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4769c705ef2c56600e614c22cadc3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0188c27a098baf40c2614326342f005637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce2d342268ec93344a9a7b393f16d5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b16c3b6f2a177d970c64df181e87c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d275959437b72304375215ab0f983d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabfaba1f0d5fa64705e67b02cd7ff89641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1887f282826cfc4ef95dd7c08e844e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95cc51c592343bd6320695e471461ea643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0e9bd713016f14b3a8fc133199fda644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea57646215a8e3b8b710e1f8077e65645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21b3eb570500a0edab66bae7cf9376646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629d21f0f4c8f622ea7e42d199ba554647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e6c604ce990b4765f0a9aaa1cb9ce648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3205b3ed72543ec369c15628bdfff649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77a6473a30b3b1fd3b576832097ce2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856060a13e5e5b8fb2a67a51b2c7f9e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5affa3a76b9750965ee2506c0803c6eb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec146066cd4aecef6bc5ce837683c1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c28ec3ebdebacde58c5b16643c5879654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67dcb2cdc7b58a02ac33498eedceb81655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe2aa470da75661055bff4ab0a17cf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab251ad4458d1687ed65cf51129deb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df1d1bd949d38b851f8bcf60868961658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beff6f9a34d741031ff84b8727235cd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ff7c317b1d8a68860bc6fb8413c87660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd221a7d2507d7f05c0e561edaf9a9c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0037373a070c4ae129e420d46143ae0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4fdb463477bc3bf838c02c07b0fd6d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16a8e0191efd9ef1c4fae81f3751ff664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91d56a83130acdc596ab13c01a3907665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25bd481a173178ed79fadad6b95c57666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d5ba4748bfe53b3d61da1099962f5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41e25b28598b8e205b01c829390681668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7d72cb949a5d055539d163e844c3e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad534245e1744746a64c24f4a847900670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f074b2aaa0fd7070b86b36771b58f2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1c1fb3297a4cf750dd09764686b6d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55442a7905b8f67060184cb78f0a424b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9650c46b3d89dcc4fe15777429159674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0b521dc84cbd8cc2cbfb936631822675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0632ac69a04a829e16a3f9fc3c42fc7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4095a906b645027a20755b8c11ea71d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2e75cb5108dcc9e39ed9b36397b5f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47e72713c5c19e3bb3f546609fbe7e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71940af0eac2228df4c997986552ebc0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8aff07d0787b860182e57a8c463a87681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21996273185e3a724420485d32826a07682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396700d98f4978e16b37d6586e4e97f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba2cb63406edcf372ac61d5f58c1c2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c84b2f13938585bc0dd36532f5dcd4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac9dcd44882897ca765246c94fc88b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871bb16ed6ae8d272ed54a02eb91eaa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513394280d9f0eb925c31f86d8d3d2de688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0dd3084f7da88d7000efbc8a732f6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf30751a5a4d15a2d0403afe5a6f1f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102441165970eb4b39e0c9ab44122d8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636bc4e681cfe650a86c989418b95538692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533045304e213d5d6a7b8361f801af0c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece9098b395d850aed1b5189a636579694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cff12c5b91b3b90cbfe00cbc211135695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55bc1b8190452cf7484fcf5b5fe86f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea676dc51a57bb966cc9111fbbf48ab3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4416488e907eb6577a559ada5ec525698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da86216febc72a7d046c5136da5bddb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba4421a9142582dadc988e1822c4a5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420ded9b1a56d1843862e38bf91e3de701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4688181c712ccb17e99e7e26da2810702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6fc53f3a2f2d071f1d18bab519b8c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994e9c8ec1096ce6f8208b5f89c7889704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa608866ce5dbf521440bbcdcb8b13705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7a141f52b4615e46e972cf01e1a6e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2fecfcdf62677b458d445f2017368707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f237b603fa51b3738c8800d4532eec708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f104ed20591ed4230b8bd0af89449e8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578157ac674b71749e335dcb079a19f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9573837935bccf793ab048218e91aef2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b32184c32723a590f716516b72349712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeefd811371b30f54b09a4e9cad10541713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8cde5be01c2e8d78d1f10461072e88714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85be8f613b3d6b2d25728e2b68bdc8e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba6800acdadc200a191928c6c920ae716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d0954b49a4ec1ec6483e7a6e71567717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a68a488972fb1f770d62f4c7cefceb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e72a1c3de3a0f03ae0d41fce1efbb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ddc021c6a483e93d174dd5ff88d3b8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f6ac4f803deae498ceaf98da8d1c7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bdc77062e28922303515e8276e6b3c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c88d3347034a803f434ad8c2da73c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96647c6b2502168b11906db10be368ce724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62da1462b754de3c07e5ddf938a743b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341858898bfa66113a3ff344e88c66f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa62b703868be009f98357e7657a6d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7f95927dc2304d3ad1ea36291f468728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360784d3507f20076ffc69b1dc98187729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5472801acebd33d6625b5ed3a06f428730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ca4013c7a182ea471304bf28f04b4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f9c816532bb64fc6fcb5a870697bf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90100a5d743b418b24e4e61b1a3c303e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda0643968f187e29f86040ea76bb8b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074370953ab7c0172562f581a5eebf4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612ad4f9267970c1c1c32b4dc348183736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597302352158a0fa39722efc004a0d19737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23980ba7513e43edc6cf38b9bcd812dd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00598b15865d6b0ddc87106dec88dbf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93f0a616a01e81252ea1c24233539e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df87eeb60df1d2133fb88f142c160d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6ab3be6b805c12ab886d382461ef0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ef50ae405b4a796d8c62e4432eac0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b0d5919b9c4a021c45e4abbe7aa12744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558cb266aa18a1bf21e36767a56c28f8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db22df012da03ea10d45a8285def95746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4fbf64fedda0f9702c596b9d2e8bf4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1869d3ef525c1b2261457916f0b81bc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd898a194979e03070adcc805898ad39749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a17d892b78154dca5719c3ab45692750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88f8ba88e1472b9ecc1b724c27af98751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d308f154afa61a283c1d46f9a618c1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ab7174490b14200a029955a51372d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256e34091a839ffe10863731b291013754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487dbc3a58e623894d81795e56b878b7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662e36c2053adb9fddc63275d5a9802756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2b6473e5078918b2c2985084c8520757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ebdc5410492a0c0f1b27419ddcd96758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef769690c55d5b7e32f57f3d13b8d0759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52de8e5a02b1ded6568fcdd16443f91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f389a89f0a969969643584a2f62a6f32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86494ba1013aebebfd3de8f53ec4203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec73b736d2d25f0cd798b94c836ae24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e09b916a0ddfe40ef17a62c544ae755.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f32b7a15855c8bde1d2a772c0915006.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eae34544b747eb19addf9fa96462df7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb025a7507a9e91278f4c680259d1918.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e847bdb896ba9d2b6e916501282f459.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35328d10312f91254c1efd45080991be10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf2d1432e2f293c0bc7f91330a14d611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db5bd3f476b7e90f33ede2419d64c212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a01648c31f119bae14aabd8364c3113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb92fddec349e2ac3f076776afd7f014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668442a9905ded873f7083477e73ca6c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427925cb7650ad5cff1abe71d416c68f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debeb620c422af04424d5e803bbd5fef17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94416674af248c2275868ee000933918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30dea3770ab7f52b28a6c2048dc55319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf2755218308d43d9a4ac2430ed4f120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c302eab64e0500e8b4d08d32e1e12b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3a153be20426b0909f696f3b9001022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7440a03f0cc83682da365d10aeeb54e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b0585bd84c49ee7d6d3f0bf4d0fca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc44988c6a7f8f8859ee623ee6580e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a85e3c55624d7612a539e0dc1146526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba65bfe006c3be457d15c6c808d74827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01df145c5eb7e690325e92c4e1d050c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104ee83331ca27653370c0be81d133429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d1d98542e3e28c25a0b79a93dabe630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f99658d0443728a30f7086d7bab7831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0c3c074e06f78837c835e7f03cec832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369ef6a843c4ca68b4878059af3fd7a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22392db2d7cc4429ad56150667157d2034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862948498ed05cff9832e8b1e1990ad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def1e2ee81eec7c4b4ff8aff31f20f936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f4e8362c737dd60b1073be880257f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724754970c357b9d6da328a2f44b4ad338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883db11d05d53c9177d8155c82a7836639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52541aa7fef1d4252681723864debbb740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f05141d40d0dfe1737a79fbc14cacc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704a25494853fa574440c80305c30a042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c1807fbca2fa7a2f4fd3ec1aaf07343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121c6aa3351faa3322aedc4146f38b944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437a8226adec20f2aff7f08fc5b848445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2448c387221147d3c489bed5cbbfa146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb499af47f9902b021410f46b1d5d647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb34fe7616d3af3a49270c77a3e63d348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b6f27e4cb4a626eafd9aeb53e997d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7934e7d4ce7ec1036fa2087c6f5804c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b525cd2f343bf8dbaa0cf412ebb3751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414b848e25ce68ea73871f5c13722ea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c45d0beb519d236f6b42def5b8c1253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab250f26349fe77395026fd32a61e654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb79ee7a7a823353576de0434475de855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2b70b0aaeeadcaa725ef63db2e60f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e65830d62a681e92a0442cedab46857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3a8f3f6f5906d18d6838db1d9168458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feecca89a3cc5d50ab584f8e771e0a7d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df09977c58414eb49ca18bff31bb3f760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c25e165c3167b968a659ac54d19be461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498af9a13d697b0c2eb60fef21b8afa662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9394065b760216609f3f3d183a332963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7346f1c12037ffc80667265617aeb4d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c0dfa3c7fb4a2c7a79402dfbba76e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86befc6e7f6e307e9ce0dc1adddaec066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98111373beafee726a6e6963fbd5f6fc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91207ecbf6387c771187f69d3f80c068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b765bacae1f2fa862a73fc7bc12f969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a18150aaffce0d2791e89217ca29a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00dc1b5c9e9bced5d9bfae39fb9a9771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f3c49c94b99193f9c43468c25560972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83851e2b2e554ab36d61cbcbc413697373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b9afbda1b39164bdbe447c85357f374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6583fdf429214a2d5a1924ba8166975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f111a56c4bd28badcaafad930d26976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8254d4c7f30aa5106ffb0edee921f0d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802fd0bd5a8a5b1b815bfbc5fb5f7c8978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c99f795afffba19a8b8f1a12cba3379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c818f3f72f127139815a446c85f1de780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b08805fd1c919a8dedf587dc75559281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e856578ef02d7020b7bc0267b1be6182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7c77c4a5d17e59ae6505da75fa15e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60d6f800f9eda9f9b35213c962043f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313f2c248c9d3dc6e8c5ad9a6da7ab385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea10310440d68a3bc2a9923018900086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b77b0210e3466d65328139a2d494487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45762faac4e0c85245448eba8fd72d5a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb30bdb1fe07b309029625b5296ca9e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06cecd2a9f29f9db8cebd1f9154e0690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a191819be672fe292e492688edb4f591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a1546cd11b4ba2f627d8255101d5792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b309cbcd4564ff86ca900da965d00b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98d2cb1116bbfabf4f4cae9407821994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282843c1fe667aed02232958b35d88695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68edb9033302ed4f3fa5332c0a66246996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf63461570c72148d37cbe5676af9997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f32477927faa4f7739e61b3622dc298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d1b93ba6bfcd94c5d08e66a4ad47399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebdd5c7a98f300fe8132675205e9fc7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9064fcc2aa4add1dd3066bc9a8580d2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039ef4ab6f07ba22c9dba17ef108afc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39277a47c4987293fb68305eec95e0f4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14604ebb9d35236eb770af5840eced6e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819788ca738ebcda5c2e15710ba7463105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd76420a027d152d73f3e747b528f27106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399660145bdee3f4ba9ede7d790b1ea107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac03f2cdaee84b8530563770da7022108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ee95c5d88d672417748b404c5650a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93c6c360f752df8ddfe093afd21b8f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339526e35c752f14f2fe2634f06a887111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d204971b81fe862470df19917bb096112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ffd69865ea0fae8198fe361ca40082113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49c3b740b6210091b8935cfe44f8e8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594eb715b878681f7ba7658d3940c04115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82960c21848e261d8ab2add068499a60116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9fa5548008141fc1dba87a8a5e12d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160f732c4da102af38a779f6e0a3b43118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2a358b70e2049e0dccfa65cefd9c6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a3904df8c914de0ea30d52128995d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547bd2d1aaf70e7da3fbde31730af825121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec9963b0e71167b7bce7de8dee1244122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8be177c93c1f088b8c30bf3067c61123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c374d45e98d6c737f8ce1c7d1765b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231e6fe150e26a590835c3bb5c609f6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74f6a1bfdb425db9bf1f4593650321126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64440e63fd19d06a5bba26ee5793faa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad84737a51bad248d66356c6cd7d511128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60558d378782ff48ff96a083856c8f47129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965af60124f05a6015b2f6d1a780b34130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a390624e0a27bcc25f2085ecd6b37131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566294484188ff349e110c361a0778b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06468c08b687526b166f9977c61e519133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba58c19ef68b8f1f3d7f94c13bf0d6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee33a3dcc3dd745da9e6e185b1c986135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673643c6b3ad394605a7dc41d5f1fc2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1779a7e22d92f88dc153516b6a50bd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497703306f635ce6cbc44149d482385138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6b4d139fa56e0e2851ea56af5f215139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87203f346db798c8f8ba78adaa5611a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe9c4480695a30c7898d275bf9de121141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8fe2e95a4e9c52be92ed883cc9c88142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62045becc7809eb914d360cc8a3953d0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2d8db4972340a57e1aa6540debdef144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59010264251e9ccf52ecb807c7220c6c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f8c70406df9eae9bfc446a2a6584f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e34cc8b1e87f8b6f5cd74e77e6d1b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ef16b95e81dba441b8b413199339c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0c9bdfa168c09a32647e3d67e0e1b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d327a4344e70d0a9c024f848ed74c4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09c85d0b67f30589df66e8d107bc20151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db26534fc5367b18cb8a2dd35eac64152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f3207b2c520c20a282bf8b4a6699e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e456392b5c0a0e522da87d8b96978154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a112275d0c9c44e8cea36d8d2b0fda60155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04463f663d4fe9eb1b2f09f3c7f1237156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be74ac3df7671e8810235b79b5c79d6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3773258033129c4ba279e9f70504b1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e746c8a608b6400ed08025f4def8226159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85fc95869fd7de58d1f1dc82278ba87160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517abab8d1bb17c09297b098cd58c90161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f448d9c8a78967d26e07e15673ca8d3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b326f2a9383a57a6ccab7e6c548b0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9245451bef7715a5bd425c62e20371164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2465cfa14a4db8d357d83c60ea94367c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf35f9343ae7e277ca95d095f8bd4d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed69d033c78117d1cec194dab3a115167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036ce2310b6f25ad2c985ab63317bcb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab02b6c1a05225001f03d64d9ccc00169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220f772afe601f38a9dcaeaa7c162b4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14681cb1b2bcc8d5f75ea96bc9147e8e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271695d63b96787faf522d8e14fd84e4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdea36733c8b957038769de263bc987173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48ca70ca5116657f9b3d8c8e915b52174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19717858cca00a8758275eaa78e15cfc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad59e6777f0b83c972231285e7e0f33176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1fe06886c629e35feba96c0c63b0bf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2941ca52ab19968bc2f7a59f16db03d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bdd7ccc6e0ecf3af6a63582e7b87e8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6bde5ec91751c31c3447262b1d7cc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224941a313d2e9a73d71cb3c1d26102181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3e254b56b2d8cba6ad8de85536a73182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0528296eff7d5427d7e523e9ef82a49183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154f68eb6f9251b3bb7562a8a91c1b0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9225ab791b9b7a252ac7454065626185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa5df3aa60d6eba91982d8a212aeb3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2358b1d693b527e13a3bbc6a39888187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f3989e7e497181d5e59106e767d00188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce67d274866772bd1283388f0b1f6a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98092542ef62c15b3a73d3361c9f4ede190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab71729810b54fbda84571d2a1278f8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e25f1bf4a5e8f3e626e1cf77dcc20192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c135980d00719688235735339860c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a7995283d89d5b25390b6156d3915194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e82513ef18543d85ae0bdb47212ac195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58411b30a73abc3551c3c5c70bc09d35196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce28d614c7bb8762cd611bd92c676c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183ec69dc128702e44f358cfab0bfbb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19755c8c74e5cafe0faf22b1ad35853b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db61cc9525c451682cace4b8c5558e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c988d9383d8cac29a9d54fb48e7a3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a71ef5f83102dcdaa371708fe866b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead9ddc319c76f6c7bbf7143e09bca0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433778bb676ee785e50e96ec27a0dbb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af62c81622518b237fdf47c9abf784205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f01f42e32559c8fb3abcadd0829b08206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f7560166cc41e2c4db402fc1ef955207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60225af1472e3627ec59f63e8d1e9b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7306c19364e3f65404ba97130d6f0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa4af9ba7aa6006443d18ac321ca3b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a60abcfb95684d5422058e5d18a3d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f5215fa5d5e65ee358e18ef0649d0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24903b9e3181979749eb0ecf7e6986213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7b4e469f4290a52394928d8c1c085214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d2450ffae4f7d5d8c93907ccf3177215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865b5ca4462c46597c6aafc60bdfd56216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aacedb187e8cb1dd0b7f1dee6fe9b3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13787aa7039fddd675801cf6d0527a3e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c722bd63af324b450b6fcf121cb96f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394697be7a752d72139432dd30c7468220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7305000405a4a9f082452d41033855221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571564659de6c02b05c1c0f6364024f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97fdf853a10d5ce30ab1ac74e16f43223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb5766b89a55f9c346a8fdff3707ad224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7b56a4bac31e4bb541e70d6231b7c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52df5f7734b384612be5c9a4f03568a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e953ee9fe012e84013ddbb14def2bab227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72d0e930de989b7c92912c1dae4361228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ace1758c83009d7310712ce39482f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8dd1dec8a7df44f849596bc88c8b8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3168e55a07ea0cf59bce9f886746db231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e64ba16313c0ae73df972df511b54232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434235acb1ade762be0457c9b4f7bed233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051acb42ffb1f91aa3ee1ddde0c80f0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f49922497adc4aeafa88f33a5eeda235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4b203b4a9690b298f06ad3b0610fc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd7a33db10a93d1b841aeedbd6df42237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dda9fc533be53bcf9007f80a821197238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644b2eb7ce6e0d5a4f3b815efd12273239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec92881d7122a541a2374a8a3eab64b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ec657332a2894cc43324105128160241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475dc73cf4d00a366fc5c391c3275d6d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da995ac9d37791b521a23c8ac7ca77243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865e8f731ee541c0c6db6be38c289dc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f301567557a0934d6fcf063141e1b27245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db89e6dac04c7cbd4adee15fe2ea324246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f118b02279b5b9e9b2e1715bf71332247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870294be3cacf674d78ca1d5e7c0401248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6e47130f85ba607e9b84473a85df3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866f5028a7d53d156f73877b166b5b0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5435cefc45715fb4b91a93c5db157251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c22b5a4e9fd6e08f6a2ab396a64d7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105f785ad51393854d499fdc70e22d0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b3f8c902163de9249f503ed327ea9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc7d475c10b4d25256a475b7bfecaa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024eff92318f3b172df6663f82f5bfb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70977aa63aff3148782dae711e7e1f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accadae9dc4ed302e3b8506cf07414f5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69008983f719176295a9a873c284e268259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39cf9e30de8d3df1dadb318b9ee3d72260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111fc5baa6956b97ce1db828d2d418c5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9610ff382a44345b6da2d16c2294e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4e403c7622dcdae6d4d02f7e35e13263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae189eaad1ac7a9a3461965ca0b45b5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272140585db49f3a03e6bd4e10a7251a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa01ab93f2091f15fc6af913c38839266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215b494728d268cb0a25348e3a778d6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec32020eed2a6a20a937d446d78357268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d0a2861970e731fde00f2aca57cc9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72814cb4651abf56865913b2c1b3d6b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a5eb72f8eed5c4535f39e303fc254271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6904605304061d81e9f515c0ab700d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfca9e98534dd97710f77e95e447777273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a71e6c1b4af21fafb58476d9df8a56274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58e7480cda0b763ef181e5b1f8582e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e049086757d201ea016d6b626223e3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeae45670570d3af700c5f0a91d5446277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207a1cbb442545391822395a9e7bdf0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478035ba533a947519c0d067d9ccc25279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff970a8023f4224d45cc2f8644fd5dd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40ac959a636f291c10c400b3579f65281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421543c42016fab0cf02d4f981a75da282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a7d549b0af8616308f3a0cd1adaf6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac266e9289bcd8672e1e168c6763621284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711340488de91eb8e8eb472e6b414081285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4c1c3c39d33e79d0e6506d98890a4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667bc2d3d7d70f6625a68f25a189e59287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff94d0aae780b2ad9629622108d736288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af505a71c663e8d211a4f68fb00be1a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350391a5489823b9ffeccbf2d02e0ac290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c051c9b6f4ffac30255fcfe193d2e4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66acd7a502d4c393b5ff4a8a70579389292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8b072da395b21f1b50f40565bc3f3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7739a7c523c4289064f1c0c717c86294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21693227c9c214b356febc6730ac9e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4d57272ed34d74ed0b72fb9a38e0f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dcd469904af419bfdd465864302dff297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552a3c67a84c0f1a609a28771f5b9db298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2beba834290bc6e8d2a28405acaa476299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89af0eed3f9ca5392ddbc6e49269cd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ff74b76e5eb5049af5957e532e2ca301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484fd5b38a260386ac908e65c3f2e5c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e6b624384578e9227dea6ded824ec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4ada9505cfb577df99cd2c044c07c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749c0fc2ea2db88a3eacc7f4d132795305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ac6306c3be0d60811229fbf73f808306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1cdf6ed96d86f05aa651d71ecf7208307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0989f1170a2419bcf0cf1f6872a0240308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219150b54df463f960ea660a8f48bb6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5fc516dc8b0108d0bb1eaa7cbb01dc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643047f8e3cc9e28964009bf4b0f449311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25c5f7729b4f454410b6573e191528312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf038ae23b6d9c862551c7b747df2de313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df57c0dad0629e5b606027de7c3e41b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c01abada7447827ceb335bb7299146315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68396af009ad571d1bec89e88a1bbe2e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4405595c0e237c040b83520b70b7878317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074d9e8a8301a5005c84a0055e050ef318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430f0ee31891c352b326f6f089f3346319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3b35920a02f8ce85e23ce16510200320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb6b19d1cd57e3c4b360cb47eb615a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a489af2fb499fce5f026f29facc0165322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22bdd7b0d781827abd52bf70359fdbe323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176e53696d9efcd45cd3ef27566096d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893fb1843af21efaca69c50d9e15620325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a2c6fc9b4f19c2a832340a7cbc349326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41ef9746f1a3ef818d1af38d42ff80327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e39ca63d1e2a8c4028a13bccc003d7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44908a7f1f77909550321e97ba9a7abd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b5ff8f8fef41c1bb3a5e97b94fb1d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf99aebd0137b564fd0cc5f36c20fc9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1c046ee6f78509ba5f4297577e99a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7add46fb92d6296bf2fb48d55a86c57333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eee7d2cb93aef1b5bcac5b152f89d5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99c28854fa9b5564eccf94018e9be3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2875301412ac6a686105f9d7d0c42ab336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff412d3269f7336cd8751d33d7526ae337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1cab1aaaba6de854e24431cb0e368338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ff3b96a263716fdb24510cd826fc5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af12b5bd09bc10e09fb31797990d793340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02edd737aa08cdb8e00ff9ac97758127341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083ccb645a8a93eb6c2e16c602e18bb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea90eb320c4245cf4922a678fa1ba8a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf67492f5a341913ae79ee5c872ddb3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d2a4d40d8e1d996415a9a765f0577345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd32bdddfed1d228b19bd066d0af7d8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e90eeedbdb1f1699c653693600c9f1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9592ce8df7d3560d4ec6f4241e0898e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169c45e50e613064e98b748c2bc9d85349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47773a5631df93599740701632f422f6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14455c88f084b9faa8249e0458dbd534351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9fbba85837012902fc7c29ca533bd0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e36d7905e027601eb9fd6f9ae39eaa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0c5cf7afbefbac0969da753727964354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b637651574693620659de300d5e95a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8134223e3ea34d9ed44c6eabdb344356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a48f8915ce14e062f6b150dd5a904a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab871f14edd67b0c540a02d18c617e9d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de54d0cd9c18b6ccbc5c080eb04eb6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb2cd7dc7809d68358a67e2ad4d324360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268ca09181e8b729afd9e2029fb7073361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee557037e2c091bdc9aa35bf45a07d4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe64d7c9f2407727af491c8805e313c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504fbc0d6bb4a831533bbe2a3734abe364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49985a9f6e63787f0e40bac8137c1f9d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b4652089424eac5171e259f28641f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657c972e5c8a0de4fca627ef569f320367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481af5f2cdc4df0d58112cd98c18ab2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263fbc75050fe2b76a06285dcc6076f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363041192eb5f1a489d1252259a0cf2d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e8b445b6db73f1850234b6bacf164371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee11e40c9780604e2e2e82f1b6892c9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd941be9475d70133fea4e202ce67a3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df889aef926e967048eef6ac6ed796374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8200a4eb34d95fc325209c7e2b6a8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b165f0e7275d510a4ea8f3a2810c4a4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd55fcec35f3ac07b82b4efc1cfa26d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6ace831b93308e749c6c44a2a93a8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fdfd84720b1928c3c025c6f686344a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68efb70cba66070de83101a43e1e998b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9528d1aa168955f33b837158a3d6873381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32a60e7b2949368382816f90ca1ea0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6a42966f321cd7c0b08477854cce4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c80d7277ed485ff45aff9ac20ddb64384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e9288ac8faf45076beb13725290d8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c0864c430b14552a51152eeff7957386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38083e67ba1c63d7338fdac88c11900387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba7ce05eb997f3ced97fe59f84bac9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884c169d36620a72974281c8b6fb53b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b68eb022bd7d9e269fbf69331a168390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c890ffc0bd8962799e5c083eca4ca391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd0279ea92c9f9e3a23a2fab51d613392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71496a02b5b70e3c61ee940ae781c738393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c834d1dfa2ce59d29cfcb9174bdd7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e258883b170498f004a83df527392395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a902e58236c57d8bf52496ab5ab1c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bef6da380b55a34951599777305083397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd83b64c00fd6db5b6b4d7b9f3c30ed398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29a114e932d44289336d20afe862d9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756caaeefdbb833aba2880a478784db8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0e6fdf86600e810dce5bda78e5567401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6eefe65ace480622f4e740f58045bd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b619b243a9d5ccf0083428b0149c2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383761fde096ad27b8b2a329a35879c6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629d6be6cd06e2eae7f361f93057306405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7132d3de8d35b9ab4547ac2da05a2f2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30b71b6ede853ca90bfb3fc4c79db6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5433131d2d1fd794491d4f8a10aec39408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721e56e7a9de3f116f956ef38169d53409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9388de22a86a60d59ad3080e9f35653410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199f689eaf34cb79fdd815155b81bf5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17ec1bec8e796a0318939fd18ceb34412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ca3ac9cd7b9598e7076c17a9e14d9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22fe0c3d2bb138f99863b607ba2af3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a8d93ba3179bdbb02ded8a5699649415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e4a37bc640945912de378150db402416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20342d60b7fdf5f5f8d5b85cda6bce417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f10ed096787599b2002d938933164418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c211e185baa413fcd1e9b9ebd776f7f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa3674115ef6262e63d53b880919fb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07587432a273079df0f97c307286b6fd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f01d3de326c5683623ec9d7a94b0bd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44d1bccfa0b7e779a6ac5e6e6b433f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8658f0630f186e6eee29fc05090f0fe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382183e677df891f87339c62ecc09dd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1fd45acf0256125a57cd4b7c45d946426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b635a853437282f07d508d7a4eb5a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1489e4d7979f2589a5a96de70bbbd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c36f8603cd71af7d191d82b69cac5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4630b950fbc68e49d92cda006a67a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f3386e42704d994c27cbdfc27b951431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e32496d2eb7ec28b4fda31a35f095432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d28cd8c23b639d061bcc6d9db4f43433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10135e5afb6b4622667eb6b8aca025e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e1e76ceae6dc1144b357863a826ab435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe56d1bb0709a1709ec9ecc7df592b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf071dda21577e6a2df94d4694150541437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a74a1e7592b4320fa6e50585e1d0e9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55f9fd15489c92543f39f08764bbef439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb869fc6a997641a2f7994c642fcdcfc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d2086a8c4763123033dd2f4fc51ba441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d40f72c7906c375e0054db6ed936b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17430937a09d44547f2ac8a509a67b3f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c7b75fa3e9dde2943e340d543017a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39541e5ce31275771ae9f8812beb81445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e234d33adde519a63c0a1a90f0ced446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545ed0231411e6bdc33262a0f86e7e7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199859785bd1a064056cbdb063d7ba4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7a8aa9af86a665b06d963be2e6b9c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eaa8e8f5796c3702e1d532a446fdc8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296592a4bc650c8689aa0370e8cb1257451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff563f717aba847cfc8f2d3007fd55452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23225c48be4e46cdf1f6053d1030941e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240175eaa518fc106efaff13e3eee14454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889ee0212c57bc8768bf8b6d580e725455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49b618a3bddaf2f9a4eeeb22b1bf40456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6e731f8157c5c4f2d448009391ddb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc89bd89088c084a2652eef3f0c97d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c4e2f09d0f83e39d4b4e0ed0f56b5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9dfc472eb638f5b86d71c0fe52f401460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586ad6cdea754fad3310ccb5284310f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f90e46ae7df2b7904a455964f581f8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8cc0c43d1bcf4a54ce7b725f26502463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d13a6a8d541d3fa54160ade022e8e2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72000688b1b9b6753e2014823e4757465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3998549a6a05fd5ccc2483fa0bca807466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91758503085cff66c5a59004adf0943467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ebf487d1b7c115a85461fd81c31d26468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52c3ac9e946bfd30fda0da561e7338469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d635e74e1a5d996c98c26f3818630470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42f02b0631c731619336e0454c95fe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2cc429aaa2d4b899b5fb249506c8a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ad82a08f8fcedb541c85c38b9668b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26efa490f3b248efade5e6c095de62a0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c67e7797cec992fe74291728aa344475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72792415d6f4e1d00d9d5d844e60a57e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1d4cb800e96da28343a0478f6243a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63b2518a17bbb892d6fef90dedfed0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e039dbbe424a644161df5b2587a843479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dac81e36a65398bb2cf3b010742c8c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b01346954bd12287b4350730f5329e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f8b0ef80669aacf2c11fce3a73a7b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d8135bd748eaca9bd43d2b6621d35483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3602edc54f11d1461c2f90cf636040484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c78460201e05eff77125261154b7d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9eb2f5433931646403f03882e2911b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b92cbd462238b6765d3e9627fe92f1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383d8ec58565eca4146ca3fe94d09f8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561486388fcfaedf34446f6a2e7bf07489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c763a9b1278b6f1e54d5843d497b11490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3eccf137f4a1042d6f70b9a3aabdd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22066a1a37788b2fbbcdbdd4bea5379a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94825904aa4091668b99eecea1899d3b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b27aae768f6b1b51747f57e9227aa3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6eb40ab0e2b016dc364c8bb74f756495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23369fb4455e07545e0b6acf21be214496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b651e0bd7c5dbf1c800ea0068e7196497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53647b9f161c9d38c73c9fed615f60498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f63a86a7849f445ab101e5aa49d9e7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c7c60ad4f7d281626cd0d7815ef7c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7191466a7810a228e3606578f17f68501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3558ea69ad119e8dc8b564dc69d58f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5851b65fddbe588fa0e26d545e9bc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb457479aedd18e4f0c9f624de03dc74504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb92fd62530a0701fc5c9fe95c3760f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67d71c305655c419eceb0d33c8b015506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3510146e10d15de93fd188cd9b7e170507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1826433300991ee95bce87dcd359f4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e480e2ce929cd012e267791155d0a37509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d745fdd1e74041fd14d95e3e1f9233d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff189c779d5d2ce6683518c7fbaf87511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48461a54a3702f91c3992fb535f8f74512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57c9518313859dd48f6f47a40daa21513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec636763410cbca0b7920944562afb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14f8d8af19e672c8b6c47106f35854515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f35fa7d001846c9c882f03be6aff15516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7ee39e6bfaf1b34e05212ca837228517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405dcd5e8e623c85e5f413aacb58cfc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d78e92ef077b89ebe7ffd1872b372f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5b65fd5838f9cee7bd5d5563b4918520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3d72a04688485e18fddf52c7f08aa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666dbcbedd3db1a66e4a2ab9bc66ef1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1359236cb3a7f7806f375485347e3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0b5ddaaa38d9a75194615e4380e1a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6fe70a71ba5039fb12cc800605160525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eed93b65ec5698f5d2fcfcafaaba1d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937831b5fc5ced7a3f8555b5b2ca8257527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc654fe1583fbffe634fd8f5f154fd1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b223f28850c1d01d8d4be27d0c3725529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8da4c4463c5fca6174c842b5d6c701530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0dc8f25316ab8a4a9c57dd3ccfe35531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656927b6790ea9863912e8e65fb0a9f5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bafed4dd924f3f4e9b83aa78115266533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd094fae4b03a211e5eebed90b904c5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852fc03e0ad6e12c452a6ee74739ebc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095ef59dde63eac32b1be219ab4b5c9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf312e708ee247ffb8088a98dc80ae5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472de85a955a4c7e306e57c515c59ece538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea45df029cb44e9b839dd34e75b662e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a77d8e70038bcdec71a875d3bc6c6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf8caa85668be32b83a3007c865172541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7ba7a23496983b603d56ebff0e058542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca22b0bc988f3b5e9f8d25f7408a49e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564315d6942111706b9d591af37a629c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59eb89f50e770fcabc6a635974d2aec545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6978ed8f5feacf4fc7bd07d1d4025546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9979a9eeae1324a0ea2f6c9d8c89a3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d36c209ff877d8b9a480d15b1dbca0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e711a709097c4f34932265698954fe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48613c2acca9ec4d35a5c1fb88ce8d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef76e4d1b4e2f03ac2c43cd6d653023551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791f79cb938e6bd76ba18a59daa83ad552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c927cc96eaa6d1fd3bb85a1d22891553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00f37dbb942731e045f3eb7131ad30554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca506f833e81bfd8c97c14f28684180555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9828f12eaeb507c02c17729601f686556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89973143976594f642bccf1169d44c02557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb964eeb192ac87491bc53f2e93cc78c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c53880b7ce3b57a3a7b1350149188559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c682b4a63caaa0aaaf235cacdcc733560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f0e924e8a722c5c52e86913704a84561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fae0f5cdd910af69f7b4f91753b2f3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4612cd47a65d84c888b2acd8269ee19563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff526914f8673a102511f412b58cd4a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00e8861013c4143df7e826edff6ce3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec707d876e871ccd1f0b1d3e3a214abb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c99090e21e918c650dcce990c17b5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8cf6f35dabf46c01a264fd842054e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe6a454fca772bfb5dd8520d28e4d1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf021471920a00b813543e6854a4f6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8370d16ff342600945b1f9cb9d6a041571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f1e179298cdd4ad11fd289f576a0b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bebed9c19f72f85c42c21d653577ac573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000a4e16f1b5b65b18953744811f4a0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05771f95b06ef3e80c2b21486d0be08575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf63c229408069360b43fc931c65871576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13aa7e2ace6b45cb42ccb4c4824bfc3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4d5b558e2549a0502ce6f16b49f43578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd5d318d61c640c58014b81d99ba70579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a067b4928d859fca9d760222187593580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cbdb1925bcb9820044ffe0cd2deb67581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0857ca901ad45eca23bcaacfbff8140582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc1f500d46e408c63ffeb6458e2625583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b5166ce101db524d28a16c41c5ed5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ed8e1055ad9f20c60542584d14b96585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56decd67af099dfd8d668d716f4905d2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c378c6d83c008449914e160728e93a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48761cea662e779091b106ae50eb331588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4bbe0f8284cb4131f51d85eb1ffb36589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ea1c73a5a947a3cecdc42c0b638bb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad425df909399191f82aa048692e6fc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a044837d3ed49a27ccdd92e44970f77592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ffd050ca77dd317569ee0f5daf445c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0586bdb617b97d0642063f5e0fad5e8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7b055ab48e4c21e48fd55aa75ff4e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5e2a8ff68476bd04e959525df84c2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0d822f32d6a68d2eb1cfabf22f55b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68a7cda55c7f77d5b8b1c1dae01efa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62d0af86b5a26ffb48c38e5a8fefe3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d1c8967a785d10bed535cb351beb2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb2dac9a7bbdb272d8e0c1df4cbdad601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a291a55f6642a7b45e61eca36163c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e6315258e72257bfc63e22e5d5a73603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff08cc031061ed05e26817c1afe458604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741d0851dc75e525a33719f323ea32d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90f6598a51247b2eddd82001c2891e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2aa74635e8e327cb80c471097ea1e6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa7b173feb9f839974019d8e3ea69a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e65f3b2c62068ea8ddbf1849bbd8cb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04adfcf96ffa7e7f724f83cade73b3ce610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a6467127241faa459cbf7e9545e09611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321cb20a5bf0c5e65e1f0d6ef5caf169612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786267d64755b8ec49e598772c11eae2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e77d9fae179294ec94d6ac1cb39dd0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f26267fe4fda75982c40448478a10d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca350c6bd451999e3d942543f0265f1f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a36c3740afc6c3519252dddb53519617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbce872b58b43878a072c23fb81ad52618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93958d744b01bfcbed34f9689edfaa5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1f82a138ba325c7e659c2b3543852620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe29dfb10288900e73de3edf0f4cf8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78743144a1e9d67bfa1176750792aec622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf55799bc5212d379887781dd561a3b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b112be81c4ba270ed0409e17f116f2e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565bbe5d3c113a02f6d4a710e24ec28625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf5959baf8b6c3df7c7ee3ef647d82626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d21ab3c76e724f29cbb94fd2516499627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f33d22c0d2e14d4b5eb5d3cd012fb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430185c07485ff188b7ad3062ec320e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81454317f2037c521e53b7d13ccc230e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f05367a4d73de1e55db77d93be55e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262c9022753ecccfffc58e5eefb855a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dfead7fa1d50453da26f6212814aab633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aabf5dbe8b41e7d0ea06dbcecf35dc8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda8ee357d512b500aa198768b44fb9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05957dd1e78e8879baf66a42377dbf18636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5751e7bb417f69c801bc89754fe5451637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3ab8173ef461d1a3f9ec58b66b2f2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6735824a89ca110dd3cd45304888d5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9324f009fa689964e90bcec49cddc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f301b7a6af39c848afea5df40acd294641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4bb6ad0833465581efe5934b75410642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf1c96103b92bf0d8c6f8813fbca76643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16256c9af621a1f766b8f0fba0908d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb4d95adb1a8abae6e29b0c7d17dec8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ddada9ed7459bc115441772df1cdba646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b5134c7af86ba09e4c0e41804136e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc8fbed1d21b25d5f160885533718c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535eb9881d1c4acdf647be2b2c27e46e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7ca3dc5a1dca2a1540a8ea85d15f1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de380249821c2b5f67fe66aab70bce651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a62ad4e2971732a241905377cd597c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779bb6550c4b54a79e1c0071ea04c510653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65149093c109df50ed2c025c53a5b359654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20696749c920f3c86f53c9674d1d22655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83f1e3e3d201c25bfffbea950b2a32656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68049bb93dc65b54f7f53db195092808657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e56775b3bca53c8a55aa6b9d8f75d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f2ef548daaa59c9a496fa8f726bfa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601ba34760b5c2c2dfe482c22411e96660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582a5bf7bb7d1771e6e6956f7956c44661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2caba8cd50d180b924867ac3051b62662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a027f7317f58b813ea0ea8a8caa4dd74663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1dc0a89aa876a3691800cb53f7b76664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e31bb0fd7e5312afeaed0934bb8f2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327fe4db2aa295556bd6fd723f669eb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088a27359a8308a401077ccf732cc6b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb336762183123f1ff39e96ac62f4dea668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271fa0a06abf3a48fcbd6593159cc32669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405f4cef65320f5657d7ad8ce42548d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b0329ed5a28807fac14d544b17ccd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add231c16bd4c476391e559a7f14e91d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5c1fd9212a34fc67e5c74a2ef9590673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473bc586225f0630c0319e9b2b788f6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65c103829ba1d6948f0b0279269458675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5722b37d4f2b9bd6999c2020d4c89d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99da53c67471cf7759af3372ed29b0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a0cf1e621816345a769f61dd79f98678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d97f81d00895b7a80824842a219fb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6c0131185f5290d1052f69d464b1c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a086606b4b45709e0c011be4e3b09d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1249839ea28bfae94e5fbd871c12344682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d59a5e35f98b2f0cde84fd2159517683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca400a43a21cc6a47c2c2a8dcea4ce54684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26702ca1ebd0e132dae70e3913a071685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e713f6c54e061126568ef98b523c94686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bbca2d43b68f04c1a2b371b01db391687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32086487a993740ad1e2e4866fabbcee688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e615a3fbd615ccc147896abe90e6e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33647447c30c8658e9cdcbb97593708690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b09bb39a304b07e8be2516eed012f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f321cd86c27328f6e232e1c9a61888692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f3934b961c39254a5c3aff8b53f39693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590d953916ab944ec74b231fd0d3b03694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6256aba9dacd9fd759af20405bd32b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae66dd1ec7bf33384982e27f3eb18c3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504d7224a66ff15eb3493adc93f2070697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0881b720f0c2b5d9e20ffeb48bf0ca698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd10296910188778e3eea2b3e7bb98699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9cecbd3c85eba21a2834df19b6026700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33946df691830a015e7c59c4cc721f1f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad077443394caa854640ac1f86a3b7df702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce1b0335b184815983e6b8b28681c5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7f895dc640f55b5e590b7a66d06d6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e29cd03c5b62c284bbaa82ba51bc36705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91595a8434e596d6943f8fa9b0fd4eae706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a99b8464d78e4f99ceada74ef1c368707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c9dcdb94ee90049327b6caf990687708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6096b7333ff7b824fd7cb8d2d05cfe5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea599bb91837d5c5eca59ae1a675a1c0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fca1ee2d56a7e1a9eb3197ee9a6ba1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c53a23271d3c01a9777300d21f3ac8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c428be1a71ab62bc11e85c3f78f7d3d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ff3f698e9130368208a8d25b2b28f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5a23e4e8712038fc7c0a860cdd247715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7c854a2988b93b7bfdeb1422c60b9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faee4411991b53ee933e50c2f3f10eb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b854bb8b65c0925c80133a3b067886718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5bb867c10f52943c0530e13436249719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a687e9c991710a5a5cf7aa078c5bd05720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f92071f68cfc6bb9a9574d3d0e9b01721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6434090e7e16e6b7088ce5909b0c2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584b962b519df4443ffdc716c5c837b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5ec5b1f9b6a929abf63b3900a0f28724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845e4721cea99b83ca665c04604b212725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d9c65948320d4945710d2603fc89f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2abc4bbabe2391f0afa999aeeacd48727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d082b00623786806bf8861f6eaca9d0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbccf4a38aab021bb4add6b0b998f965729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef570c31379df0252b0ea75880db1ad0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1055cabe07263fa461d4074843e43c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67245c987c186d94f50d8eee927a05e6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626194eb08c10320a6c571039b2db488733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a650d9abd94b22ea00c4e14aedb9b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e98684b54d5aa2116c17306e93d136735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42b28ee07a3facbb56e75f01d59647736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2ae620c28f114968b609591144805737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff8ed0bb68ac60d64195a1edda894c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a3ddf093d2cced0f6dd5a8ec193f4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71bb7b13cf83ff7829296f48a922e7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60c239ce199e216d8c6c86f0e652c1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854536a3ecd99a75e60466c14037df75742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f57afdb57760f9d4a0786b2ce538b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bad6f24c8ddac9d4213653884cc69e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d600bc20cbcd1505288cd24adab9d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f6f83acc881ae06d7ab2d967bf81b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037c3f9c0f4f963cfa7a6089d461ce4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e95e87e6da6b9bb4eae6ba997dfdf0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246fcbeb70be6952368b75343d23a60749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff8c663ea0b1d42560e5f0f033c235750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e387a979826f4b95862177d43941d4b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84779099aabf26812a0f415420a0f9e4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab8f6357acbe9c1f12e9cc94843a8b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2220e633c5e21352ee8c5792c8b3aa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d0b35c8519fe13a4a0aee67ee4bed755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8fbf18d9f75cb48eb0bce18c25ee46756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ddded3be755a7b4bdc766c7b7a9ed757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffdb12860cf0ead973ff6b752960e05758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e934ad4d89d2a23dbefa6edf1a0bd759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>