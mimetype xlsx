--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b015564c9136e978be1c5739693842e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281b8de16b498fb25adaac702b89f552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7577fd0d3b6cb2d2a95ad7c0999033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632688672bd29e357fd22953eb9e2ded4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef53e7f8b82a2d419e10ebe3c6adac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a91816226ad97a21aa3727930b01b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f64cd89ab4f8d3c7adaca3d438f347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649edfd7569e2a14e639db0d540d99ea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6983eb646f68d8e2b5e4ff460851e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3525374c7e32029114b6fb5b1b4a610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e8b1dabeecde73a7d92508e70c8ae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f9cdc51234b0050837cd7e023267212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8d2ce18c6c310e33f84d752f8e4ac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f606d39609871b8c7dd07becbbd8ec814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b60478744392c518f5e6a3e6e03ee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d48cb8ca9cd4b86409bdd7e837f63016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0dd7c3491836097c1f28e507e8e5af17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0d74daa2d080a85622aea42c1e55c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6147b81d93d711184642c5795507f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db5e9c49a04410e032ef7eda11f8aa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9affcf8d72046a80e264057e16fbcc8a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c144db97d1f19d3474ab18e70066622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b693c1796f3ba9724683521ffe6978223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b458fdd7051aef200094651dfe06a424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3571d7bc3c446cd7a37430dd30be9225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b2dc660acbb7a6ffb273cc1d8383f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ae6be49efe19b4d50677b529d090127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a6245ea6a7f46c70210ca6ab20eba28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f4519153662faa2ab6190c53ad75229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e916715b48397a3cbf86af0e626f96230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f516f38d789b047e0795a163792ef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ad0acaeb1624af6d58a75d747a3ad32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1898e0f2c891fe923d381000106fe6233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d49b75ce0d973b14fd2eacdb92824834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d48a99c34f355407b829c6070378d935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42784a5d38606edb7639f1b3d5b13a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10688978b5959b2bc8c2ae0118e295bd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e912d739ae9565a789ae3ccafe87be38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4dbb9edc33574881e0ded32bea968439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca8314fea586bd35e12d28df5aeba740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8ea6227d04b08a42ee9b502c7222941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece45064a3446d2116ce810cf3c4045242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc916288e5a086a72df170e014b67f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651f67aeb99b094dce151df8edf0b0d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88173678b3aa70a7a436e20e04bcc69445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064536dcaeba3c42f3601109a47363c646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e69d40a11736378c5766e95b18c1d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfa3bb37a939a0763b36d0d961057848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089d137c7843db4433c4cec0d75f1fe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52363ca74665a6b0f133f7654a61bd2250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e892e63f2d62dbf4ea85867f371ef2c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eccc3cf2b4921e1c175fb11574245552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15febc62341cff3d6c5ff03882ed87553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec07c8eaecf6c5c8f566fb91902a42e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f0f9ccacf7a46e0252f0546a0d03e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab975120ae578df5f6308fc72537c4d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f96afdd5ae2083683e247c60853a757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcbad4b254e338a2d0ac0424517b9f658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628af6e230492fc52c485c3a3a777f0359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512a53e5f34de8510f80f20e14fba7a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fddc0514eba36977f26876e757e26e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad290c0f830f3d09cb8b50bfd58bcab62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435c22ac9a45893935f95f7032ae31a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081736ab702baa2496f7333e8ef8fd764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c7dd555dd9017497dea09173089bd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b429728e7a44475d7588e6158ec815b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af96a6166620934f18d43aec36e44c967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b2e82b555ca72a796d9e2d045f0b868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00c135f3aa1aa1a0173593b5b514a569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d27be1888c6f60ac2cdc4253b1155c770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccbff94a7e4dd8f4820f0e2668986b671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b476e63896fce904317ee0401691272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b49efd0292dc56d82ee8a1dc9f72773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f07526a04d605fa791143750fd88ea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c91837d01362b6df743fea790c6e4c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6fc843669cdfd3a21d79f126855f7576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704d9723744d89133f4fd55f5c93db277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edcbfd7d04ad2b8da368962bb5116ac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e0b5c822b76922d852a297909a08679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e362aef0415e83d765e90df5579e75580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e35eea2c080542c58cedfae41ee38881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b584eac1dbb7f3a6786915e6ca01982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf46ba42cd0412e9ccc728d9944cff83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0897bd3eba00e73ad27db025ac225a584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a0918d5b98f4b18909fe64c76248d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fab652aa2152c3d954d668a670ea1686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8ae05ebc18c71784dd684347fc8eb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774e7ea84539229d80200464481e95f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578633e4961534a9a3905d7f5843b4789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de528f632476303e5b4a41449887840590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e2fdc0bff02804b704ad932a2d9bc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf502f5219e7186dffadf7d70a126c4492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d1a6f606fed7257580a8b24341da893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e7d7fa96d95b7ed8006fe170e486894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507acd39ec38e59d31b8a30b056b42395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee174b5c03eb01f6716b8cda0e554096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617920063997e86ddca861d1e61101697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85717906ff2dd08a2c6914213217277198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb0a4e552b1aef391996de3608053a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222111982d3ba1bc14000df5a76761b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de31d611362a94c0881055be24b18de101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd5ad2f15d46e1f2dfcd6679ef41b9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f37fdce8ea9e999e5cf3530709db3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e52b93299e8251420b3f32e979ef1a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0604d338f11f928beebe1d7e3594b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d360c679e9750b6be552145f42d34106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6f4ef6e5dbe7dcb4bf43e74d0e565107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f504b0da547f547fe0c5030f56b333a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe560830d9b082cba5a8e309dd44e2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163883ac020655e60b0abf2ec6ee77cb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb47009d66f1cddd13ea78049d1528111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eafed802f7dc283f178e0197b5ae891112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be718c0326cc39ed657e11196ec05cd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7a5a96fee2282969fc9937ba267d0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ceaa684c518a8d208f8bda742186c3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc9c07a5081e6ec13636235f9ff094116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde934bbf3b2648367c16123317fb7c4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a880d4a86ca30675f6710d82ec826118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40d36b0bfefb05bb3adea70e24c531119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118cafd47c7acd2ae6d0f8a8451bdd1b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b4ba990dbde5131fe0a8dd2f31f04121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb250cbb58002f6e0b920aa5099ed8f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536a39de5781299327727fd87ef7db3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a1a25bae0a4831223f3e511259457124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d85ce2491fa9482497481006af3983125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62e0e8433c169e1d13937596f460c0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fbf37efc493dbe51cf58cc3e5edff127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f67ccdc53af4cb024b634b2aea60f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f02b02053a33f7c702f73feb55fe4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cbdd80534c43f19168f52de17ae401130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3e87dfb40f28c5d72c344452dd658131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7030aa8c7d4f1ccde732e9353a2062132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc9273788d2557527a0e90e9dd6f92133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f2f60faf7732ad0f5144a6636c1b5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa59d11908f8a0ba831c33c19d20853135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29567fedba622d19e303a1d4afaba641136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c21f71b360084033c30d4a6a8773ec137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d755d3a13ba6dfa7ea9943a7f46ed138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3ccf5bea95d9ebb0ad93af0235f79139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15480fe5e2ddf67333447d456929bc6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5af3bea30b28fabe75dba4aae2c1d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513477cedaafb9b0a7bfe66448f2f33142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff0e75e940603d2a1f33ba45ae2551143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b98acf7b90129aec0e9d958c4d91e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f456da621e41e41e0b4e5dd4cca43ac145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5810b4b83153af063a8ffb1209d400146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10151184367130600558248c2e998b54147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4a564c83158a1fc78b02c07e6dca3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa8d092ac3cd71f33a6e45d847a6f1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d005c416e1cf1829215c18784dde78150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f4fabf46de9f607102e68515bb250151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e86642dc5a81cf33ab8efd3901801152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2fb151ee8afff509bd35190fbbe828153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3a3757f36cc5f36e5080aac073a40154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61068fbd44e6463242e2a803db1e2cd0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc9ade61ebd9c36fd0f4d6ffb59e70156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b74480e0c697f3a12f8a02edbff206157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883e0db737ac4dccc270ea96995d9d5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd94cd94be16905dcfe31a6a0061ea7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c042da84b3ee9d0b19cd3717be269f3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af3a06d410567349a1d6f3c8abb7a7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047c84ccf5300979d3f38c2172ac2d1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35580c4c2e252080e0b2bdb9d02c3bbf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909484b76f5619b67572f5309500c094164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f029dce48c7ea57fb07cd6fe104b0f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447f918f7dc93dcaf1231f659350df2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc34fae70010ee695611190d5730318167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac5ebf5451018a35984ad4ab7c047e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757c04eac16798dae935c98a7781e86169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed5253b057b7a61eae72a901854482170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681727f87fe47dfe33e31f711be60cf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584bfaba1d7b89c80d5454fee1884f0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62608b2f034bf50d1b7d7bb443e7e2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d259cb5b2d0a7cc9e231328a75e79868174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9eb614cd76ab3498c0642100fabb49175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d42e0a9becbbcdafecec5fd9635ea4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b409c61663c7dc8fdcf9ea0b96d2b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141cb9c5e9e3ca5120cfbb43f16a1cfd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671a8d3d6f16cd34344dc642c87fad1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc1211a7f793b412c8ba9e05ba99de180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4429f47b4c5589319b4447699c3ee2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cde5606d095b4dbeffe5b219ff4436182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f287f81a4e212b55ad1b86c92b0a3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1875872604e4fd0e61bfc07109360ca184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0228a35d60124819d801e967c98c2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e85acf2216383bba77473d6119f9c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac8587372671ccdb22c46bb795eb69187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f851c049b5ebf2d03be350e3fca94a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee8630da2f066db9835f77ae317b30189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52eb9714a3a3e14b85dd73f0664846190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5943aaa0fd5de753ebf6563036be18191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce275a48eaa76ceda9dbc799ae33c61192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a30e6d960d46ee882debd0a6c3f5c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bfb3e2e161840413323ecabfec7a8e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47698d6cfb1e048e1880cac93820c4f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d97ef8d46c66d276d95caee6e5738196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff182bc161aa6a0013b1f454bac7e70197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a756f29041a34191dd3525b98e543198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5ac403f85c207408efba10114cfeb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cbc7a98727c44f40515676ad2a9df3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044e8afa90cc2a4bf1775df8ae1c615201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba06a49231bc1c97d6c75369297b096202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf38316d8993bb0eeec4cfc8d853c6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1762cdda503f50d68be1521bc44c9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09a547e1b7273ce97b419408a18c30205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc693720e25ffb95fcb0c0e858cc43206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889e236c2f73a15501bdc29e78ba477207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ddd5723152c7d234b4ae660b770c7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870597399cbf1a4acc856d9ab2c1aeae209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6a19cf9b543e3fb21633882afe133210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c26661006f9f151dfa2406c228368e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7279e425d1389f0bb6aa3aaf1405696212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a61d5a8005cc569184d035081080c7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787788553928f3057f4f6af61a50853a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe27ffb400a9f862643aa9881831e4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868a9ee36bfce42b833fce0d9489551216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e1ae76fcc73fcb85dd37926a70601217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8a15af997cf87200c8008f2041375218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf5a44c4c762e27f56a3db621e3eb8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3c17f53080785147b93b55aa88366220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c915780e3dc21e1144ebadd0beee9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e7d2ca1fa57a3f134cf89ed244728222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7dde467d72676f7718e292de2f140d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b7009da3217eaa0bbc19edf5204b5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae50bb38999a3bfa53a997209a6e0ad225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae906e77640094fcabb2fb7b541a390b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294e7d9e01132cb323ff1be12cc8153227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40598c5013ed885421f7d0b87c898448228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe2dfa71f8079dfd377aea0856bdf8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c40ccbb5a7218fab7997fd9153db5f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6b808c26bfe7696daa05bf2f222d5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c38e76ffee1b2eb96f5d5644bea2c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bcf61c223c8243bc524b70480db14f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6c7b073bd5bce503daf628c9895ea234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9104a76dcc9eac6d8af7cef19d492f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f906c8e09a4259ecfbb77361296dc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f62549e6c5fc7ca246461446362b5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57f33b7945e08e4481d380e8fb42f8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d923ed768c9839ceb269b032b0eac0c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5884d88345afa9477b875ca241da39240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a8586104caa9e8bd8665c5f86dfb1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebca78941164d681a47a84b021982ea242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec793fcc3920f5ff0eec63f45dcb84a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3cbbcf82130923b040f1e5adce1fb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc327e97735c3f0eb254b77aeea3d9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a1c251d6e770ff0f69e8b2f60aba4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411c154e1e3aaef453da3b5ba8fd7fc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980595646ee26af49d2705f389a3ad44248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e619bfa7ef7d5a59befed2e516daaaa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ca7d1a924b9d989d346b17818dab2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71273675f602c57f9fbdc598aff8aac0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6e00f86e22f61105bfe0f78524b9c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816282ef4595fbe1b08d2d0b625bd91e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30ec68c55de0f5c8b5b617594b5d36254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245d5ff1d8276a7c3f64d2c589e2d50255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229e139e2455465b20064921cd98790256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a1d85cee7b2b522a60b54cf7ea4a3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee624d208e4c3d1c1c0143d433f2db76258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c81fc7c8eb40dda45a0e9ba3873179259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25024a91911ca708aba648de760be0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1974d2e5c7fde4ba99356c23096b995261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07edfa4f6502134daefd68ad184a222262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9052d6b5cb9a2d080e0a47f7d93af263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a299296bdee726433149da5cd10fd3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b766c4847fe6d408ec596712eced68265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9faaa38e2fd12e18a5a81ef3f0ac7c5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34513d9063f41ab9a22b9094a2630c2f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc107f5b94b7efde0ef9d703f50f47f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baefa34e120efebbbfdacb215ad04116269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002f3aa3dd2d9a1bf409028fd79e6f5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1e79fa6f60193978e8f67455f45e5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6732cfbf2fa2e0a8bb7ae871d0430272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23258d061da57c4ace01cf4d464935dc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a4dd811aba0cae64496db3ec94ea6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969bee323c083a6bad42e044bfb50d2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50ba2ab16abd3922bfa7114694ca85276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0890dbaa6a09922b7440b439c24ab277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf601c28ef9ef9a88d949efeed98149278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336e1e5bead30bd10481721ef9061a7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22034eb63240222a15518c5889bc8db2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63f1fc54931af8cb9f4d7c8e3a8f1a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dbcfae08d8897c4f45be11b2edf7a9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692781935be0874dd36a210bb36f62f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4baa83075274365264df78e25098153284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05042ad827438069aa4ee07cd54b31bf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff8232e434f28b4367e1d709b32302286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35873f18ce66a6a7dbbbde18807e2c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ec0594d7d0e13a86bbaf94f52ef4d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aaaeb07fa235c6b458f364029c16a7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad0eaf64473f85bf5c43c67f5260cf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ae0ade57689fb2c9ee3f776272f7d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5e76c3e6eb9971ce2e5dd385a4f14292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a46899983bbb00591782559fc602e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b489a20426940dc78dfbac83f5e748a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9e26392e8dc306d1a54d76d83cf6e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9729b7e21781459575d467f6ab176f6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d84e631a3c5998cc11a1f86f12289297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af983751a3c435d41e3da2e23efde4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6aa283cef4af5ddb23df79181a95ea299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94512b60dc49019b4c0fa3eab907ae300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f5c0a2133ad9f644ffbc4e52ed86d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21356a01154987447b9c48662980ff65302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0503ccff92522289da8935819a2c04303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b80438cb20497ad6c15ac6ee0307b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b3c396dcc6a15610a19caf05c4f16305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1bcf9f2019e01fd5b21db13c861bff306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214b7e15be4699a9e8c09d79f2a900e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f639701d78eda0962c2b22bbb6380b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e90d9e2c288c1bc3b457dfa563938309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ff03f03c0ab3c5e2659d2612e0118310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8208faeb8a5ddc5411cd89edf90897d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f2b363b5cf5fdb73b7e49d73928a8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f5d43beeab66a23ad9dc85895cd9d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959c13bf0436a428d7444c1b60b3e33314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2249b6c5facf03f49aad96c742abe00315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ce0b887e6311eea7311cefb04ed12316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a8e440274bf9604ea93524549c34f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653b37f580e96ef3b4142f0a62ec6c5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0d25d9f8762c3c2bed4f9670369d6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0618b07b41cecb87079b6189edc55d4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f612ff193ce1f4f6d35827484cc7b82321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6fea86975b0b8d42fde4c87cd0ea53322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7ac4c28f69732ad25c47866b5ab34323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2876895246bd02d16fc94c601329fbf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955b3a3d1f58a7d00c98981b2a85656325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0b096471ec5f538b2bb78f9631519326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362235d806f576c2cd24000c4ea3b9ce327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196edfde8d5e624f154ce3b825cb4a9f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc347b16a3c29847adea1faf1c99d5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e12888e4c5d437b08a114dcf7e1a49330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38b48312017e684a35cd3e5c16a264331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a070f035a38a776f749163a18d6f766332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918fc29bfd61c7da821bf416484323f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a4f69b3bf6ae2d865e68618a90a0d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558c5741137d586192b5b6ff77a42c8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7d7bccbcd7ae2a096fd94f33e16a6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ab262f0d12d98455bd58c2e8391f2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49816e95e2c864c029f92f9576604795338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0f560d3ee1ef4214a3ed13236ac7e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b283f29067fb27e5e5ca4af1c118a1c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520b2a361d8c68c1d59fc140cf1aa7e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7adedf020942009e29ef141a971a548342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1dc5d2d58f2608861cb834b790453e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91687b59c349ff5872011373fef9a3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08e9a9a07d200e3f0b8d8bb11d1273345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111058048acd2eaff74c0fcee1de388a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53aa8da3a72394a845d77d2f4e2b368347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581d9e6e1ef5f1f612c2e2775335ea3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924fffe0305ae4bd32ec96ebe6c0fd12349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940dbf1456da8ed02dfe60d74bcc1e52350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d777a47286559905fab14d4ac2e9847351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c47ccd899e6393bc8f74a0e509315352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6990d5ec157ee2d40c2e34ecd9c8fd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c7905b09295d48eaa844aec553458354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55e336630bcb26af72c9c5c132bdb4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1901eee16f175f32a781835248c4e3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908849ee7adfda544379d9d19a22424357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199100062323b4abc24b23f94c92b13358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d81b9232c678b40de8570160da90b6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73555cb2dccbc6c764909b7be667cf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab49954ea35cd517511aa78ab5c540361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521873886ecb9ecf62677ddd990fca5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71717d541f642aebe45fd9f5011078d3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be379e9d21a8109efcfa8d0cae0b7cc9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deeca4269e4aa0b556fe2cfb5344861365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef16e89cf5199127fff15a4ae62eb3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e69a9488c5460467a8fbe131fabe27367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d3ed1396c335866426e887bb47c9d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e118cba052ab5724022bfe8e2b2f1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5befae4b19a0772183c0aed64cfd4c66370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add037b014ed728ae2e82fa607a0a1c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655525283e30be98d5f01aad1ba7695372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a0d66b8815a059d6598b7cc750e8f5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5574946eb5f3643c95d333e0e18b586a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1403343aa575eafa1103cb5f35bff3e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6afaa6440a7dfaa4eba9fa3477bc2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb199717128ce82c1a327617c1ce19a7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1aaa12d53877dcc323514ade77cc36378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f52c87e7b346fb7be68e798b03e415379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed36fecae6a26af049b4d3a2fcff239380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ae287e4a605d7172f23764d853381381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445357d0dd369b24a58cca82e0738e8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47718f5cf2d7d6f66de468857f6c89b9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd271f6dfbd8c411b71b2fd2b4b5ad384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4fa46da3358dc92ab327d8b405be8c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712315c6388978598700115719af1a73386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e54505afc7f0bb154f2bf313d38ce387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d568f17c5e34fecc7ca09991db7ad388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e54b345b97891269593943df76047389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069aa6e1de99150c16cfa787c61772d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae32cc27814b892aef41734219bc9c2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ad08cb31b4190c7604eed7aa57b79392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a9530ad5272609dbc6b11d891f476393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13031e0353f8f682b77056fc82ae8887394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c747bb2d2b0b79e706205878c5201f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d735e317aee5c326d17d6d9e0d277ed396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840f3ea402f66628ca4d7bd434b2f96397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77d849cb6e375838d69f6d05f541af398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2abd50fb6fb3b0b3a5bb89663b6f0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38337a3bdf0b25a92e7f0c85973d30400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0db15abbbb55ecd42a7598c7d25078401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12d80e7f4c3d44ca31db9d6da3dabc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6b4e125900f342e178c3c4c07720b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9d794adb896891df2e501ac2fa56c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be29e33c5a5313ba9b1d5b9bab1c42405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dadfcb527fb471f7f9e1ba7a9870b4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43988df5665df6183746df7b789e88407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880157fb2931c08cfaaee965eb6ebccf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a245c1fcb7098d31a8cb39bcd6c362409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085863333ddf75116c13ad0fd67a3f36410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56cf186f67d40ef1387474c3e87d78411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76ae676305136cd026bb34af4fcd7b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8418de8c14914378dbd63eef7d56e1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b42a35d150e33da92e02cad936b35414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e38400097d3290dbc41c42486ae445415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f41c8d56453bc96ba61e469b99b48416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080423810e809f321fc626754740833417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ecb7617f28b828daa9238ce421220b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1428bcbafd69c8df59ccdcd9c427525419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b2dee2d4257e021bbfc0891482bf0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9a7c990b51e1b680b2f44aa45b128421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30920d01eda4a27bd01960246c1436c7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3a17dbec5173c0d605c227754d50f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898a073abcdaf27eb014dcccb14277c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda598adb2c03dce7770b1dde518edf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ae834e60117da4a37d5173a6a33da426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef14931527ef084604d955770435f86427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93a5f32e2696b8d745263627e0a164428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1b887c64dcc24b4f33e5a867a33ce429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257bdccc80d4eaf95b39fc13ef45dd5c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179818690c6d843017686cb5732d162b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf022c28cd9650470307f2a22dd15c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7d0d2de5d011c82b718070ddf2563433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3d3aff6c657a8bd6634c509499680434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783173581123aacb126ca167fd89742e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e730b1cf26f7603da9e13320aa3be0b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057c3b094d0e698eb1029c3a6c5f368437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391105ca17ddd9ba23f72ea3f578e008438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b232f5182a5b340a41b48f58b84095c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a798e201474cc939f9a8855575a762440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a693270aaf3970ded716adfb85911a0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605cac957b4aea797db8c218b0e6d4d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d34381a2dceb541ae656810822784d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa2ff688a7e3050c0494c7fb1403d9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9828869f0f3023efcbe6eba5261378c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90489e1389593e20a8a6a6683d20fc50446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953aa3e36f4739c3162756cb89e61e20447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd54043874d49ed294ac35d1a719ef448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0490cb5d4c90b44cd5c4f206d8edc8f4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ecb7322eb6662ab0e35b8885d2395450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7806b5cce7b393864c270a9a32fa56451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017376fe7127ba0e6bb76a7e31f7ac4f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec98293f549559de0797513cc45609453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c70c790746db50def9b9af48a74a4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf39bdc6fbab18ed89c696a4c918c07455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5b011cbe3b7538d9fadaec8fadd4a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6077934f0990e21e3f8b364a4729655457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2dc14a0c2b4c2e324764777530406458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72be784b5e87e47d037bb36e3724ea459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c726ba0fdfe77de263c1bb070253a2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c2bb5a145400ebf871cc8cfc7cd70461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14626bb2daded3b9c4b46d0a5ba1ca1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba93293af5cfc5f2b60ec11eb589c7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801e890a6f0394975637e2e528f6cec464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc06ff9fbc6bb1b7b201875c3349af3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0d8bf732f924c2e4f339ee6c220ee466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d8997314219fde62976e79b958bf9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae1d8949aff42da80a123578312bfb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525fb816866217c4d06405e5f0c615a8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1dddc6e951bed337776d84935eea0a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2896a6974b7f694001650d66bb383471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79526307f6210a6fdb6fe28530b24e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02298b9cab2d4edb47952ad641deb036473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445501a31c1ead976ac79d4bde4ae09474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fbc9764a53c21aea11537aea4eea28475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da598520ca4db088f5cb6eb6a0b338b9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138925a7c6be8b8e38581ed85f2fc9c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d846bf8661940ee0e205f29c12dde478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b1c1cb02ab77d4faf16937a8e2107479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b71ee4699191edb68e83b243a8896480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6266c8d524a54064808e82c8acfa62481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e30f72bb8ba260d28573c05223156482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c958e17aadd2f26c9267e365461e5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eeb9bdffb15c180a4dbbf5a91eab52484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a674c5ecd712193480cc8273861ab1e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc200e4ac53826e8e35965a36c9eff02486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433a316f3eea6e80c7a846e6db4fade487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8683266cbf209e6925d984f9c38d7e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ef51cb0f882e2686636a496d3567e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c69a0c2792a8bb2eddcc0fa801144490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012cfec4f1f1da72b25b2670ed5dad8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff9b02b731ec3945a79960b5127b71492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2c964cef8402dd6d843437cf8e0bd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf87cbe65262c1a445f2edce4665de494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66ce97f78d8305b6dfc40d64995920495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9966698c1b3d8c123b358ab29d7edc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bda67598455434c5e58ef8601f363c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2c44d4f0e1675e80e3e870d240a83498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b34eece9b8b6bcedd7b277309879f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c33dc20f7c9a897b79d00824b1932500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2966a7a15574b694d988b8c370bf2f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a8608b3cf9429380cf3a4e60c0b58502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c686a1d5d893db3d1479b7d11da2d7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cde18dcaa304c1f14d10209ca44783504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a457f7d8de0f0c2f890b3b26f75a60505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62a402959954293c55d22369db4dec506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256a48b0021e63600ef223214720135507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c07dacff18b8447a2bcd12bdfa938508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c6e07baa330f5076d770b963e1045509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7456d271d60ecbd2aaa5a52376451be510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb382dece6fac33e337c9dfd0b72fbbf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12b5c4157c4217d32ecc7a1ee6cd6c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0309382a6d3748fd83c4191c88ba8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d6316d32160f36c5133fedab4f2d2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5043bd0bbaa7f9c8f07e2d1d3d81c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba316603189570e4eeb0685a4fdc55a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807d98ba9288fa8588a0da7a3800ef1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40be10995daac886610bafebb47e399518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c88504da161127276899844d9d272519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbbd590601543c4aded4a981427e108520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b82af201f2fc41c985c5d7225568b1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1a22acc4c4b848e3ec74598e2f347522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9dd22c44f5b24c2e7d6f5e4cb2911523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed2e77caa7dd0bec6d5ca437137268524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0041db4e4650afa1da92877a4bc68525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755f9e104bf06c958b097a810e3b429526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24fe1e53e04671659178e20c74cd22527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01c5340fb61fa6ebd4e11ba6c8d0f3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcedd2fcfd159c62445bf3f289114ff529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8086ba2e7db2a2e8229835e6218cc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754e9a2cee7fb0da88365018610f92c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1b01b08426e49dc1edeb0d08de086532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a47951b92d3acc05280d45700b5322533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba636d9aa87c3494a9fd81d70d6652534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba654f51411847daa9f6b97a1e99c3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849200b1041af78aba6d62ef68f6ca73536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31a9b633e86060deb4f9de4ddf68ca537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b447024ad89e0a46376d6b7b80d748538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327127ec2ec45308c74e49c788a0c3e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992b7853c603c152354565aa9671f06540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72400b3ff5c41d9e942d5ddda06bcafa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f9ecc997ba1f22e45c2f1a1d5444f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94469bd0ddb9b925e2c4e7af8d32d82a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df68e54393950a46a85b0c85a1ab01544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82538440279a03831b9f38e6b69cccd2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4d83675704bc2bf290841254036e0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ebee08200b3cd4381da66abfd9df70547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241470cbad7300955bf236da1b79e0b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3bdaa6ec82034c94f194be480e00dc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a9c321cb2651a6013c932e607780b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6aefbf697e674ef3526c28085aca6e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84cb0a3ce5b79ebe25f1baa79c37eba552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a78c73c9a81175e9ebe7af6bdfe37553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182b2aade0b132471af92039bfdddd7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb70a958ff4517a3dbb99eab33aea95555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee4b55e9f2830cfc611624c6ba7a97556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638de914dd6f2ffff0a67cc6b57e0fc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01225f54d8062600206cb033c98b135558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ccc103d8824b1e4e9e690400d3cdb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7818eb94ca3d5565248ee81eda81e7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094369ffe5ba09f70c51604d9ae19b4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d5ccd3c22940e516b3b2c371bb694562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324fd0a914bf6372487ee65e05d9fd1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85b780ce18083b712d77542e72da8e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033efc1558a5df641a6b9cafc8c58a8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbc356871ec6c9f52e6d52f89b9a11566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ec8f39603a9e459aa24a0e143dea8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927d54a7da9ccb4f596ba71632be6f9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426f5ffd1e17a814ee7a0bc6a504382569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b325b8f9cf54ef6d69ac770841d4d37570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5df3085b020100c538ffefe3531d31571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668cd31e3f8b1ee9b25a0745491ce00c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4302be09e146e20c098a6136183f80573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888a9524426de81e7810efa3cae5601574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49ecf3f871ed5b118019fb066638e1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ddd6d8d180856533813786813341d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9dd2e54ef19a584fb0f43af2dcde5e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30cf14f1c123d98abf8ed010b7b4de8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe95a952a3d417421a82f773027e0e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e8622939ed2740850588611d9443c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cbc472005e888149891bea707b63cb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e618fba544b1c600601d5ceeab2ce582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e233732157f677aef25e496530fff583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d502fc578dc2c72245c6d6d39cd4e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a59d40e1fe81c3e4b8393b91162de5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585261ed6c75704b73d4a579945d75f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6543dacc98c238368d9b86d98837d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6927583d39600aeef92ade44df8098588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050f5076dddc42cdd5af9858d3850b0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac288a4cbc52b344481e4df97adbd51d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b5ae57f4ab29caa3ad13cb7cdce7a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9563fce2dfc5a92892475c12dfb3be592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee007ebf4d6cbd507ed84204a05250593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded00ae162d1a7cefa22fa6f0050fa6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc86e5a446538c4bad342d6c9fc805595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803eaa177f72b01c519c9371eec3496f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81895815dd37e661339c4a3483a2f0b8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4c72a9e16697fd0607a5856e6f02e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c4742b2ceeb0f3b549f2dc0423086599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84e2ae5d3deb346c5abf66e7e83a03600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd7131d3b0813649703a99b15915a5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e20f5a7c1cac525070a7ff516f5b7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f764c2310905be45504d80c4062c7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d43614ef24eac3ddce3f82797cb88604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a1dc2b4c11d4ffd1d54028aa8d90c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab2d62c432803a322ef660fe4d4358606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b57e5678566fc8b616996f5a4c847607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3719509cf6e25e4bcefdfbb773896608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d9a9abaf87af024b48431754dc13c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21fb888ad0d1baf1d9449ddb1e649c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9180f3221d55959c16d2fe2f97cc251611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc60cab4f0a5827e1743148a252965612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f548078cb36380fc3d7714a558ae39613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a2b49c7c83d0d40bf431ec8370c0b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df610900a5ef35190e20f480c0c6f95615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1446df9aa71d96c375df7317582dc1f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c49366fcb21c66848513d709c20954617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e35fa1f4c7171068b5014aa79d843b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15acd1e84310c94bd1cdb88d2b3bd7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503ab58e4dbe5b86575c86696f2eebe620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ebc90d2b9df5b0a1a88f25b906c16c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ade1fb6ab5b964e79057abc44abf9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b02f67d1739a0ed055ef7c797e82a5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1611b9d27137841251b08eb8a0ef147624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cfe482adb788eef5a16b85c8230b6f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a1d765722eb95333a4660358b49a1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207aad3c0634ea2e22df431569006b7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a463111d055d852516456af9ba24aa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c741bdbbcfddea51cb7b123a14be883629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8aab825fb8beb34f2a07b7f6021845630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea84512aa1904fc1dd86e45605f566c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a17514d7d01000d710985b8b041936632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5e8ea4e98852e74b1bef85499cb37633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4323b9c5e69b8894ebd4b5f91a1a22634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b90f499a546cfd57bb799de053fdb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60e2d7f58f76c43f9dded5dc05273a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd045b9842b511bcdafd65b3c4e640637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9e38739b327d37dd43d1a9c332538638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f5aab89f17a6dbd6d7d3e36be5d17639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23903c80aba4859ec9d9291333a0111640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc827fb9c6db45016b3c0f0d7db5240641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ec2ba22db104fff54dc33bd4825dc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2d9d8af14a868a0acde7e3f412110643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1700e4a16d04f099b05d5e2ef13f95b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefeef11ec5a3a4bcafa8b8f0856ae1d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1b8f2b60a4eb809dc6ef0ee1cbc8e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9446325ec0cc74010ff02d442b637647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef51e613078790ffcf6af9c7fceeab8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004b6c9b274038fe925e167336d5429649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e55007f08b1e71f9ea95745fcb3705650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1abba52e6436ce36571f5642e0586b8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3dde07942ed0e458577ec09d3bce1a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dfd757333d055fbcc4ce43e2795798653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398344d29de8cc0a689125296ac08295654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee3f1d9d9fae58153fc14a230b5003655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e4ed6ae1e21b10dbbbebb5b0bf108656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b9c867345c7a4b61279ccebfdb8e9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382f0493d950c17b6ce1288e7d1c7a5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2b7ec3038133de7d7cd376e993020659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7b9a8a20b402d4c0a0c87561d78d8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39afbbc65009a423856c088092dfe576661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb03a899748f738ac82fec58583a46662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e37e5ebfd56babbd41bb50dbc5bd8b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ffd29675f949b4b52cae12cc8ea356664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef30ddf4214da63f16febb92d805bc4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b45317be8c6330ce2eaf704dac84df9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e775e0edeadcd5a86aeec8164fc35667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2c570ac27a4fee4b4c125a0f06984668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77beef1433220f9e21c1976492db2ced669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f070e1a83b2a3232b42dca2bf2e731670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38836651c8e9de1600cb83bfd4d3a902671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4f4a9a1ac9161bc55a8ec862110d2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da4dbc8baa70e9cfa64eca4c3fe17b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d495154d525d294ec04d7013a3b2e8f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038f92218029c71be617a50c2dda490675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf7f0b68999d6be97e839c72373d7c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30c8e470a56c8bd63570b91c2dbec0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37882e0fc06116013bf1d5fd00c3191678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18daf8d034d266866f3834c1e54b84b7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794bd0b41c24776a13f5e76b716a6db680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dbf1412a7c49b8973eafc6ee95e18c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bda3625a8258bfc122d4457ee823d3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b317860f7a400f5c17d3e0144cefdc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccbc5513df05d8a25b9df4bcca37fdc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a5991b758d49af451d6e8e791e165685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e263571f72229f10fe7ee679bcea6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b27134f78bf03ccf71789a1b93c316687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330610aaf9cda7159bb69b686d3865b6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85d07b5f00c352a5b7e770ce9e7274689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60939543ba015eea369cdcc375f79c91690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7a71017223b647ddb536e6752d721691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047ada5aa56b4d8d4b7da83188508aa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78246ed5fab342ffc705b916244b5da6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012c1809cf852cf96f44ee35674acb2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1e3e120f4aa20e4b4429cd3232159695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3bbf98f252b43ee80ea6fd544e2de696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d2ff117bfce4e262d80b0caddf600697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd558304c241f7641b052f6db43caef698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c3a3f94881ed55d09d0f3b3bf11ee699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a36a33b9a31dfeaca3b0d76e48478700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f020e63242f9b7c2bfbdefb2b58319701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edae0322c8fbf9a78ba609c8f6938dd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311531d1023e70b079c5444286ee48fd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bfebc4b5b9e853b0069512b117dccc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae44749dd381d3079770b3b5e39083705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3396c95f1928a33d4c4cf8b4dffd6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722549d897ada5392bced5e8cf093c3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930e21c682f3260562bb836f956c9fa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a826f74aa8937af5b58ae4c2ef778fa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002c3b6ec7205b9ca5cefa28aa921af710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022df060210874d238cbccfbebc678a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23ce145faa45daa333a9e80a257f36712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d24c45cd34b4922afdb89fdff803a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32375e1cca0d1d7cddee1823835402d5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39d44e2e981713bec1e7dd9d8a87a6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a1a28f90109846b642be268fd3565716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6059bef5e3785ed5da57e395d8f8c0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8619ac28fc2a8151234712893422c8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344b7636d9ccc313e1c7b51a2280b9d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190052111bffe7e2c8ba578fc277d8a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8ae79b2cd480c2ccdc891abc5a5f3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513c335e1abe247a337ba4a3386836c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696fd634962a52d1e9dcfbd5684b6a06723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177bb221e543a5411340da1d495f7a41724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041292cadb3bba42711b8a6b4dbde8a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538596b28a956924db8eeeef9214b22726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19089fe5018718f2f4dd1b93d7807c93727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed0c76c862ece08e6ab45777b0f8c7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d6b8e72a3f1876cd4269d49414743729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1eefca269ae5f7c8232e38d1910ed730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76f6f32694b16731f3f16fa7063d64731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe54a217a889c05390804e8731e8421732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb323865d9935e96d715e8a1e4109696733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abdd9fe796a8d0aee176d0f96f2517734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043e471b18780c01338b2a033f75b9d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6956b913966e6679f8b5740a47daee736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98c0eca4c7f782f62b8a823cae6be5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949dd3b7b8a473472f71a1440a0a0674738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00bcbf954d5c766f477d34890948784739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa1b1692e05d2d2b96299f06fd4059740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad04298c451060a75d094ec5399e9c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e868922ea9aabdb7afa865f0e362544742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93e37dec4b0906506877810da1bb6a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baadc23ccf5e0aaf63a16050d2bc471f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aafc9288d77291302b6a4e803703002745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8f6cfb821acfdaa40e97e543d17b4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771656df355fe03294a5a3aeb8fc463747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2846a3bd850b206cc734e7cc5b8595748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddccce63ca4ad3e1db865adf69485375749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654544da77364bbd8ab57205cc436da750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f603308d3c43c9f47298ad175b697751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940e9d0318e3c91ca5cc75ec33f2add752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8bbce8feb5e4cd9b5d553ecce59ba9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998af6f105cc12d0dee37a999c9c308754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1271cc304a003b3114aedb98e3a830a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124194f5fb3128dcd7e2d4de2b91fbb7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cde0ba1af0cd9eac340463602a14ab757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c3eea6f6179ec4bf9f35e3585c276758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69f7b2b27ff6dbf7a106ba6122efa2759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f09199e13f3622190f7ab1562c5591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9df8d02ede4e89ceb1e2603d1c0de2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ad71f6c1ffcf5baa9acccc4cb61773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef3dd0377711e84f5e9c8056d3434b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818ac16247610f8837dcbb89aaa54d65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68acae1237d989184bf5b3765a5d856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1bb830fe4d6aef6f5d38a199e52a497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac8ecb9091e1353193eea8232371b58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23289356942902d01bf224db3a26de29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c535009fe8a5f56df85f6fa7ce96c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0c689248a118bf65489d7d072051311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1ad27c2be3fb7497899cb8a8075b912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7480164d2e58513f6a708e056f4a0c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d5905b7fd5ce948a6463a330fe74ed14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e24067f664217025341c70af11ebfd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b36d19a08a442fa2349cde3722281616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86e0e48df90d97dcaae28f67ddbc9e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977d39b584c0a9459f36b394e56396f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c742c6f65b9c0fd8cda7c9228b824fb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ff6405be05f67727bfe1e3e5696ab20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65bbcb11039f8481c7185268a43231621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922756aa4238ab77908e2f330f21a39222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878fbb7ff9642f989dfd7a615c127e923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94176db5d075e23a9b561ec36a2e3ef224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148230bc10849539780727af3225493725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222cf4dd8bed37bff884ac8c66b303426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12a875591b51c4cac1d84aa73e898527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7ee04bd8824237321a7a8c336920a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd28a7d51bfb221ec57864aabeac33d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390caef481dc977ffb4012e645f4b2cb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347425eb80117133eceaef2ad39e665031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98facf51ca82b6d500a40bd8a9782ec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21569e8cdbea8bbf70f2665ef9c81733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a0da9151f6adec5631a7a6d6db02534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab836eba429f7de5c5935f9b365f369f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b981c2298dc2bb38fee9a8af16ce7ee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd456d5ced519715b1ebeaad832744637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db85c6dbaac6b9c802fadda6fb27ceb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3416eb4b8449253d25d2014050ce739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9643cab0afaf8fa87d75b0128d71540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e01f137c188408ccd89201eaf3c5741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186047c5a1f6314ee0688f89ee21ffe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26221e86ee2f753e0184d729d61324d843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a5014cd1d3f8d68ec8178869f032c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae972af44dfb5915e468ab6e1c9b080c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21741319eaa9e8f65e5b738c3f2b89c346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa325dccd92427cdc371f005a3cb9b7e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f157fd8f2da3ce711c15947921106e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f96af2613e944d28e005f12c3783d249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192d4c0f91068fe169ce715a069712150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214c87ed73c58e8f01ff423ae8a4a5c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e5de7ad1642914ac800a3804d326352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038fd613c7effb90f5ba01d8edc26e353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba40cf36152b984c798d4be0d2618854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a35b75cd29dfa04bf855738c4ebfd055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1bfe1448576ddf68691958f26b52256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04bc0b2b4986d4eaeffedd117098b657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae8fe51772aba92c55def79195bf0958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20d16b4d2739c95a18c7558357c7ed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33c965a70ea4c92dbc12c4dca5d17060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa81785d230ba4a69e9f451a8ea07061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad36b5ae1de72117efa4b5b427b59962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb42b64848c82b216a0f9165de838f863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b12c752b8109f7c56f194cba316e864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8951bb44daf676dc4c7f6338f580765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ac1d0b3e763fd75255ac81880d50c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b6159c4319ed120f349d4c05d2abe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724fcda07861357b06569bfb46a821c268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e2a06ed61ea3cfebc789ffc57999569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0d82f354f618ff18b45bd354f5b5170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc14a9e7762e13100b2a856eaa96e571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe68fc97892eebe8537a98f413417b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3fc30ebddc56b61856bbfe8f1a41f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e18d84882e04b7314034cb57717ef74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a36eef06d0ef675211cfed170e20f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9772611a6aa1fa584b0e27e747cf8f276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165fd85e44a02a9739f3d14e4accb4c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f07b00853003a7b0a69563ea98e3878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc18583973376aeb2b533a09677d0879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9dff00aa4dcf287e6a5d0d3e20dbc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e36dbb583274804f5c8c6fef85e8b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15d9e70a56fb7a0d205ccf9947881d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e16cf2d336d76d360032680d774f883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d908c427492f147f974bd671c6e066f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb78c1fdc5e9026149d0306c4d2d0c385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b97a78c373a65055f01fae4f3d06f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3088a92311393e43f85b112391c1cbc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f64facaaf87b33d0603de81b69f6888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e268f570679292ef0fb16187ed3efc089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c005d488095979f6c4466c2f74e6d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b94f73e649185bade443cd7cd8de091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882a6a9a3cb88f2e915e1da1b9ceea092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32bc713bc2d7f26fa4654676850c89193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896ce03b27a623e147373d6fc2c58de94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837a020460c0fe87cb510f8b0e49e8795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92e232196dd0f6c0df1233e0757e8a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d43afc4c7919af4db51afb289d04997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b15aec7cbe64467e3e190a9b1921fb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3713585e3c174c0129739496252c6299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb882c9ecd3a2ad1f03eac11a1ac1b5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60f31294bc70cd19a7eddd2c69dfb6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd79bdb9e551c2a030eb8a8f018ea5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c53835c42a004338168bc5fd15138103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5c7a3c4fc20b90a3dd7884685cd47104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3470493a97a602e259b550dbf8ac4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708a6d2a53646bc60036a4c92c91e98106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299122c25ba35152e89ca70254fa8fbb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ebda9b691a27984bdbbae7328b8ef108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f2761e7db39d7d676d4d2ae0bc532109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e0128368609f26d55542ee708474c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fcd9590399785c53c0d07e7055e32b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4e5d70810598a16557e4fac36d449112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e3e63862fd3e7da6a639b1abc8fdb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542fcaf1fe1eaab7d13f4a1dce7bbe82114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87ddc9eb7cf1619a56387d8d9a6ac4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e84fc565435d59d184023b253bdf7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d523803c10aec5c326f4c2cae758e4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233ba753044835d57f6eda144823123118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57757077e631a11f3fca82db1ac8d22c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed832831722985c1ef8e8dd9ec9aa84120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c8610f31b4a1c613b88a45f89e12f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d1e3ae90e926c6783e863a3207f65122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a28cf935bb07af624871ba0c1a693123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e387b084193397072be42f7c203e82124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179821d724c89c3ba5ce02a43551240e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c34cc767ca2178b8aab20e23cd785126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb09660557a3e4b16f9e3d25e092dd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d4bc68715aa12acaa1375c480ac49128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb333b49a4e1b6773fa0017b835b65e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23aaf07bcb02c0902318114eb2b97c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496195b778e91feef770bdb93145e99131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109bc817ca2ee1e1a65c4e62b8b9472132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ffc20fef073f20cbc97de75cd91c8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7563603bbe0d402e50af3726036568f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b1f378efeb4616c051e9ab423c518135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b94319b5ff6de95481a3885b8f1291136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5cacb8f4e115c6a465e99fe867d792137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9309601bfbb533c391378ce32bcfd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2171846fea5a5ea2528b9c3959c37139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553927b41fd2e6a0a95fb3d5f07a62a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6faa219fe204ac20c9ed07bffa472141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead56111cdbf614882f811536c27af8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3533059e0d4190a678a04f9e0c7658d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1e6d14b4683ea058d1caf7fd2fe5e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25289bfe373034b70017136a4931fce145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682857f43180308607c3933a498b610146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c12adaab93178215f1e30d8811524b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98ffae95f279cc2463a90fafc345f3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d8b6127583f13b077b35748949514149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d786eae35cc309dbee5a7385cad86a7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa31b9006720229dd69292aaee5dff151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce3d27dad6e566600acdcaf5e3cb3d1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f2e3dd89ace60f8c9e95f061beab6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367322ec14be3d78b21002250f3da6e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a86d24fb4cbf57cb0ced2d2974c8c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66050f2271d7424d001f10d31cfe69e3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1deebe5959e790bb00b92d8d401d9e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792b8748d251940fc29eb646f876da1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce915798dea62843be512d31cc705e9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc37a161d1bc38010eaccf0694ebc42f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a0f37fa00715447ee35ad2c8015bd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21bde7532d5bb049a2b83ee4c43168e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e25bfa45ad5b6b811f98d5aff35afb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0d4d81b1b86b45e7f131afac9ada6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbdf1487a69a8e33740c8d6bf1d06d1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e51c3cbfb93a5091dc50a7540a2ed166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d93e41ab2d3129059263156b1d156167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abfda77c5dae8711bde607d315332f3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d3ba3df81c25bdcc552d168362477169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c31b16d0f5ea9a8bcbf8b0505730ff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9e8dbabc1cbfad4f8cd6ec8b1e2c1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b8be53c3ca26f6c899247b609ed07172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f64a1c8f905bbb35dca44b73899943173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073329608733cb0cde9e51026aba74f0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b608896eea2ff2f64627f2c36ca41175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea52a50563aefc4a90c69f500edd82176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dbeae0201c2cb9a24ae42801728f61177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f3f25db856a405d343e84e5d5d288178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34922af6732b9208c4ecb1e78fe8322e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666ca47fba475635bd3719f435f814f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093aef848294c470ba6b922101fb68e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b6b7dd45f7f52bc2ec663a00963c4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e429a1e859eaa4a0421091f62336b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35ebd9944d9e245918320366301891184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741c9044851ae8ba3123cf9486c752b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac856e63e451c22faa83584fa8125e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36074a949616bfe7122f0c69985717a9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96414e1d74458f6f96ad16462b84102188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84c0526260136ebd0c13d2772ff659189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c7c93f345baee6473d958d6916bac190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1de40356e9d7c341823e03d057a652191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124b78e7fb7c9c7995c16752c46a602192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030a540cbe1ef204a92298e84e6c2df193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49920755e4b8c695d1f39dc069da4162194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8be1c617ba06210fdaaff4235f330195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dbd54abe9216fcac779b2eb45e2b13196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e40db04d8bf22d45d614f3dfc36129197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67302214d90724956d66692af10ced5c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c17d7bf33bed57c5efe70f071533a2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570109615669cfce0b8ece85538f926e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef330c2397d204d1c98eebfce53ec4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012c186e24c0b89fabb837606372721202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c46f2a2294c032ba4d59fb63e03660203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff89136c110d98db777cc2fb78d94c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf7e5cb0ee0d8ad855f725fd480e15205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00351d36a1e85fd8968ecb8393640b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86dcdd64e715de5f99dd045a1a77785207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d74a8cfc5abbe6dcf7dab203a5a4cb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a588eb9f7875ceacb5f3a0003a524209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75697eadd4cf4132cc359445dcf72985210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61c853d9c3132e2ab627c0ea4cc5e3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dba1cbc0a8d742b95dd6142fb33544212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cccb584355193e01d68f5781a473a6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd278f3af1ddc5a9037cba2334b1e36214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617ade9205eccd4c8f2b563edce1137215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb416a49e2f5f44e3a1bccbc64144df216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b7160fe47b4d8484ead2edf3ae2d0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8720e9058defb4751bed7362bb916218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e7d2a495f6aba98e9008e6a65cd5c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d546f4f73ccf983c369d4ca447a95b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410feb3fd654d34b1e27b94f7a1a025221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41227fb4e07169041fa9b8fb200e8596222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d67bcedb24d38968cceda3cbb2bfe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1499e0f13ddd5b1c1d5337fc84bd74224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088ad682b42132f73521d6fb5265256225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af9775c5265396420971b0727ce911226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6ad8103d779183b7c7bc2f8763a04227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e681f8182fd6bc52820c6cdcaa34e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b7015847232334f260b41d7c5dcfe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01690ebe89593c18d72ea5decce249b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924b75c54d7f703db8f0193b86aeee3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb87e2484c1f828d2f9623022588b98232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4384976f0a177cf31542d573b5f069233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5e45b77feab18e2b7305a231006e9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3bfde6d6fc4b9a5af903ae3b8f936235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2e8dd8cf4c4bcc1db046fc24e7e82236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f3049622d648e90d2ac7ea981da36237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7d556c9b4f4e032c9fcd13ecbddd5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5045a28108176de57ba231a0b0ad5cc7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ecebe54109dbc855aa046b09ef8cd3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6708282c880b54267aae42f9241e7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51190b346d7a7d897639766f7ecb24242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1006c59a32f1d1c9124d2c9dae83521243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d9008680d85e52cb708a533a57761244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e7d185178ba39eec7805a624a516f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb15a054fb52b31a81c36f368dd39b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a21ad057b426242d1809a92ceb9f60247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b3d29c347c498e232e93ed95d6bdb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ba3e06490b896208ed3a82f23e48e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432a7ecdc89efe8497f3d3300115225250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ece19e991cd59b9fa59719fa82b42251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3f721f87beb62a4b1de69dd0004f0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea72f6a67554fed00e879e99504b4b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184898667dc409493153e1e8b5d53c21254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb744835843dafe2e5a8e087a20c6f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d28fc6a608e803c1d569b15863d59f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d259ef43fe5f4f957665495210290257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d1f54972811dfe8798bcba216ba34258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc7726527b2f298e1a01062069c732259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7503784e6d7e88a12f31494cb7e2b7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327e5f9dc163535ea0a5df26b3e72ab261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535cba070f88169d99f14d6654a6109262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d70f480e0256d6e7bcc1a37194b069263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1271fbe4ed66057fb50bab1f595340264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3638a7bd044d70413da78328fcc453265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e4351a7ce20ea160da52911c35d88266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b95481bffca04556d9803bcbcbf1c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d2c1c1785292762d1c4675560380d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905f0ebbc9f89a7b9f00b5c4fcf524d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89763b2e841941971191dc1c170a5f4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51082ea8fa66c62086581cb8e9019edf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7800c78301743b21033f62576423f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5994a90d3ffb994ca4f566134a08c56273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07851797430b7e0cbd7d158e40ed6639274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b56afe3181e4e2a5d4dc10f9d6a5ce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77206614d97a88d3aa1a9ad298a1542d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166478234e5ac44295eae55b57181fe4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2bc240c837938c56a765960c1c203278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5898d6caad2a7d08c171ef5a6af39279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967b3e1f52ea4fc133a8c00ea10f752280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cef87a89cfbec75387b50bc713148e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967ee2deaea8328a5854193b3babe0e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc1f64db59193e5fb4fc8b0696e461283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d184251902bfb037ac4cf30613c02d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2ad27831915f11af944316bb99f95285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a86aab38ae8cf61aab7a5a8546bb0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c22dbb6a839036160e1d73b62e2fd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6374c080cc3aced6f846cc072e8cd582288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb50ded2e6cae48933894f4a64b6d1e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32c18dbe474b5ac7b6a25057594f56290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5126d2818a374bf788b38c0710b9b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd1e4cd3e955486d6997a73fc8d79e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702058da846c66d22a94e728aa80e62293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef75e16a47886a3b2c3e792a927d29294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f64be4edf128a8fcf4303a304db078295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1be67143def02db57bd9e55e371369296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8d06ff71005c7b007d0385dc95263297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7cd1628d78f4e043bd695518e3764298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4e5e9125d997c82529ac680321698299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370f1c5e518fcb6e1e3c40dccc55668300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab2eccf914d42dc596f8edd8dbf264301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1413d083ba7fcdbab70bbbfe6c87e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f7b813b91eae9c9b2c02dcaf0ad87303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab17745c881233bad6c1f8daa23835304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfdd9948d7c8838eddc7de447cb31dc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ccb33562da4672b5cd62b3497fe6a7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f015ca8988a1761624e17a5d612a7e6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea48be301530885732ffdc7a02109c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9fb5e4d9b4dff49fa3aa090e322c7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba63174607ebe531f5c95358e9a45b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0dc04b1836e817c4cd62f9522f928d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd07cb74e7bec75cd9b7c24b2a9c9d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d543bd90bfc328874b062e05f57505e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa9f24c6ac4ae3351b53e395c44431314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347f1cc672af50ca510725deca0fe10315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce7f84e31f84099ba08eb487bbe371316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6364b2f25c39ea9d6377f12ce2b52b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031e862de50f3dabb8e8a0ba94486ca318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5abead040591c4d1be98b7e0ba370319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9fe539d14f832a3cf58aec74c19068320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0f961259513cee36624f8646fa9d0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979eb4f9a506259ed2754646ae14478f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37c033f54723a3cdedcaa04fe8584d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2fc9a6290ef6055e35e9b63ac8a27324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f7c16b4c643e4e3d6c2149d8906cd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e5e88fd515ca8a25503cfe631c9cc0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d966cf069ac0d8adea363ef6c860861327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d02a903c30ca6429f564611c27fa3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bca480395dd62dbe188a5b9fa3ecaa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533ad1c833d2e10faadf1e083a88e52330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322fe03de4417aa63ddd4975058fa8d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40b0380c4e58cbf4f17a1046f4d529332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84a50005a30fd327ff99d8e0cfcc3f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548f03520962a16e6857840a20b3568334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09cf8adcd41f510179460f600fcf82335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa96658a89719b65386ba168942fc2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13cf1cc42972b4d4273fa04da243017337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2fad3bb1bb1b63599cd6342167138b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea38e1a5d7395930ff5ad1fd7da376f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bdb0c1f245d25dd6f0430e8db5d80a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ff14f8083f575dad16939fe4e5a2c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7426743c97303fa72c9b7df7e6232342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12f67ed76b47bc3fe8ff31f97958cf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1c8265c2f856e7ba420f848a00f85344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439dfa4e3c3d1dd59d86755cd54eefc7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf5235eef7ba67c1fe4f5a7cef3591346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d969111fce75277ca6465b00b4eaf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5d280ec491e080bd5e10dcb2dbb18348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84666c85453f5950f0f5e21a972f5f1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be1976016ddf64ee0a750ce5940cb5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323a0a5d50d4bc05ca45d82991e67ee351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f5074923d36d8c49488085e9f8161352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042ea9b5e12a79c0b1d03c78959f1be353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f74afb1e4dff92dc22de3f75f29f6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f47dc69a6d5e54df06b99e48f3475f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5226d748b0e221df60cffe8a01d6d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7485ce055f56832a755ff5105ec3cee357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2660968d7fbc45e1fdcb8e18ab605358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7180e159e2d53fe963f7eaea678e606359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1771838cb616abdbc774da5e2c40a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622da75187f26d1b5ca430427b5de30361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78549d9d69ec7b59a7e25e0b1416c8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85878a4114de15ce789e6daa88f90a6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8329396c5f80ff179ff72b7b5add87364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77cd90d3afd49047206fbd12641c4bd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961aa74e95ce298c8f7495a45d2b3cd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6610ee0a5ced8d8dad712f09f5d497367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b8b13e78751d405e86230b1dd05cc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df851f501288332c349d5d3d67c8f85f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0d3bf71188846f73a8cfcf4215107370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377eb6714145d87a8d7ebe0123e0e9d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f0dd14ed0f65e6f2cb7cec7135cef372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa2b052ef1ceb38e9829c877a269f3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed42d5c37e6ff370db255216c430370374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047f1b0da04f95144bb57f6874665a4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dbef8a773eb42fc424c214be5cd233376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1263364d14c17f9ad302803a8d8697377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fac849814ff4673297dc839d03e1ac378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100db3cecc6f0a6e67892b19d2fd6e5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd2013e332035b0bc9f74067328869380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed55304cbf9a84fc566a84e23d37f8c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c653031359bdfa101331bd66df94b8d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e232d35239cc9506bd25883b338da383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771e75617ecfd43775330951fbf1d82384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092bdc991ff122baa832a5e07aebc4d9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ad665d9fcbface8e6b55f68762472386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d97919cf16565d71b3700c31ccf97d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd2a7024da77b1bfef26af5d0a0ab0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f524ff5d484bc670763b459fce1e7e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e78593e993ee6a120c92a023e900df390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386aeb7def388da81c154ffcce5b430391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ea4142037356437b75d087948fa7b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6dce93f7a1a705dd7bb15c3ba302f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca95977915c153840628864dc5df57394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1628fc69a498ee72fdaf0723d8aaa6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc238befc45ba660736339f05d859c2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7173f81d1d79eb489f399d9102f1b05397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6d95f6ad0291272bfcb81701c3bb4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361080338835286a3f176c37107f192399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1af012005c2bb6ec31ba81f2f09f60400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880d1a8ab8b7dac5ca1aca2372a6789401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26857a956af176c6b8c16c980b04b89402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662ec11a370671269b95385b315c3f5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334d8aabcba321e04bb6a7f72a6d569404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4794736dca45e7360218ce31fbbe9f2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee1a5d4ab6dbeb3c916f1e6bf70652406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5383ad6290dadb7daac6fd0609e49407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08c6a47e8ca64a02676057e342e653408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523d7a758d8ec1f67f6ee7a6d603dcc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32e66e1b7e857ad386ffb1f8921d7f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167cf7a3bef0bc9f3d9db77b40e226a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4bf15e4f7ec60a14c83bed4a16fc9d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8daf3a6ed57b40e30c4f929b3e6dde413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811bcb5994bc586ec61c8de48f884cbb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3341d7a0167e54701b5dc2547b346415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2cce1b2bc0d8f42812fb51d42032a2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61ed1fa288b7dfe9d8a45784cdd916417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c53ebb4d60586577bf85170da6fd2c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41a164d04c6a254db23809df071a95419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c7e1b9b949dadc6e06d69ce872abe420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd216ac9cd67633ad438b06ce3c46ead421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359714332a5e6ffa03502655313c48b5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef02704483a485dafd34983a18ad1a5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56b38a73e18a8681eeb23195b5475d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded7aa31c3823638a1ecf8701f31cb3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc3ff1cda75db94df727b50afef3e8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de7c67b33cd0f566d5b3c993fa415d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de1993114bc21a2965490ec94f6803428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1d751c63146a9ebe0369d6d644a6a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57044041073dfc5c880d6fad03c83c6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20970f43a46c8a58bad0aca656eb97431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc035f0158b3f2e05fabbbeb1f6da879432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b0e2cb06ce87947c674951ae6095c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5113d9b2f2bef319fd71dde251910434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc7c1c1f4b62f28887e76d7a55a5a4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58342e3ac858cd8af0581822e05b8d0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81e087299336df9005416c17e0c8df437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4c64036600a348ce8cbcd10f34d6a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf5862d7713e7236adf5ca4c0fac5f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e37cd66a1ebb6a5e613874f9cb65e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85adb9a2045cbe3dbbf57dbe832c40441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417ef2ef326e1ae56d94b25be5f7804442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b67925ddfa7d0dc7542b50c8257cf0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c086ca040a20ce4ad283d8fabf795a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd01f2b1e4394b8b194680ba198704e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba3ddb1a03ed1721f54244de3b6ba4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153700cce281f843b68e363af4fa076447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a1271961df314cdef6b7f258c227d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc8f8810e9eb5638d4c1a57bf2650f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ad838a8a3c31eded6e6d21f0feb2e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad66f7849cc484f05b17bcea59b407451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b11945818d2e7cd059c30770956dd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5195652b67c1833746829b5fd91675453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9abaac98d004e8dacdce32d56e724454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5977f91d494a03a4ba06929f56668455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940050e6028314ba0ca7f739bbc6c052456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335277c63df0a2f5d2cea77d87b6b4b1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77883cd6bd8869d9aaee7327ea0df65458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc1cc154ceeacae851114a2b13a975459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023b1491d3038c6f24c480fc1f93fff460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64c9a15271b612cbcbe9766b84c6f9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c0fb5a2a5ee0878b8fcd3e7ca2c8c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252338ecf93b44f309e305f644d4999d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4243cb9c5430ec201f00cba6f8e60464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd92ee98c13a7313659b75dfc1fe0d8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f71c9a7d17a22168f4b4e6797654b3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b324c01698523d5dd448cd7183640c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320651a0367adc846f4ecc20c4808205468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19511a7bd58e6e81f27873c2145206f7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a1ff925431bbf3de102ddea99b707470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed47bad51b17e51d1d6f15c90f57445471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2bddb3ec165b4a3aaa733c5af78eb2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1da31bc46b05cc1878b20a4885c5f4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13bf959a10537c2f7b6c74c0f365b09474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34740798aa1a3e0188812180e5b06990475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02f43cefcebd87013f635364c1e8eb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66b83f9358ae4d33a85bc13e3326ae477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6c177ff5f79fb7ef79250a01eae29478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624d2779abeecdd2c77bb35518a60ac479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70a1925ff1f3366372a189b361b669480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7898eada443a4f1c2c40ca04e0ed41481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a6d0aa052de8d05fb339755027755482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241835d673d1df7c6d8beaacdd340ad483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4383371986b0e505ab3002b4c48a8c6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d942925484a9c3b7d59af43b9c4bc25485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26a715302645ae9cae1bed6789e80f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d124cce38d50d54c10d7552b2a685487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1bae2c4bbf77243a973e1d1d5b786488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662dd800731a9381b457e14059963722489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38088852c5f0c092b1ce3634e89b4f48490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81052e969c47bedc4e2ad5fe2d338edd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142926619e6ddfe50678b7688784660492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4c0b05ec5521f84470b6bc0fb1e12493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b3751eda0976c269cf4ee0390ef62494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369c1ec7405c924fae8bc012eb17e2b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e146421ed21a771be85cd19112598d1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9f62630ff5d38225c3552ec3bb0cd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f62a4174b801ebfa380ede3531d29498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73cc090f849d27dc8dfa9be052a815499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93732abb06222e6088a2078e2225b31500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feeb50f353c349e63dbfeb064ff83ac501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8366b04e6323e93c7ee12c889c466bc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065cc55dbeb4ead3d4560e12c53f552f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc5e598ef0b951133f9e111290c885504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d060f8fcf98f768790d04ac326e9528505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd83924bc16b23ebc3f75b0fd4395fd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b65a5e4e2a84c8e8934fbf9899684e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f6d88eff14bdb274f307e7664b1ea508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1d76b2e335fc8c749bb1a2c9f57f6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b6da0a4ff5a9a263ebccabda66dca510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286619f1990ab64a9a34aad2bc3a48c7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ece9ab31203f9df5830555aab9aa0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692226419940785862055f7fa5cbb3d0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d9e108918d2b12405f66e4122fbc84514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07caef8b9aca3cb6fc6f1f3b7e6043e7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40a58b674536a7a3f9d6e1acfd00aa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683291c18e0bfe2b011357300cc77a63517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72965d80509d98ba2971ced2076a209d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e41c3769e4cebf21a75bd560c4ef92519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c927d8f490dcfd667253f8daac73cc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6f0f357f002d95116154037bbb202521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc81b673e3ac716836bef66a8168f4e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b05167fa7f8d95feabea8cdb84b0b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75465105b6f82208823830e59c8ac8bc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965c4a7744b188c9a90d2afb5824486525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dac5ed9884b18a67d178aa63331214526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da79e2b17322cf5fdcf76fdd97b0fe527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96316b4378b9aea047a18611a345a4d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d475eb18d442148d0b14c45654826a7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70a792ed73882790c70107660b10c9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f6a01f457051e1a10c867cca71c2e5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f4d55bee05b337921a283fe38eb3c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbaa009352131cb1b561b1ab7d015e7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b923f5cbfdcb6431c3093b119f161534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7c581a59747233e87fa6af73d3712535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9efd6aa027f159f52872cb82a50dbe1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5158473111bb216b4ec917a9f842f3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b42843c3e594b3b590f6ccb076164b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bac38fcd9ef2f3fa5440097a38dcb6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b76cad8d20f29609d2b61bcbcc503540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b56bb2f759d184f2f5c78408acb058541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70362f1fbaff0acd92476416a7899933542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa70f0e9e0387cdf5aeb52447fcdf46543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de8388a751172578d5824a020f9250544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f0871fe613f2bf4a18e4a892941db545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ba0b0132f72dbc796f3f87a60c8d3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fea355b5949d8f0c2d94a4df7390ec547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27bc8976926673b47c827d93ac40306548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489a7df1f95d4930bdf9742432d25d2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352cc136ce16d84cfffe7090ce8e9d5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32571f2072de2858f63179ce51b19357551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235410b19615a611c979d2ac8945a41552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ca1bc192e38951e4e21764541d47b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59350de0c8847cf0f60aaa0be67aab554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9f90afb805422535323f0dcca1d51555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728aa23e7d64a700115327cb0e09311556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67991121a42b6b9b7d74feca8c0fab1f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba095506e2534864479e2d46ae8f00558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3160edb0cb6e65a78e0d507db34a81559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908574032c368c2fb9f5d4b289ab506560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473a8efaeca946ba881bbd3b5967ccd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dca2204ff63beca3366d4605e007d1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9be64926a8de4ab8d2ea4dd3da29c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357720f3a73423bfd19800bb78d9df4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939df5417cac0a09b64bae20e035a57565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0ca873178d19221513088223acb97566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697bbff633cd06a0c08bac697722c30567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e9100676fe56b948cbc819749d4a1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608accfe07f2f94534b1f0c71ad066f8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f372b8397d6c4638a2de238d1d1fa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33d7def9f32dbb25011feb9f9a4946571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71972d96e06c13e32247126159221d7d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb31a7ab015c41d435f37ee2fa7eac6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d9a8429471077e2b559248d23c9c5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df572a36f0448f1fa753eddfa6577c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf76bdf676227375bf90240a931a5b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79f4c824fa34f18fb079c0ebfbc90b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b5314b12537ab53a5ad39c5ed7d88578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48bbfd960782a6254301d9897a66ea579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb563ecd46a94585f3ec7c6caaf61799580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7866b7f6cd5697c06081ec2f4ddf9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb6c562c02b6b3b9af7d7068e58810582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb3a533d0ab7610e7f338bf28c40de583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23742882a9a36838834308251785c177584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a86f6f2d856be2c4d046fa94745c33585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18065c274c1402e7b935ebd007ba791586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba98f63a85287ea805d40c3bbc4576587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd7947e148666f411cba49f99f74cd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417ab2531dc91bdf7acf1249ed688c0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9aae2cdc75d50340bc57ddb458ae7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e444e1b1c74be5e53dbce5cf9e4b33c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81eb770341d70f61aeea889d3da0af592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7588a50d5bf33cbff3de0dc31f97b47593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eafb37760b46f30394feef29b37cd6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd76320b6e83715fac5c98ec5920bf7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e0bb8d3a0943c253264cd036178d6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2d234f6cec755909f240356100305597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20feef8f73a214fe4f529bb626ddbe8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f226f29ad32a4c1a5734efbe94573599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551163885de09b9eacdc4bc5a2f3d4d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6dda65290bd854a4ebef74faede8e3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a581711b4ccefab4091f4366948ba602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689717842f454a941394d5afa4e5e94603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa5449d87d3061d64076cbcd852b75604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2899a9d3738918e0db706ce44fced605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4948d6287f8bce3289b4a3d03db30606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed35c6af614601082c9c1661f680678607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95326bdbf254963bfb1ed0967495f0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc13d3dee27aaaedbd82586c09faf7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a2c82f4cbd07ee806780db4acfd76610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37af36d3ed72271e0547f599ec28fe3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6b2a6d943ce7a3ad8a13612537e8c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab5a26c47840089062ec1a255b0b32613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ad132b037e3e5d583fda75bca26f1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72868f8d9b70dbfde45ba83c7715cbd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f7d293442cbf9f900a626b3075ad7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4e83286b2685551282cfb01c75262617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3862aba97e33d70c182b6210c9b7e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530122c6279d465cf6ec046e8d3c68f7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1c5520544a11fa62f52a9dcc243a4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4d369ac5f39d2a6d36dac48ae53d3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051128b1fe05853573b918a186a2c16e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e2b156542af0f3c2cc6a7b227a5a1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4514804e11d5e0ca92ec67e8134292624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2374edbb8c2162c5f608d7603f427e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48901611995fba54893858ee5877eeab626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6e48d440409622d8c05d56ba9c8d8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a4a712035056398bc561d063b91f7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc1c87c2ba3d5f9f4dc561928e4ce1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e0bb4cb2d819aebdf348f6e95940cb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3ea0b9d3118e1719ffab421a6e5b6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13662ea229bfe83f903498801820b0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8a2f12e9aec2bad1ea8c14097d21b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40cea62536f9418e9a02430239c1bde634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7143e7e7c4a8a1788d01049704fa0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391cd92d143e60bd6ddcba4ead29ab8f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdfb796b5efb771eb1b6a92b22386fe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d81985957f36154d916fa47482fd1d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6b890c8dd394e051e901bbe1b2286639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131c053bdd40d7c45ff883813477e39640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623f052cd64ffde8571f0f9bec47e78641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2aac6c368e8bfb46fe46d7a7f55b7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523afc7ae3006fb57aab6cc3e827ec3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd62367542c6a1da3b2b0a6ca509fa8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac222e99d163718adba6efd1b27b534e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ac7213df66eccec8a03c8e6d6b0ab646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f6027a68da3cdf9e4760f9cef5f4e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ca1eb2b972378198f3855579c8be6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca278d3bcee50df083ce7b3a921efd6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a0a88d818a9b981e952e0c8cb7a7a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079ae736469f82c0d6f47f47b94fecb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f5704b2ea3f83eba85cfd9fc6ade5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92cfa8959fa6ab324b1f90e9ed2166f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a288fc78ca7be1eddf45c745e4bdc88654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b67b4721ea1a24686d5ba74529bafc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c7498c8bddfeb8b6f9ebb65f6b998656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a513548797030b11e72a5f17b6f5575657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfaa0cc01588857e97664cf8cb61252658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271df9848c145032fa3a96f1e4f43cb2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715cdeb69c896e8a51253e8aab73345b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a278adbcc8c3db875a6df28668d91661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8af2b4599d240441df1d00291f89db662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6efdd223f6818e34690b9f1d605131b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edbbda07ba1f0d15f94f016b0f0257b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7db10ab98bea543b505a1253ac16c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c611462ffa3cf2ff1bc9cab37e1a58666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d5366feac592df1bc70e19d0414fe667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e4aec08be7a03f4e5f72685c59fa5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7111c002d4f8c840ea9ec70665a4efd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb6b0d996a9e144e0e80cd98af7512670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048bd4d0f029885202d6dfb42e5ddec671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cebf66f440427eb002915970898b597672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a188b190419be34790691f7fc78b34673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d00e3becff20a8595eea90d10d3c6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84731d6c43cbaaf6e5f5e15d6da054c9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74008a4528369ca7a5c1a1612617e9c4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5b72b463048ac9e0bec932b803bf3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d6afd082f4da1b202d79e8fa5492e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb33499f5e3e98b5c3538f4929230c5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc6299a11ebe825788dad22f0b6594680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e79b90a74874a2ac692a8a45f23be681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c0814d32fb6c063819eda64b6c7ea682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0ee04fee9132203889c02c7321cbb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430d21ea6a6114549cd368c7a60d315684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f0f902a439f63460db8ca46d74e66685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22d421fc90ecfcb3c15ae2a227971f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1245f0c094f0ab66bf0249235e0690687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742958ea7675f10fe80ff32b9952fb82688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab247d444736422456f8a9c643120c61689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3648bbe79223a1d514d2c9f06582bb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e25deafe40844b64d64734963daa1c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c0b4765a17da2281ea18ada7ee101692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c61ba37538c0e2d043ef80afe3b74693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6da814f0edab72d9e0069bc677b30694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651af677592937032a5aba27c830946695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2efa6a1bf6838b785a04dc35247530b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228c0e220ada0e8cdfadeb0488d275d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11beff349af4dfb009e064cf63d3ca42698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7da23a0cd8dc6792bb095a18d6bb4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6907337ed5b68e25a1f202ae1ed8cf06700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8a9714446b17647750b32c689ebb1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d86b67a6fec3c2386a596c136e948c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4cc1397268ac1b5c1efa9124747ee4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dcaa504c05e63e6c9d42009b43b553704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6cd3bd60a0168420b9c41b7f3b8ee705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6fe5197f37b994343935b7a400dd3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f121747a1bae715db91f1d467bf319a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff0b5f5152477121b4fcb247290dc7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4262c0178d54b83dbde72e22e21a45709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d361647157a5bb2c572ee22fa1404f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec3bfdbc5f7e9eb66cb1f76de14311711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc3cec32b4c96333cf382876c73fe2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3b4070b82bd582a6fb2919c5b494e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a39f6fb06b0f5dff93a616c5739a78714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a23fa5bd65097eae4c867c71a8c4dd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016c27ace79a3f8294d9a4a8b6d0263716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783728d371e71dd1efd27197a981383717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90343f81f5581aa56ce608374c0f2765718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea62df406d87dde08df069fa524eed719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d91d1e314f6d3f2a5570206aa4bb46720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ab762a7515f133bb2eb025e8f64eb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273e838feb0be2234d24cb69e781251722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866320fb4dd4b7a26e35314cfd39f360723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ab4feba0567ee406ad1e2dd70de6c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c9a81024629f333051ec97cba223b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8db7156f64e024818837cad8f60bf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb0dfc0161266f8f6e526ecab57dca727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529c9f46b74936ed2a7c43792417bba728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617fbfe2f3e0f7f14302691c015f1790729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f538ec9753a90d3bc0ec40c137fba730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b9acabd0d1023edd63b7ac9ab0624731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667fd7898ed528afc142ddc6fb4c9b2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64c5bcba13bf6f448242bb8d2a56f5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a637fbf3accaa188118c9b9c2ead87734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794385fe11d839c65ba3771e2bea5fd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6f99869e27643872b1b6d1a5e0764736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ef1128994d029f746c84b154849f3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5820204cc86cfe6ba422f7d7c690031738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14e99ab1e1e3beb2c20141db13d976739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874faf98cd2c7cc0507ae3f882503639740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e80181ee2253f4e052456fec46098741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9c35bd5d6c4c6d4453a7723680bc1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b8e049020ff05210f8dcf1b16b5f4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306e10756c92105f4931efec2737dc4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32564e00b62188087f1bb510faf644c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a50e7a81c5aa5dccc9f8bc74d9a27b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2cc9b41ea44da14283898bf70e076747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ad234bec17e1274cae3d8e754093a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22467df6e09764b7de2bda9cfc8d03749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046cb90cb31b544a2865af26f4d2132750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7464a654e4cce255b204b3b03ad24b9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23e494d07e386905832bcecd1eaeef752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ecb63d66784199000a436211b7b272753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35673956694ea774055b3724a9731da754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b3db3fb0820bde27c8f365b3705d3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef171d69990c2e46dec29b2e8dba48fe756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d38da5a0e30644aa7bc327cdbbf3e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf258a0488756d65e774bcbbb29b8e9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a174d19c2d675097118503efb594a75d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>