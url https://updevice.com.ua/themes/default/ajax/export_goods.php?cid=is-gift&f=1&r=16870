--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3fa7bd52ee7e8e61823b288ab0d1c51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8b123eb9542285c0e46add2e0c1062.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058bcecaef6db607c9d350f3f0e53eb13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7fd1311048a267cc6326b46be7eb44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fed56c9462aa86a3db14d0a0cc32545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4daffb89e5edfec6819f4989f284a66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6f05bdd6f62dbe687b45341a791737.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b9aedf0a973ac1c5ca9919e2be7368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0291ba3297c24694a19067c45fd9439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8485a62c7a6170f5ddb1cf0087dd1f810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71c18f35f955a2e43abead1d4a6d5811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0ace49bcbf55ef7e325e05916e93312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3aef08dbf64494805935078a83ff5213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4977bcde25a6c64761459611e6102f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0789289590798e5c64662c0046e3015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33203211923c1059cb929ae7cf2b4af16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5eb81d3f300909b3461c73e8a0c7c617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a9d03c06c32d2abcc1b32c5ee6f7418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d859f68119e566492448327a1b58519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1fd493fa247979079ae7187a3f31620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052d93a55d3ce7ddbbd3bfd197ceb2621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14f942a705de6137832bc6764c966c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084595cffd1c05cd563aa0d99febed223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319b8dc5468882425b8604d97057e5f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971b64f131335d342164828af8a6f7b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ebecf5dd497368af38af1f1468fcb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b819d03f16ca9418e154d0440f17bde27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e34b86e16594cf4782e4c28701b1028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c6363d1db434c4a441070ad3671ce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738e03d10201cc7d47f5f58333035bf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8814b7243a88b6ff4a4f430b143268b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544c59d2bbeec650f382f3bf214cab332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294b566cc36f957cfa3732370f4552333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4cc15fa160e12f778cda6ce6a83d934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2bf5a2dc9bd195f4d5c996b65282635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821fb5939283cb3e891e8a385aae313336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553fe9b7a82263f7d09e7bdcf1d0049a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895978f0592c603add84f2ecf8aa46038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72dff7b273ee5f2aa7883923ea7eb639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9d3357955b26096c2fe9bd24ecdbc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c688eb571a9aaecfc79f49ed3f75e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d42e92cff0c53c1d53d5fad8eec4042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea71977de40fe41274493b0d746ba943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842173abeebbf75f0c0bf26231cee0444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9cb9e09ec437420b4289296e4a97545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb729bb3edaa51209b49b6ec375c06e346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f3d18c02147c7f71d53ed76a41a9247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf3effd4dc21460d260f893afbcbf748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4d01e136120924631fbbeaceea68249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299bd4ad61e8da2cd4fac3b69cb082650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e2ac6dd5a50ee2ab9fec4c983e57d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9baffd5ad9d958d81c46715be8a0252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc9749bfcf466fef13f87b55668dcc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e9ad3284b47056980620aa43a140d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7442df4a88f6d3e1cc2996d5b86d755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae0171c8f2d91814b7192c91012e9256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108af254f33b9eb70d86fa0fb494861257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c971264dca74ab1188e25b2aaa46de58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41c91ce5e020daa1244148b6543e0c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b522d31f6e46e4b6945953589bf8c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad4f0358ed5c546cc4b3ba8cf00ed661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f6e8905cfbf9042ee990ed7cc83d062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32bad681a8b0a05edb1221f24d1994d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b36da6095c5ddb89a87af115a9dba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ffb5a9e2f7cb457b280693be0480a865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d8063df0551214d9b6c5c968b579866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a70d738de284c9eaad6cfa64901da67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724c04353fc61181d6fdd2495987a7068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb3c9c5543640371317ed5811bcd1769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0513367e220e9a902cf9acaa25ece1f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35396f783cbee584e21db50b64e3518671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d69efea657471a53c2727f8551262d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b876532addaa8c45a2102e2741eda173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5f03774c39bac23ea8d7e86a0e64674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021fb3be5b7eebbcc7ff0b43ddd0337275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b3b4dca0679bcb8665589f3c744a976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221227bf7e5604e13b80def5393a2f077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0e57d5957a5d7861734babb42a7c178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4be496c487a972def64b06c874a11079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1958ef4b5f46220f08318fa391b5d9e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fdaa4a2d8b9cc4c0882c4dbeef60be81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258733ba57833386ef15f9f28483cdc582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a3b02ef8e07bd68d04f7f72ba28dd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8afb37cffd693c2b47abe3a345b5b6a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9e6a7251527ffa1d3f2171ede508f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5568fb3eea157e33b860392d03dcdb186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6177a648be12746b6729c948c174dc787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c015eb52ffee0b62de1beedc4b30588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17370e6e7b82cb9d448ddf129e0d3489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67366c3b7c3dea7bee0214b52742a18290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642fd863ec5f152ed34a5af6bd8eda7f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808411846a1c83c1585b76ba0467394792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ac69f31c8528cc342fd8dd19eaafc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530f3065d5a1b2885bab66f7f44747c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ce6c55ad99b322dfd9cb3183aa62e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606e59b1d0b7136e7f1dffcf4f2c7e596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66ebb6bc0d513f330c426540bcc55897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bdf2b26c66e662f816ae536688f20798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683fa082c75928384e297a3f3d9c40c499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385db17e8f93ca66109feae089d019f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238965fc50105307b063c26ccc531b02101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ada2c9cf6d52ecc72051b0f5e0c33102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439b21743582779deaa8535201435a1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31e936b9d83ab9f862bea7811e1247104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76861d73e909e63a8a30fc44de2f13c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73974538a9ca88ac21689c12cf85d9f8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1532c34eef13c6669fce0f5b8e3902b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6bc762e5bc65e1b281b3c255409f2f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71997f923242374a9b4e4114b43f5b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35733278cb10e34f9a7879f206a30da2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470f4d1b801a5e63da02cd4dc5a055b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05815e0f0d543871ee2452fbbaca4f56112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bbece6bdcedd11ebaf4b4d70eeda84113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0637a79f455bf1fff7d84fc921bd6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbfae3154e3bb98d70aa3c23d768163115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad138043222ff7fb647ee5a9f43ca5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dabf671d19d77816fb621656bc74622117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc68cd31807e45884e8efdefbf64df7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c825eebc18452f645929d7f831bfe4d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88380ec0864960ef8f3f9c692b7eac47120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635aeda7dbc272c9568b4e68655759f7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c613493fe05105a1293ff3589aa64a2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635128ce3dc49d463f6f7a9134ff6755123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29488ea322d7c9e04ead0654a63635ca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c409636a6c678c234a239423eeb5b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b55fdd57a83abd2af5dcd01d3ed58126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc64d7646429e5077c443ca48f768d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049dfb0550e73cf5c749d3f71831e4c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf5fc3263ad4816bdb31c546ee7a31129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e004faba26f5c75e0f7a59c2bb5eee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3fd68ff45a40f7b4661540cc4076d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50670f8bf927be44c7d2323978de7161132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0446b11768c39518a76d2dbf0cddde8c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88776fc3bdc1c0a202a3765707c6177f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcefa64deed475c78532257879af284e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c0702516cae46eb6a5c91ee6f9ff7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536bae5ae4a961a980a0a79361e0f28b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922d233183320d9af82ac97ab6b56e2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7355c4e7435d9db35ab926a8de9fe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaee554214e509a0783d24e54af97e4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468c7ff2d8389e64eb6877cb8138f24141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814e8f3e7de020b5e715cef93684a24142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92613834dede82cd3efc116db0514d53143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70856b2d388b00d608e56d5895de4fd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f2f7b4e2a785e0483ad4a7046c642145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9be926a41bd15a37591dec4db1787146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f6015693266167ebceeee661e9b05147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e361c8917c9c737aed7233f6ac6e7ff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08776cad690a959054a690d7dd91dc7f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fccd42db644836359cd53377a19d19150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f482c1a96d7cc08e4cd424e55c41c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f987ca7c1204748743c262456e22baf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3b544ec9b39df8e728f57af3f32c4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497643c6f19d5715232653ad34c99c8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8f022bf74d9ea322feb0386c33eeb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017bec3d867838602f5c936ff11c60f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78866c02a7249e8d8aea0b6457dda75157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9867ee19d25bc5fb81d444c6ac5f0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f798430df9ac711047b02d6531dede159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d58033a737065e261d5ef19337b807160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c078824151ea400646d5cb0417601f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b246b21ef7685da3c5df790ba8caf0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e26519e61fb786888af477fb05c41e0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82756581abc11156698b68fadc2b7e42164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d80ee4a8c51ef877c7b8bfca94a96165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a60cd9096c0d1196d5a66d835ea0ce166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92d34d06dad7daceb9fec0eca203ba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c683fbd5bc8c7ecd85df4d9bbc0fbd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596709d992955c714b084c5869da400169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9653942c154b6d27b29c6990f9f5b2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2c380f9b6a412d985604c4d4aed79171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f145bd4f7fe442795433dd7a67a1b63172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be791280dc11c75473b799244f1f37173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac61bc0eb5236229b9481e52aa3ac7d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d313bf47a6c8a14fb56d9abbf8b28175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7c271a76892d18263c99d73b47524176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62353fdeb2f6f8e1c0ca298678c8b4bd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9fa5c348cc0482052b388f3918d05a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834894f972819b73dd87815554bc77f1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa4800dd44e969c28343a06c7806e0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9227e43b53e604c26df86fdec7f77a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db328c176e498041f668393f13ce3dd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c80a953c8f8a0568cc14a8e9e8705183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a910918b1dcfcb89abeccb5575e23ea184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6dfe2464e41a49fd5da8b1fb25633185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daeec2a659ed940157a378d8a67e044186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73995a6972c8cc53472af98344dfc78b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67c5fae48fceedb8a85746adbf35a6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a49c0c9f52067c1e1703624a460e7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4e437f21b7c00e4dc96a309e90f4b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc176dec69d3da4a617b0a451f24cf7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbbbb8d0cddfb1a47fd50430892a0cc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029849ff5cffeeaed0aeb735e089fa2c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f118419884e33cb714630c394b43bb7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c6814733db14a3272d642dc8e77b0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178ade6be64aff07723e62847d1c567196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473771bf380627b32982764c0315c735197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de139ec488a59dc7a241b09ea8d28bde198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84148a608f79d1a5df132de99249d146199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810d9ae1d574c5e64e07097cb3606d5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a3e066da51175e4a32d8a1a010a3f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ef790a19af70a3ff02e8ca44d22c2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ad35bb93bb320e45f6087e3a919e7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b47757a7e11a369bd4ce4b65365a3a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6119b4139db9b26644648fd198de9f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d03d5fd773580fcee4443d7c09931c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb35495173c28f03ef9fa578d216e5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914115809cb4ddd69766c72188c07c6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f71dfa5ecdf70f4b1250a60a932ba209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b5dc6253fa702fec1d34f5114cb47210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef65a6f9524778aa74912b897a7ff56211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec019c7180bc7318049924c43d81713212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6509e62419c6e839f8f335507db8fe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b1a326b9db078980cb3e73483c19a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9b46e5011e718791e806b3ed7025f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6358905cf333ffee66d45622c3c972216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071beeebf4d64ad142a3913402c4697217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda18b794d0d899c70d5dd054698f45218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dfcde706e8f7ba0670b1c10365aec4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ecb3a1f231f67f8cd807fa1744086c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe3cc9a51180c5fd1c6af9eff341f4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5845ffa7243816ea887fca53f058f5e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8d0bdc6b599dc17e62d4e7d4125a6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a38c63425c08be2d7383d6673ea892224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5953a30641bd5075ceefccad22f8b2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea479ae2487d6ca7f3bd6723cf934cb9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b9db6cd0a33eec1524924ed77c68b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dda71e7f971c3cfc40620c161cd88f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7d6ee1896dca370b3a809489f140f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1ce106a2bb69abeaeca7a5ce3dac4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6bcb22bb7af87a4618b2c1b457626231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c42d28bef5e0c7b8edca2c1372bd4a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83768f5db73720a6e9cc954348b81d4d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67186fa4f00a1370877af3ba0990798234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c1404d968d218ec20456220f7044b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd402cbf8def5468ce2da3eb24bb7d6f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071fa77bbdd633da9009314d12dcb252237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648dbae020321905eb1f6bd8b597c262238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca755fd994062c2db7c3b0a52b5f6a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f64ca178048164acd425710f7521e4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc0a675565c1baa57171246d74824b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d210d396ae833d08137e47b640ff0f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ecf386fda53c8dffde94c3e6afc8f8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74772a03539f87d92d2435604b95b5e0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d7fbefb0e6124d6a745270d43c5f7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b742bdd3fcfa564d34d87c96a1dfc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6aeea71865fc9f736892e1a27d3bfb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f05b093ccc27a425eac6d6ce1be548248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a12c62f541d38e60332e789228c92b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47270f0458ea9588c7fd21a9288ecb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132d107bc4819960a4dfd82594a326a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238c95f482c73e73aa8d8e7223949b8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63be21871ba346d70965a92132702cb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1bb1267118711c3332dad4d8b3b5d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cadde002bdd1dac2d932863d277b97255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e1dcb51c778ee32aee2891d9abd9d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f603646f9f067e3683b3587456dba0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64a3e672ad1f62690b1287c0b9357c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53118392b7a85aadc0000481654ba125259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d777472c6bb6bffff5c97c86349fa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884293e5f809b32ee18da6b73a546af261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea01650597ac5947e386eec2386b53f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9caf6cb9e980768ef694c3e9e02fdff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56901b6d74c7ecc96edbc393712c5485264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace068c51d0b63146dee67fae47d5f84265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940d3668db646c8ef092c5919df5c8c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098de3128b20424a4d37e61a1aa99511267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad249a33a574d2e123d53d02bd10fd1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ca23b706f57bd2495aed60c414599269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91a83382b1b7ccd6c9762a62e391ec270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fdec7afba3312ef94f22be2796bf74271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e49904adca01a5e8fbb1a09c613d9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b2ea8543bb978f2b53d80826470828273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeef9935f597ba831345b9494811261274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d331e8c2119d031fcac409602b05bc6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38e9a3a6575abb46172b163ca83752276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86849368c0f88a8bf2870d0fca636349277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b99cd59941dad2c54966ebedbd291278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45014728b3e814c9632622e8c1a5a41b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c882de141ea2e429592c03cc25d9c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09df41d1c71d0a9e3d1d64e88654d5e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb81f71c655a83b4b316b0f15f04c51282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3950338b2fedc9ca04a6527b90ba5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ffac5a6f38bcf0bbd241a877b9644284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a037148c17b5c3f5c05fdc9db4d9a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd865200fe8dcc8caa7317ee9e71ba286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818129b136f7634e6a11cfc938d21ad287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1b917187f66f3ea3da65ad460aa02288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e844f5d41bc7d5593edd624af06bc9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e8fc2d1f003157cebe1538691eebd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc0848b98e7184182cbb5c7d6c754a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d7f59121343f8e011293a6bd19be2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7ce70ee260473784db0d5fe5060cd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b094d7f29fb0aa3a06762cf0145ade294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a684438f28fb1664f1f56039a709ac295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8740c2e3f77dd10da88dc9746555120296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e5f4299a30f1331b89dbae60fec65297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555ed1870c0a43b4a243d7a24962e14298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347af12cc4481e0315a61ae5b4f341f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a2192a4069a9c247b4c4802eb8a14300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d910b847fe5924733a8ade4764201301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a50f3656341d8699bcde971978ad3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d4c73346364e62587dcaed5376f4d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d779d5e85fa8bffb0a824e901e35a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4439255a9a889277205e9986e90f20a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0245b09c0f2bd5623176938dc1f2f0c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137844cbc49493c1eaba13fb3ba1963307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721fad0c74562f64a7f556e4c2cfcd8f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41546dfc41ad5e7ebbc4811df4e0bba2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ee6e19168ef435bf2826ca355ac53310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ac3c8695f85c310d05060dac3080d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66d5c0c5247bdfb9804671c8d577e5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01db6cca17353bab312e6a29d1f7123313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f357ea17c07041ef451615845dc81bb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526be78ca919d55afae0fc1bdbf7a534315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6ff61741a068c151048a38a8e55c9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba74d4d76253396c42a06d9766bea601317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f639d97b4f5bd9e926aa9f79d126e3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e3d449eaf2d983af6d01638c7eaeb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edcc4faf4ae60c547835f5fe534df56320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc44ee2e7d3f505af219b234aad87c10321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee2d3db16cb9ac42fc0e3008c652b9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1f97c5f8a57bc214a1fe9c0f5d787323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c2da64de3019daa43ec9b350999a8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4cefd027c10e6f79aba5106a06a72325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79fc334229e380d3aff2bc8e3f3532326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f899c89b991115eb80d45c590b3cf404327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32e0ade6068f31cf9f2b84674f950f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222211c821fc9e2129019cd1ecb4cce329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57845bde65cc46112c22af5a7487f8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02d6316e0e9f91c1b465a9dd63937e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8637f26677c17845deb0de06748bb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad434caeb7b29f5d2546324393388729333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda8b91ed6d902281cec39d80c5e36e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac2e1dac027c2dd636cd5e2efe47dd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225cddafd11b4b32afcc99b53769da0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6534fe8a3e417571b656b99bad650337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ae85d15beed935a72736ea4d123ba338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f1d1bca3c44b3d265b2843de3e096339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b373fda984acf1ea1dfa566d86a0882340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037425b6f798f02a8bd1badb44c25686341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81016ac6c3ac7a3b60232caa82537607342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3377f763570c419557807564fb2dab343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed252eee50497ae4f2a3a7eda682ac344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8f49cf4153387aff8ddf8eb125db6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f011527b7d39fe5dab1e7366fcf74bd2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b9fb84bca39ee9a3db4148eba600a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939394d5076827dab2632f8d63e2d82348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a821dc9736afabdb740466449f2e4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b10ec358ff6097a0584f871409c7a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433942fa9546d1213275c50b7aa6dd33351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c6fa5a922eb2698ba757811bea97d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68c6ed6ce8ee1634f69232eb9406b4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae351237800ad4ad5ea291f41730ea07354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec375069474bdb103d0f563379a6b76355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028116b4195464fa1c5013e9a6b356d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad83dc4f0edd6f3dc76f2bee33a600357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12979e7d23e091f0e577d528dcec144358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326098e510610100fa4eb4671187ced7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef79564113d4153749683c95854ac03360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef5968399375dce7a3acf195c92e3d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226c2f20534b21e7ead433ddb4036b6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ada4cf471e5c9f930a51d418d2d054363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be1c3189f4d77f87ebe031da1bca30364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314057151fbca7054e88b5d4d4fb4a3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6a509e7bb32056373482a10f300f9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6be0d7f3f6bf2ef5fb2974b3a359c1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776f3e9ab8c3cd1f6c0592a537a5365368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce84f1df3c188b1ad1f4ea2c2015e3b2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4e81be9e7bfe0bc0cb801d11895be370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35701d3246993cbc9821d10de11bb2e4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d44c6e6f10f08184d655755a05e166372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f49961e4f6f0657a854993b9ad93bb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b735abe37e8ba6384d256f4acdcb0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dba0b56b1a40818de1a6f1acb4b40d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a8b2f8727dbdde6718dc34357134e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599fb26a408cfb8a7b3fe820896b812377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51847abbfa6f853b4a8350a223ecd1de378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d06aaac30d0de395cd2ee258779819379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe126a254697d6f5419b6c9aa6e6ba380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa66a5e9b6472836afb6fecdf72d9a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b199723f4d8c736f1d1c23f6ab860382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b21dfa937e0edb2a7e653b4f61f6b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b61277fb6c19922b604a490929270384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619fb02f56d250ce52ba10bf267b0d92385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672de0564ab5a53abe604fcf9f110954386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b485c3cee1f307f8e99c42eb73fa1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe8a5041d8a710ef2efc34f80cf6e1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2039bc35c90c1210486ba9708375a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96edb75b76da1bc0a00730ffb066f14390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f08d255b74642d38b0024469f30df6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787702c6ba48dbc26602ec8b06fba24392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df04080f68e433ebf4a2ca76ff9f78393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a483d8cd42972c810194a77378674394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee68ae80a67d7443e2f4f678b79ddfc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc540eaf0c8b5b1018661de8018901396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cdece172c3eb2b1546dd71642ce776397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0c7cbce4c0bf74bce3f38e1590866398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc22a6b3375abcf5c6654cefe48da60399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bfc8a059d07d828afc6449de07cc32400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd2ba074184a48ae11b3af62a02221401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32489f8ae4cdc9790a109e776d14a1e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b1b2480017f1863b10e2fd7da00f8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d01e5f6e4d4014aa9141850293954404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7f53e6a9b71e36f0d478c4a57a172405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b23dd0f99eceac8d50860c2b830b9f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe377f9b73fef349e55c723830d28fe407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea2785463f827b45f2cb7dc7b277cd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a074f6e614a238d3c9378befdabf19409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4207abc6971efc2c59b2b92b903f1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3889c389cb77c4003658dee9b82ea3f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141abcec258bb50e337e8801735c0970412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75995f0423b0f424d0c52c717da812f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ffc8fa934a83d4758e6a93476acb3b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c556730134c6fac07cd1f354d980c7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07e9d2eeb967a75306bf0edfc8e4d6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977954e48ba3096c62981f21a2f7f9f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ba51f85fdb1a77c0a8956c5bcc2ca418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828eff94e435b3ec3ddc19811df34978419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d4f75ab1ea97ec2cc009f831af6c6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e5dc053561ee9c9552b758e170990421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dcf53d3a8e92da390d06b4ccf6b9d2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3287dc689be29c9314f56c08b0b1f85423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e2fbaa41395c049a234bddb4fe8e3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c1063330934436e87554e2d0d2591425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc840be9c9b0b279cd35948d8e256fc0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ffe117f8002d5af9230593dc8edd39427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52fcf44dbd519a1d1d4344559f06226428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a954baad2713759dae23b389b8646429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d768ff516f8da8e797e98f180c5d5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bbf296797030fda96dabc7042b3cd3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb90802d75bb750081ee94b085de9a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103437786c96445be051e092bed2059433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85e6aac5cda3ac7ec60c2b4668c84d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934e5bd5be6586a4c85909610cd020e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048a2ff9a22db3d006318f5de0abbe4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41cbb69934454839b6c27ead4e2501437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32685ba8a4d8c10417a9a94d456570c7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301c34056508ed2549413e40a278b7a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739530ced61d392ab634350d5927389440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1dccc71f896ea8cccc650a64d31f9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39163be311924e994621b123e778bccc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1c936145678a812dbff29d8685803443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2aa1aeed3492be40b16316c0112ee444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c2575863e02db0a8f94e908c9a6f4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d01205771ac23e74632d1757557377446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a72ff87e46db600cffe81b05c41d4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2759a9baf4acee600339e4c551680448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82c52ad99efe8a6c0c1f39d304fb41449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf1de5b639fcc1619a1fce4d61ba83450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc71858bb005cf19d99e76e53bc1eb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef982bffb982efbd7b46a2865e264c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e93332c5b91b23ee5c177f3401e56453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb98dd8e4f59e9558bdc79a9552c32454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87d25babe53a1afb4a5d486875d0b5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc808850018cb5b9d5cea4c912e0f2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f0dd2716e2ac2dbb538f35369048f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf05837abb63a449e7e616379fc93f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7cc9e7ab025a77026943a078fa923459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4528856f1c73d9288262605f7c6b4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5726f445ac52a28db7a506af4e03a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa76a622ee8e00a14cb9e206cc2740462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858d6081248e4de819de235b71dd488463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db18399306ef872194dec8dfcf076c9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f5b2dba1d51ec0af1332d898bc0b3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d85238115f53002da5e291f9a026a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71986c095bbbe48f3b2d3d4162c40d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa6ff02558825ef052b85cce0d4e8c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8585576090d7c54a3cf6551c3b47e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd88457f1a69271c6dd710484a22c85470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018ffe004d899f62bd59068d5ff0b97471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a49456b70abb9f89575d0fc1675d1d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247278751867f16a9751a89f4b9a158473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49be8406165a774f42fe25f5b85b5e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79abf3b4f682a917dfa2a2e98850387475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d468eb150b775fe80a4d72c151385c6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a147d7073512cd3d1bae5a2cc63d4aa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229dfa4c5508fe651356eb9e9dd6276478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044f9e03d46e953d305df2b8c3dbe6a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67a40ec60514cc389845fef06f4cb0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d844159af603bed6714191b8e6e4ef481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91328daf0d9b2c87c62cb0c7dfe3884c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea305b9d742a5fd2a5560cdfcb98cc52483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da5af6c0654b56284cf0515c9c3a27484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332b41451223603033bf8885bc13eb5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a84cabbc12ef88336a30ddf2204fbe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ff5212e88aefee5cf9889a89b03f5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abfcd26a0baa3f5007ebd44806a0a2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ef8b588d3b5e0286606240d5b78c2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f9fd10e46c58bbcc98f20d7a1deb8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12945b659589a97c333b588cf4e8d3f4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b528c5ca5bb28e482aab5701c956076492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290a7fb4462294e66e8906c471b5742493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad58e31c17944b5cd0b1c1a87ac103494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e01c2f7c71e5086676a748dbac1721495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13860735e91c479f3f3c8291fa57d74496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f9d622bce02c470fed39f881ef174497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0a3e51dc3ff6bc9a4e5eea6523422498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06080bb8464dbc93252857444f1da188499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cad9fa96c5e18337836e88e0b69328500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadacfdf9c957b814a6962a05189f34a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0aa3bbad37f2e4de02977ae11897b0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f236eeb4acc91674f0739da123af0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4d9ddcc57d923a67e81da58aaf8d5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd87d02a1f3807440d2d95b8638942505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85d53f535e5faac32d96dc63aaedb0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01ac4f4a3b4810aaac7a70d2989c3d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a520558ab1b0df7d5bcb4506e9689508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e34e99f01eee024a29f77578dc0ea509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32324aa6ff5f894d5d9a8757681e13a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32306eebbe4a751d4f3cb46b0db22d3d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b750815d66a580cbf9055890d6db9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614cf083dd51088b76cc3081a53843fa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2e71b1a122b7055c2aeb2df37b73e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca961db01203b1cf6cb4341be086143a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d39705bd239188d8385dab322bfd6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be71d601dfa926dff6d0340c1af0bcc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875189e1513bd0e4bc13ce8b6361f8c6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597406eb4d157c19b8b563c69e7c49fd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f59d2ff56891dcc00a96183d1f58da520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c6a7dc99e591a386d065d6820a370521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fcc7349572d49c3a5d22fbb50b2b71522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50129eac54953aa5e5d9680e7d562183523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c423ff8999ceb0de1725378e2f575524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf3a6bfcd53f290042891e11d4e92e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731479714c0a2a90f775d31c76a7008526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734d9e15469d219cc49de883e78f0fc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb720f6f0eb2c1d98e30f7a428e62b1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a8b4001a1b0b34455879a0522c860529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b0f54851b51c7d3fc66c81246d59e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983d2d966b6091d0af54c8678ed5dd0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163f95c8111338246672be467e448dc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25d2ca11e41301d1bdb371a0769fb3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67043b1bf21885bd7b3c2ca326e09bbb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8aa50adc231317a5c5b072be41cdc4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e76cb538a37ae4e1ae2e52d243fe9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49781271de2d1c1bd6ee0b6244dcf61537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66219d5418671f40732574af277c6f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578878223d90abd8d483f2604daf70b6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ccb52f83864a4adb0c3f8c39681ed540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a09ed36826a60e9ab00f579493df9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8078c8c0fe6927d18b6b37db0708340542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c495eda7e15610808761f111a2bc154543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f27f8311fdc0151bcce518edabf9d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0770b8f1810ded7da5f56f9e6bd59545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42862fd5c6af8def1ec942477607971b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdbdc000f70a24097603f06655667b3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d579d5846d0da37beae81470dca363548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc0a7c26ff6747da909820213eca62549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcdfb12421c0e00fe52c5d2fb41a4c6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f442ebc21ff699ed1020e7503549d2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42eb4b841f3caad33fc43b0b8456f1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10796e8a50a84956ea57edc655bc13553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e78c8571f5c2bc89bbe8afe0a353e0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a51e3759663912ac9cc4775eda78a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad7dec0e605e1364b142c9150de0bb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277a21827500ebcfb49f99f3742b190557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6c6f52436a1492f45f4adf4cdfe34558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2e487726a328528fa7834fae528da559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a87f1bb8f5a779aca901a6a5416e2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809fa11192724c39a50268629dfc599561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad9b45998e9de5bf25351193872954562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54043bbde4146134142e0ba33b2378e5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47b10c204967fcf44939d50e5c8289564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3e11bb8cb5aed0b80d2dd51478922565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd0ce5bbe24142c8263708643de5a4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862418135c942cb87dfbac923841052e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9bf4dde1930441f883809295a3bf80568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24ba86ba85f8c7e7efa79a7e8eb3ac569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9f573dcfe5a7fdd533deb60769b3b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c9bbc038cd08479094ef0acdcc664571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c923958cfbbf24b5b7ff2097e32f6b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182899750e9e612b02609e6fc527ea3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112039a42653375a1da5e1dc64f79cf3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14657e9f76e5ab0d078fba3ebe95ed7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d927f5ea3a014d2150839716bd6e5a4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c527c7b9f7b7952ee01bfa7a6ec046577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1afe9a7251772a48e29805418a4db0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9fa8a6e4b0d3c26114984eb392e7b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ebb3312c5f1b21a349fc40fbd94df580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69a7961c3109383a166f42dc7dab51581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8d356755eccb8aff81c9ad8674d53582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41785f15fc091bb12ca32487bfd0bf1b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf487546f2485a0089da37764a3343e6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449631db3ca02921ea3a0bc0b4b9e7c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59700a110135764a5b787b966167ae75586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e29a04757c70b69cbdfe8401adef08587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb69c7645fbad52f35547a11120618b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d163eaa099e47e9f258d9c659de0a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d58b5645c80c53c9dcb14480dfce4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd198fc6a2ac98f62bb16882533d04591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf732df1f9a695c0de11dbc73ab523592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d189eab045070581cbce4ad8098df36593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16dd2c3e3bc3bda337c3411e91e5a8a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c3abe2d6781f395dd65129eeb5639595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a87fd0729536a0171aecdcb77d155e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb405a6c527088e74944686223fbd7b8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc65162d3ac9006b65a3438e9aeccf7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16243ebc980d7a4ace6668f5aca44183599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656ab548d901bb2c765e065006ee01c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e71ea7583cc1ddbf38ba7d430eaec601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e815142039c333f99bdbbe8b2304fc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9779eb2bb8c6c1168d5323e233c844603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d0db93e83fc15efa385cf8d8fc2de604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6d8cc915b9feb9f07c428dd1be094605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4e132c20f4b45c06f8f88993c0829606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44256e319d0eefc088b285e2bd4c31c1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8fcdef4cb4a80246482d3a1b150661608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e5c0bf4ab1a193ed4446b2cca1ba8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a242709450322503cd7c28fd2e6f4ba610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe6ae7e954afdde6f510b7417323e9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43846b2b0b8d6abe7018815cca9063612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41200c83774c9b74d5fa96a73510cb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d3f6d73be86068177433e75ee617f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ebda0b6eea08c0c583953eb28aa7c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01aa4ee5f0043b9f84b0f95ad3bd2a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba65b236204930c571a8d6a3d5ea216617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff1abaa3eb75a6cb2e87d7200d6555618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8532707229f3517d0b2072eb53c4238619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d03bbfa2db8a136aca40cf55c74d8c2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2a91559e24f5cf7c3be61641c274e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf229597b62bba6e862ed4e24f5086ed622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0edcc63bac1394ffb81c872774ff23623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9945ca51a7acdb42127c0e133314cfe2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584b30aa87f985e4ce0a619941d2491625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bbdf695178d03d6e79170d9afc3dfd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca618fd856462a4ecf975313fb858c69627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ad5ae2f315f8b5b1cfbcdd5a193bb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca0c69be249ae43b3372acafa0099a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a065fc04b27b17c8051267ecee31c1f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83170fe8792ef7e044a795770c90f0c6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23012bbb58c3c7fb59d5f7d849546a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00aa89a79687eab9c9024c5ea70c86d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e8ec46abfe243b9c27b77ac48181d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe441f09ea0c21ce05a29e2a3a18719635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00572ebfadcf22834c29ed96df93d670636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30317c28b77c1bc75d8cf2a52812f98f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee84b757a91ec0ee6dc17cce1e89e7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f93823467eb31376b13f3c02d5569639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e57718a20fe113b1b1255ccf1720e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371ea8f7e64a10ab41e5030c69b13bb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7d0fdffc94950abf4275cdb29ac42642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef734228b157b13c68bc534ac39b8a0c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a43dc8fedb42ecd51ee16bd368fca644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0504db4d861cbe2736a92da650b235b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a852a4619c8db0c1bd3ae0cd3963aad646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1e14ff040d51a1ecb364c6866cc4d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061413775f0680ab864d4ca9c00dffe648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b35beb29e828d0342806caa6b8bfd6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38175f60a10ee629b162c916b569765650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309a9ad5f43a6026944d3b6e672c3fe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362772ac9dc2ea4f75b557d1373b5863652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ca71ebf56ac9cc6dc14177bcbbf43653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a4accb07da7a1e9077f3767560fd3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463abbbd896d28ae88cf5055ad17b60655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770962adda67dec5ece3ca35cd90944656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b60c216ef96c9cf059ee46d519d8d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90890c3992cbbc6bd6ad8f30e48823ba658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69451b222b7f76a015cc8cd4d3f74c9a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111cfff4cc9cf129c7437ed345a6307b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a3befc203720755c3fffed0dd3817661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d0637ace082b523ed43f49be6a065662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a828d0fd96c1c3de49536c1fb9bb15663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae462b2c3783ba6ee156d6f92069c201664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8c8e4b85043a716405b62b5a13bbc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53d2fcf7249c9a9b284e9ed3b37313666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0fa2227c493371df79e2e0f3123a9e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2b1977f004af7f3bfb7927d50c70e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bed1b72c20ccba25f025f512f2985b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d243a3b49bf363f0107a1e08fc5537670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc7113534e77a15fb08b30468f12fe671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305267e25f1d5244c68ad455324b7b4d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd473c459a0e3d51342781944b7478673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17d6e9c05e231258a23f9092225659674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae30e4290fe838f4e272f912faceb25675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b865f57ec64f380daf493eeb9cb70676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68834989ee6fe9d09487ac777b39f0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99799676aa59e2d0ac6fb39e78a39690678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847b665ad44924e67c85be39d4eaa72679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc63a5220f714faa66e966339f88403680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4c5266cac335a76c4318b2998056c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62e622dea91c4fcf2080f55f163f2f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb036ed8b17b600c6782ea741b5fc1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93157a79d33cefa3250ef5caef0ca7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915c07b59c951069c85e456ff99fe03685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937ff90e4bdb770220e287db5817f7f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d12894f7fa677a7acead62a93afa25687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb20f066ab1670b933fb43b3d1a20d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e73e116c7218dcc80ca8d705263ed6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc5312a5946b2e85484140605b8bc1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33a68ecf25efcae9f2f02c3b10b352691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f0fcbb91f913a269265e0c6ead688692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25992328974f9c4bbe9aabbeb892e2af693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc93dfd4af93fc67c9123af0f66175694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7518077e5996f9cfd6b2bfe2bb4a0e8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e59c7240c8f8664943fb500d65a02696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9fb1ad97185894f218527d65ff8d6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ac129241c8610ad752d7875a3be4f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b698ccdb20ea688b14f9e707c3f7ce699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40125e1f7999871f00a4a2fe7dfc270700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b210a0f5dd016c494d6030f8c279a3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3afcbe8b0acaf397c946ee8997a86702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25895ce778b4f18fc383333783ed620703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a6329a031cb5f1a85d8be63c41fb8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa1ff0af6382857e8fe2072d9cccba705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b613c15854e77927a4f11a6a23dc8bc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea12eeb4c59e9a0bc4be67ea4289a9d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8c84df66a61b9aaeb22d1655d8625708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f89e41e84490e3d245bc1ad691707c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279642ec0e399057f780324dd944e5e8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808b91efdb22e939b535133ccca3ab6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564cc653e04aa513e37f1b6740da8f9f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bbb2fd10a88d504e82020951db1f35713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abfe35c373e43313b51494480061541714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34bb5f6910962cf52aa583f617f172715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51249751b17efdca97e200955be6e4e8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4eef00680a54c2f74aefcb33c722d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699914e2997453c9615285151641ade718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a694154bf29dd29f00a35784b48c3e5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99baaf484e103b676c9789a005bfcbf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487bb647229efe559fe9a37b99c5ff81721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40560c5d1835c037909336a546130b75722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508330b411492f9ce3bb6f282ea40c90723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd978447e5b372a1658ce033ae76ba8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc766caf6ba87c68eef2394571fa56725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f4441f7daf6dd0635d43d579dfaf3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362442e3d6bf62e32f3fd35a83c53411727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084518d5a1af71f495b2d5000d7c4123728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60481fae70077295fdb66ddb2e49366729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f419c9b387aa2258965cd5d6618b70730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578fd18247cc5eb0a26be6e5a1f1fe6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55dc35981c16522ec4a70b30fe7267732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0546bc7af3b4518901a3946bdabbae733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abfc6b198746c25344f9f9e8363eb47734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247cd9aa4979d4aeb7a5f9ee5692fa04735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95c0626908a1cfac5bc5d4c4e4bc06736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ec0c4842d4ba123f7ffb2bdcdeaa2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6981455b97d0366ee7c7f790fd679738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400d76e29e899459fe963963c2de2c4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468886fb3b2fd6baa2964138fbff051740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b2eeac9b9a66da87739b9fa9ea81d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88738c080f808c9d7019cb1d03b82503742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25557b2ee6b301073f695d79fb5e02d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52389d0a13b54b1ce66e433121ecbb6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c99d9aa0cc300deeae591967fa076b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98191c815f1036a76390f965fb432e1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060bc66cc1f811c00afabe589c062d97747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb6603c47a7fa6461060a0d524dcec748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030ff92e0138a73647a2aa254662486749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d9f4c517fd5d4942379278823b6c8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2eefc1577ee93c6f2a17795b924e9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a84ddb00aeabd4864da714744aabb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b25d633a2460faca5ef4c8f3fedec753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b65626c7de5d86e5d85ceb6b3f5b8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc09b393fbd3b9e0984aba08c0a3b8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3d094d3dea005296d3271d8b508e1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb28af757039e0d8441368a9487b030757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77add06bb137864b7a392946931008c2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7fe33325391b5d8adaba40f6e7db5759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092dbb377798fca00476fc52f72eb15a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6686d1cdca3e28edea5ee114fa65f92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd25b07afc54f356c8404834c9e0e923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2b61d50133f304649c2a7991e96664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998ec30574e93f190d0295357c820a85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a446d01d1740a8bada4e72557eb7b26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c6f84eec4fcf4a60eb1fc301446977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b3773b5d82a2f2430621e543a23278.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090f991739eafc4d8505af727ee7fba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd67bf5ea1f47e243fcd2d5e62727a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb77bc0025719e7185e3b4c564839c911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51fa331b9d2b0a4cee4a77a75d870612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67bbaa364eeaabe5136cc03238a4a2a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee517ae77ce006d41b3c15f6075a3e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc32b53cd01e1addc905a70d00139415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac00842235039c5d8eefd18f70581c816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d861c994a056c1c6de19e779af05caf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a96b32fe46819d727ecd8e131371f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f54d3ea073e557f695dc7278e897119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7288a4a01e4c4528385c0b50947db16b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68489d9ad25fe2e64c76eea309b0c5c021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c88b0200e08142236b29bdf77215e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21fb9b3acda9c7370dc43dec6f087623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25e59892585e90be2e6d878618442a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea92ec6baaeeb206e0a67e3d571d45125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829e2cb59beb29d471f4e29b3f2695e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f863c76b65acdda0e25af33b51f7327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33806807f99b2d9d1394448ae1ae43228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156fda68aea9d7ad25b1cbac29af5aaa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a2939905e3bab75f24d2c7261c0df30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a933c335051e27a7a9e2a8ae1c85b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28539edc1c5072313a0a10f2cf3f22d932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5274f548ee7a602e517e54fd39c8b333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a6e5ad75c58f79357a4dab0fd8c2134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662a30bf090edf3c78be260ce11c6a535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099584eed895675dab08485dae9017436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7b3ae8ab9dde51c2d99d35ed4740937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c99de20676c4eaa94e5e83e54e83438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50413ba2c4e00af09cbb67c4cf124b4239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad0be1dc57ba6212e7e145aa185b3b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6a4fd19e769b04cdbe84844a736e841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329e80694e42c0ff1f39b0da51d99d342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9617efddf7a755ac49dac9efc8a4be943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb40c9a39bd1d0046bd82981f6ffda044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925eadbcc1ddefa5debc9e2103b3015e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c59353eff1a8625f952cf0f606fd4446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ea84f7b5ff47fa803a6c4249cda1247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46b823dbfa07ca8764b215ae90b86d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7a8e6f02a4d870b7c6b4d6fcb268c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c355c9bf90d9487ad3b36ec0abd49c450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4330e984936b825c0e5f42acea01e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61545fccebe6f68953016b6fe053294e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f452a6b167f5e4d8e29a10abd3483253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6533e31fd1d6417ce0721b248adf754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d67102d9afabb73d369a50de4885755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29f52fb3c9ccf61f328c1dc5a7b0d856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471c5528969c4f3b784099493be6c0e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8c6f8776d764bbc02e833467bc4dd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70949d6dfba5db30e2d3e6034658ae4559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a8c08af4acb2248ac06fc1bbb9f4e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d433af24f21232eedfb0d0ec9b9822a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b95cd18341c20ae01ed66af632000062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea3a4952c9cf9c6c58c672f84364d663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18133388d8739e5eb8896a2c7daaaf5d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544ad5b47b7b1c5f0de34bcb56ea03c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08af9b31818b4ce317c46c7ff34c8d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe75726cfee4b01cb7aa1a0ec1d047767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17939a2b62d96b73f01d1ca6d501eba468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c028b6dc2a937ff1d20969a8afdbd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fcc5c66d340636a54eb2507d9ff90970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579afb1b3de7e9ad64b2e3834597c5f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64bc1190a5dc22703d5d4970483a7972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeca0766c7ef523c41f88c1bff2188d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165bf4ad2638a8ea1381ce14c910277d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84a377b0c0484a431418e29a18c97375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a083920cbc4bb393226434495aebae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4743a3b1ef0e433c6c97face6de173377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951536da5badc37a1338d9629b9d905778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c52e000cdcb402fcab4b8333af4e279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723f693858b35ac75ee3a04071740c980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf95960655a864d0cf6bc38020540681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2090a4608a39158c97ed0ceb7e050c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f377b5bcb63810fa6a9f241dbec0883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c100caf3cea4f490e84eadbc5cc2284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c678935f555305e3b068458bbb01332985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7104b9999a4094980140b7af812fea86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b18aa9e3f968a8cfa0742df4e7f9f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc8ef8d088e9c43ac22c57337bf6c588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b4ce180fd19d1db2ed74c250570af89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83776e90c1e40e442210cc93070df2e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad28f8540e2d3ec8185c3ffe1bcacb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7be8d897dea5752ae33f27cc52512992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50574f3fcbd143f74731f833983f515793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06935b9a839e5ef5ff463b11161cca694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba40d704dc985282182870ea79b27d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60824723e66b594da7317108ecd1f196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013f2aca8b988db2350d332b78e0f9d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41910e92075c8263f5c553507e22f0ed98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43934664cfe4909fb2454635d111b05699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021050262dae445cb23847d5feff264100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e1260a4c174a73b8f65b3dbfdda28101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b806db7b9ab24d238b392506dcf6a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa706c1629669f156420a650b7c86e65103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9860fe12ebda9cdee63556727b4bf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec551a6e1f02ebbe7ed0d0ce4b74cb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764f31108ce6924eebcefb3764fd3d9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91877fc20fa7f2469d8274f2f50627a4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dff494654bbbc78db51a600551797c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39de92e380ddf18e87104de82fac90109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8b18d583dc74a75d392866c1c604d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434d996732ed28f8e10a4cda925758f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99008ee550b87e646c414e55f015a8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d4abe1cc3dac923058462785dd681113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30beb1a1e2695f889047eac35ed9ae59114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd3fd409ed7ea2e7451025d6e1c027e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47e4738b0d4974723ddbcd6578ef2b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770cf2775908593865e3bf719e00a8dd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0204f943c46bd778a322109c7c73892118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b39b5c69e0211387f30007ee75a4fc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77e9a733e13a89a77f1f9266872d3e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd55d2759a9efd41c56eed496997bc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf44a98f2ce701d0c682f41a5ad188122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e1bf811f5bef9559a619db6d05a4e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672a947b812d3ab37e3a1886a6da61a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e8b5ba4cfcd26b8448d75f88b25be125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41214562e670a8b22594ef5b3ffab621126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8ee9c5ef23afdd00706c5933e60d0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a81520121fd75ffbbe31fc85784e95128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50f5b174c9476a4d754f9e191b84d4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78084fe6b8806ccd045dcf52880c60bb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b5d1817f489fa51fe21d9b38c3386131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e176ae8d09c14bb67ce5d08b80dab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1e835c09119e0a04a3c881dc06157133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763c3ae53c2ad899081dbdb925ad2f5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb767b8179580dfef708dacdefa6f7e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08345607b893e5b262f1eeb7938e6707136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee371489a804b572bce4392b78738cbb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065cf376c28c7a6766198568161ca8d8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e657dbc23a774c62b96c561329ebfcb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26485c04a9149480de06fadfd077f52140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046b3c02ae3440fe243e3ec863881b5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c81242f3889f74a45a37d4ac09aa1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84d6db9933ce5e28569bd37c8a5547143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48008659a849cbdf9f89aab4416ac4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172091f606f35ebb9bd21805bd7a936145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6714d7d19763065bc500066208c427146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49d98a0ea3ac8b06840e09b8c13f2c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162957d545b054483101f7508d0fdf4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff1d8eb19fb36aa9c800baeb2c1c47149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527566e6c75bdd1ee05dada9cff68cd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd88d1583b73bca36763186a8e9f3b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d341d192c9c3082d9ee7c76508f4e72152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c7ee9b9de9a72c58944a3fa50a425153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205e404b2a4678b35e001235c824369154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef49e946a95f33c56d1ab61e5dc2898155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006d4148d0833e4aa2d64eb119a569a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d63045107b217f4de4013a41f49a0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4523012956f2574a2b5cc0ccc9c20158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9867a67b0f86d8e4941eef11c620ab9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64ecc68dcafa4f53eefc9d939b60f2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f826bd4adc1077c277cbb9f0e1d7d7f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ed38f464c2531937eb22b515be7f6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117205e33965733fa0b76a0342be72e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461c9274a9c51e73c7f311bce89cd1a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002e821dcecc5e1961e404fea70db74165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d86059a96f53c9206a3e5dadc4b699166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2bc5fca7899b3cfca90ff76b78e60b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d230044819ba84ab026f5b048d674168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade33f64a90d371a85f56d13010ba07169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9473af1f6f4c23e1fc643c572d882170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ce767dcf47429b8cab8bb5edd2c48171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d42675194d253d6da3a648092d7105172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8ff0f5d03014c4b2db1ea200b27e7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451f734989e76dfb83bcf2c411c3ce7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1b09afe6f705478f0e8f025d5b5bb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05347bf17fbf183c94db71af97efdd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57404d3baabcde6f0faa6c9b93c517177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf835a20c04ac522b149439eb6c290c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab1bb7a2d27132a0cef4252eb6046f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783427837e830f7245b75147e68448a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff3ea9991dc84c17b29e8f1723c4fc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105bd34872a6a35f73a30cdd0b1357d6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46e51a320c3a2d1e080f52e94d8ac0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791466093caeb2fb3524be132d7ab2b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28a881a96e5a395a49f1279e1724cb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11a6fbcb8bba2b69093fa1fc5ed598186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682e4b02f1337d9d02d48501e83b04d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e096fb751b6d44fc0115bfce8040526188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5e85870f8eb40c35d189370f9333e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82c78f54a54358a14db5fd5d6292cd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41568a97c51438d538e314941022ba47191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d3b273b3140eaf48d911176549b9a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f65ae9051dd4a4c785fc4109d890d5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600713524f8af139921f50eff05ffef194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561bbe19addfe52a42b3fce1b7de673d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401210ad84e52cd60c466e0d8700ada196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25efddb5f57f2a8f27cb260de2210656197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7ac8ab65bb40f0a127ccbfad8dab9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ad8025f56ea84548d22fcb882a80d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69733aec3b98dcb8e1c2261a7a2ee19200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df53090a514764ca2be21bfcc5bd81201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a20fe0ef70726ce3dd66892932c39202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664f84f9615d228349c9e75969ca794203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b6097b4a28c3d6999a68961850ee8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47756a00b2f9b6cd0260aefd3a134677205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f081fce776492ea6115708ebb5cd6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4202fc16db8d98d9be14cce213c03a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3bc728758dfeccd0b6ff290bbbefd2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d48e1042342ad21093e6de13cc2aff209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417999dfc36e2b5e9e6254a4750522b4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002552dcd53af786308fcef0e11abcaa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a133eb6028422a1bcb89b80df1a6adc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcea30c1b7ea5d24b829b777d7b91bb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c2ec4c12948af7fe3511375d99446214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a34b9a0084edcdc177fd98bd97754e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd4774476aaf126657b0b08c4bd0289216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc77026820f274bbf77d05f22c2630f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c405e37a27e631c294007cf716ce72218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a9addb40a587623765b6e77c0787d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b097a5101043a469ddaad307c47aa9f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987f83a2bc00cf3500602caf341ff65221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1931ee44159887bed930fb0c2abe4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31917c453d02f4105e4c6637d43205223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703a7df03cad7a85ebbda2810ebd880224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf659a18fc3e538db19e909d77277c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8414c225885250be84b7c2fff56c74226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defeed743f154f27e9c45c108918f09b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ea369b7ef8e7e30a3d0d2f8af8a60228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3ebcdb0ff24052d5ad213c255ac60229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72098571e9a15e14359f4539c98e0767230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9fdc24fdce88481b070d307ffced7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8825af7e4d65e25cb2df0399612ee65232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643a9ba8ec3fc5de995f0ab593f767b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a892edd74fb4c104b69fa8272d4161234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24db831b7b523ffa112d5e2931cf57235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23f45aba2111a12d639985ddfcc142236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312d942c9b406f6d6ca430c2a0806c2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf443f947a0ebfbe59b2b0a8fa8f8aba238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92259e1dcbb56dc2b3f04b18c18472f3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345fa771b97dccb4d6b8e721dc6d485240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f559b6756d1e8a3d4127c1842153d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00903c54cd382201618408f28b65ff6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b8e8fc435dfe5308dfb666f7c9157243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985ad021968ba5aa543c672bc5ed404244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a2067ac9622c8d9223e184f6e91e3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e64f01d8e02bab342bba2e41b90f9e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32a0b57bab18257654950bf2981158247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f8c62daa965aa647cc24b34b94a7c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c66672ba6b6f92210fbcc10a694b3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db780e25997752c5f52390be3201e40b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1063737bf7276b2a8f423f2a79be86251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05cbc397238c2fe365ac5e2a984457f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b75f7b3e4d6ecfa6c3b2aa53012c88253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a557059c0eb2b1efb77bb732cef9feb4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a74a1680f57167c965e2cff83e042255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07602bd23c591a7986bd9e4967440d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee554ae663cbaa8f5f670abbce90b777257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3c00876b88de8000f1cb6008d1f44258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796187deac021e2d8be39550afe13d04259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ebb9b87c16e2a5e699d34ae17be10260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006426d00028005e9a28d8eed8a5442261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5dea9e31f07068528590d4962dfa5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2ec637087d24b7cc81a8377b40a08263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa907d3bcc9a25e7858e248ead8533264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c0257fa540eed3ba1797789ef1146265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8a9c1905f17b8e301c2a05d72d083266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf6984a04e55a4be1e6837d7f6f6fe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708e4608cd16b79c9a8917aa1ec694a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0836ce259be12c7d36e3265bf9a9f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c991a4cb4b7be5d389540c8056929270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd1906ac300ddf8d6bf0c68bc2fcbd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85853ef64d0904719d64b799664404d5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecafb34ae3a996ff84577390d247e900273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35978431497a152b1dec90f2a4a810ed274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18f04cd68b9494eac5117e38e559e0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056317d5937c6862cda4e1421c539ed276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78b4c91dbedef7f0920f5d5599ee2c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2a5435638884895384696e6cb6a1f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa7b8aae8e99713361c8bdfb9b9884279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1775d1dc6e701a55bf935ebf4d97d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5d8efd4d87a65d48e4c66693617a8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38857be7be41c6e631285401e872817282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06d67c82384150f547451252d02b7d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786f0942ba77e359577ee8cc2a85750284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed834e2cd091f69c5b0034085b3117285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84463ac062596e9bc395fde22790a11286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec88b54e8f4e494183a109602517c42287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d51d5b4a1604bb8a3cc65c0771fa0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42cffe804e0c3062327532b3db2d88289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15b0bd9dc045d2c68f62d030d3a2a5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2598b5e628e64b048186613da12dd9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3cfb6d2445f08b7c2a0f0216ddf25292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac26501269372840fe2953d4d8f65e4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629a1400e80dd2823fd39cee7ee63eb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c0d4788fd0de677b86dbe9d5964d8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a0ea5778a62d9e1d365aed59c3adf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dee629e781d0f285b2f0a3df78cc2d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558c4c40bea9e919933c3e5b94098c7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f2f775fcd5a27a007a3480300b4c4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b404201e83b50fb4839a1073f2040b4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca7b321b255e202b8f0254f4adf232301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e853c233beac69d2565e083f67a941c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69cc4e5b8119ec6b5a6645c2327afd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef513772232ffaba1ae907369bb913304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a70f39468dace7b0df706563b5367e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b821fb618a206aebd9c8b17a063523306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a477fc4f0f52e7015e94d6126e1e98307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b747849f078e36144dde1d4b5c0bf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ae740b56a49a6eb9d4ec0eba116dc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae61b4464243f8623dd5a0836db4553310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ccef106f6010eeb13efbeed3a3ef9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7c6a1fb7fb761991e88b0881ed97a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890caa2cd76c91397e8c0de04a77f675313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83daa09f652de4419be989e88a4ed3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5279085162e84675d268f8ad9024db315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35637b8e8d35aa13b8101b9cd2d133316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2da81773c32ef65b1e25aebe1644f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8af2f2d14b1ac085e84df4973df43318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92300007cd17f3b0c9ab5431a201f2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf20de6636dc428e6207e75ee19444320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d449253b735eb039b3dbd102777e9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cba5050361459399aecf0426365e70322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495d90d9f54869fca62e523947e24cf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330f56d24324dad68bac1ff5bdc28ad324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b510530094416cb93d0be1882d517325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac774b16cd38ca81d753a0c028952f62326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b825f415983b46538e24ec12684f3d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4808c09abb0fdb5c90fc8348729af328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a14f1bb14015675b530503a9d3852e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1618ddd3dac80ba705096b0e6d0d2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2e0164a29a1697fb83bb76cc4c8a4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4938dc45f4f54d6df582938a392b83e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d637dc0b9656edf7837e32a519e11333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da377110d1a90cbac8c9aef3201be9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d57abd8011868af4c4a69d705f4ab5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd7cfd51d8e523b25c543bac17a38d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c085e32557407597be6881ae31d43337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22356ea8b8fd405aa2b000f998f54477338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585253236598c79ac35799cf2926de5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c8c3cbf3b93f31b8951bdfada0135340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1eec243e651363e52b9e07b9796d7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafea565103ba45e2d3fc055d6f8131e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f0e6afef0cb39ea9021e4dcbc0986343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b41c91b92fa025a01d4556162bd4b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd16f3c1bc25a073f1ffabbd257bc5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09749d63e15dd4791f3b7ef9fda01b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1efeef99c88485f4d4ad3adc3af025347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751bd9e82e3c9addc38acb391881376348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329758a647adb396d073482b47b2c851349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b786a15e0bc549dbf142cf4bac0f3c0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9c4dcd13d8d049a8718f34a940b69351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415c88163ec9930e323fcff3222b9ef352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b14e5446a686350215dc0120e65bb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc09837137840a4d6919f8153128fc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc3b2981d3c5645a910b829c4303bf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad511a7b40270be0adb8c8376ec3a4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cadd68ab384859d29d660fc36eaadd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327fdd50119ca3b8e2e1da30ee8ddbe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efeb7ec17b84a2c98237f45adfec3df359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76eef7702324dd9a872095230f0504360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07fda6c7c66e777d58dc637df6f3aa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7bc3663e6b777feff53335485e5aa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295591fa23bf7a397074f5d20e5b6a5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8057a85c0e7d08c9f4a1950c8f5ef364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4b6afeceb9c283a09cd325afc040a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c9fce35f2c4b7e597b58edb671d61366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20fef5e3f45ea8d33774ccfd41dbc4f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c82003ed2ec26ebbb63e294849afc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481ee2c6c4ba7a3fc4b8a224d870d40369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54d91f1c58e7ae3b7222377ca60570370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8205df7cd79781fb288340c5551ee89371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f70f0925b438e239c6fb2df890a60372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561088c7350354d72f0b2d3a767a2878373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd2c3e5169230b361ad125fdba8ec7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368db33bfa82054807c36cd5c8c13f0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8aa9ffd87dc3c9b3084d7f32f3de5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a03b76516bbf58d0c939a1b78d248377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d235fe53bcef630f296afab397fb9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49192378f1d924b8373b6db77161d583379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334f7c2f3d8c5e68ce91da3b9d17202380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b733d2337ecbaa57ad3caf7ec0a4b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4cb8bbb39524e51f0ab41dbb37b762382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b10bdfd0d2f0db6b04415fe30d2d3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c83c6d17933f772840cd67b9ba123384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f0c33edd5126797c8cceb723a1f3f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f4880eeed549054e97509fd8c2c2d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ac8908d3c007ca4988f2d31ab1680387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68ed769592c257774e321d0118d47b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ea9e6ab7a945b5050cf99e0017989389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93d77237c98ffd438a751586c5a71b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1e1bb8b1b70a2530332dc872bfc3d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1c8add8875036fc784e62ed787faf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672adc029db247772bcb30e1b22ce1da393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db664be26733842888ea18683c26d0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4145684da0565bc8aa52fb3db9dbf7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1fa256a685d91ca737488c88f66b1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1da31f8a22e552656355c56fcb0d33397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073324f5e7adb45fd4ee8e5faff77ba2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55639dd03c588fae6101617ad607f5cf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364a8ed9f87c13bcd6dd0c935a9d526400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c633f187d562f444645e5807e87a67401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85274ada21b0a76f7cc65c863a3383ec402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28310279052fc97492d812eb90262ebf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd55209ff88a7d2f0922b7647b62f55404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148659146e9c4120cbdb4d695f65060405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc0b3e3ea408397319749027eddd31406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67691c1626e2bb31ddf00d7e22247d4d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ee5209e2afb64b854f977c57e1faa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43756a702d96249d1e32311da9a5bba409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53816cf5f55495e3e4be5d5eb6351b7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fcff44d39239b7115496ae86dd7cc4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d1f7871a1726eea34c7453a868ec9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce263126d67d283893cf684bf75eee413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c83641ecafff19ababe9d3d7b42bd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ddf64f1be7a069a87379aafcb5380e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a4b590d3792eff57d7d5b6f976751416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1cff61f70443d2440fe0bf11426b45417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f376557e2df31c44fe95663811c013418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1dff636b84f46ea4303bd7eaf7e7aa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe83a55738b5aaa1caa6e546e849d97420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded09f024b2c3b1eafd10fa70e942af421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cdfdd5c12a4635d015c81c3d8e96e5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e3010113983a1b0e03453c46d440f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b91376a948fb0a91f491ae0c819fa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1efd942d4e261f2f2213caf43a9dcb0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57289ca627556943098ebed8aa2b6f88426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776d48e90e025cdf8ead1ea225e85ad427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0b8047cf39f35ad479d224d73c9d9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74196c7fb1ad059dbabfd665c861bb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943949e8ae69631e9123b1ab33ba3bb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31bfa5b02f08e51ba326207b9ad7f3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efbe7a70d5d05c140049c8947a8965f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78326a48edc70b3b685b2a172daeca433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704299b129ee153d700ea8433b17760434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f94d3dfc8c6f4f11fb20e45ebe53e2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697eb91d02e4fe41f0b6ebcef7fccb42436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bacf13c40651f58390df9ec9b60643437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9a30c78f14b793597be04e8ea103e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba79b7b0d1bbf0a1d898913195469c7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eff20dd95b3ddbc308ae3fb99b65bf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b0fffb3a9c7bdfbd9b70fcb28d667441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae9e1499a2b30d77fc7d4bd0756630442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0885f7e51b73d6121189cd685bf1a3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ec1a4ea258e58182a41a10fdf786f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8f3cb740255f808c6df15337e1264445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73483d38a2bb8b5a9bdd6ba671bbdc22446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701037da83c18739a4dc68a924f81480447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7100a239b7a1df1413e03e264f07705448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8fe0e9800b02eed3e1db87a2dd53f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca256936dce1d418ed7cb8c86944cae3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a8a60abfd5db6b735ae7248559cb6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82a7f2b55010ceb5bf6103b211849f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b47b0b1153de445984782ee199ffdf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f93778decaefd9c38318325cced969454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb46b1e03c99578c99d5cb9dc6f7099455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef023b3eae4c131b1597a6a97c2a255f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa515f98f2614e3959c8e67f476738457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea49bb5046d7af79df101f893b43f9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57524fa6fd99e68c2a4e557badda9e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58830ac7153650963c91ff19618698e8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135773a7ec1816edc90c1d9fefdd9e87461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2f4204b87a96adf51ffb23453463f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012d0bf1974e985be303aa61d6c8ce6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc88969ea918c55a3ee9f9c3fd90e6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69a735a02013cfcd8916974880cbeb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994b300bfa3d99fcb86b78c056aa14b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ccc034a4444b5d588851d73e3d3513467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071b2c68bc967c2f0a44291e553ace7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ebd56980de0e954c46a16f4c678d8c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7f283592a3e5db6c47fef8da6e771470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469fe134364be23c8bbab0be22d36b75471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039307ee5355134d68794b107e33e62d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c3079c394e739591139ac0f8435eb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbdcdfc0e7abc084b3f8bb8222a1719474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2f53b4cc050e79f6a8e6df6f9f9b6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91fd63e0a7b072284857f723cde5a3b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f0b74118244b11af2c54938befecf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3366631bb74bde86a2ba3f242630f1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53fa47a02a9db3ce1fde2cd01eab23479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a0f4d9a12aa61eb9e137a9505f0c1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac10bf60bc8c1e33dc09cdea971bd6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817b3ee1bee40b9391ca48553ecc4e3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb51656fe866a1ecd8e69fab3e6082483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc932027b54cdaf98b1cd1d6ba84be484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54626db8874d7b39dec93c07f1b55c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a1fae1386ac3e43e0159f6fb22a56486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6b75b2082cf03d7a413391bbd9046487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01b3bcb5e21795ec2ae54230a4ddd9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601d1e13e61a4924d01c0ae752d62d9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c65c246bcd65fecb7fd5e6e61f0c3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd6b8f1a224bc3eddafbebfed18971491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418384cf9d153418d2a0d5190c2c2893492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa03de687ad2c0a2e429c8be10ecda493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150dd25d8dec55bb627d73942ead7157494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac0740df814bbe60a13500d0802a38495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd9ea3045a510eedf652c6f440c4cc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f519010c15522a551800470e8f47f7d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7474e486a599305e3d02e1a77a126498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845e296c9568d6b25a0358e3f81661b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4fbd092898c7b35b3bd859507970ec500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2522f41a39acb501ff924bc78d155501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc664bd3d310db8fdd44fd7f04f0abc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4302e24797d274bac443b08e57d17503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41b63d0dbe234404ab3d24c6e0dd11504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f43656af4d19e4828056976e921ec505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61341a8bc9cd05e3a111a8f1b9975bf1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8c7d7c2b8bf83de32804d03b17b98507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82f2a9ec92ed788f054256acbe07f2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8be2ccedab3ee054de5ee94d009197509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036b97f6eed9a4de73aa09ccfb3a4e3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0a4165e4347cc5d16889d53315cc1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ae277233c79aa8d538274da7150bf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81029ee88ab869c3504fe6b33bdfbeea513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2a8fb1953c9aeef71b2066facb814514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28538f0badbc0c376b9f9ee03f8da1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175b37b5c4b83a2ae02881329aede29516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e27f5ba23bd8cdcc1363b2fe8d37bd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4f2b861396ae4fb3b295ec9b52031518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c04aff02535820c4a92739b296640519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e04dfbb13cff591dc6f7c9666e6a66520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713e45cf9bb858bafbabf48690ac4c8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aaba1039f82ed685ccb83a5e017dd5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db249fbcc857d6b6ec8648ffa3f69b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565bd669c29e8c837cb9532002e66ccf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8c5b5df5cee93a219591bea3c6b1b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbaa77c6609857da2ece1334f5bc0d9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574337b8b1b42e7f416792db62978b7c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5702f856e00da9f547aa7acf4bd3c9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986bf782553c418dfa8ece4fea829597529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837bdefb29dd6deb64f55c1f7a3979e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd47827a62d740d623264d08d820933531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc4c544f96b5e0fa2a7035059c2881532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3514bd867183ec311caaadcaa5b2005533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5201e37ff69537f5c148cbc724d163534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df92562824959758c7da4378ad4a5cd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8374801f44f597631e66a9da90639a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16e9f58e4eeeb51511faf1dad1abf9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3af3fb41a56ed417dfe1006d5e86da538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44cc91078f6f066397b7ed3c8501c4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1081b8d6a8ccbf276d7b554112dd5c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbad9148d40d2da3ae5a83a9be2174a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8931d1ebf5e9c618342b8f407bbb0e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5cbfee4ff04d69ae0dcdb4be6143e9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bdeb4de8ce1960092caf29853db795544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f83f7ed8ff74c0f1f06b5426fcab0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f7d1b20a70c7a77a78d08c1583d49546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2a528ccc195c57e8509319fe47f39547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bff92a65039186bc481d3fe8ad8e03548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d76157581e556253f6af651955d867549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f665b22298b7d61841d38a1b8ebf5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87228596d2af590bcddf71e6de5c01f7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f26b1df28b795018cbefc271aaa98e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496ce248ea76f2293784dfde244f73b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e106fcfc0ff9173e8ecf94718afd7715554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064b4b775cfdac97ca0691d1ec78da1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778659aed0f5d32a668754e33ff7dc4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1617a7b15ea92a106c05d0da714361557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d465f1d963bfebdfe86b4691658da558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56b526ed4c4d700f5a85de061582aa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c162e00348a58e81dc6d78588c4cb1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1a878d57a0e675200efb75a0916bb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2253162be98895281d8ed25960e0fb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb4bc5458dbce10e06ddc33abded91563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bee6f115a1ad79a2c8f70631379402564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d3155b90d23fd1832569deaff56b1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f704845430c2076e570c54bce7427566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea486ccd99d4d611ab64ff6be1355ded567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448ebf83229f41a24311cf71fed0a13568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e938620129cf5a8c85d96acaf0bc3a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543670fcb9bb5b227116ece3e931dc6b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710851ffae4e8f7a66b8d20b5c04fad1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7e42b810487c0b7e872385d5b942b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d472e79fcf8aa667497552fc9e5a925573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac65efa98af2f2d866b3f35469abff0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e8c1f69808128f1870119fa0b6e32575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24291aac59eb153c30e5b86fd0f5e46576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5cf9d2ad366c2041f87318883335a8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8c9b2ddc677a164e207cbf0994549578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd3543c277781ff8aea0b466f6e6f2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926be57364faaa94dfff751d95370fc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3b9e390834fb315409c3270bc67fd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290775b02b53e1df5d7759ef7ae9e1f2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aea0c1acc470a35400557cd58ea07b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9ce5eb37ee4bac7715db054ccf10d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617bbe129219fabbb73cb7f2fa666b1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b4bf7ad327819dad6312e90d9b351586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3a22e615ff7ad91ba4f77b6f844e6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60989c71d74c19c9c09ad769442d59bf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4a3ee3b98deb9d07b7701c096c2d1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e38e46670d54568bfa0a75a3095d1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2444a07e895a5377df53fd0a58e89eb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9945a9d99b086c60c9405acc90b67df592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4af4f4b78157da4618cfa3d16e528e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec6bdf86716f86982ef6b7710674a74594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a259267e8c917b050d9c1ddeeb98c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63200cd1d4bf4ae0526d5b8b57aad9f8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12642e40c8944d1dbb1950a4ee69e6c4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1364510076eba6ac7d99a338b204e0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db643c57d731af5aff598afaf72dc678599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4abc8bce0d139d79e35979f9017b66600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2e60f6dc544e83ebdc85a3769e31e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca81fe618f931efb662767b7d658d3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d278042c530e5c63eb54d8abd7c54a8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abec099637f0b93978bfa679d45ae4c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601e82bcd66bb970638d0b32c3e0753605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc4ed0b0ec63e5724c1c9543c751dd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f6967b6f233cc954f7be9a74a484a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1dc7e3df06f5fce33e257a7ff6b85608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9492b5c6066abab6baad50aecafaae609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c996eb2d350483f02dad356e1c4ef610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae69e393c22536cea22412aea7d0be9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf83039090c7e0f9a20f427dcccd7ad612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d26f115143ec47c0ee87c8ca2bbda613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15af6f5ca0d43aa6161b8215d7a119614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7acfdddcf884099bb41c14362290eaa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d4dc5dda4bc04b8258577b7c419f3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72920ca592907c2790e4cce6d27b8143617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff3771cfe9ed68febe6a1854838f2b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0494a4cf8371dde551e3e824950a3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bafc3623400b4681b9a1c690f0be9c4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845bbbbee8ee5ae45307c9f7bc01a78621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a78723a79398c152e2d06b577b847a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5d191b057a73ecdda128f8b54f1ca623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf97f4b28a1910d78198e8da56551ad624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e513447ccd9259bb5f31c90cc8fb4d2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b503f7baeedc0c5a29aca33139eb6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81790535462bc563b3567140fa428bd0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b5e580b4a1493f05b4e8bb12f3f9f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e515ee1383cc5d5ca2c14b8536a12629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c438022c53d8b2e4342a6391849654630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c10cfb0e2d9ca7ccdddccf9d1287d8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de1d3c823f8d4c2e5e20a93365bcae632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db7dea699e835d4b2c6f1e0e1f4b33633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858dab3fc7a1df3a873f16b25d49238c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6a5d2b376c4dc5205c216642d9df6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95615535db75396c4ce10cc46a966a6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583459b2c83bb841546a644f8a5074aa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3c36f4366cdf394f10a5c8b7e62ae638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321fdc08bd0322a7c924852f2fc4e12639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bfb4b86eb0251f68d9fd26e7a4f7f3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3047fe11d5410102ec95c719f4a34aa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b9ec2890d31256e35cf5a5a661536642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ae1a5e2a40db3c2f4365b6a24188d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389fd391091f2d905b99da5b5321458644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375a137b9e9d490bbef94c18897e9e1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ca72484588b4ad4d5a588043fb3c0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f1cea0275fc2a890df27ecd521791647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b27ea53ce8eb1ae1c5d11ae78bf2f8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3bbf6fe871f9f6103473a715bc58d6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419a15b6a752a9c806cd3afbb40c907650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5516affe89d57aee4b7e5197757e91f0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db88748eac47b87a91f432241af2d2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b2a0f47be967ea21912a409ed3612653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32b8df0edcb880cf9a3be65b9ccb46654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2973466325d0eaf78261b49ef5936a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9c5dd724ccf5b7f7dce8340d865c2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85762c774352aeb1b9f1ae43466f2017657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633533264b24b33080523fa28a6ad6d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f1e57ad0e331b2d4108a4ba99dc60659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137f88edb8383ac33fe74d28c126604660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8442e20624bb5a5a019f3f13c38a7d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200e4fb766a4de31b68007a6936c3f1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133f3fbbabab953595ffea3ac99fe2f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a72a00ba58f26debb767912ab8ceb4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21f5fa095cc9ca0321b7265ad04d19665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53704807dca7709b2c504b2f9d941ec9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af54460792de8aebc26fe69d8263ab3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9443f4555bca708903c241af2a639e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc2e1de910bfe4cbbbaef3258c9fc6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99141e3ef7447bca3ce224bc4aaf3a01670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053cbea5200b6794aa285b2b67de9255671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e112564eff10ebd0a4724d6df28164672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee0128c92e8fc12bc5a195504b3c93673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6824730a162460d07d641af81c0023674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c685512df06c9c6e098bd0e1ffe66675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c29bede87ff5b6457ed39492cabc74676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39456662b4ae1aba84d8c4996be4840677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1508d16f3d6644f48343fbfb53c18678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d965541b395e03e5d0ad4e18d66e66679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1dc7d1a639698aac7d3d7e889b89aa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca8af3e3540e094d91a218ee51a296681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad7b44137b8aeb9558f1a5c62c7d53682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e664bd2b01ee279f6c45f5f9981cf7e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21138460fd616465dd95d7e5f0746c86684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5147b19d3eea419734f0cb8371e5d24685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f9d2d53222261570d1b53f26e68d4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974203656988440d95c2806ed2aa161687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c84c30105c5a0f9e180ef3798fd52688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b52f335b72a2ed4228551fe1e6c3b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35dd00cf014ddddf231badb970abfe9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4cb50dce5f8815558b948fa127b80a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e539e51172d752125437ec39f119510692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da91ddf5b85056508e248a9b9553fe8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99965944d27e3002d1cf47948c543308694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff327bd6e8c6e3a68e6f771424b96a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b64f51ab578a67c2615309b181714c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638871a86c44bc183b822cca1091488e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216933684620868530c52400970c7ac0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84df107d00ff42161ce2a30cbc6d16a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ad5e4fa9a66295902ac5d872d2cdc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ce750bca7c8a30a58bb62c1e72b86701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8db89d1808188e15f7bb04de96461a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9557d364c62a725f842755432d050703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269932873032254da8621959e202be6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ed34239f3ff977794ae86c4e8f452705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8443f690827d61f9f08fff6e3984c3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde533f30a4b6085b0894343083fe7d4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37654913f2997cd1df3433603839168708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528273123a1626e4b52112e663b0eca8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f8e09ee0cdb8c83a92f4a12ef1498710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7962c0bc1ea56f0698cbaf4a0c155711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a0882c72a606799fd24924b44e9cc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d5b6d9a17ce2ca7777c384a5ca10c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4a09a9ca29cdc2bcab31e8de681af714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d77497e9773d5c16201a89361af4c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d531a864fa4a9024f5aa4253b547b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed37b37b68f30c995f428155f6a0a5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f73d2349ae8f21b5bc89e8485370c9c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9714c61692e3161c4150770dab79d4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a4d49dee56d60398c773027c0f4c9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479464095d85465604c7b8a0f1216f9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55392e1a3672635416996070f30785e8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f95715210fccfaa5e7586c00b8221723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cade56d9f9f0da822d83e6098de9f2d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881249a83810e605fcda6c456f79cf7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30c013f09bbdaff3a2c64975b40a7b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7acb2e63041d7a61623408254e78200727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c586ed8db39d56cab51fcde2271e3b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb5b6330aeaf416c2e40eb3681cf34729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e239cb68f270349938babd95269f5ca730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d79986e7c1204bb35c1c2264de004731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf05d6edd562687170ed34273dacb8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae7ddaf4c3a4469901a7dce1d54be4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53c66f189bbb60534620d43a1242e7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84050b5a9484ef9f00514fafed4d15df735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fc06589eb9905366e59b8720de21d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22ed73c4aade9fdb1bff1f5463e74c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa27a30331d7180d58f4eb06685c66738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d9791ed19a5ab40c84178491d3c59739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49657f33367a79d1e414327db175c7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e76c576130466921357034aecbe861741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25fcd2d91445a24de74813e8ab5ef0e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d852dc8e3ee7cc1e467e83c3c5cc3e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a482596a3cf8faca5fcbc1c84949382744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b8639359f83f58a78299e0e1c5ec6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ae35b6d082a922d2a21dd22ec4fee746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f2f1d3a0f2d6ba1f10f8a5944c4d7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480de8742196ca60f9648516f1a8812e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca0b964949b7aa489afe4567489971749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08dcd5af32c4036aca72ded3da1a51750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124a5740f7b2074d68f13d5a456823b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62498fd556f1ba34c01b6fe29855998752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6f2f10e6657e7911230fab4332769753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524b882b074408dd78bc669def36e01754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9eb4d7fc8be25fc01073f071996520755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fde33d97ff2bbeec10a81bbbe9a041756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa4044c40470b1574178ec6e488d4e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9f8a8da4d2b9f7a75055c297bc038758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a315df3993b6640373ddb90f65956c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>