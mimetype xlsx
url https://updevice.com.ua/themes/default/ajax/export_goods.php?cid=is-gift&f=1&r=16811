--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a4b476015e8a87965f7e6a47764631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfed242fa86c23e3758244eb0d17ebe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4feeea54ed9b9d09f249c4a085686c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd9384000b1312b740ea88e2e4de9dd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b0e871c50636f7cee2db377f3a6e15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd53318d25e111400543d8e8ccf100c16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eeb7431709eb0d8e2ef1100856fa3e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0daca379d860aec637f1285d930c7f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b094e7ed756449a0833c1b6d9123b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1fc6e4a1ac1bd56f83fac59c7f5fb010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa02c54e5c87c2fefa483e8f3666bbd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c005b8c71bc492ed31206a61824e5e212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b45658c75bdf8861ceab80a30798c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087899989eb4b2219e874230198bcf514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f64abae9f01ea53e9facd8f0cf10d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402869d8a8316be09284d4839297d8d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8ac0f933107db2fc7cd1636a685a017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2f08bcf436e60dcbb56ce98884d8918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6945449e8483aa576bb4771d68f5e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d2b792db68b55e23720188dd15e8e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a741736b9649565c9dab2ae486951de21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3609bde34ab7ab01e5a7cd5ea2f64422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6ae7546fb2760c2d7c66d5ab44d4823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315002730b72827a6965348eabcec63024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb29d48ba1719ddc32f69bc6e0bdf9d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6050133dafae0370579322fb3a16a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f6a2baf964934c435ef710d2cbfd527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50fee359715f5fda01ea50920d701f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0e4bbb2371375d7dc59bf5a7bb97729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49eda958f3a917591600a4a585d9a4e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08bb15748dfd28b94cbc303d070f30831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024303bb5d926be89e603878534f646632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4764248e93da9f6935c7c9fd170200733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f5742af71abfebb39b833111a4e3134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5407ff9e3c050e499186f25262a1935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0ab0ba1d553a8d0f0146409cbd09636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d0d0a1e363af66114678e279bda0a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba9ccd3255d135c7d1e5bec90bf5b038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c84c202830be8c3924719b97008ba39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd465b44a0260806046e6ec4c28344d240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ff4965f5b3bb83320878e6a36219d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91588abbd3d58e60dbdc57ec0d2311942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981a796ab3f3e37f515e2333c8047a543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638e12105c33763a1088cf3135f72f744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c321ff376c3ac556dd86d150aa74b5645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdfce78ef867af0f299eda02d61232c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c336dcfd58ed0c52369f6f44a121c2f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766e605301714aacecf7ce95b5e168d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6573cefbcd87a2144d17a3b12e1a2a449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77764b703f5a24a75d0a6932b5d7e0d950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc4d6477a1fcdd1ad667c35bd2c23551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79182efd85c777735f199dc5907464e652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cbdb6a7ce36c7faff0591c60094cdb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070abdc84f57050c83acb5080fb38f0f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde5edc6576b2e1b23c10710464268855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a258d804dc5330b762de185cdae3ad556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8e8ca4fac63b8a13b037e4c7b7b6a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7249fbfa9e698facdeff1adf50396458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed03f8ec7f162d860a429ffcd11dea559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389aa95a4a0d8bebb8b8a9350fbbf40d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c698e21a97a509de5d2a1d114ba0f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fdbd4b6f743f115f54dd7ce6ef153e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11fe466b0cd65ed6e84051737115ab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea561ede50183b65a66ae2ec2c6af95b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b83cb0c575a137fe214e0b46c763565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e887629fec3bc3fe4bf5fd710ec1c066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aff963d306a7e93cf23e46f2f2e3b167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8bfbfb86ce2ef8a6fb5516500541668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434bed61791dcc49f1ef893abfb77c1269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c82e2b9d4f14fe77420a0bee8e3f6e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feeac678896182ac7a448efa40e98e471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1eae9fac328a26108771a566990fbe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4daf801e250f7e42fd6920d0dc985e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1047f45148646bf9c3f146fe58a0c674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d17783e9615ad465cf8d2406b811d875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33044c9fc3878dd5b4946c1e89dc8b3a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d7aabeeb1d339d5643d383b2b4b3c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126db907bbdab95a095f7d854308e6178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d29e5e327299bbcead6d2c3ce4908479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920d0e1eb83070babd858c4d78b42bc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0357c8763302355b0bb4d5ccd6ae181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15cd89a3ab1eb7ce9e1fd86141acf9a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3981060c48fb25cedf184830d6b021983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627fc81be9330807e29ebd91c0b3460a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f35ea585e9bf58292ca5263b45c06285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103354567047f0a7622d3532acf468f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc5983ae93b318c908c530f2228c2687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dbb44be6ebb3c9cabf7e58696fac2888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4fa131040561492311e4c87c95c5389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17460bfff4d8e103bfc1be2010d9cbd790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def263039cf28306c56b8eaec55a1a791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a608804c0aa39d426164cfb0dbd8992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124695cb47d9ac66f8709ce5896937993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86ff772d60b6e960e1682de9c5191d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ffa184006b859c75305e843c8b305f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291cc78cad0f1f445511971024af256296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b2f23b8524dbfe03c423aed1f6cea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109b34952d969a9841b67b5ca4d3d0198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f114d7bdaed1c1af082e6bb2f46b7299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d098a9c7e5e412288fdf2d9d705d8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa61006563997393dd5774ca5304584101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd0bece3198ab30faf6bbedc0c5422102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb43c373e435a8b38a579f1c75bf46103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986cad263c9c3e9cbe8ed1f87b83aca104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba51940a13b2703048a60dce356b2c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3bb6f50c2691eeb25ede7e47f0a7c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667090b8d8e72c4dfb5594e4eccddda107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98375b9fd783bb7b201f7bf73b337649108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500ba722831776254fcf22016b1d103109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2e47eb16fdc2855606f52e2576ebc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97880d4971012159ddf174c140466d04111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272b6fbc8f6234219a3dc252d47d16d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f28578183122d00de2f1d526ec521113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009b9d5300749e7be48c178e60b670d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe25913e5bed19b05f83f3fae3ce97115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b4d48c808a3d68a289ee2f4a871e1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa999528e74d0cc6c17676828eef670117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36c5000a45de5b68d3e67cebe8de1c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5b039326b6c34063da4fbedd94a4d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bea8ba3a709774910b08c71c0f19f0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee9034e64c43f989d7682400d18fc9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cafdbb5c21c8cdab418b69a9daf976122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be9cd63ac4fa86a9198e7f358c76ef123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2f6ddc84ea3d39e39cc43fba7b460124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b813570805688a7e3d1306fcffaf5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33fd16262986d82a9e3d821f9d112e8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80875058f4166703e5758882cf62013127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2eaadd3cee767ee516454592858ce128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16e235cf4b971c774d6944a501e0bd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb68da2f4aacf1157deb63d77ae99cf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5589202a9d12453b65d6c57af47d41131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59027e30dfae7a20c9d1900e8a494faf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7be8997dcb04577d3bc2a8a0972b3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de81cc860e60e67718520412decf56134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9211d560a283a9087e060a53b075b75135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92c622c2989bce626fcec37d790c2a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1f46114e306f85c160159cd92e638137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6a7f03abca545b6bba4f773860299138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba4e3347529e99be08ff643564f765139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9beb0f9952872b2b3eb0bbcb02e1bde140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6d3ada8e90ba9ea861c98b7df4801141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fea593963f011bc1dd762a50c24686142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cdd1205e4f606493d843e23e47ab83143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2943267034ebcdd7a305cdd1006eed144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025539365add59ccaa5969256300849145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90f5d1cf82f5bc2cc926242741b674146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7d51c23a80623fe787351c63e338d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abebc2e1d7d322889f72f6a4490bc411148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334ecbd252fe7443f9029fcbe436573149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ccee9f9683c08e36d3e5102754de90150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6cada3898314c82d212e70da3644f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a48de3add22963b588886fdac3b717152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429d2f2c80d04496c17fbacd22c59b2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf9427452c2e95a7d8553be8d77c2b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dbbbb1b202c96a77e4b8542a56568e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c6ddbaf6846692da67bd3a73a305c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265fe0b237098774cb0d71b0709b33c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161420bd405b800b93bd577ba05028b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf41a823ab4fd895a94a36dfccaa3f4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c0d6937601f65e870c5032108453c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cfadaec749a0db461f3cef6600aaf2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f8850f4d59e13cc76b418da73099f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edfeb1cc0d02bc50b684ee344bdbfbf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9bde5b5757456bbc60be6e222b781164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d4ba292384ee855c4fecbaccdbd10165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019a39f07764e638f004696f63c259e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5837e078c9d256608771f9ac53720d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745e56b223ed4b10ac698a4a2cbfabb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c311744711cddc62f0ce1497e6f400169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d2a6de3df78e9a974152be429cd98170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db11b48b9d8528a34406c28d16158e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fda0c3a0f75ceb60df169b1ed77428172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d412fcbef1d880b085b20be6f0e4f5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82644be1271de22a318eff1e175b61174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371dd89bdfabe2c90ee5a5e691579f5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b62a731054854eca789cc77f6e6921176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6c0d707b92a96448d6c7f369253cf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3e0220799fd6523fcc448ad194e5b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fcc34251cadd864f41c2a24148b537179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b781fe72c6f7848a09a99fc4b8ef39180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d6de1c1035bc5cdcc26fef1b8a3dd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55513cd5b1e58bf547c6ade9014264fd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57830e4040ebd88cbb07539947f0ed183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f53cec5ebdf6734ead42404abb0ff184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8932a8ca6a5db99ddd77ca7f4d27ea8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73b3052305df95c7278b3f24a7e4d9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a94f0fa291566a08128b918215b1c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c87fe361c92262b1990c4556930d1f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0524855b994c46e82740d157701137d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3433c51c6acd10091a8f4ffa77d5d99190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6533ff1c1267e1b510ef7ae76c99f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6d0f39841eac46efd4e708ce7b29f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd73a00e1ec08976989191fe2062380193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925740b5ea68207877cd587dd82764b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f42dc2deedb28af41f0bf82e12b504195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6152d3362faee6ff29fb10d0ceb03196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5a36abf8bc30a662c027305ecbadb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e8c79bba9cb3c0b1b05ab749f593b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763d010884ef8fea27b50391a867c0a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b84b5ed37313a905284c06d5d08c2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6820a97df392f8cfcc3c1bdcbfa50201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e450782cdcc2e97a4162b8c8ca26d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22edcc509e2df9c7a2f2e45933d22875203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f4faae185dacda562e7441b3870b1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d380967f797a55f79a9a547bac4d42c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15247f2ee17aded7bccd50b3779416e3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c76aa12fc0382dbedba6d0e5e87621207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ebd652e38a402886e207c09a810028208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4b922174110a6601894b8e674a07b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c21f8afe31ae2dadcdbd4fe09cf54f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0fdc616fc3fb413883382c249dc752211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce9e1d2e3c62f9727280f1275f9a16212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0e11250cf9c274d9ece7a65e42850213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e8045c2694425d44053e2e07ccc8d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b366a2fb8071be4b64b903f972084215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7adb33da28d4e4b21098267b11fe2b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1eeaf7c4242c91ad286af98aca4d14217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6887efc885e9e5cd441c2ba8b510d4a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd6abfbcf83f497adb3efc5a319a89219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3543873bd9047603d4f4c686c0268ff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2016549ea7dd6016b69eb9e57e136221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ebd1bdb3e20891ab752fcaec2bcbf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447f0efe9ddeee1e3fdfa611f2df81e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad5e5f7afba64dfd9c1596e545d614224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f930b6db4649e0d4ac0e6a5161f0543225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d24fe3179ef53ccfc7651db8ed17ae226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2d119f665f3186c87d61860e2083f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0d4638e2c1628f51146274038ecd6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9c960d70a8fd5fc6b9dbf7e01625b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae90111c9e20f11146c16c66b6a681230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b48fd455c076f81e475058afe4f1c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce89734fe1d5c21dbe7bae2c3e767e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217051fcb57627a8075dfae24189c30233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59ca45cee73348c2fe640fa4907f02234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3051d796dbe49db7b3b5493e7a79b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb6bf58fcfcfbe3351e1d5de3b41f9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c70a26375df220fb6f06a2ca49b19237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dde0a36e8e5295395479a1cb07f872238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ce4a60ea0a814703ed18eaf412ba5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1981cd5c3024120d52ccb47109a14873240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d428bd8d47a81044ca0745cee25dd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d331602112e48157f7072734ea44ffe242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138a84d882c4448e1073677cf0c1973243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2e21e995f47522c54a819cc7debb3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3988b0df757e305bf6cc3649c8f99245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb502a7f9656724509a32df98eb7e0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278a4e2187ad6c75c75d5cb26868b68247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754933bb426ae2fd76cc8ccd3a80b4ae248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4fa6110b9b3fcebde2a9f786bd43b3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975ee2f524165fc48be92f5e46d1107250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac5d217c965d3ea36e17605ce82261251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe1defc73090f4672295bc62b67d70252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb586cf14e42adbe2c573ce2e33edb2f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82daae2cb53bea165d1b172e1e1f710d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158deefaa9e32e676e49944f7547478255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104424250a9224efd71944118bfb9cdb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9c60044e93e3ddb6f6f4fb606e3a1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187827aed81fb28c7889960bdf014032258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180cc708669eeb635eecd1f87793a4f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750f4a2fea6f91be8aa651d387fbfec260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c979a1fa00064c1c7ef19c5b9b94f5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7cf09afaf4ce4b516dd6747cf2b37262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267d6e425852edaf53baf53353d05b3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d668be093d90e96d5b722e7525c0d23264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693cb3b197336557bf2e483e2ba15a5c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3593807e0eda2f092a87c50104643e9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720fd44cd55e148f5042379740f67248267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56f94bba04c27b79e5c2e1e327e6e8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad1b44da451059b6fe7a1d30803bab269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4154723132ade579b794bf38dae38270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c6af2d1773867769bc99da330771c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0229e7ae6a6a55be648d52f4b17f0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0eeca55ecb545c60f235235eae9bc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff922595435b5c26f3190b06d2e10056274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4eff9bb08e6c924a6c89cf93e2b811275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063f6e09a3392e7e9fb04be8637e120276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e32719537814a3eccdf50fec105ed7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aeb46ef4cbe2929bd7c9077f0a4fdc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef38755917f009d362cb9005ad45d0f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766399344132cd467cec230bb69100f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf596a6887d6742828883c81345e63281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d70a02a491905a2a06e73958f020d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a978fb8e881b05492f5f194ed32ce5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7dd258bf6b86b6ebfe64e137e7ba1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd52a155c241b647aa60d7f424a31b9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e61c01b8e5dc2728ab585803a4792286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2b512419a9371f05d8c7cdf8a39a0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb6b3fea3affe4c1fc381a48094cd5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2afb69a6249074197be9b84652109289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92556c59bfbafc9424ef22db543efdc6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95844ca7aa7d9fc7873c1e280985a89d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa838433446501ab589ed1577ec40d4b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2ef41e63726717c7c31c2090f75ab293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32df67505d8e6fad1aede54affe15f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5a09370749eae7f974faf63f807fc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6fb61543e328e68833341995e6e53d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49f1d41ff6210688e1a7b577169a94297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fcdaa7e42b1743f0c8654bc74bd317298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a68d450dbbb2381e0406f760b431b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3933795e3599c1e03a0b4f3c417bc08300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290200ccb144896291ffa5bf8737a9da301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721fe266073dbc19fdc91e8989af573302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3aded120077eec3c7758dab128c8c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6cf33dbca29700c86fc9d48d5af08304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1158eaa1b68390fd218de7ecfed5c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa140193d793181faca3fc4495b2d9a2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e5a8674c98fe1643968438dada3c2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3ebfa24f2c9c55a55bb11e50f8bd3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230988518429717f6286c626d45eb3f9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cab70102133a53e15b7f1d950ce643310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e38fa664d30d78fc46b9e1d48b610b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3e1c71b652671dde3c9888c0ec162312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f810ed458a3bce26bc6a8e29019954313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca1e827d96e4cfa99fd9acc94161a4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d67bfd240a019dcc1e103a4dad1ea315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7394c32c63795db57eca948c08ecf2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a887421269063bcf29fb7c2b18da81317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71913c18dfe98b4ab573a06b70bdbd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4f304509ad2ff127b2c7fda38c199319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca1795b4e1132340af545ce1489ce8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d055d1d92d1b33b681615f4c8afe68321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d467b8a6a86a060f0cc37088c39710f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914ecd9f0cca48fe3164fc629faebb6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09c61407179ee73cfb7636300f0540324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18044808305640887cbac094a32848a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c5811415aecf8d89fa581d35704f9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd2c98ee2d2703c28f180d2ecc7a6e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07f5977547bfa7f84404bdf6e0e365328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7e954abf12e6042909da2d1f09bfc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab97952b9e24b37991416f0353539a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac961aafccc8e941a7cd9ed45b612c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe9a32528b128835a310938818fd15332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061f0971a3a1d7cdd4664d98b2ca905333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59237e130db6c897f97a50eaa5b5414d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c064b3c04de0b63d522c05c0816b4c0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0247a70019571493d68737a733597c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd342af3a142f9b89548e491e93816e7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410cdc913c4224997fc73338cdda96d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1b1d0518f8f7c906694c8e94fd6cc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6fce03470d6a6a052b6a494bc22c0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134167ccb8963aa8891fe85bcf8e35f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3520fb6ad08a7c50a4c3f9204c3ff4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34557b8bfef2af7e4dbfc172aaf2fad9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1e56566318d25e8874ebd2d388294344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f37042442576f752b1951f50a4738f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888e9824313f3fcade4aee26ea4d564346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557625bd868476c5e73d71c8de24f87347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320104a21caa0f9683176bb6c3f1d60c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dae271cbffb546339b851c6bf5f923349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aba6f206846568e6e5fc8cd76766cd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9732164b02d0fcabe4fc23f2325c251351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0c6d527cecd60b5ab55bf602ad80e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85dafb2165d25172757b8dda2723d6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245186e9b9680404d12f6ed529ea52c1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6fbc287a5654e04128b1ba38227f9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead863e9b0d737adad9083fb8d2ffa96356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b6afaffca477d5ec7cfb01062c189357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee51cc9521efee3c043a73f2359b22f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd5e3494ff926f3a12eba4ba856fb1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98539bbcdc39f4c57c3613b33d46a21f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb66163b0b258db84d28fced429077361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9cc1e9208295fd8f328836fcf6dd47362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38e4df1d0c0c6ae9b48db0304377fc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268dc937a7c47d76eda5a413b15b27e5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8aa6683b1acf73b43b98383e6092cd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea02006094cd2b9a072653bba01dda366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b2a485a00788361c638816cc718c1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b24858355e1a04ff9f4b08bbb6401368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0baaf34541721f8057a711964275f14369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02ecada3f1c081af75b84a268670eb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c85c487a420f3216cc5dc1179184a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f6c131952c6e7b380341b3521d5d4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5b03aa34935e822e193bedb0e5026373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3276b43a99b9f01686b88ca006fc35374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84708f484106401a1f20e8343be72223375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbedd28edbce96b58cdd21de462ae0fc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42d5273e4d001d5c0a20cb090691ab377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114fafa52a58b85361d526c6c0d06ac378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac50e66a6e4595829ab7bad4079f0d1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24687f6995a15469249b0f7588310018380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57c2e17e6297f31d8c76f5b93e06df381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7b3ff4aa8f34a73ff2b831a5dfffe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca8f16584193cb70feea3c3c8ab3c7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f99ca02a5273dd6da380d523d8cfc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95ef14b67818e73f364052315edcf4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff4082250abde78e917f95a9455e514386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc82d354bdce48758a7cf0b6121afd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b0b6dae1632d5f395b89522c4bf23388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ac1ca52e2e8cfc8fa2a789d9576c3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaeb4dbfb27cf40882c6677311194c5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f875babda2af314edfa2f951316bb4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc9ba0eaebae94c538534e633eed83392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d45507cd597093fa63c83cbc665ba0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6cb580d434c82d775427351bb9b767394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60345357842adddc0afa012865efecc7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406383eae08c78a8ca73e887711cc07396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d4203dd1510be647dcd4c32e82703397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246bdf032ac7653883538d46f4cf94c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc562f27112f091c98e7100bf1ff94d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655ae94e602f61eb618f1468820dcf2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315506b1603d0606cfedd92de5af512401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16a51ffd7b3bf9c9412f2d9a30ea0d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001d823c56eb311c2da3b0a03777592403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2575138bc1f12275b4ad34a4e8936404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112cbe50692648c039a5f994b5b1d622405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fdf757a533643634d28e2ea5bea22a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457081ebb674ae9d50612a47cb05168b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4e9126909f2cdb289ad444ff5b40a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6325732cdc0649a9694bc4dd8a170d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d01369026f0146b7d87bbc19c46f19410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e62beff1ebacd422dcac2d76110c6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d18bd336aa96629c6c9190873eaa8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885945493874ee8365c4b9d8a6c5bc39413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840753c3ea1f2bdf3721a67369a3ee7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f98bde36aebe66057e2b95d45e1e9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01172bb90e4f5bc26a262599979f4284416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60cb32b8a3eeeacb9bcc64ed7ee84b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9439f0a03f0cd26f262957f1263598418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f00d20491570b1721c0f215af0dc60419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1facb1a029a09f6587e784db81353c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef86cf9430c892836127c38050628c2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83082f62e324b331b898c36c1f5b3d27422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d6d11b388cc09fddf904cd0a808d8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a0831336b8e035cac3bdaad26a249424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b737c10a98aa1f76a8055f524d874e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ba69bfeb768579ae798db0a260df7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52218ebea09ead2160b7a235f92afaf4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25101c0f9aee96fe9469696f6dbf348b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ca135bda64267ba073a1abc7c6101429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91595010b377d26699c7c0cbf4b36a6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b95221694ad6909ba409a63099efa3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfbedf45b19b877a4ea861f1f4ac236432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd534d2fc01c385d63e8d37ce522624433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91627a4e6bde4c292782b65089149d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ebf0339b2420338dac055398c8f01435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec2b24a9a376401193133b2bad5a66436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc806d32a2dd344fcc9f20d4ed4b34437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e86da2d1742b8fa83687028ccb01fc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6e8fac21d7c30c128c631abfdf5cf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350c189e38fadc0b3cca522f5cf3e1e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e517c2569c41d9f884dffca91f633441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ce623f8621c7df320423d64911030442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19772c0620674efd91b7308d4eae486a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39c0d90512efd5652bc78ac2e108cc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673806ce5582c761c236d322cddde066445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c0ef124f6b8478b7cc5fff3cd0105446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274851285d64b6275037256b32e0140447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897ef4c2cba2384434673a9a15dd23d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967d50e138423c47ef7ffd3877c513d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487066dbfcd97ee8a029a079f8c59e2e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9a9d2c1c81ca9d17a0d23d7e2f83f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c83b14364c05eb52388580f74bf57a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5dcfd5efbd5913db8f40e4081c50e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3f936659d17f3283b07768e2efb51454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880adf078d4cb9461232f72e85f60fa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02da9f4ca7d414b371d3b6fa68c38a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5ca715a04b2345c4da77399ad30d1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5986ca10239dbe607e621493f2f5ff8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab316741db0c3df456ff39fa87dfe64459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d64787a9012ac8c1e925d59acad310460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a2574aa08bd9bcf2190823f3bc1c6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284893e04b18da7713283341c20ec95462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ce6d9c26b7e934137f4365adcaa3b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a63065b5b17ee3a050f908af83b6d9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0232492e6acda42902f52f902b43ec7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f927d7fbc85dfef4fff53dc8232ea9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af57ec1b7a96da25e35ab96761d18f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf840a19985e1ba6fba2a7533fb672468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f98ebc9d6ca0cd8707d8e75c77562469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda135b16dc9c21fe7bd7e9064911ec470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b20653b445058f08705666af65c1df471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c7f7faf5b1e628f1d2aae4e89d3ab472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ee9cea6faf7698e852c4d7b660f49473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f159dbadbae603784cc7e55e371e2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ab8705ddbc7929939fc433db6c1fb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903689864b96ae036c3b5b64b88148dc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff693fe2cf8096a89d9ce6ab98beccc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ebe9031245d531dbe3de9b0889dc1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f9ec6946e95d622f773d0ec54a048479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ae3c74797b2b40bdde63455bef278480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca17771a70f70f43073782ab1ae0d8c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847e897e1a3e7801840fb8165476be9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae22b42549566d3026626a71eb6542483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75cf8ebb9351f3201adb7b09495137484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1465cc0adb0873b1955ad7b4d451645485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3851854cfad6d4a0e61e59c5ec20164486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff500fbb5a2ec3990e42f2644c8b781487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866408f517592ddc6b390b4dcc5ea4d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798607057ebff084f6dec7fdcc27d1a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643cade503f810e84b0495b62677a6b7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330fd1170fc63e2fe8efc82e1ff79b4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b9d96fc5ce54dd5fbdcb01e8b9b7f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6c7aba09ba578017b736c7981c3ea493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef464d67853cb6ebe3077b2548ab044f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d02b661efd7a74aad848f6048cbf7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645e5c90e422c62afb729021eb1176f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004a8e1087e874ef2c2dd8e4c11c8ca497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b7891d9fa2a45d2e3efd22892244c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6661c0dec984e2e0519215a29b1cf51499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4929f36344deef687ae560b639802f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7d15ffb139e4e14827678d286d68c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2472a3d9f7533c13c1258b7234a96d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e93f71962c19e7b5b4684d6485b04503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124db0ce2bcf1ae91e0fef4be0b49561504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a01078e51a4db515e7ef992796f4e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3584b7acc58f2b0f4c348a511f97a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670156177f83219893ccad92b92cca55507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223305b03fd3df7c33bbea3d19f6f8c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90fcc810b1bca418d1e2056bf96bb1a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957be10abb1d23dc3302a2e35504647c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d37050ea19ca7a72dfee5742aa90c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a29e07677282f9ee14ee45d6a170f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec356d6c81b6e339e2f67a038cb7810513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0fa535f9eea0db6ea74b5d7806bb7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5dd7c13f4a5d338f7b594b4b54bc25515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c56f4eb157fa264aef501eb141796516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f992d28509c4443fa58844925f1f3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8f3960e6cc33a9b79a1aaa17b40af518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca172ac2a2d21705154c6d268f68929519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944ed0a657c6308c5b7b79b7a5d1730520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9e2f20475bfc9c66f9927790ea8b8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c42d5d23b10b5dc0a54e4fd113ac95522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0c2f477ac2a8bed4c5b8007708cb0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb07c3588f6ac9ef981bce1fafea6d2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969fe299d490623e5f1df5e96b90685525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3139bfe322b257c49c922e464d74a13526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2e6f4bd2ea4de340f77c2e923e140527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d4e6f1f7ebbb145d6179f44744901528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ceb1a0734d66a82929aa42abfed2c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116532b464c268796501e402251d9a7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09f284a1fb3bd472b3db458babae97531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532140433c2f1fdb24c0ce05353c7f0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0f5e0dc3265bd6a1c075cacbdac46533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5cab64815f5d6bc0fe5594db7c6969534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19ac93e3f6da6f51b8dcfef055e30c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee2ee7b7f0808f777fc81bb1083c07536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07e5a82c6296e86e3be51f9e460a6e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c106721935569d97ef0fb6eabf5f01a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018656a8dc19fdc801ea4fec241f362539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea64644fd950ed15e550ac9f0e206c2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8fcad96ccdb54e0fbb6f1fbe01a75541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2333ef8fe68b6f2d0a2899aa0d8a63542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fce8e809acc56cd4344ceba018621e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b201f5597b09716707578be96b03e1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1e6f855982fcfa2cc280a05164482545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49039d761c36ad60bfb31344f78d4f4a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18837833d67d4512a2f7e40ff7add9a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c04ddbd3af7d460d98d15aa94da2d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ead229e088f54e43efb544e1b2d13549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a3462eebdb14e852689c22c594211550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c2c3e1c0608fe762b823fc0f1293f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e0b4b1f65d4af9d5fc2c098624397552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7eaf5a49c82ca3c83c10222664b5d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae5dbfecf09522840c4dd2fabb5837554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae2ef84b9e373c05a4f8ee3b85a46f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f1e0b07595a07289f59987d18e9bd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d2469d2d66e66189cc1493caa3130557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09fa83a6b87ad5cb4538dc9459790f4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f703d58602609ec947ad3f4d146ccc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ea2f2832fa5b6ffb2df275e483f03560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a909a986c3695f6a9b27fe086f5269561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ebdbe4247bcff4e11e3e3ceb348d2e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96887ea0fd55c6968a29800598d9392a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e88ec0a5c698027649d574074d18c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c11bd394ff84bf02532caaec68ead2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffae99f028d567b73685d70eaa21957566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6e417b9cde6a149ba61c16161780a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519122f97495a180927465f90e0f8c43568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808cdcf9d8909484f5fb3a9d9a406fe569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b0e299268dfb17c007e1ca7d108e7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f6df2a3c00162e8c2380c49857df0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34314c3b9880e8634487561fb86ebde0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8b63d49d6a976b35d77dfb1989b6d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba3c043269b9dd429ca58a0dbb3fe5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab52c3d2b5a9a01d549b20d5dfe709575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600e5f9645aebc883ef30b55c915041576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27e170433f59e921fcf4f2a4eb8c0f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a053642d6db894e042ae82c2ccde10f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455f6982c03d41d575011cb0de586c2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d5c594b2502d623abb68a1500580e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928ebc735ef7ea952ef5a9f17427685581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ffe1e8c7efe2d84431c82d70860c8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593757864a58af99acbac1ab3d107e00583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d0c9b0d900f12a2d4137b7d6202f3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a320dbcafac59a59de9d1e1d052dcfa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852a0eedc1246a3c18bd39fc0f9a20b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13abf2fe38b78e95feba7ca3049d00aa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97bb072c0df508c8d4186d66a3a043588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb66793bcac1eb21c148344511835b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1d963bd877cef18c5bb0c26930a9f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3e78ee2f73b7a93ad20fe8a6ec060591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e09d1a3a8330309a61a3d13096dac592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2d10ff00634dd353f33545ec62663593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d34c059e060493c33f9731b0d0c91594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6896cd46d10bd010003c81e53b8a47f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7699521162aaa2bea5f31915209b2f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7d58c315d02c38ecd98ca1b298802597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4bf6bd12cca34d8da92ee06a98e65598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30e0b40c35119ac7409fe55d962fec599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde3a6fc58037a82f37423f4ba81944600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faddafe1be7eaa33f4831558cdd5021601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd6e7e30123d8c8328c1d0b98c054c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95584d1011eece3a6df9204e4af96f0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe0eacaa5157568f4680e1a4025408604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296d64f3b8f3838bb7a3b4c56a6d8d2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bbd1d6174499df8f15a59071f1ff90606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73ae064023a4aff3e4da303e9a1ce0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0bc313ea2b3d7bff4336b48e9b83b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b7e498d2dbb3c4c3f402fef983681609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805d71494fab91b427d6b5045a8ba7d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a949502b8062fb2a0597c2a7c8d0bc7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cbb6ec1140980a3ab962319fc2ea36612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9336b1efd2add30f6bf2aed3071837613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72681ed2c9390238f3daadea55dc19a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d07e467d0275f078a946aea9dfe361615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b35b5daab79162df50fbe2685bf1a2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477012c92359ce06df6dde55054dfab3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7d76acd0d25422be6b55e1119484e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2227d940f3f1e5389605f268f39014619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3be033fdd1b55254c1b75f420dbdd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469355094b7ce3fda1dfe9c9a2bc575621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0187efb63425b8c342550c68d99b9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5da97b30bbc8b7cfd27495d85c9fc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3151b4a78209ac6b5f885c668eae76a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88387397c856f18ec582ac604db33adc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba819ecd979a609861a07bbcfbad8777626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec201fe17780d9495b0c90dd8c546fe9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80f3adce0529a789f2d9e9f037ff50628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02478a980c0902bb895bc38c24f9a821629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd5e15e5af9db5008b5ed456d3caab630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061666421dabcbeb6fbda0d7946b311631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5631ad73acd9de764af4968a69bc1e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868024bcc088f05e61b9b6eb95014c3f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d65f5ba13d5a45eabf08a430e7f57634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9112825cebec2de678806a8d36b3d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02837e26e3dd0ad23f5b273ab2e5a77f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1fbbbdc6e0c762e2375d320a7ec1d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38367d68d4c68a9c855cba2be91b4a0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246933c50b3e3c589f08594e7431a00639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a74b862e68d3f5eacb11521dff203640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b673cc12899f13785c7c933771e29d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d13b09afc7d162c5ea2876c9739ab642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f9e18eb8400a4b50c7e68ac77c393643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b7fc112f20c2d5c01b8e9a05ef9c6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f48a48152fecd8523b182522ab18d1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3e724f616a9194a19107b316a6329646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac87b77d3aca1874113988c49150eb1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554996e5c910190628e61e3e242000c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d662bb19e2b35561b8c0d05743aad649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca9244203080f6837d8ce1194a8f4a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d3959de194b70c1f8a93eaeb551f4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50894de66a4f2160c0483d9f16b093f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ca97f6ad84f5acd648deeb0a4c564653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba041b13d9e1604f7165034a1c8c7355654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199692246b75b35aee38ff495461889655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bface8bd352d1e952c968a12ae9edaac656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c1774a79359284adb39b2c1badeff657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66338941374cfc90017f277b1cfeefe9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09c7dc46e6148e0e655a5add0a31e3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148774414e134bd768f7250c3be78e7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39163ceeb53668f38f94ecbae546ae27661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644dfc4adc17701fb4a18579ff0a6f0d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a2e5653aa60e46fc76a77022e357d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e609a9c29f520ca3c96800e038503e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771933774d5bf13c6c30a3075d4cca0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a1e7bd3fad4fcb402c0ebbac08177666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a3afe2529dafd3d09e699e6f32461667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3c5bc8733fbc31522172f2569a90f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829eec715147574990c42101ee0bde0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5853b2782083b7cf84b1b5d1d5d7c6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ccabe5644cece47c8a1bdaaee7402671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddfb0749ccc7686c5624e77bea11b4e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c568a290c3a57fc6a962351c081def6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996e7a7cdddbeaaebbbf15a24ca2f30674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776d60e21757daace95663f7637c077675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5a748a465a7d1ee0911f3471b0b41676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc523eef3ae12c35864a78355d50c1a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930ea6215d47020640d0b6804f93889678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da330cfa224db255ce545e3c54a44536679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19451f9433b1a449f0d6b25f73aeac2d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cfaef05e42b7ffd3e14fc9519c57d2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3d87fa4aa82f174f90bf5709f14a5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c0ef339425b43dd7a597ba92e1991683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d661cb7a8f782e4cc7717a9756cec684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe846aa21651dae7b76ef3f911b750685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153eeb64d75e6167be66417c3e813b7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a4e9f59aeeed7a20e75cf7f99c9bc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572121742f7bfa75704481bc98ce995688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e692a17623b8507e7c2d614af8575dd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233ada9f5872afcbae26fe8e3a3a27e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8fd1708deeaa0d0b72fba740825b4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1bc96b61bf7a6a4f73c5f4b2e8b16692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532405d07382c262d44d2e366f89191b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c01d0af6f8943a2ee8b3c3cead8390694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d67dd78f903080321debe890d066c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f7b2dc0c2b88577cf9a473d17c6d7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24a1d50fe146e801fb5a12dffb3c55697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd430a64b9ded0d98ef0349878ab31c3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf78cf300f8212249b8bc6cfc0dbaa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171d9dd35b5991f53cfc9238fc6d6fc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f748362a60cbbbbe0fc419cbfebeb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ddfe7cd6c46e61145cc30a3cf5462702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c294ae42f6a1be6f695990c410da877703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f9e75d80166931cf2523c5abca990704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c485284061cadd18a073072f181ea705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972fcbbd24e41454c1de03769df1221706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d750c9eed53b38c66cbb065eca6d90d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de3de037d90ff4db579478b125af95708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe070c904a987e0e17082da6ac84c822709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7cb3f2d194a1a7ad63704fcca7b26710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68baa960a36ab597e89cd9b509d538b1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091159bf89528bc6ac70bf7b5ca6dd6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368b2e9886efe83440242315a335673713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e42a58aae0a2dbfe86edfb44933ab714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee8ea1799a512d9f2e8f195b978b36715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede72e7e703f98ef81132495b9b19d0c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab0d5538c392845c144a9fab9cedc6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825e4a6f0d6ee5de3d4c3e9f67e1692718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa472d6a7df668631cef91882eb22e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b64975c89e32cf9448df151c460a18720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012dbbb3b6d4b2836ba02dfed898c591721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3dc16bd9930c3e7ed341f1de3bc4e6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813195f08e6da0f28a0e5e94c305153723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e733aa57a4b52453572d953c1ed4d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722292d136be3eb1a22458a6017dd22725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863d5af5d004c93240fd92ea49f8745726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b77af61ed6b2dfa258e6e6772ec93727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72cd751b39acb456a4f9322878c78c9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f6eabd9a4eb555dfe378de3cbf4872729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa9731a760b195bbe25abdb5ce1fd8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab700377fa5b04e4352c698824a36e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3a57fa7ca8a5ff3d95e128ac89f2c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3802326776a205eb28b8b161348f2b1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5218a785bbc16a4c187986c731534734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40f56b4a1f4da1f21e6604f98ff311735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c5b62f7fbae0699ab65cd5edfbdfd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad3131634f0aa9b1f2c3ec78e99e1a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b5e1f8a17aefbbf79ab7789ec5d03738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ea64f1b72544b8e559988a7c15a68739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42153485f8b7dfd2807f3d7fa5a0bf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f157318cc314715aeacd4fddb78766741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1b4cf323ecf03f2bf261c74e36051742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583097b1f87c587e86fb15715aa702f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc88de750ed06f8dabdd47287316f2f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7522e410c4485a382ea3e3b6dcca12c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ca5bf6ee1cb45e2020e349bbed8d7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bafbfc0f8040f5a5c46a296e57cb253747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a5e00b22f44aa5f86ffde8bf31aaf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28316fa2d02040a0d75f12a5cbd7cb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ea7302f24ba8deb9b1d92c35e35fa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e22b617417ab913accfa4c45e1109751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2251651663cddada92910ca4c0ee768752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb42c19b9171ae2183308b9989cd10753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c4cde985d8c45cb555cdcc7ce2953754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1dda900bd68263f6a349023c9c871755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82562745f7e2040119bda07e926df8ff756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a76aeeeff6a63716d769f73db1fab757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0499b53908beed118a600aaacede6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ec4afe23a99d5caf7cd3a0ef620be759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c596955107caada78ce3e21e8c6a1081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161406f4b368141c79466e66da1a915e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12bb346024750c9f701bba90e9cc1133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6179f353986452198457ecd335f70aa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb8c9a18fe3363f27b0259bcc4a8c85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d1d8ddb1d43c795fe56548b5daee26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d843c0674b8349db9148b04caafb26c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277884d0303de6ef1c04233e235648af8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40978ccfcaf77b70dc6fe64fd7cdcbd99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c21cdcafd7f82269b8768433b35772810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e0f051b5366f2cea08b987592851311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61d36c0a1668cf8eb3da8a841be62212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4be116a221f083f910068f87bc15f113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de658e410864b9b12f553c171110c214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae2e9eaaa549b36e1ede35d1e2030415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6de6b65222ebb03a5d8d84641971416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9df705f73a784ef765d6eb40e90e817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66037bef8f79561f71e9cbf49a02f2218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a2fa18803d3787e263441bf93298e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5baffd1a703fac4dbf85437c193b4320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0e32b7f72d4c1429fe67ad463f96321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07da28a0d7179c9aa23ba46eea8bb9522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3570c8474bb78bc2a30b12bf38ec9d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c290c18c7b582b84fd5549fa85b8b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d721ae623c5fa0d0ced74f7a0c44e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5195fab8089ec74b15755d47d75bf426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91a634f26cc9a3d01d41ce4a4d6fe327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3cdec22f3e52b75269adaa1088dcd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4fe091e8717ce482b54fbe8ea7cfbb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0412e6624e69705f111e0462a07dafd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f39398d816b9b12abbf029e4e805731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4fe9ddd47b3f4f7fd278736540e8832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161110294b0110a272d6839a27ccdeb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8059e16db71e8657f28df5140052534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6472e9cc8b2d51aea1ffde3590719735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ed3171d1065d8118de4e1938b024536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2440bac62626bae9b8b254dd9ea937d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273651f38b137e1783d653f90c6a56b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb21a7aa2da905f166e2344ab5d8cb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3af835ebada5774455b59ae25a69740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315614f59e08dbdca3946fe256f9ba241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3e41c94999e73fa4eb76775ff824d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde042b348e107110854e00605d242b543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb31a7fa691a04941e5b8e3fb63cce244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783f048f9bd0f463b93f2920d71378a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b316d072aab44336a605bc91559e246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ddf61bf29abe8207f5e55b55633b5747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efbcf9614301e5a96649c86e8b9a2ed48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d3077b651fcde58d7d007b72de9e949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3398f48b594a35baa8559dcc247621050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac332c29a55f850f76d2714d9bef4451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d236faaced50fab3b164de24389bbe952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dfb50d553a6673f6eb5a04ef17050453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4b23247662098d0489942533ae0c154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c507815fbce4abc33a67dbf67320ba655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4dc2989493456fec6be0a433e9378856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413542951497f046deb271893a61ee6857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d902ed816c3c99930c627b0e97ec7b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a209ca9f35c9ad0fd5e0f3d36e08259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1421ba91c1e38f635ecf75687085ff360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7653ecc0c90ebc481927c4e0d944d3761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e8aa371064b365b41ebe50370e46b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ccd0f14aea30d30127accb6add2e563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf3f9fc2497c2baa57ccb830df215e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cbae0985901be45fbc1312dc7ae10d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e083e43c072a12ceaa4f2b804da98566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23293cc82ea6c8de3e3b71bf0206dfa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764d00bdd7cec82ef2ccd1a000ccddc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79217ec33f0937cce2c78bb3c159bedb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2eb382f17b3dbbf691a5cb32f01fe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65aaea944de05ec49b1b41c29bdca9171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba3cb2dd744c5ab88314b5c09d3e2a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9290863716ea0b2d466e44d1478e3473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c768ac282f753ca4f4510808cf84e274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e002e31b68dc28ae84741659d180f375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f843f8f06ebf02628c72b59b9789376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d979e5d8583ea1d7a3143bc0a1994aa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14a212c00ecda57e10dd23495c13d578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81588900d02ba05161a2a8f93b6b06679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab1265385753c5db4367aef5737a7880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933556a92dd405eeb9636d61dd31b02d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b21dfaae90560b9a64fd853ad768e282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636760c4c6d6ac747cbbb5f6b5fa4dd283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9c5f7fd561716881256da7a842e7184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0444f834072ec4360c8a231b3e68b7e485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267cdad491e097b246ef4f779b6049e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae6558197fcc07233c9143444d113887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977afa362c66b8b1e2ce7b9a743bddf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed2efb101bdec583e45d474679b85b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b9b09fefce84bbf50b75d365dc4ac90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719fadd544cb67cd393f46ebf4ceca391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd0749568e990eb04b9293c717871a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c61eee73df789a2dc00b953abc13d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c086f8aac7c4c4fe7ede327a25ab6894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da681f6e7d1b00ac0f50df970d67e96495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359cfd2a4665de8214a3a810837d73b696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9bca62176a1008e5bcf4bfff475cf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529e3e1b32c86a99fcc55611eb36dad98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d9ce48e0f07b7856847210352768899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc655f4675f373d04fc35d2328eb45100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a129a1352221d9f7c2635fd8c7ea970101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ce9508ddb6ea647ffe562f99bc7b0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e050599f0db8abc783998afc26bcf2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc088d93f0cd0aa105d3f9c23cbb84104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ed4806f760485b355d9d15d05a7f6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c44533b31438cb7ee7d329198472e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a4833d9616afac4a184a6f6d9c25c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659afc83b3dc42c902fe4456687abe0c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5514927dbc2430f9852196ae2dd7e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b287afd9eb8d93a2854f70606ecb3c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212788b99015c4b4b05847f5919554f7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edbfda501238ca58241dce3c85c543e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ba28e1f2604c394faeef24f255e6f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862a139fd270d1edbfc3059d436ce21114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21057be7e82a471b4cc5c8abf74564a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0bf93421aba190fc8c524879dbb15c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b421a2644a79872c3b156bcc7eeb67117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024823b296f1eefb7a46779ad7caa140118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afebc3d9f38ab87a728c2f98c1004b1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238aaf09ea5b1068bf37eeb109537cc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8e138e45288f3dc7c6338e81d6e0e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c8875222911ea212ea175283249e4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf0e4a1e002da0aeed3784c150228a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1042d5a3818324b0c87fbcede784e4f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0474f96a54e0eb53e947d06e911b1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f88885b51be21f639b9d1b571dcfa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db40e29365f9d15f73a946ccc9ce33127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59ccce6b7eef7131ee7d228507e676128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c25d64d733eaf64f9397ee8196937129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809c652e1bbf68934a0159c614687c7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041881a91582ae8f3729861d5074a26131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d338463c928931ba40c594f15be139d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd3c30feeb668296e7d637085658aa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce022593804f37f20caabebf83cc25134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f17044b1d96715bf34100889dcb2e9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782d79f17e8ad86517dde8c356f84fc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e6d5c98370d3cd0285db93cb33045137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe40412a9c6a0a55cf4b7a6b7a35379138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22c673617c4205fc0144c7db968793139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9015a88083a11b6a4f6efe0a5bee83140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90459bc12d2a0fc319ebd5d8f6e398141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e657831d4daf6d1aad35fa498df54a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e3545c183ea9ca758f4b7d071fd16143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84652e01219cf05d2039b037363b8a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2833c7e063ac3f4484a5643cc0b7c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952dcf96508e7d5a7c7ce4fcee8d8777146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575883c360d0fedbe93d4f5b7f66ca1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ee8ae4fcd2e62113f1f7971c736fe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f143e016cd6c531b22e6fbfe33e95149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e9897d4f43f2eb3a45fb93f0eb5fb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b02c8e3b9a9985324b8560b346e488151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda647c25b67fc7227e7ec7293f14fc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde336527028b8eaabc0b337388f8cf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44515130ea7c22827a8f0572a8517f56154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f52c00b972da50e80831571b8496f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee33143ded3897d57a54e26cd92087a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf57b2c47ca571db702b41db068d1d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed82ef249d7f636d037e246e77e028158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91627bd08712cff590f21d9006f6cdf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d95f2f8b18188b28dfce0e47f3b7a9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82243e88e2f0721950f3b18e9250da161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca5039eb3fdb39a962e07cb8716493162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d05fcb3e85454fc41296a79a9887df163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9cec045534b8b81eed6d08b853a187164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df1c328dd59d5aeacc54645ead1253165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb782133c95a9fb6b24ebf13dde60ab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ef515b3ae47ea4a16f1ebc60484be167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601185755b3fb680f588ed3dfad776a7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab32fccac55e4f28e13960b6d3d9281169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e48d35085ae843751d320084c78e2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c7ec2a8f93754961d56b3fab5f04e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698f8c9a05593968020e44009a4f299172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe065dfafaf4ee85fe2c9e9aec1896173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690151d3a0e970c9f3e15dfbe4640546174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae24dc09b05c9a6eeaedc82ef1116d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f72899513e4fb3c55b0a9fb20ac732176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23644b89a217dbb4eb6f1f35df3984177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf530657789294bb9787f42e718379178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b8e6362fab1f4e9da79de2572464b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4aab89ad56a967b781896634467fb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac118956c6f620cc7f693a21df755955181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0bd6081110cb81c95a45676650acc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b523f7fa835e06d8b36c74fa0e466db183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d29656a3fee3e28a0dadbd6a3ac83184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34af73c582a61dfa20861b27bdf671185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1c89586fee138d030d370b619bbed186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23804ef10877ff1c0f79b23f11555de8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b9547ee7876f4e9232013bff29a6b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40ab32a22a5244ad5ff77b12d704d0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2acb8d005d4c0bd41c11d073a38cf26190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e44396b5ecfb719486d80cf7c557de191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ed10a7c096d8373cf4063bc77101a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c556bd3187e4896bb91df56b346db0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5246e2d0d181dd5523db9225b5543194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c7b776ff6dde0f320d00e5a7bdb6e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8481993db3266999d8eafe5ce83fb77196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd133bd6a58716295dc285c5f5113c66197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947965ca70780ca2ed21ae9e6dbf21a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50feb6f41d3ecea9d8d4c5dd3bb68668199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d552f141826508eb9a8ca5ca6615e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811b5f30623c57dab041219ac5be0da201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70fb82aaa0d4c33aadba9be7fe604e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f84171e8209126b5ee54103931e2603203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6c6a6483f0b2760ec712d0872309b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e305cd17cdfc96f013a0f7a064ad87205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881115da5031314eb6223bc26999c8f7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c5dd70da26c5c061cbfd9d28878f9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c25d732920b1e9d47797cf3ded0e8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be629832c9bd6b2357c0bc2069a0f3f5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb28f2d378fd32da2c0d07a47809dea210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01608c2745adc68bda4b5d988a354f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4b1d313a2f62a44baff10e30fa831212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9dfb072b98759357f3b12c8e03f922213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb04ab52f6d8511457c5a53750dc547214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76151f0aeb0d97798c2b8a91afcbd5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1431fb2e5c9d9e03e776084e928c0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003e2174c94c147c0aa3afffb9c7542217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0b41f96d337c7d880be2d7150b8fb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c2b5c2acaa01ef82858d042cff2ff219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620a7673ac3fdbe30aa6a9d04427332220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29e4ac814cda8709e02e075886bcf2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967bea7a920388207463b56991553734222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82d21476799b7d57d0c45853de6b4b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91966c4b33be309231a4d3e5ee44742b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31cbaf7d798fc74d26d28b6376466c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd4ae64dcb9cac7e80f4c498116976226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233c30000e3f3e10cb522bff265bf61227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba6bfeedf4b428d5f3231c63956fca228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734e3d4baebbf34e8c828ceccb9f7f2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa5bba241ed200409bab04dcb2fe02230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16d39c45008f29ce3c03a22ee333e0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ed7a6628d80064aa22c9050fea0fb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da74e6cec5e5433e3c14899f045091233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c2473220c7982dea1d85e154edcba234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c73a7c0b67ba632e896b80950390a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b08821dbee7ece765f2e5420f54a9b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e510c2dc15736756a9d929cb7ed75be237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb1825d5434084fdc33b8fd65f5b49238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175fae28788cc99894255bfb6a13bdd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d04cc007b1bb79fc36cb02a6aef80b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064419164441a2d38f0ba8b9fb711f0e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c99c6c6cbc7cf02fad0d537be21a9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87f623d9035f478b022638552306ea243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c241c7814b8146b5673c9b8fcea086e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af3bd580e7809cc9ecb616955a06dd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff44726b9daff0e2176a36020ba325246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09fb01d61be34112116f6bd2e90185247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6115b345c16e4dd35d7028b45afd53248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f406f18763bc9225522e91aa66223b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd5c500feea30d5af187bec42a02d3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982748ba48ce7a03bb90263a26b2df2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc93d4a97894d578aa9438cc1982e61252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09bdd13e880f6b5e2da0ec128ac77f4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7355445cb24526c0b5dd05eeb803db37254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ca3196e5698c08d87a1c101e34524255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5722c50c0587b63ae72ff3c6a7b8e1b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071dc12ac9c921497c2bace9a8a4cb26257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d1597cbce4196d75153056b8878d55258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1193614e7327e705bdffd829abfc099259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf00fbdeaff6b9c0d84f4d58fac0523260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365bacd21964afb0366bd7bd3d84c8dd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b01d3c2724660a1c9d86da83d5bb3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2822e3c8bd2c6007082fe4f19b5be1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1ccfdc717c1ec6daf1c741de207e7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1889db5b45d984fbccb982b6c977026265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43774cd4adf9f827efdbcf47d1f1883a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252e942e2a907dc07d024701abe8873267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98aede4be2f5421f523a356b405dba268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3dbc9ef6171a8754dd05fa2a7acda269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d8a1bd163f5e0118416494705d15e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406ece4589b97fa6d4a6c9e9ccd7741271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf362daffc113faa0f9cb551a2dda36272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da84690467aa62480233edf7e4cf764273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d6d9cf4279e0db79fb97276128b4f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53128d2ea2a29b107e3a90911e14fd3b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5390af26f991b2bb4267e8732ebf2ec2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9308be6e91f9fe9b5c99c7a7ea81ff0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbeeee0ca023df0b6e194ac770a63df278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a7f8f59488b075d70b7b045761230279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c13831b520ce1a3316445a15d579ff280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d91d46bca3ae2b9eae966a9e5da69281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e032992d9e1c4a752f6628d72876370282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c2990752b001e4a7136586b31fd53283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce5ed7ada90839b295f75a55a109ee284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80cd9879214e7bd42db8822590dbe2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134694ebfe2306a133229e682b2c1963286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f609f7965494aee6b4107e97c3423287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0cc0a07f59f6aa3ac73a4b975168a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63539feefd05ef6c565271d5d8cc374289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452158c8e4977076ce1ebe1da849fae7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0dceaf91a613fc43d3cf8a48aa84bd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b54ae19017b59e222fa7b2c6e9cc4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290761ef89f139647be93f1c3d2d6478293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722b7f4e71a37e732da86d5dc67d422294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e658f25188f52d6cdd27895dd54dd84295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cab4105996b42013e648a26befac85296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955baae333dcd000fb80fd4649c3cd9f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e448b95226ddd128619dbc0aff038298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f46d62fb8b04f20dc49122a61cacc1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fad60cd10098fbdc36f73baf6af548300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21be59e6f795f8ccdeb8b4e7f8fc8ea301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2c2e919e00fa33a420222d4a1f4b9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4d2c139a417ee8c840a7fdd71f9dc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001655d00dacedb888071db60997dfdc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9bb4002885ff24b27b467cb7c7052305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f47428c5efe83cf15e2468f01f7adc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63a4bc697cbb6db7cf26ebce3f7de7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f62c57cce59f2be25b0852b04de5d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfcc8c933c749bb836ac90d9db7fcc4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173987ece04bb0ae535406ee0088049310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d8801edd49fd00b3fc99584f055bc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17e7e4a9f74504f53004d27c7adf04312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2391cd31b0469088040b38a846445313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf078921d6a257a3c83ba291978ef2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bfffcb702fd7dd95f6a434ace24d07315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7e1d738dda01e6183a926aa480ef6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839bad62a2c0fb29fe1a4cb2d711865317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23022d8af57eccdf7b66a5bf7299d76318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c11eeaa313470b4b0b9717f4988015319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5eca656749672bdfa0e1cc7bd30ad5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1ad22325adebcaeeffdba2d6b7ff8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b98cb46d33a53ea27fa41ea28813c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7694356984f8f73138217e5df7ad12d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b0fc00790bedf50ba74b563121b42324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa84f38c2e5ac0bd707f00ec1bac53325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991be60914ff6ef0f09bbbed473873e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2977415175e9e48994f5cca6652e1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec9327ec27caa2a8e296319f3a53a7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82634e7479b95fdf996eeeaf859c3958329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef04a90c96d65c8895baf8e60d190a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb79627d4dc8c243746c60f644c7876331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3a2a8a1645095748cbb6e864a04dc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba9b9b8786e22299485dcca110b286333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69ed27bc89a410464f7b66daaf7d09334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097373bfa55c6082eb0c501a1be71022335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf6be7445c9b89e0af0b8f87a3aaa5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169dd48ff2744a5f3aab92dff4a1d4a4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67818de0df6ab01ae79ae9dbe32dd438338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8099fac0d44a81b49f9591b12e9c57339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b0a7b5f20e4db8befb708b715a0e0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262cced0b2c33aa94e5c7640493093e7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524bf13f290647ef2653b805178e2e8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d341126e536b3cebb3e49bd2cdf50343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d17e52c00c987de756b8ab8b3ff56f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c7b7675b68e816de170b59abdfb0b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875124270cd79466e10bbd1de42c5d2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0711985b3e9346a0d2e40ce532bc25b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23490ed4118e1d5e84e2586456c87f00348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa005ff3bfff01db28e2752f91d4f14349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc48fb21dde8651cb0a3386a5287d0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950217579241102da5fb4a0be824f32351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add1c03e55c8ba77914d32d6b01641d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f7711df278346998967a6d2ac9e26353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a503c58dbb979f9017e4edbeac573354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f418f43d5e7172633fe655118d5e0e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa0d69ed0ab786fd1c437546d81f5a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f36149c451a9ffcd55514e3c6303d3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b34d15be5c3e1ba8400224780018ab358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbba47292c9e8ef2b54f4a7d6c2c78e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27733d082bceded45a58864f59b8942f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced7f1402de1018c17bc2271abf9471361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101051ad244baeaf26051f62f83dfe6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b780d3a30b685fdf51ac0ef0299f9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554cf25750781207bd05152200a4150364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e608ddf6725dad1f9f75000065f7e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631a0a6099712e3503140d6c2dbb8eb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869520a8b81dc3e2d1c02b93bd8374a7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46976f6d38b80007b6a4c35a6e82b2fa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90df5403f7fe6e7e1920748980895b9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2e4ad388168680584c3f80c981955370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0780f7a3ebbc1878f8249ce63e3b5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e84473d4f5b1e2105cd95f8c158ae4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa69611ece3bfe57de31b99b4f4399373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81afda90877d2ed44400ee1b8e82a67b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902856d2d5402badc2a7891e56f7dfa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea311c7378cc13e78e4222336f73ca376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92076a4e952cec59f04d7f353620e390377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2fa5c752acc6134af62003832ea63378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ba0dab5bda06c5dda018845a79591379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184613623888416814bf3b2c9b32635380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103d1c175444fce61c94460d50a22a8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29970819bc6a37b573c3158769198f9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1cebf4af3f975ccdbaec6c8f23b90383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb72cabcc29a7b1447c838f588aacdc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ace6af652432a6f87458ffae42e5ac385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2dbbfcb80fe05540f4a1b9b037342386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e6d580f810448569d475eab2ce092387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39770b8c3032c7ba7a72820c99df957e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6554b53e894af3631f7940e1a4180389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f12e27785f297d29762d1d8a25c15f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf652c8fe277fb7f3999900aee93f8c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de4c7f86cf100bc6564674ca989fe2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b37118442194ac3631ca135d98f0eb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d6fad2e3c9197a6ef5a1e88977fe4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93d8523444708ec2b4e376179e20d2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926cf9cbdb1ad3974a3d64fdde365ca0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c66d5319084ea6afea51fd9dd066e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c271bed9bd6e47c14096b5547a2d4a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d883373d9f9904aa244c89f9f1a1e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae79882d2319b1a184d887891168bb5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908fef72aca991675af6548bf16a63d9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4dca113f5a340d9ba3664b0aea1342402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fffebe73f6a0f0b521e009793404897403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4e9b3f326e10b2b200b459ee6bf0f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ccd5fc9fa3c8a3b177d4d9361d49b9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137027c8cc487ebd22e44db78a48864406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180f2dea9cf74f2b036307c4f4a9802407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782782709bb1a5573d9eab1d4cf673f6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588978997bfcd0946e3c32b314537039409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2676d2ff0735d7b82994bc3241e12c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b69f2c43fe873c9560e5a863d845c51411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c1bf6d1341bac363f60b1e3173562412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2191a21896216bf222ead537fe86f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af5e38efc07f88aa487e996e18d623414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98add2a759a54a7e579eccbd10dc9732415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5910f56f1baefc161096239af4eec0e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d68642a9c8f11dbf37b423bfea9ad5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a64436e1539a24e8fae6f1e46e167418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26feb3fe241f9c674518420a403cacc0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1c160258ce0b58dc3ce25886a255d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fced47c42d89e870cf822944a3e277421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e32ce02b856ff5d5294862202e1516422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2d838092a7d851d1d045bee783745423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c841b68aa02a7e691e87737749249424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5eff1f85d4a3d50ce62b2d985ad26425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a6c873c20ba0ecfa6d2901a31a02a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e693de0fe7e167c946d650ceba313427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072bee6c7c534253d8591f479206948428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a192354b15feda3097a4c5912932b50429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f0c379c9fa4f7b9b60aabc7a49c62430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f894b687578ee6ddd96f354760f72b23431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326c6263f6bd132695eaff98bb7085b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a95cd4b97590a8991240c2df2a453433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8191b9d38d22726aad126117acab236434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17218f596b16e41dd52689e1c6d20090435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d113dbcd9332ba7cfc584799f6db75a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ab0cf4427cdabf1d13772a4803f1e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa50b3f4bf1ece103a6c2b332b71d7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401470afbe586365f05fc92bfdd7d5e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4359255496d2af732580b9684bb60440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e056af54b69b164f95e4cc95bd29eda441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6172b05fcdbb0fba01fa195661a924442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2414f23353d4345ee43397d191eefb4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec015aec85b851057b8d0d8ea2e63ac444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0bc5ec0f46efac5229ddcbea21a5c9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d2000b494e53588982e5cb0c60fdc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db03aca48b0240d07904990fbf76003447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da1a85322fe19d138edc86fb7bb9a1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52159a6b0aaa5bbf8506ffe80ee53450449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae2a0ee5652848b1f84396418b0a48450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909ddb6fd591a0b4851f4b50fb78f48451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b33199aafa88f728acc16e887f6f85452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334db9fe642f1f5f7d425cdf318c374a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba42eac9be5bfabffd13d57be4eac1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76d70ea2e24f64797a843a3787cd7c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b68f4608c5961f229d2a5d8009eabf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca167e70e3d13f889a5e2cb9a00811457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c7975b47fcbfb49c770746a506296458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce2bbf9e74b983bd4e3d60944533d8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f7fb06c31e9384fadef467ee3b1d52460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4755ae8bbf47165b67d5364e869b02461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ddfa58188501dc57598ec5da59ecea462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48536b3482b2a4ad3cbc7550521e07c9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa897fc3acb1b75396a81597ef8232464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7676fdbc48833be7ea7822d8dcfcb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9fbe429b3dece0bf5df56825eef914466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf5e1516966ca4d7688d251cc47ca3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47fa670af08a31ddf28fb264e1970d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871709bb19cf8aac03203e65f312c3d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250e0ce46e46fb40f1df5492cd9c9a8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd327180d504e350c114ec3b50839f4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54a47d938b9c9f754028630c685ed8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a5329a92e67605edd8045fe3a8dd4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a80fa73b9e0013bc373b136afe0ca2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb40e906d7087738c3b832028291a6a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc37f048150ed2f0508df4286a12ee3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361940b113e6e04393d2913c931cee98477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f3b4587df1fa28a393f471967f669478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532e198ea75b49d3057d24e461cf9c2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0929d0053e2a4826912991b1b2adb3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247d0565be0b40633bd14af21aae65d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed625a56ca2c132217bfcee74194c4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b66a4556448759f4599110a0522f3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89dc2c9c4cdfb87eeb99310b1bc116484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f0d6f72732008eb22adf3f0a7586e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29deead8bcf0c9c5248fedb02bc1d115486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d60f26db38564c451ef0b6213029ce487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52fbf483f01701d2aa5f958039b932488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a36f768f1bce577ef5b04cac4eb926489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72fc92aff743edfd952c8540ad6549b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5d4de1550d4add1af9f0c32ef5742491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7855ce0fb4edf5cb2a67d78b4d7e1c0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5a2f09ec9b137be0bb30a01fbab1f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789fcc1a25ab7d2d5793a7e0118bb4b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e0f81a8bc22bcbb3dfe2d3bc5afa3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406f5efe2a74bb6b882101c54c20262496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467fdc744adfdc7c5bba55cfb0fcb7e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6157d0c7d125e90dfec3f1fbe7fbf8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30530953fc7a708a4a903f973c4d350b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec232cee6bb4828da9261dacca0acd87500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f988eb2e7325c8c5e2f7b12f81603f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d81cbadae297371763c254c69e218502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19835ad9cd6705ad4dd43814b4f24ee7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb8040f333c85c94f6095f5c87e0a5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619d542529090307d77bb31a7c269a3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f2f10e2c2625ec7f67fa60a8eec91506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9ce5284fe1f4f40c3fd77464eda66507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4018292991abefe26db105d4a4067b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04811b58603703a369dc758f850631509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05dc535c1bc492d591d5571b09d9390510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9dabddf4eeda5de8a9ca1a6925780511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a9c59cdc3c55c1705d47cd6b3c1bc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13f70c23a2fd1a270b4089197862ff513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4786c915cff4cf39aa2ec6c408bd2c7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ae7b8988307318e5b547e8e3c3ff8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d93db8941ca3b05406034036a746b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584f584d1db1d1ef0cbe434df4f1908517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24a628731eff06a4bebb0f02e58274518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156554c60019826e76373b1fa46f3e91519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e9c57035e08f5b2613793bc30c404520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0297f4929ec47fbb64b55a488b6d9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376fbb61ba847d661eeaea9a53812b9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc588f6d195bff0399d6aaf9bdb9021523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4584609460ca11f91d00245819911524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d695036d5fec6c38cf0a035b8fd550b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2531b5f375e06bfc34aad42f89c1c13526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c3be7531aae3d02ec09a9df00228c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99799c5b8ab7b255670da984797df0e5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ebbc5d3a06297cea7031574cb1ba29529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9d777d23b776f36bec72198e32791530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa9bf1f4ddf2d3cb1a3693a2db17a6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94f1b98952391c8f7bbc425fed34fd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576f2b8323aa7a1c500fe84dc130b31533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccfb9dcfe896ed6edb5216517dffcc4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b4ae37a2255af4debcd12a64d54f4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b92eac20af3d525e97e796e39f7ff1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab09aae992450deebbb1561c447dd3a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b45b3cad07df145de72bc33b228b4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059025de61b97601b64f6ed5acc19ad539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715bf6be9ed9f1ee15e68a20eb474c28540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447a0f41a794a8067e9e4327cedd02c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deee3c2fadaacceaee1593ec4156ed2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8585be0e0af2dad647766478829330543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be145ae3253d3f474d853948f5da0f12544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f81442d91b77d2e49753f21363481545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6ac419884fad25c4bee641fa26034546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30502b5d8fecaac8210ff557e4d8a370547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ede185dfaed3843c5bf2feb3632ed548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e352e6420c82e2d0d6f43485c6ebf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002bba0cc22e91a12f9de44f6c8471a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0df8b1f732e40b799728ed96d362a2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e0b8fa31e96010dc62a8da703cd0e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758dad7b7fc7e29c0e65575b50050e0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d3ac4154b506d29b2252b9c7d07e9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199bb9fd43e341cb5a0c5395f791da2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0a0f86a0f7b050e95b95c072eaa0d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b48ae1b70c2a7abed3782399e70737557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34cd198aea61d71ebb7ab1464e49bb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b5bece5fe7ce5321ad9a0e3a4ae4d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7fe17a03a6865792aa91b299c3c96d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acad2974fb74b78a8c9cb1bdb319bf8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5486f5ecea5aa9aaeb681061a52c4a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62698d6b6d2b439e40af7381d5d8acea563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ed2fbb1e22d53fedbc99361af5ff0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0011e770b4a495c414837b16431f7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d77a0b1d89a8e022a5cf7a6b1459ea566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5533158d84f434674a7ca6ac1ed81567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ecfdfda872f90d498cf2a2c864cace568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec00c69642904ebf3304b0f53550776569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c992ff03de91822fc5cc086c8c20a0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c518697fc3afbae1797285f97c80b5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b47f81453e21f32ccd81fc63c150e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d795c2f196378c177d54cf5062f2b0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53987c595fff24ccc55abfc32dc553574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b4edec4bb79841f2a0d5e094a68b1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c6d0230fb2df51605c4fff726c2db576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd411b0eec3a2a6da7dc692e8046990577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e42918c465057801e02d7e501040e0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf8c893add8f96798baa8a2494ba7b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5ee35c34c3585211640b91a0fb24c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97604cc8edcdee8349fab097867cdc4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d415c17f61c537544799141abeef032582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546b75971b64178a88aa0d2af399834583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca783682ebb1b1f44e16e58489f0d6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082201df595ed6f2db8ab5836ff6178585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745a05acc8def62b9a087ab8b5e24de586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf3f928c0e34ef155018f67fd1ff2c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380832f9779b6352d6d59003cdf0fa0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42a20785c6c73b8ecd976a836892b5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c39b664a07fe102cc17d97a14a0e37590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5a8566d6585be9d9c4d11ccba568a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a13dc1a9a7ebb2cc0a47c2c2c9a7d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99389d98b29c036231212c72a6ee8f8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a357021e259729a7b45f99a92e9fd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38123246b3d4cb835c6ad16780ebb73595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a5a2774327c3ddc6e8ae50e615cc7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc197953a19ff0ac3c44b98e966d64e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa747fbb2c25944be56bc1f08183c196598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79384f6a9ee1fde643a7b36ad6fc383599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52583b6bef16e317c8ccdb9520f00f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140433303ef3e3bffa71c6d4a349c05f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bfa60f8e360ddb053d96c2bd1cdd2e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53301b81d69b4ae34ccfb34369a784f8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57acb53c4abdd92812283f57486200604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8df4193bb8bd2db6ab9266cc4f2e7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac26892ed0a0401608583550defdc9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9d32e274ff1bad283e5ec10842374607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4268749f8cd86f2e339ae50176e1ec5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892cf828c8d44e495d332643a12c775b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0764171b9376f0f9348bb76b49f6c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85c1c6f86a92a22da372b790b61777611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c650aa452b243c99eb86419466244612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09a30bf4afc936154e6debb62c1171613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debf892ad724290d1b42cf97bd0818e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ea1deaedfedcb67c5672ca11dee92615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472b5750fdd6075781b6af8edabd277616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17493c7da3c1f9f2c3f16bfe59e24307617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ea46d53456c59fc85884a1240961f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0ecda7b08bc8471d38b51e9a0201f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8889a1c34975a86463ee8d07d2e109c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba44c07dd559ff42ff8505128565b9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79ebd5476bd113992b7e61d13147b5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac123637bdc963bb22786afc675eb6f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59896673c6449602379c0bfce8d2cec624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d08915a513527518ed83fd9460639625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724772933b26598bc1cfa01cc394291f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99329207bdf17311f91fca42c0feb1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f4678a888e7f91311a0454fb6b165628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd4e7bb59a24f50737a14383e490ba629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084a57f632f6ec33e767000dfaf9b45630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1020936fa0fa39271dbbb9dbc39ee5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43982370f7488daf2db1cf72320e6fe7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0873478f93a3178e8ee9a0f71240232633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c153376fc389bd7c897b9bfdffeae3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961db42c525ec9d5837c7ffcd9515d59635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87374e91ecda943b98badfd9ce17bc1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8e9db2eb5f4f81ba75c11b3d18ce8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbde1c0307d7244a754d1b006ddc61a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf5e08dcd65ea5763dfc97d5d551a3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6732c5001f1de171f67ee8d518ab2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501661cf973993cc9318548397385b2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555d206ad5b64fb47788d12218a6d32642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d178cbbf3b6967d491956f6269577c3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17cd93290daa45172f0bf499159cf87644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648790839c7610c959ecd9f9459f5196645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ff7d37d8bc48dfbb794b26d5e95d9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f54f7288b88267b442d0d39159f56f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5dcea154722f57266691f88739d9f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4334f81fd0727a35468412b39eb7c8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132382ec3a65ec5c69072a7d287b717650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c591dc306355b366f1671951118ee8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982cca2e6150ab5a9d2f9d44eb6599e9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd17a4255316d66bfaacf4b926c8bc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c29ff42e8470bf9c1003b69df9faf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5fbd9c4bd54c602769a8f664464aa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb428ddb69260a5360f34780804231656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952be2f4e43a528b987367bce5be3b0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba9f1e596f445aea3ad7238b928018658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a29b53119f78ff67d55ca723c3f27659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933f7ce1dc3771ed563a878b1d71ef7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622c3b3c54e52af2c3046b5202a091c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a95c9f9a7d82c3721633183d8feee4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88da93cbb6b747eb855b2edf061b904663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db5bd7d5bf3fb1592bbc79d67a22dc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95f2ddd76fe77fdb4ae3b3107413e0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af591feb88057304545edeb310501c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5360ea1d4964bfdc0ab33e664e281667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa712d8cc19370d937134bc7540fc203668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758288174a294f73eddb6e4b372c447669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae11cda4b9d8ec83640f3ea2eec8a319670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a43cc6040702dee0e2c019d64c4e90671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3585eb5064c6bbdc3c859fd10093fd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a3c4a220ba13031395cd25cc7adc0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aab90c5958e01a271b3c351c9f53fa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e07a69ec267a62d6732d407639ac7d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f656dd3f2141073fe8ff0ba831882676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6592fa40d221f2f733e789fa9dc00d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5b696dfc4aec2beb9749292c8540f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d3ec17e968ca71014c5c73e4b0ef7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb21d657676b5ca3f9f6f8fad0fe03680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efaa64dcf669eb3c91338de35b7f576681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12908da75ce9e21558afabc602ff0f0b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b8ef890abcad8df612fbf0ace028b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046bae96f076ec7e7558463a0dcb4fb5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8a0ec2e8a36ba404bb460b3324ad9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293cb377ddfbaef618ad2cb4d683eda686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa4beb2972df3f86753e9b5b60a98c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911732e0aa6964404f8d0ae60f036b3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954b036ef2c28d2f702e857982454c3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4b66d1dbfee7ba6f77421210b0adc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09593ee32a31ba24c5045fa7af25f8b6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907439aadc60aa0a45fb1fffc47701be692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a303055250d0cce397100df2ae87d13693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac7db7f661ef3443d4e888678546bc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c1e3cded207e6698820496ad20159695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47108a039ebcb45a9ca06a59dd88192696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1103cbf49485e0a93072f302109ddd5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e2b6efb9c1e0905c283bf4b8bb726698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2367a7060a6daee8e6ce54ffbf542b4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738731d36f24497cee711510f657a61700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e65bc58bd3a09e350cf057823f693701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402e85c2881a28e1b93b541f36ce64d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f321ad919dcd5f330aec32b09abc59703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8af5563d6ab6b9faf3b220ee70f3df704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007d4a66f4ec89bd6ea2981321d90b9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88854727ea1fd71e1a298697f9871687706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ac0419380879124be2410d116449f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47260aae8296dacc5e0447d3b1c6e432708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f183d3594906ee79d9e0b6424f4b781f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ff06bd681d4582ddbaf0afcbf16fe710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b2d9775f30b890aafd44d8c580bba711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25849e3b8590fddb8178b5a11aff2cc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21dc546448534a767efdf55495311e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7308d9c3f94774ad917960c2a9a1b9ca714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404cdadce80b32f7e2bde9926c481fd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca0b973a8a5e3dcdd6fef60ddb938b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907aa052aef38935b3a8930f5bff9be2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baee4386cf5f24b82879211ae1bb3d4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1821909e137e90d63c0ec22cce18a3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643fe74aab858b86fb797d586074cc4f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff065b61fdcb1656a20998ec29254b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169ddf0d3943252b7386d555aa7fc2a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9976abf55fc7984428cad50f5b8ad13723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f2bb0f999e1fc3d0d04ed8437f099724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629a8214356bf0151d92dd9dc25ee88725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df88ae5e9f9124d0df09fffafca36c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce226c3f2746040db2b47841260c4014727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031183897d7f8ddc2e0094f158ad2e82728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cab8197ed22ea40885b645485c3d37729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17071554f67f8099c2b69d6067d8abb1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218b7c839e6a5d3c699ab02e1f9e182731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a3917dedbd2155ccbe3652302c191732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee0be4429bb332589373156e740e7a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c9951145184641545ef2f5622af5d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057a83f19ceb1728ddc5240b18ac3e1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f73119c1c9166ccf4152ef2e913095736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7fe7f90568f33ae7d487f44fc0b48737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb179b14f3047fd64f370245b6cad0ba738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8148ed83fe8ed2a907f9fae09ce783739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d202ad1e719c7ac82803bd1eab7fd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a5a7337711eea66151f2b72888838741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2a4fb771f8077daaa79158c27dd87742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c7ff0537a730d9fbaf9a02beaadf4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519e29b70c05e33837200cbf061f8a1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c359dc48d3123c23d770176656ebeba745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e2b7465a4690ca143e2bec8096afa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48e50bfd710194ec79963d7c150fb0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db7f2f4fa150f61df2409214da5bd9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc2a110422fdb63203e061b658b9d1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c52682f735ec3ef156143e73ad28c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f297da42acbacee96d27b8a5f0fb49751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d22078fae4cae3c83db9721dfc543d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec12df623bf39a55760eb4b6aebfd6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5245ae4458ae9d8fd11cfe8f296e23d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb0eda151ababf921cb0c800230935755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef0980b0aacccf70133c3c40ccfcc6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615ed1a62aa1dd8f781bb7e9102028b757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>