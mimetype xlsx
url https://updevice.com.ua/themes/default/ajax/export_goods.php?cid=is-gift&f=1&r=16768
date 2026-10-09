--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac877c985e61d53648c809f65cf9951d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d003f02cf1b6375f32fd1d7b24a7ee32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7f628a91c12f193a1b8a8025efdca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a18d3b7282d41df339a91cbb6ba2db4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47711769ea430adaba18a71e4608195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de57a1e57fec85487b2d84b80066d996.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0828c42cce3df9e3e90ee9b49c97e527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f681e4efb8305820695918071cea68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5fac5f46cc7f431ea5868388d0e919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884169ba9dab9123aa6486592b1c4b6710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc919aa22cfda942120e28849245582311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28173af1f651665b2ead718d7ac4487f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702831ef31d6c7d5d4218213faa8557213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecce7fcb836970baf75e9a06b427fda14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44a4236e5c65daefa557e2e4b5398215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a594dad755800e0a4628ea8c2ffa016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604e36a6149b52cac4c0df38a133d1d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d759096303eb7833fe1d6ff8f86db18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9bdcb061c8d66e76bdbd8137765d919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844c68938b072db60ad17ed2b40634f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ed0d57bc28daee45f24556e50d5da21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450bfe68b43ef68a4a9cb2ba90f525022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9c761c6c3f16ec9308f696407e0b023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ae3b3420b990953509b79d60e268724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4611e1ba0c4ee35fba5253839873a92825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ac7429efbccd7bdf1929c3fe0e94b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458833eeebe379a04750603ff0877f3c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e0edd141955b659f8a7e78ad4e08a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d96b0a9749255676ec70442ac35d729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4dee1e79411efb7b6257eeef8522030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82faeb808c4b6948da799a9ed4ca80db31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c96ebe1de0eef8432eec94a642b79932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93dc50d23a47c425fc39625c140463533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed452acba257ef73f6a92fcf4ec420234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c502697a675bd3c2fbceec2ddd64b1a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879dd3f7a842674650b87653956f97936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f24b0e48cb9f1ed60b031c3f24d83737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae014b6b1e27fc23fe3f2f67f87fbc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775a748bee417a7fc991ed59d1eaf9839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e9919665ad8921e8db9e83a934e0e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743b2a30f8eee6be4fe1005fc77c31941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc5db1806ca5ef5fa6a2de5cd5f0f942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c63bd8fd1526cd8d61579eb1409de43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8d98455ea1334fd2583cbd56878b044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357aa6c5d8e905e726854a2431d703845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69cbbdf82d06852a25d230b70d6f9d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec4658f1cdca367430868b6bc3f95347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64093e9a671804a63fabee0bbe7ee5a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1cdde85973977a5cb25e1a3d38027b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1099e249a4df2bd9d0fa80f74f92a550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c44e3cd63797c9ea699c3a4b59975851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f933697a466b330ce2dea59fcc93a652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee036c379f0b53cf4e0732b678aaf253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36abe8b0917713d676eff1b760cdbffd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35307f8136da3786af56bf382e9b15b155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc89776555e382e4f0cc2c991fe812d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad86260d9ee20e5447596c8b63a01be57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8171fc2686ef74ca10fb9c38bcbd658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5cf0910f3c4c09885b00f3a455146e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513071e627e0c14cb6b1ad0a02dac90060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58efd8351f396a325b35dad565ad044c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37231f055284278fc79ce8eb1f2c156e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64accd359ca21ddfe5039c6384e98e563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d23349e8c819092ed37c7b6742b13864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf96b4f4139860ac9f2e9560df8f82b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f63177cd2e7585e386fbef49dbc8a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e4c84c759c2f851e92bbaf96613eb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c7bff6ec5e780bcae9858883cee1968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24058c2ac163f290562542372fa9ab8a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df42a86affe8189de093068cc921eef70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4af7ad541b81d88ab8564ccdc2f1f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486abe88f412ad6c4023c80fd2092f472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f40ee1c960040ad94ee1a8c66c6a8c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db2f7156652b5bbc6c6ad78e1ec06874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f67a7dd5bb34c549c43f64e0f229275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6cda33c6d0d64938f6844699cf86276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1033134e89792974c120eef86266a077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84838bdd8b130ffb978bca3ab1bcc60b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6aa34d83e0a722f2293355eac8527679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f86645e86c2d21cb02c6dbe16e92c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576cd082bfcdd4db204d0ffc1d45cb881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8efd0d86a48558605d7d32ffe9fa782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043db2fbb8565a20d95dbb84cb4bc9683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c768ef9211ce3786bd473ae4c683e5084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814cb81a3d8d91159a03811049f6611085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5cfb60b6dcdc618281e78035d734086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55773be672340cefde4166cc7cce289d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d201b874a065cd3df7a972932475988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11eb5ad08251a6d1735c09cec360b089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97aac2f5ab00a19b97f6132d9ec463190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d7794b4e64a712f2789b38e4f28b591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68650a180b62009b2a4246695e65f7ab92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9fecedbf125e185c0c3cc3bb0621493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849fd00da77bb6580cd1f9299bdb4ec494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc9c493f060c233f2001e9bda9a12895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b23929595dfcdad1dce94eda2b293d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a98e163df2bbbb89ded08a167175997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302da0c9a63bdfcbd496a6b36cf9f65198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dfbd35ff7c309d49435a8c8058e66c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c5ff477b2c9195626f92e22c0b27e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fbf7abac59eb375170af6eb3f23672101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43efde64492f4bd09a266d9333b91373102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b68990751192bbed8e55fe8f77e653103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc30c4e7790516bf512e1713fb719e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1cc9346f1544bccaf8095b907864a0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d42bcccebfe64c80253b23527f553b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b522ba738d3ba679a8303c273f1d7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31eab37b877c89eaaba8d53f3ec3b8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b996d99875eb26978351523b225c2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655dae15a491214fb953080ae7a17271110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b6a2e0baf62046a6427d58f5c571f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fae534a4cce5a1d45f57c834db2a43112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4607491cc2c6339aa72c8beae9b43f4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771a4f27f8d2a2e59864cf742b972ef114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920b072495009d0b8fee7bd5c54a06a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a961a0454beb5073bbf2536c4be38116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8539f29fceec43a40eaf4d82f17949117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6030172907c573c76e4b139e5e05a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31ed5e68081e27f9b09caec57c389c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e92e331cbb7f7c3ccd2ba0a65188d0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a04f80d84fb1e7d84d39da3e56a1f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e73e5df8884e19c9eaf39a8de5be61122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d7d57096124ba8a6075538adba106123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f241b6a6994f2699a979a6dd365d8a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77404d615c7b7499cb17cb6313c0fade125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21773d2b889733ea486f207c0ab185f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778f8d2d4b9657d19dabf585cb10b65127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd7578370c415c47480b0a66888a54128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272b0728031cad8df930c8965325d93129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06acc721737a9ffc2312032d1708e9b7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1faf3c9fe589a1e493edfd1725089131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f34e4ecaaba952b1fee44f1a9ab68132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f07e09d979cb5643b21abdb7d48d82133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f671ca29d4caca4d4fd85904f1817134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6a9e0e9d7d9b387e84c55f4dafaf4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923be6b0d73c9a26c1869c1e2037ecf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc0f37f738f25d11b41a63baa52043137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f00cc05a9d199966607e5844278e08138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428a710daf63693a6d125427a150ccf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75283d76bdc92517d53a57ca23fd7eb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf4ae5b29ac8591844d587f3373f8c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed83576a05513313ed5bbc4c86e7bc1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd86746f3a8c5e8aa20484368ac2ce143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890473c53b89f778b09d04f97398303d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419e01ff272bf562b786cb06e43aed5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc080103e2162151b6ccded69952cb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb04961bafb63dfe0b43b0050555f4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0b92f58b3476187c920491fbb7316148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99137c8c99943b5853638cc746d3e43149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6699f31d2cbab29780b861b6db5e94150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2278418d61bbb26fc003650f403482a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e7b401c5802d5fb9fac9e03d1e0c6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7eef2b08067581e0c13fd7f74ec6a4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7b3145dd6d4d8f6abdb06b8f4a744154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5b2738fe5bbaec254610d82576be8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee04f2cea0ab47230b617af7192870b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31403d1c8563731fbf9a2bc8e7843a4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d01fcefacc086f343276c5106b3885158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2f63ed5f8dc3c09e34e703c527d97159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea7556c24350f5bef24696fbb2dfaf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb5bf0e62fee36db04287667edc389161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785ffc873bd5340c0acf0a1c797883a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03d98b7523d10a0599e9a59f77dfbb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146bb8dbafa3bc236a8163fbe0d5062164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b791b325c53f6ce3b913cc067530e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623d5724dc918daeee7cc2dc98af372166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53393a08d03d08e085c22eeb2333dcc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881e35487058e740464f2c3552c7b95168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c713198591d93426b55d8c76cf176b1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c90733597ba408f2233d51da3e5e8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9711c5a626f33dec8f69493ae22e30171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e804e9661bf0145b355bc0a2d1cf6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3538ab1d62ede5173ca152d170de1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814862fcc0ac690637512a2bb9846dac174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae329e815bba81af03da4cfb1541e1e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc4ceefb6119c8da6ae585245038af176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80daf81bf8513a24587e91064d3ab1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4bf6df2c70f4328bfee1b7ffc95ff178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828d3aaf0b06a3d542b1b8579fbe858179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdecf7a26bcd4e6b0188015edace8b46180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb45f367ae44bf3fad0e6bd1b3dc651181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c24c91b3fc1db5871ab9a7f7f9b478182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c1c4575f4eb9f656a690a1409dc34183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af206778c2c17f21d102e9d15db909184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4427c8b239afe01b19cf4c14c7339a0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8efd646227524514105eccd53aa29d1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f067763bdc6538b6db70262aa5963e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56c4b0ac80698db936ba253d23abd0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4c65993ace4ec833c113e3fe5c748189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27d3893f4a2b47b903386e31ceda2d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ac573771e8c3e5fe140d92fe78a3e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e5b459e3f468889614e2c41200f506192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b423fccf7e5fae47c67c47ada9cd8d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3fb16791dcd4b777c09b75292b8faf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51806d2de84b1960c250c0e0f3d40ac195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba761e55e2e122833dd81b1111acfe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e879a9109c82bf428935fc59f531a25197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4e109d7b7ad1abb29f5eb97041d44198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0cd1b8af64ad06f29f802f6bc8f7f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68bca17caa8c40b8510e284f4f83d9b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac137fa0b7d8279ec3dabc473b91bc9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3db37f3cc3879c6eb77324ecdefd49202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefafbcd42efe1264eb0af6dde5b507e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e981e0d85fc0c9769636b6d5627fe96204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb50924254c818012e34a195156df6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03508a5f6c26d9954d306307b33146ed206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a38aa4e9bef92752adee5dd7d74e44207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8c6a93e336578d79d7209cc510066208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdeed419262b4718c9fe78b89bd438e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624d8a0ce63c7fca3dece50938f6bb4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e77876ae93b5052477f55037340c5c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515598f3cb6bf6f5e0e753b727c375a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b408c48f7819c986156867725b9504213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692851dbc1f2dbc2dd487b155e3e668214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad7148a9b4addf729ca43158f1defa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c9689aa3779df4e74c96b03fb38dd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3181b6bd7f78b9842b38d39b76237217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8fba21dd537853d70f18c8f20b6a2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15aa624e4dad59d629d93e214b2992219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293d026c01dc6275e2268ad517a1b4f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2c3161dc5034daee4dfcace205fc9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598e7ef991bc14285559ccea5eb4154222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebcd3b6044f1f8e8ae36adac4ddcf78223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a21e7687d852cc4a4eeb6a291d7cf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae7819304c84393c29c012e11b8b29225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194bcefd29b1a8089b59bffc18cad1b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8eda611a7987385f3ea7f409c38851227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ed58f5925460a1efa1cd6e101cfb2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d136b9585f79c7096307bd675c7a9cc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a6f126045ad8b1112b85f65b7c07b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351a66a2f390d3416323197e1f57913231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5823034f00524c86f4901ab0e88f851232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd226cdc6169bca8cd6ef42b62af17a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649740ec077fb6e691c217ffb5929f6e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db20bc8579f8e15b5b99e58b0efb809235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7bab12345c46392a49eed2012f8432236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba493304943f97f98d7d605e3c019c2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52b195cd24454489ce580e403ebe6d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0dc5377d2153fe228d8f2ef78177c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187fdbadc2fdd8c2ab9c5a0f9d4cd5f5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d39245d1b48925442352636934d47241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849926d4dafe41e70bb915fc43feec0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8cbd3ea9e29f709f4bda7a7fa1b2cb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def355baf7e4503c16135e449616b7a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea105a2ee32eccee49c0357bd74dce245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4dd6cc0af323b058a591f8fc21714e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841aa2154a9daf01e63472e179673e0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80646fe5b21bd93ca48cdcc3af93a806248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f7825ebded61807bcfffc1f3ed684249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1ab064354e89857fc94294653dab1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf60bbafd4005019d740914e1a273d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213dd47d27cc6a068e9d54b60cad7234252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575c5095c2cab2a0a6732033b8c2e02253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f66c800b4a17b46a9db89eec91976254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5049e1611b197f2eced5dad4a88746255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de217383d7876b72926144ab1e3a1a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36523e9ab4af15efe1a9b537d2c8ab68257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708484d6d975722002a6738a02fd9b3f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d02220608059dc991d33474989db76259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cefd78b1a5d65c1a7ce131cea98ae9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ffeef36b7c7697a502f9f2dc546dc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4ac640c5f7bbbd91ec368f5f68031262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ccd8cc9101510c32921284b5d81316263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d7d9e1b1747508283f963a7cab33f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3526d5adf7dd8131a0a6345847b54265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4701e4ed29db0363597cd8c0944f00266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369cabeb4688adbf40aa64534c508fb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d04c96c174da49abca73e0f293c65e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aaea53f8b0e4270229653e117186ad269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a397a6284b7330be013d0aa6e30948270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75d17790ddab891bbe274841e3b4fb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd190a944276af7b188ce00d49b874272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5069bc5722c358384bec59d49a909b2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1b365a1b5db4dc35b944348b6a602274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81402a138c6a18b490cc8bb0d9a73357275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603c24009f151eaa25d96aaad9bcd54276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c638937ee2a3230ca747ac2462df87277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f29962dd76c711bbbea29d1102da7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b809ce043c08a67ace2b47c2d77b1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18ebb1c284a81f445e95db0b4036d0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c214351719fa2c3f00fb38304222bc9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd93059aab1aacf72fed49ed7b2bdae282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93caaab0288374da58c31b39a8b60fad283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2addef7acf40124dbe091a6d3c30c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640cdcfd6bcb997d838cb63b62ff11fb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff87185985d57a20ea254a4df32956286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3e5044d8c7f29df776615b11ec280287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14cb8629ed44594fe108d78b1c95ae6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50ef1507da8c7d8b6d1f26d9a1fc94289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e6eac9f19437add54ef2402804531290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a4fa2043f63240436624b732ba158291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c862b3ec5ba6d96419e28c696131c5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3de5c3869114a334a8ede738d3e1c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376c7f725a94332a6a9661e0c8a39b3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc76c47d4ea23b786dc1752c5dcac95295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819dd9cd23f0d672486864c1677db84296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11128432f0b979d0e23d60ac28025fd8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1943cfd776d30c4b8642026d58875b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6f53f2e566d18294b8d97176aa7e5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460946e1f5303ecce0e6912da26c5752300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56647b32185c486611178fdce7a61443301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94efdb04de61849830594eb176f0c56a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245ae706ae391432afe434024695e7a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766426b2a2b2612ecef998efe595b6a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0c6c9c5bca3258c716d1e304c2c08305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b635d3c5aed796979f11e07e95fd4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f28e9fa1e7620bf1c3852d386021ee307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082fd3a8cc968a6a01ad37a4e53543a3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e0c4e7942071d7b73417dfbeee656309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52300cf6009a16961900d0365f654c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603d0e6b406505e817a216bbd6e559d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec6f7d20cf1f5a0d1bb82a9db2885b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b422e622fac3641fe34fb83807b48313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab740c6cabd2a36b28f0780d8aa01a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e26c1d510e8db1750e81972ff6a86315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff11a7edfc8e7fce202df76c403de2f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57193072bb97621ea3b06cffa6b23f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b4cb0d760e5aca05fb12b0f2c8259318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c6523a5a153f75f84c75d3c56a107319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68d6f42abf64bdc6265211260aa136320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222225c629d11d84e6a99c87fa86ae9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0886543b6f8e774d288144aaf40762322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e7ac9c319b7a1c897e09f77e50527323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a853fc36d16fd41c03d6bddb97bcf3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf161a1a78b32a388ba76f00f86a7e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820699c28bdbc04efdbe3db1ac45971326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86715c764ead0b87fcc0f3e1e79cf0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0683bc3c15b071311bfc77264384f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d11ec6251936d0ff5afb9fdcb60a4b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f013b4da1f21144cfb941df32ba96f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34460f7897e6d532e85c95f691a56c6b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd43db5b883829f9897629ce3ea3bb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70157c7867a117a643cd5951945f9c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c79a977d58bd4448384c562d699e9f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44285ca952a27827aa6bc9dcdc5fb6f0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09561fa918776a5a76e320c06ceb2c8c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ea78c4ed959533ec24dde8b68c1a1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb109f71a144f4b95da5ad812147e93338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580fa71f0c029c2e6effc4dcf555f26339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e920f9d71dde0d1f3b6bb6d607d7d4a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04addc6ac38c675851ad72f9b9ba91e7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7efd3d8bfd69534a4612ee23a6edd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c29ae73928420ca4ad7296add903d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c97e6b884adffa78db3a7893692aff344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3604fcb2f750833ad7034d2ba267ce3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c1d27a5d0d6c0b3d62b47ff061905346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448f88cc391f4fb0fcad3a9272106ba347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5e468d868bcdf993ceb244d13b54c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cfc5a23e37d692ac1fe789a4dac3e9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813661a4a03ce69aa8777e1f226385c8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab00430fde1b58b1989bf97e40f88c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125eed84899a0f91318d1ce4b4fb5c20352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70d61c8aee2a01350ee4447c0bbcbb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9c8c987e977bffdf9cee5fff136fe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d460f0710fb2fb16c5f2d631cd06af355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a510d1ce28637ea9438a75d861b461c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2281b932b008fbee0f9ca117daf1a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e3878648fbb6fc2495da962cc9fa6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc3541fe9e94782c91196fc475664e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac6960de27353a4b0059fc3577b0b7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6bbaa712193a0339218a3d19f8404361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5905f8ee367b0096a935d2d74e84c4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f399deb4e5af1f27b90de4f07079fd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224431f1da60f0d0f64f740c01f54c69364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c862cafa32f6f6e2478e251985f7c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f00f3920dba9a93ad9792d3ac38ce366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a47a2e29d2d868a108fa0b007dbc2f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd348abb999a347515225e5a84e62072368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368ecaf0eddf6a2031c6f6296337b71369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa958003f6c167052e00440d75fa4b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb30b8cf8ece9c65d16d4ce40a36610371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff94d40ee2acdbf77b3b9625003b3d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf6c7ab0478bb3d1d195a49d4e3b8d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1507b01d3715df98a0f651eb3c070f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a3329fd637b6d9b64f98c0db8894c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f1b8b4b8cc7ed1e64eac72c8bb218376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48905cf3255756fae5dbb1ed20df9fff377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae1b25437d954f16592ace2edca6b7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482899558cdd31d8335cbd3b426a440379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001a58f696bcc484934caf67dc08ed7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ac4170ef35c6ec2d40693f5db5043381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187a32d682732c8fb76bce4a5c6de1e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75143ed5d436df73f1eba0509b92fe6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff658cf9ed24f266d4252507101307384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280cc147abd98e50598cb6d5316c6a78385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bca51fae168499b542c72d48fb0e2e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b4a684d938dbe1d16b85fc0bc3687387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03782b533a262908c29127c770046dd6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a4da32c01deeea17f1958dadae39a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb274e06a36373be0530f76d8b5106390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef784a217441d089414132be3be2dc3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec2450516dad889fb0fd5f887dface392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8bcb60b07a95c62266e857d9c52d5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343bcc58c7aa4a6e4a551eae46047b6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2c35c2755b54aa594777f51fa10c0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92489b46ea7d8b561db1589baa8260c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c97c061cb8fdd4d5a1ad8b2e01b42a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22fc377c0790f364bf61befbd82dc9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3824bf78451c893dcf629eac39552cda399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237ee2f0b95103ddf7a02acf5c2a249400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57340f638756848cd031f878c403d4e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccff3c2c94487286fdcc6f25e91a7cc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ce53338576695b5f442e0a1c1b0e5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6317cceb1c17c09cf2f56c4a69c211404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2feba270630a11ff684fbfd1546a9c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddca25c907c926eb7aa0703f73484f2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a648dde3a0385ad4779da71e5d317407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181d6b6ef645cc2d83b0877e1294ee8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add0378fd6e3ca0bc3513afe6584b94409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff68adeba1ac0993bea7d10f49a081410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560451be3e358e6f23c7b843a850e4d8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaaf8b722aef0585cbb97a3d1932387412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026a016e822a4c677d8748ee816f0d4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a2595383b89dfda2004e191ffb7db414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0dc06a9fb511abc17949951ef9281c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d546492dff2374de3a9aa6d4150e1e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c708551cd47f0cacfe6283f4fb45d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b10abffcf4815df1bc2ccb2d31a3e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a67ac86e91f7fa99ec7045b07912c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e1e93730ca63f7eff60bbd06f8680420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a777a74d797fe3b2c8c780f1f65d8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea09f478cbfb0bef50458d3e2188264422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67a0d8dc62f5c6cab4fb522871c41e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd961addd0a0cdff61a8a8f4c7c64f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390f0229a98496040e7815a7938ebc1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c62cfd9b78f8f51a48d078da017685426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857992683e4ef3b487c1441f9f3a8a4b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e9a067a6632e9da2f2049acb410dc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828dc068dbe6becc05cf5b0d0b4121b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede1d92dd7cdd0c5189e33a0c319ea9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3e3455acd82790e1fb139af56ca12431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b9fd033c1c2d59e966f32e4c1b463432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0548e0b56454bc1c42adc4f06e4a1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c51c633f1c177f1566e1e8d96c895b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5635820114f069ea68e65706c7932c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13729bba10b1cfa026c9144c5d124a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b883c91207d8d6f60190c7d74d141c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7106f6cab47d46bec2faf2cad0e273438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360f21751451a8220d6978151a4128f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddffcc9014a4b8ebb2628852d020fe0f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e62a32392ae671bfa56dc66b2585f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924f7d0d99e24ab573201d4da6f87e8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d4dd3d7aa758640f9e5fba85f9349443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c9c66c162bac46649be5112771894444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0083660a59b94807094e36103017f3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e121b7a284f91eda40dd6012d9e08446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101db416a680d268ac79ca7151426c3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d48e9b6be9d396db6d9bc34b7c259448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f30873105850ab13f7d56c1fd158ea449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be576d26216d38b9bd2d4c37acfcf9bb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a492bf16908b15384938fd76219d2c4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e890e2b84b32a1707a45ad1ad778048452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff0eb6f850eee19ef7cee7fde0ec26453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428298296ba311a059e487c7934e8796454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92284fd237b41aeba4f59cb869322a6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135ceec20a4432e20a44dc1ba4b5102456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494edd05862e85848b462acba3ef6383457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8a3157e58ce1f7b5557d07de9340c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2dd0d891e04e314e0e04dcab3caa0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b26ec275112f7c84bb419a1e54fb7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a34e926751da6f7eaaf9e52362eb32461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74111f7cde51b000822a3aa4c91653462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f168b935b678350424f104a358d1a8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040fb8008f5803a215bed77088e5aa30464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d1d8b1db40e2e01afdf5e2d6440e8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5c80d8d1181b12b07a07e9246a7f6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9665c0ed701fbb65884f900c9213d5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559015797374bd9a39f03f8e0edfec23468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09523fdb02013027c465d2bacbba405a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587721abfd1585bdc4acc6e5db72868470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44aa12c0e4023ba3b2260d7d6717cd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca98b980916ef06bc0542c8514f51c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930675219e46cec2b305e663b5cc8e30473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5392d794cfbbbce94409fb850a96e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76e730193a35725b16e8f4e65ff6bb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c065a6c880ae1d2b90790f64a2178a8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af355d9021233e52db1159aad56ad2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add153fd88108c0dc171fa5016757c82478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de4a684087891beb5462c195120a0d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944fb879a6c7c52d9b1474339ae87b60480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccba6904f40c70f596b10a460c21063481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cddb184dab822fb3aa763f6bde31740482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca9f5b76b05451fcce5d7642aaa5fd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52efe810dd79ce84f78bd5d263252065484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db665205bb7181ebc8c16d9ef34d9891485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94917e6741ff3503aa94d2ec0698ebf9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40f8dba47fed97518390b9ab7c3e21487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f0d76e08afbe3567066fa66c8ed58488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741d24ed46293290bff7006ed18b1a6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad23a6fa4be8bdb8550ff92ba24ee95490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c84066ecdd4bf97a465c27b79e43d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d00746a957cc2c1532994dd33b095492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb72136ff076a476168375b9c4cf41493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b097d75d11bbd82ceaf7762f2613045494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7e728c0a33efdee9a8153f50fb9da495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f4d4e022471a85b675d3ee0fbc9b56496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995b997603d164e61a20084ea0353d8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6b3387c6ee11367734bf02c9f77c4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea440c831853fef8c050a6b10614fa4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f253d7ae8c6196cef7cb1b9f46227e5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d120fc77cfbd6c25e87e32dbead6e3b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a350dbe1e11bfacbdc467a4dfbb2f57502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5792635b42c901725ad7ddec09aab58503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f714e6288d63abcc2542c8b1567c1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d1d1251ab2f3b4ea51a08de4902e8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842ccb9c2a97251bb7e59b3795b2ccb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903613053cb4519628cdfc35b7500b9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ab40326f0c8f9a15846aa9067db14508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7d57acdef27b1698dde92166457bd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4dd89aca87dba818522731686b1bd5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c3320930203f1b163ebf1b1894c02511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32d50e2b1dba6704e370b11defa9f3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629439f5ad3cff53bd461557ef7ea9f1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab3189521a91b1b4fb2e51bd00eb9f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e7911fc00bba4cd515435e3c664e0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffc2f4f030c69e4aabdf0e817d9137516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c6a2b48e1e9e8b85fdad627ac2fa2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17be76a520b30948410573dc7e8ae6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf273a3890347f08fe731ed08e14d6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ad6c2a00b01848d13411ffeffa39a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0067f09fab580a383144c10f0de00e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c96935ca61a5c13877aad41b8c755e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f4eba6849382f2867c6800adac335523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd71e8ab405e6cf7d351a36e3484b46524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc30efef4d2136bb2d8fc2ce036d099525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872dea9a57f07b458086df6ee11b848526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f3ca09d065fc7a6d5e8fc3468a3de527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b858d642432e92308e9bfc8fc60d6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e5d5f7c8af2c84b9849646970baae529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be93b7c277dbe0ad81290c340742ab530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5dde3f7e9d7fb45ea4248d3a3db0a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80e0aa4f998368a885887983c2cfe5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb18ca57f75496757adb19c982db14533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598335d88d60b6ff4feafb368efaf8ba534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05659eefa63793694e4f2579e8d3895535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c62ddc03c210c1dea21806d2b828f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c035f0e756b4d920cd18d380412270c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c3704f5b675605cfb692d11717afb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3899c6b4801301e38903760a5793d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54679bedc3fe0a4eeef1e569ddc7950e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26054f05a148cc7d445d27efdcbaee82541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342252abfe52d3b58250f275d21691e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533cb6f73671353dea7bc2544f7671c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74fc1f3ee932223688d2106b5e3a7b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215bd8b0ed74a1f1db3cffbc60a00380545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e040958aa0c4139bdf2aa846062b6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557fbd300796c7468a94a3bd95678a17547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3583cb962d3aefa8cc3cf8d09c61d6c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f37ed8e27c733ca928f2e6d0d3c1d4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7122570c83a0e01d3be059bd699fe85550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69474e90b1cd9765b4af85fcec6014f6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd33867ec3344984e97df344097fc9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94fcd06cf88912a4874477f9895c0d9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ed9145a58482e3d430639c9d7c025554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ada6be130d8094b060c5eaf22de6e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a94b53ef7dfed3dca550440954dc6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39476c3510db074761441107b480077557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d5d426eaf1ef6636720830fb42fe8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3162b0366bde1e9ba46063fffd5cbe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eadf45f1567014b60e4d1ef0fd21397560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93f9395e00a42caa1e5ca5bfcd4cb2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00761dc52350b8068e696a80e2c74397562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c416102986d686621b88d8971adcb86563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1c389b48e72346138bf154bc9224b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bdded80779d32438bd6c6a4eeb8b61565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25bb9778fba3409e5fe07ac750c42a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ae57f420130dfdc4f4fa8b894009f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b5d82ca14dee6c9eade5b7f957256568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28140f47c5ee8244194f45988d5aa65c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780cceee69b4552bd290737a448246b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf29f418218875ef3a9badcdd10955b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64a77cf6a6f646ca6412db8f7dc932572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd872f9b58cc093959e25224c2040e4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903bfe76dde10e2f932e209210eac526574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678fa955029fab1ac0c5994fc935b4e0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5a9462a5bbee8f8c510e700ebc26d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1dedf76538f9e36a6407d6993968e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558d7cc9469ec1ba6e734835e7b0a4c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b988583efbcfa94ff883ef962efc2d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961df26562c836a7c5414a5ca01c9333580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d54da676ef04d42c05124ba5ed0f3b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b1da9aa3589d6cc4712759f698b68582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4663d60972cabab65754e573fdff5e4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8f328e749b9461c832b335a0284ab584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef417d00f740aaed969c028a6e470f8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a52d642fff3d3c0a8801406b9a223586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6221144bd376442871496947ba71b5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f212ba22fea69d1bb3a9a63df1e0c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cac91c19b45240800ea8c2975b6e9a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695886587c86e7d4e9250e4cd29a1c5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9e41cf79abfe11c822678d13f23a0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1c109324557e5027612431722766f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907f68d4840352a04fc8fae250767ad593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2b7460118d84a712499bc1ce4b90f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe6cbe37c939db89c9dd3a6e14090b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962ccb4f36dbd758f5a93289b3d2a6c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9548e5f641390a28f2d4e15b4972eca597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81723a40974ca4fd0e062e4ac177e98f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a5992441eae5456cd8d83f5717841599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d35dcf7811ecab21cfd666fd9e830600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec15bf9677b8cf322ab0ce563795373601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b38846d20e27efdc93872cc9055cc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc133302c27b8bbb97551340b9a934603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd75aca6ba6e1e57051af36344ea610604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506a498e430f8b2a4686cf2e64ad0ef605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc0979236151aad90f59e835dc74c8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11a2a7516c45b0b0f6724879824454607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2d9e47da4235cea78b2461d518e85608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6eff499b28d10986b530ea98733b6e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4922eb9697b49d7054f9a30f0bfe04f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3b0a778ddc4445d2152e4858948fe611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f59465756cf548ae7708ed98ef1d9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754bd61a4e1362dc85a90b80fdf6ac69613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1eb8de17f16df31ac5d6690fd3f055614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca8fce0b29bab4d2e752b0ad47b0ad615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ba17d889993ae69a3f41ce4caca75616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29371a44adb6ffa8b1b82009548d79617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c56190ac638ad7b5922db7526d510e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939891be85660b6b7cb99a9f523dcad619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c62feafd0b067c0cde20091bb19f66620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b0a2351c994a5c6ccf6d242739633621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db6c39fe0656160f6d6b7456b1508d0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93152c66460e866504855d0ba6b5dbfc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc38931e30dea079a268b434e08c52624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11825aa4079623f0f61e018ef320bf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ba07ccef7beb8fc8d6fedff6d04f1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda95c19a51369eb1f13dc1fd5879db8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef5b5c6581638488fc5bef4502ca7c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a6e5b23667bd462725236b3c9038f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae6495ab8e54e9d4b4abaa8a41454b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80cf78c149428b52e5fcc7e306fe843631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee94b876a3be189a50107e99f755d9d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8209146ab52bf3bae775a15d7449a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca238831bc1697b3e5b91a76b64fab9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c57f667cd2a29013add04ba14619e5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02abd34733eed824003ef3f2b9692e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fec872cc22b43171aeffb8dad76cca637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834c37f1b6d3cc2900653afcbc9a066638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb5836336eae25f84b093b568f2a41639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183bb7c0014cc8af050170c5fcfa6de2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e833482c3434e70ac54fb8a3495f492641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3a94be92aa4f1a5c0ed935c24319a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e110dc66a01bb863975d2df48c13bc2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c815e840971e12086f0a4ec4ce3ab644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3409f3cb481a44d79800bf2e1b5754645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a99576fb628898c499e3c696d6e95646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f7e11d8e8119cb499fb2238c83801647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a722c87d5f1b8efad36f41ca63b3e34648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ceff217c6245dab3b0a9cbddd4484649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5c5f6ab26e10a3d9da9327073b9a1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a6f11afc327f912d0e022fd390efd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894edbfc4809a36be50d92981c01ecc2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfae321cd0c8995fd2d322fa29e649a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034816136cdd789318efd781994cf731654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04caddab977fb45b0e66c87376f471fa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14a4b4aa1be2eb8dbffa9ff231ec08656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01be4633cf454dcc677551d9c4e908657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51a608953ce59bb7a1f152baf0f50a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075c44658fbf506f4b1872272303b17659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cceb2d568e33431c5855ddd27b251a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1f167a6295ba92ced15952cb8a640661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1e3da9e35f07b7a507b373a684606662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9b232dc560af9e3b77168d6d39bcd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e361f31e54024bd64c438df8b6af91e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f497506d2ce00a06e6f1e4bc5dcbaf6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eca875759decc60e1fd589484c13ad666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9afc17746313de2f9f92e5abce553667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428fbbf9dde954e45b7eb558b3291a5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4cf395a76e503aa8b86a63a4bae821669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7b35c17615fed243fdec1b832b7d3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb69258cae6ac8f7ce084a915730bd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaeb0a59903df4f9ad86a90f7674d36672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9d4c2be236105eee94b4f9fdb1c25673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944acb7f78eb1a6114197afb844e7364674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4124453ddd94e3f14dfc332caa55cce675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83c188a93e69e5519cdb2f4eb7fe5c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986f378a7391118acd6c9db5523c3e8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605daaa9b42370d0b23b502577d8a363678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dbbd7c193aaf2f02523807e1d831ab679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b6fc785b6d41b48090e46af0be5da680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86977117b6d36af6e9bc7fab03a3c91c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d446af50bb36507724c9cc437afca682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abf2696ffd3d9214b9aa5392376c25683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a01bf5943095600ef21abe77081574684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c9b9887131ead426814b14be00374685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bcaca200ef2c5f3bed14f7e8cbca00686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fdc702f0696391baf5917a2e183b5c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29724eb7bfc7de4e5522e750fe95a1af688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5043e286df5ae398042112abf04620c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cfb7feea58d5e382e528907bf0db46690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b40f47ea05e99f20176a3a668cc40691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76fd7a0461bcd8fc5efce41a7b773d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86a3d0ec45ddc304a79131c342805b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c007bb12c8127063858e7ee68aec7bc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88877dfd8156811684063097014b885695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506d3ca5bf71990569f5f6357ab7ee3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044527da3fdfacc6c88a8e2f38984c60697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae68aa02e35a42e136fff3dba31c0f4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e28944d16779c8577301aceac1039699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2aff3fd123716da31e39d3703bac2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7da93d9c01c743563e9b3626a8d63b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e30c94f546aef519dd4b7a5cf187b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd9d0c89011b3ebe3961f0e90688370703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1dc59a3b54dafd40263518ff6c17cd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92033d1b830934ea6b1ed094175370705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f52e058191fe3566ef5784ce3a51a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d0c090810ac9447d197cb79413c6e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f874233adb5b91ca1586ceea0f7a6d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c1923664b75f20a814a3b68f3d300709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17991f02c9ae2f34bc9b5f227c34e8cd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004c03da4924698f95506aab4009f73711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2eec1dd6ce114b53029d4c9900a345712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f60843703ac8e7c3598c6ea9879ff5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629c2416c4a4662812b92aaa7da09e8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30c77cc6301850bdfb062a104b38d9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d507e5b42e2431a11b68325675017716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052adc5ec261676a4c946aa6ee1a406a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2519c46dc0c9c9742bd46d7c7694d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31273c1c39b3bb552f97cf532ee853ba719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49111ba5e0dcaec10e1a84eae4ff2fa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a3341fd5724c6d33013991239ef0f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e599f1eacbea0b7d5b06fdf51a2714b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e3d8d9bdaf12ec88ddd21bf12a098723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c1f67358ce71b73c738154e3df48e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853e80a163e43bd74dd72b67f502eeb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8b678e1388c61e3b2edbe137a37a3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab90913d583e64ce736d7b75cca490b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7db74d087e338ed66036657f0d3824728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511eb91471e7983873cc7c69bf511a0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7914e1f2d83b75557dca122ae75b22730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1c886d1ccb6a454dd05f18f938e9c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e23c8542ba8c81b0f7ca55c8a84c2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5577ae4e03940ef8015748cefdb58a8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370523bea1ffbc6d975f3037593bf6b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8e93f91ad9f8b0657b3259a2c0d7b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe006d7c54a4b46235cc631c9883e7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd87afa3c646f31bc3150432312609737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc61ee2f81fb856d292e981ed249334738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c2de04bfb1cab6c5bf3d1cfd70940739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47460bf14cd6247459eb31b3984b7593740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfa0595d716e95a3f7a8d04d73826e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68ea56ffd4aea458813e934d904751742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1401786582c911a2910c0bad9aa4413743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9678864c6da11d81efcc1f60eada59744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a7b1f5c0a1f50f7f0c32c16dfd5ba745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d10f5e9d099247e7f1721b21f5c61746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ecb8880f5b521386f61eec2c70cf92747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169ca55aa1a571649a192bad4493fbd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e45738aa4993b310a120b521eb135749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b95ce0c221377deb7a106f5684ae5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ca666a4977d177303d31fc7b68bfe751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ef8f1ae40a7c4df24a32c349c7ff5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6884c31707740f05436dadd6ab242753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba42cea788bfad519d8caee7a351394754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99cc62231ae41f869f7cc00af7def16755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78626fbbe180498ca2a8cc7facb1b917756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8be780b557c7177688aef3ecce1220757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02093dd223bfcf2cb92d9fc8a9f7baaa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2e77357fe82692a05ddd5a5bf21f0759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47e133b09a189ab75f5498aad91db61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b2a350371aff232684f322e5b72492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37e2be543603ba91c1893bcfaa0ba63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a027ea86f5c0e9ababd9d6d23caaea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a61173d255264358ad52714a1f03c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb534b5490211f7e9648ea13b98d608c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95628c4209b248865ba5290e2554fe2f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f758bbfadb69f7827d1157c75e3e0038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3032464fe73746fae678faa0db0f969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8226c546c6c14b992f1f6abc9689810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823f404d772b26b95e59e65fb42cf2f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bcfdfe93f5ad87f284c365c6594a8112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d70c47c9814ede29f7aeb23dbadfab13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235051490d42e114b2f9bdb07bb0b1314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1febbe6271ec03a73c6c2185c865e7e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03fc726b9a71f76153675c58f5927d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256c312168cc5b39688f01249670e1b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110462c50c18554624134a3ae5fe4e318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b1d1423665434baa500349335d13419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d623c58c1703d01ff8fe2d0da5aa8fc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc6c7ea88a4037c1f97c446f03541321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b638ed55502da1fc6fb192f143d3222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079bd8806b41f4da43861f2798ec6cca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0fe731db014ff2eaad6064cf4cf54324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20afdce6c9f4ba48820f2618104e3b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90bf5e473e27eba6856655ba0c391426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac048770dc31d5f0c1f58b8c368d54827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361e2865bcda89529f5b633f7b0829628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f3690d5ae5cf404a145094616283e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00cb232858ce6889f3e329acae8f0730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153cd0b0b3348826e23389aac1cac78931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8af994553b3cd49a7a7fdca0caf01f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5d7376c8439db02c70bd82f71c45833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7a130ee471d3098c7277a3496ef7e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a852e2b920b59ad47e17d32dec42135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6af7f00fc977d5e709b228486adb2f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf556a60634c53c19b63c25c7fce4037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567bfb3dce3679553022bacf39dbda038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114386c2c260c64c9c878e3f7b46b89e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db3e4d6aabb58a3730c1a9e5e51d3640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b780ea8c460b78c0902490573ac18041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62e02b7ab4889294bb6b5f9c2c769b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc9eeadd014ec0bfde74a6ead3dc3343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63d3d4d7633c3f028458819b8f29e044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeacc9f6d3f431a1d5f7ee8f341637a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548cddbb35409aaa64c4a95e31dd25d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7834b4f716e50503a88f2110488c6b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da5ed08c09a284f3233f79a9e4ac6e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ea628c73ef34c4a34de4bd7be920649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a32a8708232623880f77b231a2374750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881692a0e9b0593e51ec0ddb5b14f1951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc739f6f1222e0fbab83d18435d75652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7589ca9fa3627e18b2b6abbba311053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a0c3b1440075508c334741a0e631e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0df654ec914c82c76c3a9beb34e5855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41944e8da4a0841d67d038b6dbf5fc5f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711be048f71ed4f0bdd8262a1e11d1e857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1cea38b139aac60911d93dd5b2208958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633ef3dc8755202c9ce48a9d89f200d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd206aad7537f0f98f72891af226cd8e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755e4201af662c3f1c0f981b0237f5161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11025fbc830a64c14f7ae9db5792bb862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219ec6996400f5c67ab55d3dc4d3be663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81cc52c659e8387f1aaabf63caee86d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708bbc60f2bcf7e5f3d55fdc6900c3965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb24dc82ede9aedb76255eb47b2e4c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb45be4c3042bc9a764efb50a4665d867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bbf4f62e8877fed225e0c78da53a3468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbeec1734c22504471af53eefe08d2469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbbf2789c51ffdd61bc655f297ab5b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48928c23adb387e4cf32a669f2130771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db3e6ca94d1f1632d97e3324a2474a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fe5dd166b1163fcea8d49b3fba92773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749e6043b269b3fe54ebe276a3dff9374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443a7d1d395422972c819a3247101e175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff83ab9f0bd37be85810624ea8a995076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa8dab14028a56d87ab481b9f5335d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5949095c65c0bd840ac2d5c36c09578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec340fae226f5df17e044c2a9535b14679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476a85d1b063e03f3a53240eaa061bb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e24f1acd663cec703e8778575798581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c28d959618c151408f5502ed0a0efc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78239282b7d5f51ac0acae60f76f2a4183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310326d8060290a519d9c7162f51727f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ce4323b971dc31e3317ac6d07a6b985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964300411a05cd3c5aa72045ea70b4a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5442bab012ce6f40aedb7d9056eb2987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7d4fee6fe97ee01bb7ea9a5210ae088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5acb71fed406100f4fc2ead8059d82289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9776398080a71441308386a21e0f6f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b4e90702dceea77f0486e851e4ec291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53d25f16d567ef1a19a217dd53775392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cfd115c54e795be4b0da0ebf215d9f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d0f8e96de1d9e03973a721da89c6294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28719a57d9808019d370077cdbf5f3195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231e53c622e6114159488ec8bffe6e696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879385505a1c84bcf9bd29a308c1e5c997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563206745af29034cb7de171cbf0c0a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a73044f15637c12ab373da77afa24b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46baf274f67b908b452bb1f59e3c26f5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace03609d37f103296b5a8e0d9e0753d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703b83310e7cd1f32c21baed1529434102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0811fafadf97750ad5a80c4d60a9e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9a205ceb97ad58fac2d77b70151f8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718f636f505d639d01e1413aa68a16b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74bb31bba8746346f60b3d124584a0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b55e7f6b0a40f859cfa10cac57e3a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b26db117da41ec37da0f843ad6c8ed108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cffe36a13ac5e3d90ed2fa82e011d42109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b07a8a2f1d4515557035d7979f649110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2306bc0a76bb8f1040698482b0e6c1a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef94943b805cf0dc4d09a5310e55df112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cacc3185c6a76466a64276fc2008f2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c4d62906536f84cb2d98ec15b4e06114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1a1de105bde95b0330cf4a0799ed0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859c1c238ac1d32340cc9d556b83932116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1ea8c860a981962e5a645e9115127117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174e3fc4971f4371702d7b23b630ee1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a090bc5241586c5f447749c8af21c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aceca02675839617b0b324a7aed4112120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc650791872048bfb0281830145d272121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc86fd0ccadbf1dbd4418c610b202c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d433913bfead3fdbf49d8c4eb0b52f3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e78b8497113fd58946ca3b72be98d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81d8542d87b08202d1811435128052125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06cea3a9f445711b3849b990c8d51b3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d864574e26bff696ff0f02a801c4d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170db4f9a07ac8adc53b6fc6adc3d2e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4f072491c15f6585231980099994b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98415696d78124a226db5e3a5a2a581d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0556c9ea1c51643367f67162cddbd20131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2b83c79caef9790797af3b5263e47132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f13f8386d3ab983bc81ec8a5d9abf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e41a4a9d1c78c0d40ee5ea964253f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac461b9cef04754abea52ac34338c50135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928480fa5dfdd0ade16df574de4f6d3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc3b5bbc0de1838769b2f6f112e217137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca3e41a4fc6c19810629bc9810fd97138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a09194bebb4e94e8111688c06362cc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab00fe29703006d601bc3f4a341b506140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8cc138ebb65632e1f45c88996b82e7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b1385d85ccf9ca311d7f19d10e61e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e47c21ded795393c8d7b639a86e94143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9befe748b8c69baa6b6a38ee584f7fd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec99ca7aa89a000807b39e5ddbf4068145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89490f89e53518fa657f2fd33e166e7b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984535f8ff6aca42166636212a23fdcc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca618a3d246ad72f4937e906a0a828b3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef6babaf3ad039c959029d56dcb5b1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec198ff5e2ec5340baf457796089e23e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4772bfee4571fad4426defa29bd7366151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a34730cdb78f3c7dac5e825fa2f155152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f100c0f31136457cf31599f966cf0f7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270012f0bcc8bb95734cf00bd17dbf52154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341f3b71deba023804af776a35146ba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b104f264bdfee80db8bd14fc371812156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608a02cc0a0f83c286428252753abda157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e0d594e0d8dd87b934ec31789456a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410009a7d57e06f538aa16b415796e3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b0fb657c503bff8f6ddb368d78ae9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834bfdad1d825e4944b8ae6ba309391161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63014c8825c6affdb664f838327a0a48162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1120dc1998ff121a56f3d1c03981928163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f435439f130349ac51ca403ee0df1d2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa08c5fee4ba86772ca71d0db0b764165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac976f8a0d9874c888a17f0654cc197f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e538edeb2d63638e6402567fdaf83167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e98bb2b7d7debc9a7ad2aad79d44b7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870ea6bf1776159a1e36dbc04c9adf5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924a771eabad39a440d22dcf0deef2b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e495c8b0d3e01064a531152e2932ac171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f275aee628b1357b8eabb43a8d0505172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7bf131a4f8e2a7c99b1eb76725dfa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc72e9d02291dc043af203d12304696174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d56df15a66b4c8e01bc6f8332a4d18175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62bbb2ac9956d0739bf169a6ec2f4dc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da4a1e177e2ca14e98a924bac77290177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c05538aaf3104db4c0fea2090d75d7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150fc1b7e2a704a9d0e84d64d9995ca5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c51a066f39e492a2d06164ee9b1b77180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b70735f0ab1325e165a28a96be07be181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8109d2ec6082877629a2d5469282b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731d955d237e2595501be03f25f2710183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba4d479ded31fad3d71fd973d94ed5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5b0483a01d8ca17a2b5ca95657f75185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d730a0950293cc4b6a3a1c1ba84ccf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112a5f02696dcaa35ed9ac945c6e926187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6022572d7fbae06f789a9be49a0998e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b29e7f71eb7ec9f224eaa4c98dce5f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48db61a88870d650baae7cdc9131c44190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee294e90559236710529a0f90304644191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c9dfe0326b90c081d4e03aaff21a9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65272374b7154b59fa57257f4c03e4a4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5612bd868f97e6f833a14956a89e4c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea2bc4539f631eb29452c653c65252195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09426e64601898836c131353f9ff1aa7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21f61ea7904893102e0d0863be7cb1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219384bdb15a208d8a9c7d5381281cf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858816bcfe9885ee11f1d9ae22aa1822199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8386e2cbb00dd6d04af51f13f2ff31a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308dc6f705eb647719900af7857dd1b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ce8248a35bc8de517a61d4a7f4b11202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8e2897abcca59346cf9a68d35c27b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524962757e705e17a1ea00cd73983cb3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c26af1962e5b4e37ff1bc81f0534a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fbd8b1f149cf6beb95b3b142a50bb2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24a5d7ab4a2bb6fd753326f1ecf06b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d61cea2cabe87fedf63b8e47287c28208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04ffb424168c547833b33bd8a49a0d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be51baca2ad504a94ec813edd2e4abf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4fa3fbeb324bc4b755cc178451795211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db295b54a70a113ae62477e49452d74212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d2adb1d0f71f745094f0b944abe0e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0cdb7fe01e1ca62f7f09743ef2cc5e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3bf2adf5963f53c567f4b25aedee1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8142a747936b6a26887eb867115ba216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa5b2ebaba5c716528d20eb4430df0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad919a2cb23c9d679dca54c8ffcf71218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd733a3c07817d76fba191a08e0224219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd7b57ed839eeb2eb8552ed1be0417220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3d20776b3b7c29e8a1b7ce805d5a9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b1bfa3bd44ff166ad17bce270d1db222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894cdc75d1955556ec6b49e8e9265359223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975bf08bbc5c3902746f645bb087126224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b74e7d415279e182e6fbf6172eced1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c884f378ad34b082a869c925c1db5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0231f3663be892f00b6ae3b7cd5432b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728c5771a859ccc88bff61317ff2380228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842251d7e4125a46b217bd0b86515212229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a710cabe130d62f5a89e27c4351a9c6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d259d971764351c87731796bedcc1ac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a2f967253f06dfeb6ddf6d612e203232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad694b28438b40c4057b36d6db0318db233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc54b89cfe8739fd2d2c454ee104e0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b1d1cc4f2a7fa2fc915c06bac4456235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f478fe33cee924b3e9456d64b7f54236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28af232b4ad7a6369f94deb14cc293e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d45ff90e2e808482ea202e37760827b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e176d12d0fc11d19c0c432869d03637239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24662e7e96027e0835fe277b44d728f3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4835dbfdbaab897b00a91af47ae869241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ac2fdd259ab9147e471ba58705a64242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557a256cd465a967aade068508e55d1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adcf3a5cd092888998e178ac2f3197a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc252d7f08ba359b9be20426cb039b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562fa7c21d5648b8e5e7cec3da96d0e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629fddc349a2628b6d6d54e05521fff247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1085d55448feff8385c2fa360bf8c28248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b427b3c217b59a9d07ffb3c31dc58249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3524d38727801def4baa81196816a7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367284d207e48666055169e9b521ceb4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2145f84d48761a4ed00c63db5d7d2f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3197202282b8ebfe0b547aa8c6ab255f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f294b0b3696d8b0df5ab01035cdb015254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34135d90fbaccfa767fc3befc9dbebb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238007dfa782586589e0a6a07f7921d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d773570de47ddeba33f658a9f58290c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859221ddc612569e77a7d4c62ca91d94258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819f02f66832ee286f5033ac459ba3e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4045b6790b1c58a01080b9dda2211260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c61cb3565b90f44214ebb762080d9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5e8489a64463bd227965491e05fa4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0eb09eaea3bd857524b34064e40e0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a454d733609bdfb136f8d8055b9e735264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce0f505bf2e98bb5bdbfda988ef254265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39de0887470c12b36c9f8a5dee2e11266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a031470498ba13db6fd9576ecdeb909267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398df1b1355b76c7ff1a78a30897de43268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e66423d21e73b5fbd07ad693db935d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf73769b9800aba70fd7fc74bf2af4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b84d5715a32af489485c6f4294980271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd52b9dceb89ed7af27988da9c5e9f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc186dfc257afe26f57f0eb540fc831273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29b9abb0cf348130bb8338a5b073a6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab921a960905ee7a603b2b2ec65e07b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc8a73e4ada70ab9c99e6d7944cabf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d8582aa3d542616b22770101ead13277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f8a5d21f4aec9bac92053b77d76da278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc98c4d910974fea589aaa5b26cf14279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd6c1a715ba9d90edfdf721fa21871280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b852b96cdc87d36032731e1dcf14659281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f795a9c4bf1cdd3fc970c300a0992f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143590e3e578179527dd89f721811df283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717d05dbead15c54bf0293457afdbb4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba27a84622a8cf5900d730526fbba4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324374981e2a40902ca86842c43216d4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d8935cc0e9192c5c1cbdf4e65e4ee287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c12fabc1b019240861f27b46eab774288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba249d1a67b0bde2382264ab6d6d09f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665998c722ea248f9bd47d3acdefa5a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227e1b7422c41ab1852c3177c1cfed1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42838cbf9d55e7b6c2afb8620f364c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7a1639bf57d531455c32bfe7a171a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674fec81955a5168d83a7c8a005a7991294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef1a70e4aea3bc89dc1f20398865d4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903df3c0f61613bede684b827c65be36296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdee0bef2412254f8ce5cf67c65880d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e5b7a36ee30ec3b701a36e065fb7c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e9c543cdfaee7dd2467827be11959299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766450098ee67ecd2601409ad327cce300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e3182907278b71155ee91117c8e0f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8b46e1b93c3c237fcb7f38003e00b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37821dd807273c899019adf6399f371d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7552237cebfe855c3456c9de99afd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ed41bfe87bc0a4eb49c9f03a7fb42305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919f8490e7330bf76ca6d3d6ec99c29306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c5e512ed6050ba8afe64a66633db8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291f9cae84b91b8936c1f8ec177350c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2f973177ca2a79b09faa9702e3952309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521c4d5069f71dd65af07f93dbf2f12310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47951655186a20848c29f3cfb1185fa5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83d34d6886274a322f1445a23ee8b4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aec7bd49f5a87be9f6615b11d4e5b7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc75c7336a2dc044b51d332058de55314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b135f99a3a4f29777ba2e2593239d0f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864c001c8df7848e061fee3faed525c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33ce902ccc64afa4c740a0a3fbb031317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b55f2b712f939bf805cfe32429efbf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c15996997832a117d18949c92c24c8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554fd13e36cd90c048adad7c1211e24320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c50917b5db32b3fc044193751ef86321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85901a477c686a457bad83c3f8fb4d1a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65649fdf1332b869ef375cd685ce5f99323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bdde7be07e4012804ec32242d2075e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1746a84e1910e114a49f61241bfece0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a2a8e596f93a3c3528fe202412b879326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3addaaeb220c7bbcf2da06108ff649e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01112eeba4860c70ee7c606e15bf135d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3f22223ed713a32c0dcf4f61b6bd3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f6effd1955aacecd04040eaeeac21330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1c86b40dd066e13a9910c31344388331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad0b27e7a1722cc9499e8bf7c94091332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5921a90401129fda6c85b3397b820d8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a77d4d88794127a96dd93e5c88088e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c190c2000965ab721aacae482aa7827335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50acda94464a07ca39c2c8abfeb3cb4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea6f9b119ef18e36b5fb3aeffd9d10337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e203a9f78f03ca545ebf7ff2f21966338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e2cebc759c4b0c113d309f005d217339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3de3cc5fdac7d96f5122948aafd15340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea70381b3e1ed8136bb6578244535a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62420c03947d7d410120c085eaa9a509342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c999d3b89fabf386e7080b57e3c7e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3569159f4c2f23b4a496f2df57083344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfcbac1fe84950cf817990a72aedba4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069233a659fedb9df3b332b858c18b9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f6f1c3a2d1aa73b0d95acbf977564347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90e1cd7fd932bd27b56718a774e7a5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e3ef2439300e17a3ac85fa98eecb8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5a72743e8ede2e5be0564b40b9b12350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b306828ef43149d0326369836c479351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2a062ce8d82a51e3fde3c24683106352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac9c4b57136d12a0247db18329ba98353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d25f83b2630f731d5b3eabdb40b7e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d0c0e76e8e7838472c7a72af5cb93355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876165e063be826f5f10e7b837b06284356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a877345cfc95780b80f597399e8a18b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297ddf8db8d0e4d8f1d43064d1e45b8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080d288077b4a5b7bf7fb3a82762278359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045254871c7f74ae98c50fdc7c554ac360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b6534ecc941ef1c86f06fd63c920a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838431091809c3ef65e52345da9205f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c11520f3dedb0f26a9a0de9b8e11d2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9037fb54583c227aac876ca2eb671364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b124c5b49d3f43107e4cfa0a7cffeb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150b02a9851690bf622352c71d2de5d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6170ce1d82d8a21f050db7a19fa82e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb3765145abc05569f16e42dd4ae9b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971dc38b3f91392010ba8f3f7fcef24369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149de0aa475fbe4ed1126226c0a83b76370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32f6b39b851855dfbda0d430aa9df8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d62f8abb027a3627431625425ec46372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed4497f2f862e6700d4acb51bde07a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda6a91cf8f8fae5b5d0a8765127bc8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791a947454346feb84e6c9188155c7d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71329ccd919950deeff3f68a0718c4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3fcdc8fd7a7106b22e95f9f6e74583377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019bbb34ae7a3c7d5dc0c5a6418459c4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa01880ccfc72f435c464bedde4f4a7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91106eb99f1636b121f5069b0c29b0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d64c2cb590764e236833781f2cceca381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b410ffaeb3980962b15628833937d0c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e23391a1f458cb8a8d168811cd8067383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a0557f8e3d05f6a6a581ed7fc1c35384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510b10f9415da25bc24037fc8d0722e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745347738b2c30db5d87e92c903df3b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60053b1bc5c541e622d18585d98cc0a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20730221d4fe18fec52a39143ef468e7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f02b1df3101b98d1cbce9409201f4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f655df2327dc4d8eacf1a424bd1bd7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04332bcad8c012198dc034568d948b2c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f48b40d3b7626aee11fc47552dadfa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6b29d1baca4bb0f651cc349c65958393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e09d203464f6bbb412f5fa6a8a9d8c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea66deb0cdf6beb2e78e6bb6df8ecb8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c6ee9b6c8452574b1f8a145e6e033396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ed89e99c7a0a9915a73d0595be08c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317a8938bf74395f32754b8b97df594398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635d85fde81aa5a5a9bcf65bf9da28d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5ca5824e55e38e3335f955cec82dc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e078d3b5e9af28e26a692075ca98a3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbcd287d1552488a56e5a8e2d28d2be402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d610a3e8865e9d5394154852e9909d4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a27ddb660726c88b47e617dcbafdd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ddf35f14dad228026f2da7dc21fb81405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e02a6bce29616a1f3d1aad4cb876b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123db40a2cf92016287f7354bfa9d6e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0b7343ee431a9e58dbc903405d806408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c14e81a1d5f49bffc8858e4ff6c481409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c13f7f49cdbe90b30c0af5b3a7f96410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514e3c1d80b4228525eabc682157110411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803de2c838e28259d1656da7293b0aab412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1f4791d98b8f77b1eece09554cc75413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b712aa24e5f11aa9f8618e84d2c5e0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459dae837a3b41093095191a2c3a423415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2517f4d23ca69a2bbfeca56f17037416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3e5beb9d3893d666787eabe432c75417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524c857603fa701a1a0e1fec523c620418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d10a06e49b9d6567a4a57fb77f0dae419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea377e013c1f66ad1d3c225ed7fd779420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208278757e2596f38f9ff7a9ec628e0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359710340d1382cebd89ae0cb81e5fef422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170c0fdf8571b8f3b0d5783c5af1f17423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe450ddbd95d8f053d2d8592c7cacf5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab82c0bf35fc93f168f575c530fe1ad425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c92c0e114abb67677398d63606d30426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615aed6c299944d1e2926fd081c618ea427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fbfd7914542f9ef7f1c6f9af7f8c23428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8832489a3f56323bb834a20a9f26c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c6a67578c1e49091eb59420823a64430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668cdd0cb732df184991afcb85bc5521431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c581ff8858d6852dd160cdb7c311189432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b853d7061c05019bf90c29e81affce7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980d32d7ef51bbce7981d624a23f604434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac264462fa9b777911af113eb22bb3fd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e9034549951da570e99cf710b9bcd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b7e477af81b11338f36eceab34dee437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7a5939019f4223967f5b6e0144b72438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae767ea829546ef95567e9a7a7d978e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed369e5c1dc9bda7ade5868239565b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f283a7083a8ddd7c3498e8689d3683441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7e6b9d990d0fe22b1e6d999330fb1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8ec5830df3df70940b9b42df00303443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944279b34a1aa40ed93ad1798a00b81444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852dfb4f198cf6863f47cb924b50ab55445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b01953e4a9af7ddb6bff19772e0485446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2bfb3fa78e8eab6a6276e9bf4f79d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604c9035a16c06b69d64d45ed30a699448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bcfe0a899900309bcdab86331ff9f7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265318f0ca241ac1d15c5dd20e3ff5ae450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3153e3ffd7f3f191a4afce5292ec35451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294da122beb87c029ecfab49c75a83b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982133516911de29f98b1bb0b071cd4e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82b7673bc3c305c89051acc20d101d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55fa12d21e85c96dd7788bc62bba91455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d63a7b4db6d56e37fbce275900ee8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f12623e261a1ead2f283fef69e99a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4264e8692860bae7d4667630523419458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0911c2db8aafb4542e034568f7cc6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3809a60d1670307296b8314747c953c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51681e50ddd13b4ac2b07326b930f6bc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309e810babb82987195566d3d18ef0f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072020d043a165872af5a77d516632e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f74f5c0b398705cbb0fed91e64734464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58ae6d171bd0fc576cdc4ce3860762465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8806235bcbbd8de55806d2bbb31d1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376ce3ffe3f16b1da955157c0df773b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04751b00f0ff51127dfb73de206c2692468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2738301b450303d5f6b82aa7d97b909469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaae3e825dd4ef4fd5abb2c7e16acd9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6adc3e41b07a9c057281dc42f42f600471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3e05e57243f2fd70c2c7ff75875b3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168261fde320924fa1fb889d34a62f20473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9e19c9e7d3532466782cbfb15edb9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50851f733591d6309a896e6d7a92c6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b49ead455e7c89d6e825592eb52c0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a5bff119b8f32850bea68f3118e4e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f272239f34ccfcc159f0139096b9b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393217cd7bee4caa3f58333b05263f8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c40eed760a1abaab51f557786eb97f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dffb57c414fcb10a3fc4b756d46e23481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1507fb9d458e1c856ccbb3cc377f18482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47997ecbd06d833adafb4737cc6e9d9c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684180dc77ffc6baa5abc263df1c1aed484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707f79270c6e671da24e6042076cbc9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4afd08f967359bab50efefee4081d19486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ae51211c9df31daf47402b1a13b7d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee161b6c47c7e9c4473b38f1887b48488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a59e0390164f279e190c518bcde2243489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51597deceeb1ca01433557acbc42cfc4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31991e3b9340e5d2badb190fad83be3d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0ffc3996e165e4fab2238ea7048b5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57beb6f9089b638a0c826f40fe0850a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dba65176e738ca4b242cc52018a643494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d67d08b017507617da64aa8b57f52f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd96330ba2edc7d64f24034588216f8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92cc7b57b793f62a8554f03e284160497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933af9a4155903e8f761cadc96c82776498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2771651b9d7aa6e10fa88e29b874c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240d089f4fbae0b0624f4b6740d5443500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a31efc47ab7d2cf43caabf59fbb4d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60794851d736ad26480328bca5f12ed7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea22392ca51d11621e187d02f7de591503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f89c75783f98d7f1b5c2d38e27a88c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8fd190be203af271e62c8f634b0ff3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5770655901985aa7679e5894bccf1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7f9203104dc4ac162a719a1b3ce0e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e6ca9754353aa738e0f766a8690f00508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc790aee3162354bbb02e0d52213d3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3266c545d7fcc617e82fa36f3a9d46c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01968891cdda95466547449830dbd96511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433281e8a5b4c360c297bfb871260fe512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b1f1f5388cc46092d0d5ee7e2b247513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987c0eaa6268277def08c57c497b029514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de759ed219acbace3b6eab169255fd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80bd29b2d057747a8733c75c1ce3250516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc791570f13fc3762486030871bc43517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5b93ee9677067f956beb1842fe96f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf809080db30fd889a7a569b108a665519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de769e01f7812e098d71b7382446af0e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351acb662375d0b726047edc5c7b8a61521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c009c3351b87e6cf6d5d281d09fd6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5379186e76f819704729cdd25c2a2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182644b81ce1f090f3e3cc752f72897524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7470c9fa8511812bec3ddef0c22bc9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81dd917a833453e7fa51b268b1668fd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd5533d7b3b3d80926ee862d68b14e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcdbc00161ef080cc18d91523f06097528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6374f0b29e6f962c11edf446a4eba41529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c9c7ce02427a49446bc5aad4b7a978530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a2a1cf1bb0f3c446d04a95b10daec531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8a2497cacda9545c90e6127fa641e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70427c7c91fe6e40555da4897a9ebb3d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3be34771c7f04048d8e58a34bd9691534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a7d8db337b3ed50c051f2718ba7cb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05815da29b3f745f792bbea718aa53fe536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265cb6e48f448b325432b6699d4ca44537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312eb40141efac4469d46c2a88afc129538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7281bc7fc34d0b6095216e7a979edb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351601a12ade015d3a0d871ede230f8a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92a75486bec033c82e61384a6dd300541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b2c06341d6c8c2184cea4a72597f2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19ec787db9d5355de17e83f8a87e90543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5b280e6f38d92a87b00896c4fe6a3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740bf3c942838c8747389de0bf43e12f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090df37af83ea1d0c60b2bd056f427a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17221c107031c9163c7abba159eebda547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0df1f8895f8bb0ee1bcfd6357d2fc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c432d575a5923ba275a809397f69140549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561471f22d76ad24c0e487df7635078550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e51aadced4b032042a273c36db741551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8226e5ea70e0d727699453768a9ea552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa21d444803b5d38d744f30840ad35553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae7b24f1b918af9f18915b9d29ad20554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8299cff7413247198aff755954717555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447bb010aeb5025a742cea78237b9cd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963e361cf318cf0ad18e1c41470b8e9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611a19c90d64eb20b667365eb29a76a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4125116385b3cef075f7c062ec5de2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875595a8c423bce6a9486c9d1eead0fd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f4c2da8c3fd530d46fbd6379f090d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528753e6b23ac10119167efd1f5e6e7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c607ee7b1f12d41755ddc3cc01b401563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f7befa7eee4e24f301f2347e79681564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5116b728311b2198015b6d7b632495565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bcbe7e6c3dbe2d959013b946d298d6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc12eab4245a212c9af61f0823d14c2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2fc78fe4913b0c6dbb345baac7b5e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338bef21fc1228de1d9ec9746fb541b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18f60213491a49ea8089de6057c7df570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2510e2db2184a1678b26b1caa6744571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629d4167d1e7476d341893e25000d67572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed008c6a8b13e6b07a2ba8ec3a91317573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23a1dbfaeb00cfb19f9db5d31f1a48574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc1085411aa242a231f69125d79b42575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc65c5dedb0c412779d97f7bad3532576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffe094f8b303376ff4f7e34181a112577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7fe24e8e8ecc186ecf3d7f3d35535e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79416d0a30bd0d3925ad9fc1a6816653579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6809e6b02b6d0173302d59fdccf9a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2ceaa052a884ef01135cd8036c2df581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980793318d976019c430ae049f4437c4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b365ebc1e11e24163f5aba800dab01e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b714d0678d6fcc167590c55d32142b8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7a24a64451ee933dee7e5efa9cef6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236e5e46373914085a56a9df45d4557586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4906967c7e1f74fd8751a3fe67e7e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14756285e640b8c4270deba69cc028af588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b5c003eb647027b694aa4b0757279589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28e7b0cfcbe0fa47a34d170d655b87590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f28aa8ac15228fdbe8857e312b301591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71418152fb1d1f899872a54825b62e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef2c2924c7822cec1affe5ec224c27593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217561aa1924f13e1fb735b32a0a5379594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d83461aa49088a47890a78e5869dd6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0dc4eedca40526e810e233aea0e0a4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca7af57d338b90b2fb23c0bf227f30597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b26e2765bb9ad004dc0cbfbdaeb0c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff85dba0c7b8b7dc337bc9ca359cbfb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9d4499df80d57b5fc575f34d96cc7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63123294c1b9a6ef38ab63b46066a5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de201e07deb81f8d6a81e45f217d6681602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd033924f3655ca4af86701729a9bbc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b4696dc7e264bc5b46b7009c709a6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2673339fa0ab734a6d0a26347b9a745605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb8a1761e58b4750f2eb90c767d6f2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7db0cf416c73bb89dad16f900432eb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c8499a0f1b1f7339a57e29b6933d0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867128ff7af1145e24da0df894749de0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccfb362820c31763eb6b1040781e5dd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b664e3e804da8c3c428dacee16f293611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11edda1d20c5d6dc1702e570bac587612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c347209c068e139b851f37c2efae8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c140c032f5b0941861f092fa345046614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b43d233ce10a8007c289319359d2b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ab44f40186f42c57622111ab2f756616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f555bb05a6b18c7bc9b74dbba8e46dd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1e850c3d31dc840636b4b95b654c1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9ebdfe24bdc59da500aa467fc4817619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686bb8f42a6cb35b079c4bfc5f55b8eb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662766c2a5820f2c9dc9a0790b880910621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d67512d2f5a857d75b9e62071fd45622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2f51aaa50a90b8a401310e4564cea623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2062fb4ab180f1e355226bbed7f1a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92157faba70c17177c7dd45c63a7caa4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765144dc2d3ff01770fd336678414bf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e511a93d1a62a72f88657986412983627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f6f80e2b7eb3687f8102a970ae6e4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50cb463ee70a9f3230342a659f42d5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8f746baac6622252e9dcd1f73e441630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684182db228c6aa0629b7b024c23d3d0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0ad5c6a6a208c281320df0cd32a99632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351995f434ba2d3195abdba1428a12d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa4452eb96c1f1f91f09c574a4511d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346dd78d5283e996eed7b5c8c4d9a3be635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe32b33abd87c12e9be0fa93b06b643636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc30af2a92e92486c6168066088b8f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c5026c8cb5194d4c9aea1eca66f79638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d2c30fbfa935392391baf647cd7ea639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4a1a7b7ef29e9c34cfa8056aedc7c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9aaf5b640d6a8d8f875470efddc8b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0431779143aa4cacb3788df6b8be344642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37af1a976679128d0c67a57c5786cde643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b004a545d3756aa3db0b636de00ce644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad19ffa7def5e2a16639354eb130b5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc004d953a1af53d9aafa2d40865fd37646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf062375d4cbb8867e017789011660c8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ad5a8106f82379ed95493acf99b16648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2521250ae7d56140bdeed8c3df694649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236ae52dc42749ba6783509f9f0f27d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862581f64e679f941e737312d467da9d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133f598ef9748d275399be1cf04371e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f1737b65ac99fefd70670596e8115653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a21a9c44cc0182db93162e762b957654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db88eeeeb3b316a8fac699db1685ee655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e7397fbd5acce0f9518fc1c5a05ff656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed9d971b870928b8127609f18a8781657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9da34c3ce3a17f410e0987a03e6621658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ceea2f63458d288a321780cfa5d102659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ececaee09ecb42c7316960354a71b1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587a3069f27b6e7c5ed5c0846c02951661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db91bfdb1a1dfa33a53e314651052d6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8d80e7008a6ae83f43fdc974e2ab0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef33b1776c593ef69016c744bb5f91664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4b034b7977d37dbeda82023d48103665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a63f34c191f4edb21f824c15d1436666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb39a54970c2a6b39b3b0785436a48667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191bd8a7aad5f7dc7879ec519ecff2f8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60028a2e8cf297b771094d23d514b264669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb179e5662ebcd692b4ffef175e0a3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ecbb13c69dd1746cdf83953f2e220671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d4ecea96c9e35b36119efb5ec12a4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1a1e88f9afdfb2dac28d3e2abf56a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcfb48becac4ec1ce77a6f30c19d96e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c43fa90e01deb560429ea4186fccb9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ca671b60375bf8d74e8a0f52cc6b8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93296ef842e9b36a6e7746aaa98dafa0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a806dab2abe9467e1fa514a07f09763678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ca98fbd93a57aeef69268b2f71e3f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65bf430835f7b281af14411a37497e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1788a2fbe935a174688fc85d476993c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819d08d9fadca0dddb0ffd29bf30a35682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb4cb546e8fa1806f72a3f90da5ce4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d91f75982057c2489bb674d5600e69684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d22222faa10a790a0e14f01f581b6f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e77a2d4b3986d6da7cfe3287e8fcd7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab5d3884f643f2de5a8ba736028b27e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7414818a17c4b338a446d4d0099d845688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeed1d9a401c2f3dc18906f25954be1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc76047b3943987e9b29502790a34db690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108968a7c236ac3e23aa3f790b9ab712691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c42d946f243f5647ca2cf8e0878fa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b8a4564bab59ba035e32d11731a86693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8473ce68422acef170035b1505344694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445678af5838dcf9129895c35b282f5e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3621fc172e068c8c19a114beb1fb2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa737ef77c20d6cba80abf1f7767a50697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab6c81ac05488882638ad4609d22f4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7fdd8727cfd31da696dba6059c1e25699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3f0f8682d04e022e195e975ad02f1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7f3605f89d6a118bd53d3959c1cdc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecdfe55149586a777d0496b7b6e3fc7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d311bc9876af00c457c1d2e0e4dabcd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d5e0abfeacd3cd0039a993e5dcd8f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4b5ad816387012b4ccc923138d5ab705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b07dd7bbb74b693f581ae97041a0e7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26780601f7f2d895bbdda9711286fb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73894a68e0d0068c2eb6bf57eb149802708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91ecde39901dcc03ce8e3e62dfdab4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb612745f93144221be6aba697bdb72710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a60c9dbe47eda75f64105cc5a2bec711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd067816ff0fa165b12fdbdb6d1a92712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0eeacb83e082cc64ef888d6dc57062713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b7d7634d3be4ed89daa318a433076714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12273a05b489cea7bb28fe1f234248dd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218321b4990d99a0f6402c6e7ae2ac0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a2d87d16bee6b9f9cd6cdd6c2ba0b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852a63b578f9673bab3b9cdf8398264718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f769b9678d48b7ce4973d064472a00719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6c49a6f0d88885f2856c1216ec7b5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895bebae3f3724cdbad521209bf4eb57721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4802625e2221d6a7ad484498573a6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6d0df62f87e884d44555af865905b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16446e6b8881fe164506ddabd025888f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba33ad55dd09854cd69d366937b7316725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5ae43cbedfaca7ff277d3db314d9e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88cee97d50246f0610a406f15cca91727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9ca189f2f14870eeae0932e23a0d7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c62e9191d1bc862d88eee949484a8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50156c7f60107d96537b2514a6f0dd2b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0f925aa0c7b56f88a7efc6b12e5b5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b945fdfec2b503b2827c8816a0cd9d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9952021878b27a252c5ea20596e424733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a33ad8e4c290d2fe9d715acb9e7469734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c831b48c54a9d8c2b2562943d64b171735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e07ce5ced8f9441b69557c81b50794736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35bb8bc33cb29056b80f68a98229e8a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6ca90a7c7e3d35b1680990787d860738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7ecba448aa8ec9750d1ddcb6a818e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8abefcb5f62c4559b459ce542280882740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34327d4f809c5dd27c94c5747483c7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b8c0eaa3f1b9a5d37761750f271d4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d769883f884de9f3e9b17249b0dbae743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e0d26d09786181f2a8918080d4b38744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685397f105a96b1d2c0c5c80db70fdc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b015c05d56fd5ae2574067f40a366746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969b63e291f2b8abcf113ed93ffd226747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ff1d4ead9453af41ba6e195b63b12748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009515e8b17e153207202c4d37a55b19749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aef499cf96f742135a91ed68103bbe750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe0cb16dac92e6ca52ede326a30936751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153035340ac2aa82acc457517993b07d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846ccc64d858ab9dd791f07c1d5578c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad632d4b88603e8d232fb6c0e16ab4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ac61a945a55b5817231450ed04a2e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac448f5590ea624ddae89226e5ad8f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44efcef5127104a9a304360f48e12a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b46fc8b75d2e5e83d0788d15c16588758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db07e1dffaa1004935ea1943bafd20a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>