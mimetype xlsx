--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a317cf300a914d206e42c8172953b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f19543e150b67af926179ab91fb4f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd57f3d00e182966e66adea25447503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47db46fa51becec5ebcebece921f7fa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79b1cae240cbdda85bc65abaf2f32c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6cb820c027da5b7d12979eaa9c5a06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2498d34b02471c12fc27615f30db8f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751f14498a3fbdcc13c7324a115ec848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a860921ca86c0ab22c1477eac5042c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a637c9478cba13ba327bbcac4ec5b9610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3cb74f2e4f011e41421a10c014bf211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e883b4a58c74c957d65e4e15454c6b9312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76967e46d6eb81fe986ba0bc97dd4813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e513f448a4513432d0ca28ce1f0749514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e0d33702025772c2699e85231c5b715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c704c0641cc969171d8622a7b3d9616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c11a7f5b6939ef4a96dbd140b02d5017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb0f8d5fcba59b6dff14484eb1ec2d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06143b877e7a80dbad8aa71cc4681819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4124f072e7bbc13f422429de1c956c520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9c61b2d0dd8cddaa21683a83b01b921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c31cf38d0ab530782b32bc5450db522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd4d09f924d4c3e87e6784f66fda9723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa01556eeb40ef99949b1e2a6bd31d924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf67304398ad9942a50911d0e5e5c725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ae11f4f808374cc169c739ff648c026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46199d725c175e2a1a526778b49486f927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59bf4d5987d3c622631d151fdbdd9928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b4c6a27b271d58a03eefaa5b28f0c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801b461f0e3156b8b919be91dfc7d3d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73745c49df1d7e8105161f2b3c9af131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ba348441c45171b9f5bac1cedfaed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaba7622c6973dc2ad335e833bdc03433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f09a4072cbded3cc90aaf4fdd8fd5734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6623f17df48c551fdb60f738eb9bd035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5152a7bc66b5deb3e497cc6ffd04201136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585f06d7375e7b866c2a39a13fff1af37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea1919faf37fbdf9f5b1a07295332c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a6259904c37b343a8a696f363a86d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2bbd6b278926f99dd8fe8d075fd50d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ce3719aa0efa5b01d795a7cdde5c341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca6daf9d65a11f3cb54725055865b742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f73e496df9ce2b7e951954176fde4d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff66dc25f93c7f6f551f78c2c87573944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d64f5f277da015436f0a2995d0c5c445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ffadad0e2da912f96cc7bfe4d1b6446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece461278222082546ec0206b764f0547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e30ac9050168ba63cb1277775ceda248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94caff86b0c2e39b2fc677675825f1a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9038570c8b8b40eda5e8111712e8c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661039bd4c8508c69fa468e0b03a67b951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd872fd5e2fcb9a75eaf5ea462dea9f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3185701374643b065dadb8a7a7ea4053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412abe40bcdfa84df866bf86fb43391954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a995f6f2921bc15716f430c02f2e18855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d834fe26c540ea9b8562c645e355f556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af027607ae78d801cefa3301d13b730357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da4d7b2a2da6b450138455b45d24e758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd33993efabd3e5f657ab5ac8e2b0d959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961b8697e1d89dd6545562bf257ee3e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9870fcf57faa847fa8399f97b1d1bc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82523f62591840404bdeaf28f236fb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38ce39746fc6defcc46d87bedf079d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d23c040d9817382a02a036f0dd8cd164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cacfb9c16bedda45e3dd979f3f48ea065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19030c6e14c8ffbadc7c14024b8e8aa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30828cb033efc897c0bd5496767b94df67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb1170e89cac4f9aa99ae40606355068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2637d73cf0f6a3adb6c45db07a1532b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550039517ff65e72e670fc22d125833870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c266b48c08a5b8bac58a48a2336161571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085828213b0a9a5ee265c0d0830dc3d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f199b2b70ab5bf8a3a27b6b00867b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74466c619ef2de16eb006fe80bb4e67474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635cb9c0d4f60ca5a12a5ab23e4b71c975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4083e472fd7334d834a3d279b6f9da776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705c8d8b9aa60690fe73f8012c3fd2b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a18805dc757ea73647407377cbcb578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c62d3ffec17df70d3e1703fd04a43279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f551e4f477f532e64f6037b6c190ec80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3a1c96cdd8578486ed841b6499d3a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b6a32958e88871c453153490b579882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404dde28b83217ba226d9440447f97983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab186c5ab6a8d763bf0648645e735484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794cc1483c1e64288ff0732a0b19e2285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301832a467de6147c9a408d0775f61d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33fd9229b78598f2bcdf3f064d86b287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669074c23791f52976511a71166cb6988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188439ea033c93d82e7716f7506b510a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4d1939bba40ca6b58856f263bc25290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d89ba59fd0f1f896a66c8b90b2be191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2dff2eabb464ab74d603d5b99d559292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab957222fd783085326378bda6085a793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15087bd03d6c7cf46cf210865a64ee2094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9dc4de767a9d21b14f91859a3514b595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf17162b223b3e71a7ebc5482ace5bf496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db72a4b6d8c5577cacf804b21e5cae97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcadfb41166c6e63260642b01e82227998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0dc0aab8db559af86f2870265620099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba15eaa793adf6bfdcbfb95d4f1fb0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac9e7ea53286963f2b08ae426ee750101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dec3daf856ecd6bd359972666fcf40102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f31f8b0c44b37d44d1a9dba265a41103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29395e7e330cbdaf3b5bab6b21710cc1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f1e3e0e66480052fc8a6cd57ddc3f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777cec831b75d467f130db043b79a5db106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f79d4f0ce4637a382561c4c678c278107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc79558341d4c6be15b564ae6ecea71108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b56e96f509f5a542c6f25f7309bf4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec26dd67923d1864c6c512f868851e4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c0af493f52d0a18dd51dbf0fde29f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1904bf1d2d152f6dfb24ada6298db2d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4368a630bbf505be028de1294928c12113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec973f1bc0aa25c9b15715e9b26d3c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d502dbeb9f73c5dbfe049da5da685a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4897c801b94a26726393637b904a6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5f39c2d1a02be14915827302c314e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a939b49b93cdf12446fc28d0eee021f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b530dbe00f7e02f7800a0841c4b93f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b0e1c40714033d93fb7b136c6f904120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b984a9914160e081a854850cb52874121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309fdea210eae78d29286f75e34026f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93376d61121de931c18735df01038968123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60595024dbf684ce5adf52d0db2bdd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6fceb3eba422d23fa20bd55e820f6e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d67bba00de1add315343d7becb989126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3cc22ad8d85136c3d0c78aa49db02127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b22b7b97e15306d35e3de58c1b72be128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe44587e17aad806d9c0c25c80f42f1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783d0965173879025e7bcb770acbf6f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cdd993fae080fe05c60d5cdb1e3804131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b9ec0465baca63eec9022a9d6d082132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a597c1b2c97326536ab9e26af6df28d1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a256cf7da36d2ce404ed1388197d6d9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b6976a82aefa66f463f5864d13cfe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bbdea317543a54c1cbbc1b73fbb677136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f55bb36e2d4d65d63fab3cc0259e6d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21725c6b5240d5447f0c11f1ecaf6696138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850d84a85d856920af61c0c5a989fd1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688f95e1d3008885e61c9af4207c5c0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe17a37f7a749189f7978122c6762d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cadc2dc8d44565b6d24839de017f13f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16fe1ea827dabb4f21c704ca3617276143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8526b73cbdbbb86108e0a8b94b817144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2f716716fbee829a04b21a33844e3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98677c1e6f5b876d826a46a69dd2d2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb756f7840eda9aa0fc8bf8c33b26a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fdfd8fb76c0cf5c3a4b7708589b776148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0dd96a68e8f19bae72e025cec5bc45149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de56be010cc4db0fc42999d43348ae7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bdd5688e816d6443990e499e48aab6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b448bce5a82d0cbd18c3431df9eee92152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cff4452353aa0980007e5e0eb972ef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e98e9e268307803b448bf2b4766ff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549313ecd6e3da6c22f39e413485b2cb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da8c7795da81ac6312fda4557c9a1e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529a3df31f5aecdee042f9099d59078157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf217d72fd77048f26915181213e732158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064fa1f00b45b29e59d1471335fe3cc5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06b7ec4d1ed05e7f94fcd5d2a42eb0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34462a701673ffbb2f31decd06988c5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1585e2a66283d39dc41442f2d2789b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7f4ebaaac6c0277d821fba829f72e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074a9901af6a1ec6c1693c5c7fa97c9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddee829b82f1333b22cb749f9d2567b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d917fbba5674ccef95cda9b3b3fd0b2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93888cd9cad38595dc4a875cccfa71167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722fadfe4fa794cb4b95a2fa87ace53168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd51ff66007b4fc3016fca1aca4d04169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce15d0210435306ca9510cbf8227c4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b06a25414fe6901ed48096cebf4b63171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e666c8213a93c63e48402a718ac1e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a79a664968b72615fd033c3a870372173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b51097bcba9fa8f5fb78a152861076174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55aaf1a0e263d00693d406476552cc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3714596d09bbaf6dee63167977838a0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b28900cd23bd5a8fee11d90555cdd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098e8c920df9e1ea18b75409be413de178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29081c07c65566232adb58decdf976179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7177070bc08a91643834037091918180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36818f7de993b7bbccc88d20a588afb0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c814219455cc480c58fa7c9bdc1f9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245348c7fb1848f21526f96af640a49183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414589a1477a1843d5557ecddd5b733184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d090af6b0a25e9b78b18dfe20455672185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feff63a943384d7269bc9caeddb4ac8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2ca09aa13fd4b01b6d82cf21a2b27187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d335494af055bf126b1d6d721494e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13569313451afa58b222a46883dcd123189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce41a4c1c87a7a8b0596167a97e7ed3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47fa7f22942fdb814ee33979e9b28d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65345ca35c08f64633dedf36070c85192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14be18b7d6b7fe1b8bd11a8b196b18193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb4e85982d535386fcdc534690522e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765130abc0aa5dd199e9a10743e4514195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb22d50a70837e70b64fefbe63d222196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f981dfb6435257cad26e1817ee8d44197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecdbe7a69e1d11666f45952e71124c6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e815223d7a5ad8802acf9ddd8f633199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f05a237bd4d0c0599416fad0dc114200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b40093f41aebc0969cde81d0c5270201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4612a0d183182e64348c29f82829fd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1976231bd92139b847be3bfbb8818a4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded93674a866f5435795de059afb19d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c74cc37ac81405b1320cfdde86e89c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218bb753b66bb4f1f341973c30db3c2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ed461eb9b92f1fcfc4f1e346dd4af207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e288ba701ff226ae7e6f4afc08c00a8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2cac513c3508983b90351acaff3ef5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983d48d05260c0156b42e09ff9f5c6a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f829482b673e20ad27f3915878f708f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf784c5e87cd53414780935f0a5472212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c912d0f44c8ee960051a6d8916c12213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9529471c0ee956d22757698d825e3c5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700425148c9532b7653d752ff8d170d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5018087c8cfc2077e5f339a34e2e3307216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86eee17182deffac50a620b3481dd2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e031f4e81d17ae8692af0d538bc2d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d9c34eb6989a838ef638b97d49ec7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3ccef5c14f5ca6bd9b6f091033537220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556a3d9af4fe8ba7e6e0d8eabed0e14221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be1a7c523991f5188c3728861d5301222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb1a59ea3de7cb8a85443d8d1e7041223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4771dae0741025c7e5959d3b3a5559d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ee95bdcf89adc345e3af38e620a97225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7bfbd54ed08d9a43e8c12e435dcbd4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11543ec294083d52bcd55181b5b48cec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f25bd36d6eb5948a92d4d1f0a6a59228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497acfdbb65360ac47727de832b4ed4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610922515646cacc07313c2bcfb21542230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b9578f6e1d68134076a2e760c8fa1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad4565573075a0dd50a45323b083f8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d72ef78c3075512f92746cd355f92a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fbf5a7faafdf094dfb7d210e4d810f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489ed9eca34513b7b931db3f441f028235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a76a66a1aea673f133746da133ac44236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cff1a313e01127eee5796b6592553f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b0ce3e1b61245c528275207682b4c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdab3898b7e265698e645c665a6b18c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e0ee36f37119fd4e8819dd6349de0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e81f6ad22e6f589a018bbb625262b4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40ccf73cc141e8ee87c69117793ca0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861cf2eb301e32c194811aef02e77183243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac0ed5c7ee067acf0d8319427e71e0a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353b3a5e80fb7c8b6ead24239f41621245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d0d63cd6230a52bc95041c04aa72c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca2fdf6544cf5bafe88878fd14734a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daacec5b403e92b6c7f36073d51cb9d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bca3d2b5e7a7371b837f3773cf36ae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a63b73e0d4ab40296bf3d68f974536250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf838d478f66c8a3035f7435bf16fdd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a13a03be3e7af2de053e93eb36ff27252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8261633ffdc332fa47866b40feea2bf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2552edac70f8fca94887503f79ea75254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a0264f91ae86fe772f5495b50788e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07aee00da00c2849687aaf2e4b127c3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5825c2776b26b86acded2c8a3f390257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7641b540e12c912ffb6ef67196e0d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76a4f3d4c60572deb9a77f6e849d11259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1063164c52764fa6b9913beef0ca3e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2105722ddee802f558e4bd977b20935261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08d8eedd6f7675a5ce18e1e2ef1d1e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c965dc26d82ee405a62bdac4f2fda263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f64dd35999527ad2f4528561a9654264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2df27d00bec06e70c38c86790ffc5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac40a5cbcd1e6428c29e19b43465fe7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475932aefbf1e4ab5a98fce0b160d69267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4065e56b469a74a20a6a866554dcf6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaecd4639c8b5666d9b431c1d7dfa030269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981137020c3546f6e4674b0a4739d888270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af975693e7a8700a9aee79a0420904271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2094b08339d0ecce159966f590d5229272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513311faa9ecb5c262a7d45a514286df273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e873c5614996eeb9e59aee4953cd96274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d847e8aa97b114919489c3c40630d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc029b942f399305f1a8435119ba04f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082835fe162e24ea702e9f70adeb839277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f8840e04041535444692a90c25d7f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67683636f5af6487a6beff7edd530cb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863347803264b82828a73fc2965fcf8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0988857468ba7a22b44791fb8afd13281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f920ef1100d02e02482718d264b16282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57e52a307c88d86d75a843324a86c2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374cfae468f67777d06cdd87e0ff1c1c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0672beebb12301f48319e86052ea78e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb78a19d3faa8e4a2b75155cd6a1de286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75643ac46116af49b17c9ee29584e7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b446f142350da1d5ac15e3e4f774bb5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9468a1eeb0266eacebd866b963476ec289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0c5b6bbd067759d7bdb3ea4503d38290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0017984ce2104ce7145ac746e42d85291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5266ec82da975f9235a08415f92ec5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f72299f4e185f75cba07ca64e68468293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462835c829c76f8146737da3cc3651b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50a499292bfc3a6a96cd66c8ec07f4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b73ac1560c954108fc2471ea9a205296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30de655bbf26904c68c77ca0dbf2cf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35330571fe4fe25b33b168b0fd8505298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8261cf17129337838bbbe452fc55bc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859c1c7ded8eb578d247113c760f182300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825ad5bc3ff508de93b3f929a6b881c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4077dd5b01b67ded539908e8973d3b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920bbe9a1962875f10107849416e9212303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23848ffe4f9558a1d5957ed66aef770304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7927ba65cd2bb00945cd956fab9a2a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3a7eec9cc7065f604ead9310d5ae1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e4cc694743715916e78a1cbc8a12a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445bf6e01725b7b8d15ff0876976300f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0feb458d4800f63223da7d3eff979c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6240a6783602ff724df8690a44b9da310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81d99951645e9c65e978d3a7ca1405311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43dc9dc055ab83bef922763d94f8b99312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210c52344fd873ba3b593069c870f31313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176010e6ef813cc3a8234bfc2bbf34b7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed54ac344c2305393a15cd65ee91d92315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b8601ad369c608a31db99d1d2fc52316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112ea9414cbe8736235f3b3b84b131d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96292bd013bf971f37056378d578b6b4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e7c0d2dd9af5a3ec9182e58915087319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c52916d4d0a1b79c1b70f730bd8fe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81856e2c3e1671d54e8e52a374f0dc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1251f9cb8c63160880fcbdc03d4a5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cdb2d8d2529b79644f8c6f14a27261323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea1257eb7f01991f8882aa6a508770324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388bd3b0a90f75b720b86b3badd5d039325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c9817cd8ec36d4f1eddab82889b5c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327baf8a2948e00f673dd9c9f7ed8125327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c29663173abad13d8db56b623d573328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadbeef38cfb69ddf2d314812cc7b559329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403fa99db55aa15f93de7b0aab0c93ec330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fce2af709776367f3c85938341f142331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3a3ae7908f9e553c25f7a45b43df7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3c0fe5ac758e1c70769abb177fbe0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b589dfddfb56d3e13f38391ff6bdd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe8d9430912ef6899015a97ed2c3e9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77525a4d7dcb23bc0954694431f0e1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a327404e30eff0386960bfac555a62337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5f3c4a38412bcde9d1654ef8d3689338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5674fe98de4c1984a4e590d193857339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b854136b3089a245c9bfb0659ac709340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d18cbfd70187a9f0f3764824970ad341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6fb915066dddb4f6dbab107f516551342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64a5f397cd7f9b883e0d1c368d9b05343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee00a85829931abcf0d98dc68f7042344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23536cebbc3e88446d4b6bd6250be34a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dedc0f880d9d97c3a5e4f8fa18c4fd2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb82823486d05618e1d46fbfb2ad20347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b9b35f7fe39c60ad090fd92388445348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0963d695824d416f30a9521a54edad0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543dc7bf07f6d767edced865db02f14350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d7338e10182f5ea60fd5be1767194351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370cbcd0aa5e599f4193b634e9b585f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209aa1a21290b42ded1b826ab3e36ea353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3c478b8a1888882747ea1eb0c7c0a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e053ba7b3a7faee9b6dd993f77610355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78bc2023a9a190be8b99b50235fa5d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07efbb85e483767e12dfc36fd058e0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e51eff7d50b484c1952f09fe56610a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebdc911505cf1414baaf433b61f4520359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda1e64278cc4d197d9def01802e79d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656ece46fa9102a7043b33da78452da361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae590c6065083e331f587b72b2acae362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136120e7a638e141387734d066940a92363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5cfb6e3ca7712fa9fb686789272831364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d601fc47b9f0cf6aaa5dc536f3b071365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f27f3ad5532ffd08f9e29922f67b93366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f0182220105b48eced809cd350a6c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b2a9314ff09ffa718d50a6d6f00fa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549de3e1da9b8e90dedc2404aa86f90c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc73240893ac3c0b56db8180e8026df370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ad9276f0996ba2d324b5500aaf9e6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11064f733a0f96b0278391a225450f67372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b5bce717532731379c57ea37776f7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e354202fd3a5d287473d109d45eed374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c66c866fe7dacbde10734070b50d66375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761dd50c1aaf9b62de7ced4cc1ac2f4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73773ca9ef3f27debe9a0a3664795fef377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23507a72d2b6c5a6e0e54cc095a86e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccbf6e11868c217dd577201c5bd4ae2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8da46ad89202e7b1cffe823a070423380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe38dbac94d62639acf369b0f04cfc3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397eef6f0ffbed060b2513d5d2577d44382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f1ac161c7621dcdf3fab6c34898cd3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ac152b00da414a502e43b85c07f84384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0e8c34cc39077e61a1a35e35b75be385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e988577e2b9bbad9667a04bce6c35386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155a65cc25278a656f1d9eef6510453387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4245b2bc37066bf47811f086d5bc0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006200f946c3eacdf831f95e6d1012c1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d0969c364e40fbbe9007573a0b200390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d0ba96983bb5886472330a09d2dd0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd27afe7c1b7eacff61ab4fe2bd8b2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac992f26ef4035d4c594031808cb51df393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497db2654bd282352bb040f2510ec60394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17787d947da2d70164d957e357c9e3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79175376aee8df32ca40722cbc9f6a7c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eba08df2ac21cec80c1d93f135df5f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a539e5e095e9bb525d5e4afe269c0ee398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21eaa3367e818a18d49d1728e213db399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22c5374c868a4bf4c5f34ded3efdaf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6f7fb11e3853dc7224e8aec4bb9d0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf8c9cf9511fdbdc4d21946dd525d0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63f49e1e5a7b3dd40828b9b849b66c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e438cc444fbc6936e5153f25d27f912404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a98b415862e4705e963804d6d8252405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe7efabb101069dddd71cf0723a609406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33242d7f7214ee25ff814c4901cab62f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe68dad0aa55309a6afb2de9f1e650408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998953a5b4f12ac7066b96046ee2ff0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0430db1db91f50520d482a76afb0e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e740249909a8a00e69dbcf22eff0b4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0087f7df97b4028ef1f5718eea8d74e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc584e81abd40e4ac0061c1979ade71e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558aba2a2899bc63ff81d5f434c1ac7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c83c5eb7bb65299f0e03fb5ace3ba415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f5715059e3d9b04476059be34496d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605ab5a41d13b1ad27989969ca279a0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b402b3e49522a61ab547e2f9763e6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c744b51ef1ed69f8b0a2c049ab532b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b43aefacbde4804bf065ecb395999420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44667f4c67efb83a9901e03d4dad6962421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb66c8e9d725a47d40f66146a497f6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189551e015961db4df0e1a7a59dd159423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023cb4d097f52fb0eacfd9011aebe1a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7d0e54a7f74e7e92b39badbec5fc1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58124556d439f80b71e747b6f853a917426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37048a8551daa25831d97602d169838e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19d5e645c4a64d7133a2160b8e5ea5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a2a2a0be76a3a02c2301678c222c4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66eb032df94d7ee42221973fda5cad3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718bd911e6eb74ac8eec1e7167d31a2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4dd51c4e026ec7d53825c22aea74b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96076f6d1ba585d16a9dcc237b317f34433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4759948c994ecd13a1da885c79c7303434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a87ef9dc342a97d8138b77d6bd5ca0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e0be7376cbe615924246291277635436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071949fac781b9cd0d23f774e8074f05437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0ca22b4f7c667d9f25fd6a793f88e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b69feadc405de3769c72fcede04661439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788bbc06a1ce32dbb240fda75cbb5569440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458df925382fce2f19508e25c8182201441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451572cafb3dcb4bbe33ab9357000f1c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2aad61bf4b4b349bffee2df35ede6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd1a9558802e07d6678a899125910d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e664a3bbeb68e370475f063df0f1c6b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515a18ba167a89ab2f606ca481a33a6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be661227ff6a76fa96cff7cdec024c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffedb8a73d73707ed473f677c67c9a71448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd4fa5617ecacde283698da29b5e03449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7bbd92f678089a6145d9e681733008450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49b376c9c3b7ac9fb12af2244834ce451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a439ef387e901de142430150cf000452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715208314802d0742a0cbe52bd9f9cd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a561f54e329d775a835ab9c3c3435ab454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad8eb5632ab14d73559c9c1a110312455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae3612ba03464d5ac1d23fe3ad9dbf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454325dfa5bcf63899c916bfb2af801457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe205ccbee06d113828af10cc4a3ec458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceba28cf958344aba106ac37493dc1a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598296aa04b013e4c890cdd39f336b71460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa2935b96950064c3c9fdbbe5b97c2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5cac1558f8d668d885e3659318e7e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7029a670af8744e2bc5927161eb7a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7d866fe1925c9cdedb859f3a50313464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0ce9eabc873e0ce8c8f7ddee6275e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b513d3678dd24a96b94d3cf5ec47c0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99ae1201e9b1ace9d7e3530647ee14467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67795ce7cf378feaa9b7e8c96543b787468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b4007185513719fe5e16d4665d942469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb071daf1f8cadf12d48440e04f1d3e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e419cee96500e5e5a066454f7fc53471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21626582f09481559f81091682a499472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1f0b7742b2fd9e0d49851210b9d14473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a1fff8af03f97b6644357f78e2997474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab2dd3abc96fb16e006e27ded3e717475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34940801441969e5b7b32248cb4163476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b07fd5b5556fffc31147060dd08f08477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933b8594242467a27fdfbf802fc147e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba053dd1b1b7a35c179b97e58143d433479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb6200e08048dea9f6e2f8857e7153480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83189d3e5d59f484be83852ca96605ee481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d479c078b2ebdcdec7e6649cb5e402d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f71ad7dba4b86c5bf35c8bcca4f60d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2ea276ad5c657983f86e3612456c3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96f1186bdca0477d6b004dbb5c6e8f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3dee0bacfebf99ccc4cb83f73f111486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c913d40ab5590a27f48e49722f33b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9816b9f5191d91fb814225151d62f4a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba7920431f8ace97e884377e9eb0ff489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c014e5596f3e6e23e8530de8c0b020f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb3eaaa5d8f621cf9e7f9a19172af9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ec620502adcfa5307b070d076a61b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e1eef9860d5d2b94c5ca8c21a0ab5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b080a145cf04646e8ba6544b520d1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215226507862dfcb4455ca33b54c737495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66253527f19acd87f492ebde0bf992496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4971ec27b49deaea019ebcad46909497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8621891dd3dc7980177df978b0ded3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57990819e372bb07fe60e16460335d75499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18370cea19b4f28271314a743b25c121500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392392b7318348343e1b5862f86501e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb5189a8f6f0d233227fd15818975d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62a8bacd688395fb92e19df3d1a9a1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59874ac805b134401a6fb7d1242f9ea504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1845957eeb1352de0fc501d5454eb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add60aa98982e64f71b7c84983ff6a12506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98fb2e5a675d6f2ed48f5c6406a92f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdec47eb597f4f4ae039f13537c2648508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822b6aec28ef605f9773579b1c353cf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50aae6ecbd66f4c5f597767980ce01510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618dd681d0daeb683df8a2aa49f41d1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19abbf782caa7058162dafc3d8a43102512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2cbb5f69d8dcb0706f0048c0b8d38513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4c19c33586b466e721595674fed8d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd95f5cd42d7c16a3738d3f259c882515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1889dc21b16e49d8e59e855bbc980e7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc0a62358c059607fa3353aa3bd28b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87f50fc289253e6312834b231d0a83518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16ada86a9f493417635d3cb7d7f67c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e7dfa910d3b0b8f46ca0e970ba6c7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc961a85752c17fe153057949fe6d54e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625bb1af87eeb69d8c7582faa219b58522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818027c4a344acb49fba9576c37f0393523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fec5d70381e206712a573131006d30524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eae9b28303e78a18fc6a7240494de3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af74e2dceb677e3dd0330902ebbc994526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f91d943950d5f2a40136010e0fa9a3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fbef1c8ba76675f998d8e98d29aa88528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763312220d52efbb46538a28c9f0d45529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e563487872418b1a3ba75c1ec8d77a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7505b3304f202fad09d437db7b5619531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c241f6411ac4275ca685a09b11f8249532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0e45c52502e7b20f49196550faea8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565254bb46660cab6fd96f61dfc2ddf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d11510a21fc9c57de37673c2e754f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75aa3e1873796d7079f87ebaf0ec52536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52990e3c20d3a8112458f974c8f7f1b2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c03331ca1248304afe3e97d702a96a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78789cd792f77eeb6039575173a575e0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546b17296b86ae8f543ccdfae15d51a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97b7a2da929b744e9a0c11f1f9e58c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f73d9ea0717f4c9d02ebca0540500542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc08dc9cc4bf73bfe463f56d2d58a9e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379cf4a08b006ee15db91f0e343d7c9a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2973d014ff987211a228d3f6a58d56545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71133755d02a1ca2b9abae76b1b31f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d2d63ea8bb50381e9736fddfcaec1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4849dd89e4318cb3ec2604007c31d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb76cdf39abb962d4f15e781d729445549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f57b7f3938b42612c142e66bc9f08550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd359c5ed17ea1c1a3109248c4205ea0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5e43f013f406f3138422ceb19fb11552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc63cd6d362c54ebbe49ff8fba310a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10bda911038110fe47d1e97ebdc8be554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3097072b311df6b2e4c083d8c49dd4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926a66baa4445b6fbf101f72175997d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183f8263e4b70f58913be31a7704703557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12397c4163201f085547c9e54a261b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb99c0b47bb51bab81c34b308904e3d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993c8e016d0d6b4045e2e3231617a8d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ecc95294ad49b9d14d240156dcdba561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ff775a23c3b032f707867cdbfb59d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42622538e5dbf4746b3267e8ca7f32563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f26ed1cc12522113be160945d2ff07564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72cf074213ba07ebdb5028e1e654fe565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8056d504efa53f66077120c5df432566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9305eb26dbbf5564fb464e88bac9f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb5c4e3a20714fcc9ec8539896b14f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edab384421d613cf0469f777a8baf72569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8170af2ec79d418de08263817aa696570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622e9a0d1f80aa7e6ce2d8717cd7afe571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218e3144a3a04eeea4a8142af283e75572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde28e309081a504b1c12b8035dd0bbc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c699a781e248b7d6cbe4477e4f45923574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ee66c1a233aae38cc426a50467282575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aead1cd1f9c36f6144f41d8dd58bd54576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116649b50d0d702d61785f2860c921e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb67f1c6f901a2e40d1f8b78f40805578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2642366f8dc4d4d52888bfc704328579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314d6bca3b8b5ad51d7426cbdb894b6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486d12e5333fd09fc1d40afa6a831ed581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d788f0ab00c47b4ac4b1d9bf7e0b78582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae77eff2869dffe77567006baa535ea583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1f56319afddfc3bb449cc710cfb4a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434199d29d2cac2053c8fa002262f74585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b786af6e579436c4eab5cfc3ae50087586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ea637a3a9b8667f4ee448cdeb6ae0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e98cb8c9af212bb442c88918a02005588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4258bf29d19241e0635b29f45f2422589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85eec929caef0e37a92bff8ae85ab40590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d340f8af0d21a708f306e76c9ed351591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c29f3f9cc06869c2b66127d15df08592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29958a93001a7a4f2fcf5f859816df8f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ac9fabf9dc14072c19a223dd693db594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde327830dcfc4ed682d907863543a4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e07ca8da48f26a22eda1b04b005e9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0bf681166599635fe877b75da9da5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d67e248dd53bd6d3d7c9de0e29668598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137d535c8d1e494129e2bdf7fd88df8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ffc1487759e115cba3cbe7b0afac2f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5fe16504cf0e7d504e00fa04eb288601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199b6fddc94388cb0cadcfcc540b89f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e64dd9d17d782e95edaafccb6a0bca603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8cd534fffb685853f17dba0e0319b9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaab4e5cf6f5e16bef65194844c91bc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8dc87e1b83b0f77f19651eabfc336a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcfcce6c8e5377c213f60bea74875ac607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c95dff461b98f3f52ba289e9f9f5bc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1efb0baef874bea957f2c04099b57db609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd235aba8f782197ee8e3602c86a655610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed367bb1a0465e111bc5fdd9de8c7b5b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7128ce9357bcddafc2b423199110511e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24341cbdbe069e65d69dd62a0552a24f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8943846a7ded5f8cc4305b14072313614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3be8311fe4c121d893ff01ec19763615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eba61e2676cef66400483f9d28b8e0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06e072d202a88db53b265c1bcc634f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0978ac8b64467cd5e8084e8600454618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e22874b64da56df17fa61bc863b6f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677c59470a0561e63f14287a784392e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741d7b1a0cd82eed4af0e92b6b1a4be621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37206bd4f1bede2f5ce0f2f279c01ce3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fcd1300f421b526538df0225129be9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065042703c7ffd4c4e93fff378c282e3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9af5293fbfbc01078d7e806018965625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0406909437f6fb7ff0f993d29e716626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf8ce63dfa59901d0c3243e9e278fb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760a5fe76d5ce01682a23a0e4b9e1cd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4eea1a4703182639fb7ef74e88718629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018827db331b5c7e2c01e997321bb15630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b8ae51b89992e5d7b0884b0f9cc44631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611c7b6fdbc28a7cb2e8b2ed3d3320c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796719c78c439a2f2b83a0a8c22544be633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d295e2c311b58a8346969f0ee78f7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91cdf80d842dfea7b10f3422532d53c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7c3a19263537be35fbb3c462146b2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10770bef8fb38e3a99ab66e0f0621188637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f10438d7961e59130dc6a7abe9374638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c1f28be3826f36e2e81f257bfd72f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba52c00f0f8d0f56627c0a105c2230640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f068bdf15fa677c4ddfbb736b2ebb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b7ba502c21f15191c7c3a398c521b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e244bd8bd5d1745cfe4c374a14dc5c8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0fffa4861481383f0a9b1c4339294644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734567a10138a9bbabe63336b924ce9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496a147b0caf2b772f1a4fc86699a88646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d032bb2025a062d797e8dba0b0a1a5b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf406e46208ee51841cbcc74e96027b4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0cc9a736da4a3041502eb5c7f8b60649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6d7da016e7fd297c75f08661d3cc4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151a83f915a91547e110fec2a0a75f0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da934109d166cce0d67744f7e3f394652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7cc384e06c7517d517d672f2f2ba2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc7d2182bfa5430a6423405d5ef440654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb538908ec2e6a0b33cbc30f0990ef655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd1a1a0d3b70f41cc8fc038ceb762f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e64a9667cc1603e683c3614845fd2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394c30c0308f9c7ffe18371a2c5e592658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65e4516fa980f6aa072aa88ee9f0ed659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1262b9381b5ae78260a210061296d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3830ba397640c7c8717b768e0d962661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21ee89193bc0d4bdbe680674aa6932662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9625e945dc54eb9ed5c2d39171a40f7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e06a0833481d98acc9a7fda162b651664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d00b1b0bd90556566a850f047613e4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177382e18cd6fae2a196ba00c91d2c0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202024f529c97c00e41d7a264d441847667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5c2ce805ce86f070f7cc6ff6e0b34668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ba674f906552e68ca513258e3faa8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c9aeb4f1b58f8b9dae99681b61fb1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5f45a3c28c82ec64d713f44fb9996671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96efafbc63f8389d0d0c4d415b7327672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad4c3a3b6c132d9a8251f94c13f8f3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ccc989f8e2ad06055db166aa267c4d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4187ca157c2336d0654d45747b7e2d3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb3cd0b52b5f7102d383a45d5a84a7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ed4345e4ab9dbb5f0b8e16b1fbfac677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3ac8f9ec13b166acf56b72185b584678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c95a073c43828db9de614df4b1b5e7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323cd75d081b8c728aaab8013b258c4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f142e989bf2828518658e1f1ec14bc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e8cab8d874cca63bb514b35ad5730682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363689b285eea6a4e02ae2b8d152acde683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98890ac13279ecedeb48c4a511400ff1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eec07377b41fad1a1aaf671cbb6555685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b661b0450fcc884022827fe8f32b59686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6667e19289b0997d7e78378653b289b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53981da655170359f1c1ab69390136c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b457d00edf9b02aa11e05a7a4733a0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956fff533891ab919b04c5935bfe2c4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa70fb19d0e3ee8452921bde302233691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada5d1375934db387d0e602cd6598ed692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484289ba69731539201c13fb6781406693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8f6ede3313c6fdb14f00def5f5a49694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44550336de4f6cfe3539da2325beb0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b5ba86465bce96073cb13224ac26e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852dbe0020db2c09b2e6bc2706f3c677697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e344845f7bd180e18f8f681d717d0e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a739a87eed1b1c5f34d72a1cb642a8d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1decd5e7d92ac333e18db5be11491f1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b12e499ef17c81f6842cfb9037c25701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0690fdd65e2f143bd8ec47a228f9ec702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c469a2286b4d9bbe9d2eb05702eae47703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da047704b5afa1ad1c9f7dd9ae08fe704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae536ff9d89c2ec75082fb37301f03d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4521cab3f4f4ce391d462f57d3048f1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d486e72b2d630dcf989f44f8a63cb94707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e3987c0be8a0e58811fee869186b9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e7e092e11170e7b829adf6d70f756709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8a7b2bf7d09c5dbfca6ca2779d1a3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fcb4b845535da8f67ebb999372bca4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4210271c53dda558fe87f3ceac67b24712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4baafe3b07ce43b4dee7186d9f924bb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5440addf56d306e43fcc5279ae422714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa752e6e11b0824416bfb7a9ef283c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72849dada5ed3c438a686c6abf7608d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8edb1220e905695474ba4191165e5bc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b325d2b8c07ca56d07c5fc179818b5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12b904739d69f83f57a78b39bfd1fe719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab33c5216db2a2be2bb9bf74963b80720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851527ba9a7ef11cfee983bcbee2f45721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd588e51e6ae5a4901cab14562021e3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0d9bae85082960756b818a1772580723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ff3b9e95346ed8fe75a65dcfd61e9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148f36ffb8eab0e4c517090c5a7b212725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52b58731c311728212a4feca45ef2d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34461ff3773d1766a475756fa94851c5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e21879944cbf54df337dd58c8c82bf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99149e2ac8338b9f3b90ba5240d6d49a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ec96c04c212d6e64bab911939c309730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02efb8dc5e14e564a9d2611311b780d6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b18040ff5a5805e57f25fdacc76e1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f2539be7e49affa1984c41225c013733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00ec15dd53cf212623cc45e1f0f8b7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a3d04e0237aabadf739d310b4d1b8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649753a78ca79b434660ef976eb9132b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d18af7f325607653738b5b256bf0c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb32466b7d88344c74006f14fb0fa44738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be39aaa366c7b93371c6171dfdeae5d0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ad3a76f3c9acfefc337d80973454f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f3c2b5d989b27f634bde9bd543a7f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c20fae20901f67c74e73c1f631e75742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6789077ed285e76bc0a418d900d8d0d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640d396bdcae7dfe42da951d50adb30744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f660b9585cac6b7a412b4c8bc633007745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3979a0f8d1ed188d898a4a5af26f5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc80224b50609272b8242eb8637db5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cdaa2892fda6ae2e7f23812985f31f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9f15ceb21d3ff8cf575ab97563d1d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79b7e52ed8942b80535b8a02883324750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145de35f4bfa6af37d9889bf57641a88751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3e38f65b263e5bad6bd048d902715752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd4621ff25870c7d036b8c341468be4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38cd114f210eaac4afa4e4e0ceb217754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad675514c220982d17fcea8505a61a7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f640755252abafa6d2f3bd53da47d8d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b8dc5b1b0476bcbb95c1eebe9f68b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42322c9e64f256c87f4c89528047fb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73155d0cc5a3fd4615924e6531930b5f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c46fab25376a5329b42c50cf55ba91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3dd065b6ef3186b57a9c19ca41ae682.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a908a28e655ff5d7be2587ac2a7c86c43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f099983e5bfef7bf7c9a58bc8f3f14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664bcdba632f622b39b57de2ae360ab35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e19601d26b9322c33d828652043d9a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdeca1e0c45bf30e259f765163efaca7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1663dce3f9af8e53733f2186a69e88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58dca272307d7d67910bacf490a1039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278686b0f1ddabbe7aa74e1a584a20aa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293e6eb58fce0f7172a7637e19ad0ff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1fef9860570c461047544ce8b962512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fbf861df16c374e29a8f766d869cca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d70ac6469ae4c4aba35f7df6504c814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549587dc6b04a575b39c5d69985221715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225397052fc1b6855e7cb9bc1bb7fcd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0fa6459a5b2c906b1138e8101b4be17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a1d3efe2defa6f5fd6010b04b00b518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebcb5aaafe6c1c116a84fb66276b7b519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720afcf6d6c5753660ea1753bed22c9720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a8271721305ea6c14daf01c25d57921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61d6faf22583ff9c60f114b80b089622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0aa2e8ecbee93403556707e209837823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf014b94c62b2edbc6e171edcfe56a424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844c9b1c34a3b93e4812b208cf76f1625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e40830a72898c43ab659b465db6e0826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b421a93c7b004e022d08863676da6b227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad2404d25060f29ccde54436d3a73328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b8e7d4dd57fae286d85150dad093529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375c09ec042f3e6c66ea3752aec4b1a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29cac03f73e211312fc75f4dcebdd931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb630649a292cc473e12a97924028932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d85a07b7cb0efa62cddc331ed2e3f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382896d70fda6392fa5c6628da3526534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996653eb1125a4d5cc663878de2c7f1c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584f6d7789076a77925eccbd0e5e5d636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f991a6b6f3d2bd18fbeb9e047a2a82b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4ef4a4a0317ec8d7de141342abd9f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf0d08cc253c29bd0514287b0c0c4839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef1d2ba181c00e88ec59fd22343ad440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebee0389c1f891336ef0946e02426d241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60089ebdbae5fd13eddada6712193b842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f741730742ab194b266814d769ca9c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ecdd0344154ce2cb7af14bdd7980344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e398678d5a3eb5689efa2a3c538ff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d64c2b6a55fedfa345154a46985a346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ed9053043cc8d4b902a057c39a64747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dcab536bb9d7c4d12e81600ed4487c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39f6e5737649fff9d6cc68259af3cd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88f03d665077b2ebc9cbdc820cf3e550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910de69830d48f0daa25c6deae55e32751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7dad0949cb3d064f0dc8ae18e524052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1a36b4a36899574b4bda0922f7e6353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d71931babf8b1927130e9bef1a7fe854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2295a45bb2a90233a938488ff67474955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaaa3ed1556f5d2e8c71ffd678794fa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3f5c6ee4d48ced15c4d98ccd08fe657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1eee5c7da65f2ed5dc200d4da127b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cdb127177301679ba26d97bc408b9959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd2fe8fdce362e3a73339d8a1bf17460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f80423abbaf316b32f751ec51d24e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46b2dd1eba98ee1d9e7dcd253f113562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd184972b211d1752e82b1c7e0bb1f2d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263c2f440bda3743ed90ee3923e422564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287cd482378a3a4ef963081f0a982e4765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847273105fd64f484943bac50e1ad3d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d57439cbfa94ede95b61875e8d04b067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb063c27df081da3468f3daf3f48c31368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398bfc6807feb9f04fc10220a9e725e969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18fa60d14734e803a7eee21911fcdf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8853b6236f87170a81d12e4e3aaad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756a2797b862e4693a2dff42c01323e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bad6fa7c8fa458841e2c9229363db773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79be306dce6057c8eb6adfb96916a7b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf815a511fc0a42a3ae0cd97f47bd175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b8d4300c48825020c5ca57e42bc9276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27493fd13c32e6fa16d86b6636ec36bb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6062d59b9c548f889b6545438f5ad78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f349538e8f2a33e8e63801920374e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97797f36eabf72ec687ba54132d973c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c0b3a6d7269e4f48e402c23d95ef081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720a877a629b4efa57e62bf7f2ae46782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607480d83a54e69983d7a9c9262878883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916469cd863fcb9d8c34fe46a0b6a4d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ab884b2458fc56dacdb6b559a8e1785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf92d2f4a34cf39f8e7c2fd8d5fefbe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5bef7002ba92f5e6b69e956bed4bba87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc038ab8e23ab57828e533b5a171a788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311370d3550ee4e72116f0665b52401b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a46346d6782986bcc3db33962b5ab90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a835aad301d82ced1bec490213d605c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583ca2f0c639088367c388d799fb98392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e854ba76c264074641b63cb1a19baa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f87f5442483f211a22ab1fe623c1d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e23e41a309c0b7af60dcb3a76994b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4288fe0d229bca7264f77df05462296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad875399de75c16598b7c5f697d673f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290945296360d7d5aad364475b29cc7798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9d2f797ff61a67dfe21b1c21a694599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0281d9a1ad1d02188dfd5b982fe0ae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b168e34d899a5e3462f5243ab02d17101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59cadeb180ff61612dd2c2537c16608102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623642a6b7b0b1cbea321727c8ca55c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847bfc636f0ec13ba1a0a5abaa2e8dd6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff0fe7133e95cb594e556ce2f2ba5f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32fffb8b9ce1b77cb778d3dea6c1132106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b823298a5e2967b10f8cbb52c7c21107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6ebe4a156a789b5d2c753c30478d2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f38b6464f30f2e8d92527326bd7eb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce83279d8addbf6c4880a5799df14f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30d422c72ede0ef5557b27ddcf9641111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d6b850e8d767a554447da7f232348112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2f4a3b94a890ce016ed4239d8f250113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f812bc94aa361a44b3335b29e7d0185114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8785ba415a0d2dee599eba5719f90115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd05320c6fa8af76faea1eb9e8f5022116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a60b555a941ee0fd5e74d5c1eb717117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71194a83c20447d0fc762f4413c4833a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ca69739bce6ce62a3d0ce29cea47d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006611a3d7e8ab0119834680aef2426120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cadfd6685c6e6db53df456b2a00a96b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eac5702a9e0000b239878f60bb5677122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2da183e07596d10a169d2c25adc43f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5dd86be10138c5fa84fabc4f2ee08124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a35db871b5efd8289cede52aa53dcd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f32d216bbea1c37a2de169b6cfdc86126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c97d9f8339e559e3db4446bc81823127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2adf8569d37947d4886f296d296a45a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5174714ca96bfb7becbfec7c31c536f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e15475a8a3152e7812f97ece32597130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b6bf6f0512388c4c061df2b0c606c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057b533dff1e294b0010afd48f8d1a9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9b94bc9778d5993eeb1ce53b0c700133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ead148762ab96f2cae5dbeefbd5f1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a18ef845652ae731bdf15134c070c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7fb670c6d0b6ad7ebc240542984ba136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9e9c237cf3f4ad84d5e10ea052a11137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2bd156da3d260f755a6457103a49e1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc42d0a000c878b00410459968b563c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc4dfd49daaa00adb1ada3c928dce3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3799e333388dec99e0e22f38ea1ee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6c9c4eac1a42b1f14f21940de2091142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42008ace2f8f28e37c49fc941b66288c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51daa7aac6a1929d9e0617650855204144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bde73634fec9a1334805e1c7e32321145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328e051d472a987673bead2d9698c41146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad393625251a87761af418fe126b281147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fea0f026c13acbf429c30650926733148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a17a305aa75e5305928a837682152f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab029cf19855e351031dcdff7759e82150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2e826789acdfb3c86e5996fc20a5a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a4923c15f9a0718700be367e504e6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb9dd5bd8d86b8f329fe0cbec26e82153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1adb68c2c8e0b3419a94692709dab3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ecc5ca2780a338223b59a0811b1d5f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649a668a91aeb2e3d6523cfb37e01dc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5e6f26e76310690a36a5dd7e3d1c0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff7eeb6afc895e54a350f525ea64bb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80140c849c646abad724be79ea11c4d6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213efbadc60d468afa710dadb8e0a1ba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b977e23f64fcbab202853908519a2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa4cbbd21cec8afb9c627057296fb2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807a977078a3d6431f404e9de7eb9ea163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63337134892f2c1d2853d0f9e93aadf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f836ea31a9edd99849401b696fad4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d1484eb47ed0c8dee2c525e1020cd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f2bfe167ef55f355a613aa3bb600a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cef5180451f37f785c24f01b9670aa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21e739ea574c549b3c0588eb8baec3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cded4971a19a86c6fd194a44f20f45170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320b545aa69cfe0f367ddddbde5f2ec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de217fe07c6dfed619ee6476968e5f28172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d98e4ad81489ccb8f7935a9b8d48f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a1a11524ca9f245c60b40f3af75b2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355cd326583320cdd33e2c234816d06175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f6d37a58d4c03df800e4b82af3a7a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93faa202d50bd57cd6a877eee19ad46177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd3790bb09d8c03d662c05dac716da178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142eac54df85e189105ab15bf5ad5dbe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e422ff8130a3d956b2d814fa8bc463180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2f95bc1a14a1f873bd2128377ccd0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723523dba86aa00ac76535037dcbb07182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d70d2981c539c4c4c2c6e26340053183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c37d24ffacfa8d13501fb047e2e62184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ca40f25ca4adf5bb963cda9589f1d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0f80ea7c04b120a8ca7d307e1ec7a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe804ad99800f6e65c28efaab8346c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321c0d3804a1c10dd201b271f3a4efa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6dfc4615dc3b49a69a27df1d4c92af189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ad4dee1defc82db58c312a4103fc4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef8d0315f2ab1bf563de5ba3d44c66191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9287843ce06c2c8c469e13428ee545192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c61185da4c2b8498434b6e424f26e1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0bdc470ec8646071fc8d4386204615194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c5a90104bb1f4ab886a7fefccaf7da195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44749b4c3ddbcb340a47e4b548e1687a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa073703a784d3d5c21db58a4233b24197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8570c6f4f405eb4112957665e243dc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8accf503924724330f3d1c484c3003199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be144ff928189681778e71eb8069fb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d94eb19a36b9434f876ea8449c92a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc093d686ae96aaa41be18c55ce782202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71a0d16105a3093c6ba1c9ac9e2284203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ce7ec3acf3f353a10f5fd35116ce2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7e75b14eac905115463fb18e1bb83205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33032465d0d4df057b3ec2bd3effdfde206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3a8e69393c530be874c84e7cc7a9c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83683fa44579fa5f99af86331ab670bb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536fa799e1cb04fd07dc840bd78c67d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3ead23babfc11ce22b4c54ded9521210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c5058860e5db03cb2398efabaecb5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916049d737ef12d5e2772f7562fa9664212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03584687100b8dbf84099fa91de774213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4873b3ef2350dba24c3b9ce0d787ca214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458be73f13cf4ed384a8d9c84f1beec215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74356dd17f8c24c151895e7b278f9666216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2fa31e20adbcac10a4089500f7d85a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520aaf09fd467ecdccca966979c5e687218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c7aa390642f92b17243e02e2af771219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec62ad47a290d81f998f8dac962d43220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32acedb4786d615b76efc2f098c859221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1871a3f345829b99b417e8a7aae73222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1935e515a5afc82ee5cdbbbbee4b0d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447a6ba6b72a4982c8623bcd6f77f7e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cbcc20aa5c49a517bfa78a052ea5c8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32b99e572f365458fc924090a257b8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527defc25a937a74088c7b2166185aa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202bc40de1b8f8c733ddf901bad01c6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db52b504c9997ad8d276028a2883a4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609625ec0409111a17732bb48d484ff230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8cd2f6e3cb9441999affc87559115e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71f6278f137d43cb9082bebceb184f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd400fbe0e3c097485224b8976bde5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab5ac0c5732dfd9d5532176e6003ed234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8607db388ac04a780b62dee2700c7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f131df6d30a03928493ccc8965812a5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae7a8473ba4d4f2834a487a297dc2d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d3ec0aa48400d9e910761d403262b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1a02cf49f6079f16704d96be588a1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb4fb312f430d688e0946ddbe485f8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ecfccef40dce50c9c6a6602d0154f4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924bba6e7cef7653eb2adf816ab03c8b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690bc6f70062952fd8e102470efeab8f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becebd5e1924ff5dedd7de62acc088b4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f08950100aaaaaeeb2b8f47a04a13a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ea3b20c46319284466321ecd8d23f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001bd98149dab4162e4080159160bda247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232cf57eff24bcc726e3d83f13b2dd21248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e576f16b36ec40a2151eb7284b5ca249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c3bb47567db94cc88f64f94b25d82250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7c5bdbd5e668a816f018f6ea7df51251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5d23117db1e07c7eca2925bc0919b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dcb9326c8e12533fa3cc2d348c8a6d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb392e062344104bb0967b67abb1db254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37716dd7855f0c395f53222b2883aba255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40068790c3b9f5125148dc1aebc1509b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ef5b889121487a7ba40650e6784b3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6d1d05f0ef425e321e5ef91b3b982258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744f360ecb1a9e0662ecb8c9649c07b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8903779d841b0abcc07a6393a38f1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f53485e62af4ac3d6db7a150b521c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d184d5b92084a995d9076839980ecd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327962dd173d442db5f652936dafac56263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22665baebbd4d2ca2587a2c87b1995264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435eb25224a24544486a3cf3aef15b4f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01325483d399fc3b02b3abe1bc572dd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaef14a32e5624416dcc9f3665fb0e0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eacc4ce651245b2b43ef9babadd4fd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ec96edf35bc3a0529663f0aa98ebf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2ace98f6399d6f4ae6d8945b1a7b5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c331963f789ffa7ee5d1c802e6066271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9d945ed04350fb487b4ecaf949b0c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589e5bfc6358672a6c7e32900ae60cc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b044fd2d3c401170194145fce45b2b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf839ea5a5865b97f26fca564a744577275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5b010495e1c04c3d28db1f2c0812a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5d972336fd7b60166f44fd392f2ab277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513c12e42453f6962d9be85a9c332a4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755039c21222c9bff7ba934ba0c57ecb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee01459e88549edecff6dde5811c9e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b14c77814abfdf8b19ea33f113428b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a786ec75ba6c4115371fdff77ab85b77282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d22b83fc9a1c12b54b5430b468fcb5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432d817c55f4589bef9e5e1b434c970284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ed18ba512d3abf5e340697c5446c6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd2ae0613b00fd22faeca5f68f2a26286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7dff16fb35975174d4faa34e8fe7f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e552eb730b602f99807ad67f034c9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f457c3a294b19542e676b8ead740a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb582249a8519f10e3bb57eb2818de290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0801a0360a127c6744135f2839b3629291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb93697703a62c76c5b70cc6cf6aed292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef963caad3c61253051678a1de253e6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e55f5ce4e6b884dc6656e0a1ecedec294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a48757d912ff94141104cca08f40b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba95d56645906a4f43ef4f300f4146296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459466cfbeffed1f126abf111d11efd0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c456e853681fd4998fe4ba4832edec298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c8c0722bfdd06f310fec8c6f4b547299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c225830924d8574ab8836070c08d562300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9cbb1fa8ed111ff59dbb0cdece95ac301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bdd77b26705211d4dfccc4a6b20426302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d40e75d8e40fe9c12125c9a4e242d3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445186fc619c97b2b351919c0d33fb0f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6af7132a1d6a9416aee697b74244b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9aa48a826f0fb987d5cea90440dfd9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e24fee24de88f2f38ec8e0bbf755a1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058eda77d3deb047edd4b3005ce49635308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590270d529019ac42e68fe734cb2eef309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7804d50153d875cec0874f7a81661a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a39526c4891b93f1f96c60c76c4d54311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee398de96454b4f20fd1b69da5698f9a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feadb2d2161e64cf9977c0185916f739313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c13dc24491c2515792ab282355b8c4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f50183a531a70b0c4a91221994e605315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b8df85ae550e578e171780f2dc858316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7474c3181982dadcf9ea42cc5309e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae629ce05f970678cfe70c05d193aa9f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399469e2ee843fc1739886848e14ec0b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e334b8a886feb3bf2913f53cb7dd16320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb111860c65c48f2bffa04c379c24cf4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8983f6d458a63d3a5e5fea2c631f2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97fc793487d56dde8940e85e59281a2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a33cd3ac6461954be9e1eb9423490d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927970ca6c84f3a1418f2c394dcf05f4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceedc38d711a82af9a843532d9c517d0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f0faa46c833c9bdfa6c5fa8589dee327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193cbb5581c2450a343b0f7ba1fe90e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742ddc864ab6d6dfdebf77df21d7ede329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05842d6aa2bab08ee91ee2089fb9e5b7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e3e2d186aed97abaa3c6afe0d4d12331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a89f422b80fa0d3eeb38208d186cb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ebd6d5cde0f1c12f7049d51a5ab39333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11648e15b175a9016268b8dc276db3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd92a6d4c221cb4c680a817c5327b7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b81593e49b69145c6d5ace8bce3d41336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272d0cf66b06017ba6a97e29b3b6cda337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f131fce7c316a5bd637bef79c6c80338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f554ea9761c2b538c7b230e1a02ae03339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35633bd9d883a5bdc1a50021a0bbcf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba76cdc4e25851c2c79a5b1660ef6a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243878a40e5dce1c8351ea805aeb98b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2f4f006b0c45df1ee5ad24b98a8b7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767548cfa8bb8d0f97026b9360e0493b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165e04c436030ecdaf1137ef663c504345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d995995dd2058ff1ca24218b3dd11346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070bc4de14b8a1efee8c12c8bc6a812347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728a147e014e12653e13951bd60156a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe85670162d13f77bec1ef9e264c6e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210e417ead5bf28509f0610dd6a00ea350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85612e08df2173927735e8fd779ae9a4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508a7e5ea95245d2075cfc2786baf42352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd86e3de32344bf7d481aa409eae44e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331168f5cafaad758c718f5f37ecbb1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd125dc09e2ddcb2adb748db504c444355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb13f3f66b2b0c77d7a3a7b5069cafd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ec7d8c88307a66ae00cdc1461d4f7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc2eef04b81578ae6a47cede8a1bc0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828051df8b1d77a480e0ccc2937a8b8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4c61231bf600da3de5d7e349c9393360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5117e6f5dbee51aac1f03915a159ce16361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da99c7e7732de610212952eb7247bbc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fac163bd552cd81b7c9ec2cd1f0a65363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c60b5e3cb98c8dfcf8f29e290f49a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92386be523f650d6831ed497e04174d5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f981747ace6c497c0aeb64539946ac1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e47c77ef4c175c4ad8c12a374c578e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688107fab863a36a13d8e0d28e1d5482368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57e27d4484d17ca3814226655204e1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e06ba289ad08cbf14de94b6044755f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e9a9f002ee39dee1dba73af729888371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500aff5d40797d97bab21cea1fc95df372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03afc1087bc32ce6d334f9c9454b8682373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45a0f8492831a32a33a776d4524c7f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39091a52d23d9fe383ccf854b32772b9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e82507b805410fb488b90389b45a1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34465b38e991329ceb29fbb5ddda1bdf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542045aea353b9bab044e36af594b2d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba02998ef4765f2c30e5fb2ba1190c5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb7d85ceee368a21131afd503e14e6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4fbfb3f9bd4cfbe6f8523bac056a9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e28a66338ce7797533d022a4ab2dc3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ecfc56847983678ed2a4b96944f6a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91b70907c6434f3c8359d79de3cd96384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102efdbb479b21e836ed78244c590d5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ffee507866dc66365925582f650b9e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2bf536deb95db94e82d831c140577c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a81d5227fcbd75fcdbe4c64e79a16388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c524222cd7f654e3e8a758db201ae2b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de5685e24ab9f36ad0ae1d08e42fa8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d7f8aae212ee0e192001316946e2f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acfad68a0be62dae66d60497f2e0667392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085db4ed0a553b88537b89ad75e8b730393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0eed938fa8cd5aa171070ebb66c0b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab896ae7d1eb332ab9f690cb01ba10395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4478ba457ae6ed67c032f1f28610d8b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780590e640251006985a90b264e00ade397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392cbe84451143cb45d19d6f6472ddb8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f41e5e1c38af104df4607b759ae45e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53652d7535ef7fd5fcef6b237eb191400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b36ca6d69a8cadbd0795d0b4b0cd85401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a935ce436d488f45acf58a48a4bd94402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2cbd5b6987a09b60c5824906e33352403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a2b4acbc407f49b228fad91233614404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84432127f89b378ec91a09b52be322405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1a6520148c5db93a9c811faff5ad8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622a39952b9812258d272fff8f26376407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8a5cffd8672bee7d1c6d54784724b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79138f7f76a42171026a23a937d86bc3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426783b2363bbae9dc8c6b14f9ce87b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14a8b0feae8023bfe08d26474cba15411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799f3eb09d3429d8bb6bf7778c74e85412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e324402907e95fc2ae1fecaa4e53f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1909fa759df68b8d39292c83489e0d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ece966033bbb8a57661b16e8daf4eb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cfb038df19d836c2137578a7106bc5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61765ac992e4d3cb911eb6099b242b46417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d536beb6fec8ae55a9d92129e8b1f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2dcb6e41a7cc4cfd69cb7fa50e7ef4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549adebc90fc980b2435529d88eb615b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f360a9259c5c4e0c15eb64e480e51421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d53788bdf3f619e5099e0ce4ada79422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7dd9cd0a541113ce4a4b80fa74bc3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f337d20d76f9de6664a9b6a35611d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec20689b33e929494b0d50abe5aa0e2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc13eb87391efa3c798956c086c169e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d292fc24a5bc598c8a19981173b49c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344617746a3fc63f5fd19f68463b5b6c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60572d2905a78bfe2c7311fd4e2ca4d3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ac7ce1423c1456c2446f921c97207430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c57f68e296d17eae61edadc807520431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91cc4120561419e557b82af353f44a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762640c67ad6b9effc89dc8ffb2ea96433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f675878fabdd8a2a7e4df77a7e9f1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d86f60219fc5e26e93b0e47bdc1752435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b356cb93edc4677db44e7af3880a1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13726a19d4ea071e9e4ef73688bbd2c3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e26cce3744d16a42f48e276f30a19438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64911d0bd046e406aa9aa0bfa63aaf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e5f74ec90bb1412b2fcf733ef3279440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fdf80b63b5a5f1996a6f4625f0c8d2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f21ac7cf25a20e05085ed8a17aabe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77565ae0d96dbde23b4070b23f119f7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d070913fbe008fb5d4b3e5a2da9f2b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49826614a2b0104024548f21f28909445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df95d39b72181a5755593a64b2ed49446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e62bab6570449563a7777e2cbc91a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672e644f834d3e25994e06e5a19ed8f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2556790485b0e93b91ee67fe3dcf68449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f097b9718c79e8240d4694ae06b9a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57d5def245ed6b10ab049bf1f9f924451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035827b441c36682add634e9863ff18452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ecc3a0fe18c1d87cbbf2021db8babd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1207a0cd00fa9f4f322bd05c368d58454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd1662cd224bb5f1632a0e5270d143455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef8de5ff1d27c49dcf40c4261483187456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9c514fb2730ec8e1be1ed00579262457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20771c0492cc463cb59e6f6943667257458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f5b23a2e9a9caa847b3a7e3562fa7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c04d0b1d3b59379519d2816f7a6d07460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69efe6a74a21c9bccac2b44b60c84c5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b0f1d08f26c1addb42231437dddd3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e17e408c2b4f887436b9ff2597df6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4eade8c3bf542564a623d853061bd4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74f582336811c0a73cc97ae1793337465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba80f8bc7c098d4348ad2fe2c0998fb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446be8ddc60ed1b32aca3d6783eab201467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bdfa5411f1c306ea0c564f722c757e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e331875938ae4c2a79c185872902b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2bc15529c29113d53d848658b5728470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c0756cd16bf94a126a57cde15cf06471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49447beef736ea24d6fe973d74441148472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b4be120b02c8dee4a49018f9bff2e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183e906a7a0b7df27c201be80993380474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14caa18d398e51b801401b8b62ea0047475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf2084766b84bf3cc2bc971f302e95476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55264b929c944da7e55e39143501be02477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c99f78991ffe9c4b0bf3f58925837478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8c2e0b8a153fda2d2790eec86fcad479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdbcf5696ce2f82f5d2911603ebbbb0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d640e90a047b4f829215b04af355b11481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727656f5a666d79d930d18a6698dfa3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9533d1de854eaf9e8dd5d7a05360516483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185b8e71bee65a9538358cb8f009e67484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b434cf33c0dacc1ce5530c6f6d41e88485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61aac8b71ddbb87dfa962dde95f0f37486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa3c4d48c08dbf7e2b1ca763a0f48f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d042bfde593df1b9fe4bf5a7655ad3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f6f3535b1e3bb9f5395a2102358af489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb67bd2aeb721cf01149c417dca197490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f900f73231fb984c8e01f29d8816b55491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33126bf59664110171683792b7b58b57492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0f7153390fc481fa255f2c944841b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799ee308e61d00d8c1e18984a2a6b32494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735a8aa5f156780aa76be95791b17b4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f95785729b98e6a6312ad43642939496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83bc83677ae1e385159e7717728bfe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1def1bdc8ea3cccb8e6f4c4a5a9ba9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930ce60a3cbdba1e2c0d4a3db6c2abe499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22969ba90527c09846537ad7cb663d3e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f79259541f6a44b722611d26f8a758501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4cbafe10869d085d55788c6692e74502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f482c0fb3d24b47cb714531a6e2421503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4bc972826ea2dfb295f6f25b67567504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce1f682f68699a4438c66b5944e5b4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06a38e1bcffd9ac54b70a7932c4ea3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5dd0599ea35a3d8450c9f0197d80b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3262480b84014ecf98944fbe30836508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888de0eb8e4d649e606ceec1146ae0f6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b65459e3eb1e7e11f687ca0413e72510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531110208460e1f3ee2bb8e5c3b1104f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f170be2aef99d0758e6529b35a10d8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e1b6ad8a626e1a12d85911e19ddf4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544c3b813c35d1fd6c975805e11b323514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3068e2eda48a743b3bbe1adead67549515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd640dde3a2b12068d2ca5b173f5829516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7845d261991797e641f4600c4a3e1af517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7befaf5eafdccf1b54738d6ae7a1b7b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132d58844a7fc33259f8c257c2ae8c6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49486a8fdaa14bcc2a5188bf9c7f6623520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca95a10d09798698696e2c3319402e5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db68b6fda5735b99c3d03ea0725e89a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b15c1c6f2d4e3a4c17ba09851359ae523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c783803f47e9f54e20e894d23a3919524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0131c35e9abf009c0f0316bdae74d4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c2d62c18ccb8b1b6502d5aa68b2a5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3bc1ad512a4cdd7de20ad04923afa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749d3a5c26c6f6acde6deba54aceded528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ca79a951e95663084bed0c4d233ea529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553b32c56a4212ffa8ec46aab7c02d2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd1998b3a9ded40fa5efa05b77281e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72b68f0ac4974feecd969ca2ac85d8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f53dfa00864f1719258d6a8c847ae533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c50b9c6c7e34928c2aefdcf2ac922534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc83e8a9d3e84e755efd4a68d2e024535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72386034755cef1b8410b3e949dd8f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0438def6e8c7b4e35ed27dbc04bc204537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120469eebff4a4ccca611231552ac40e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3708b67b299454f4e9f64f3a7eb09e2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c8f42884ac0908e31040a3e3e3661540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb78fd73aa4462554d8627ef5cc8d8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20e5e61ba165121c9ebe04331722e0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be58a84ec60d0b3f29e0a69a90a026543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a402be3c43eeaf1f49220d01cc2c67544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc613d874c98a12537a088b3b0f25794545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d0bd1a92077a2326e14e03d943c4e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ba27d9e6ec3deae4a74e6f7820956547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14055f3f42b6fb58b40f22624a53bf89548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80352a9e88caf5002825e5f053a26f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4caa3982e1446511602752e0d79c6da550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311f55930ffb6df5ddd2fb5a62f389c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0dc2671cea30b3b2e2e5acd12a542a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471509b7b514a2584cd2b4a3f1bf8f8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633bd0cb446b251da5b656d41ff8722554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129e83e69d93f7e0c7fe01bdf4e6bf6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6f51617f2d3f486e684e70e65143c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47d8533e7795813fb12eb923bc0523557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47499ec427c3eef9689d6ffa5c6b69b5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e78310d1791c7e9d0514cf23866e7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c6f12b84a72f7e4d8bb094ca0db54560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51941d4f664e93eb6c58052f3e871c5c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096e8943923e7bf51c121705ae011fe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db4bbd46f3f83540bd70366d0183c9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa24dece5c43d158c4d72da225d2dd5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c532a45548c29756beba19180703292565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68807425419909e11e33080cd505fb0e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97823b6b9deac55e060c8cd2f76d1167567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09cf7923f16ed755a4f2347646f7885568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2964a9ed39ade3e1f5978ab11a0bf8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9cc13f5ff403235b7d47bb2c0c27c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030843f94518c6d2a2de30dfafa0451d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6960845144383e86e09a2d43eb6aff572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf10fd8004813611879bce646c3a8c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37968ecaddde20daa29fbfd27b820fae574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee347676d171b52b22c3eb04754d206575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465f21f027f1716ace49f03f290095e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0c93ae7699061cb658e944bf81b6c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652fd92ad7b5bc029c8fac54a5aa068578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0906fa4684afdcc3e6fb5172813115579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38f9692e23de06a1856e037560e2c9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723282f5d2deab5669e6fd9565856b3c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b83e34404144215482b0d2f26fb93a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b804b3e7f33f505230ee5148b102b99583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9eabf65952b17bb59681dda653d3c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562d0bd5c4d0c62d06a6abca3d1a571585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a08e836f2392b10eba06dfbe8c1f2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0adeac76b313b196f0ba25f819fd73587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217508e66691b63d93bd3624d131d48e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119399a6f2247cbdd242f5fb5c56bfb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f3852a285c39aa6f450ce3de1b347590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e9d10cc197d30f5466786d414d9f7b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d0df0349a86e49f53f5fa89737d1c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c040cdc4f9d86fb4003abdad7418c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2b3873dd764e53bc26b90d72b9558594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84494974f7928999d4810e4fd232ad0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea8f72ce586f6cfe5b4df570f2c07c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df53fb71a3f02c4057bb584a8f34210597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7f7087631cabc5eb54209ba12dd22598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3da172732fc216a9a267edc8c3d2d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541ab2601247397df689c1c2496aa4f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e4080f90ad901213c050aea69ac9d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965c68e2c7b5d0cb3e80e49db7c39a9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f9a20dab4e9a969c913a0f1e942e3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae454cfd720705887df282ecd50ce9cb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da587e728c7b5d46556ed8738ef3d6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87acc1fc5486094d329104562418b6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e2ce22a54d748ac6f551721a58cce607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a4ea07e0874153f7e4b5bee03c3b7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1717cf36d2f97b6d760e6db0c02adc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a78f8830f801d83487e7029e5aa16610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa83308057ddef15efabf080a046ff4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6eb4bd36b10ac3984a4be20c62240c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81acbccded34cf46ed5cfbbb9aa8aa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c26a10971d05f6543eff98a3fa5c7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2419b19ead5eb5c4cd1505bec4a24e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd1d3746bf6518219a9407513ed607616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f42cef6e4f54396d4f72a7b28480e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577311e469ab546164309bff187d3f5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38e232c0a85d3d8eadd832b209af17619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe11f7b1120b3a8b5bef3c4bd17c519620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913c967d9081ac81407fa6596140110621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3505603c20ba5340a99c4d0db5ef35622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2eabe9a88fc38a501136d2e7c1de0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e1626c5a194b3c0d070bba50e9b74624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ec95ce34b3638dde9d782066f6e60625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9d3f32c5da635c5aa7b50ad0df67a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22d59df0c232fbb5afe9abd1c96307627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e4a8ec489b2986fe45c83aece2e56628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7e5ec64b40af7d86fcfe5b2e55af5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026456d29ffa686215fc801d12db4bb7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8bc8780f9522b6e134f28c15a95f6d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006d7d2ca2b65fca95b71da2ee036da632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad117e70556c5a1ad90d8343ccdb6e5d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0855f1e09007dd85f10318dff6a0465634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ee0b453f5c256db706a94ddc98cf8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a136eff1ca0a3bc06215c0ca0daff9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f28dcf23bc662a2b698b0a118ad247637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c74f1b1565b95e7ad1c6e2d3ff03cc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79c1daf165730235ec613c91d5ce2d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8466a07c5aa513285c92f2dcda7cb17640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd31ab6c783cba64d7237b4c6d1ca2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9f108a29112efe6c6b58cbe1554c8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6184fe6849b6e1542ce8be2a2731c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce0ee16db714089ede0b6821a0e359644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ad32a02fe89844074ca771a321721645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610a59fbdabdd4f73877d13e88ea958646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee75890adcc6290bd4b7f0b36cefb5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3bffd08d0f2d0760b0f43101144c37648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbfec4668e5ee106d74893fd195ad60649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872b13d6133d17623597bd7cac7d9b7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b649d164420179dc8d670fec53614651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a53ec42e29f6a6761a410e41b1320652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5bc5b4003efc84e2d6d3561250ccf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609eb4022bb0461a31898905d139cb5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46637dd4e9e45bc24d22b255340d2e07655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c474f8140ccf73c9e3878c94236e8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c671d1c7db540b960067f82ca5d1fb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b18b4c68f41af371a6d4dc5e37dfe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55ef6b0aec39a4fc7d614bb5714b8d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a87063eb9114518e11fe5299b6b393660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537237e8d7b5e2a9ddbc35310ac084a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69655753ce3e71fd3c41dbc82b149d1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d8593396764280536f542e1e839f1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dbda8c24b100ced7f1a9db65559349664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d22ce9a707a2cca0b127856833b0054665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479c59fe2b39c8430680bc7636192a6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273bc18eadcc5cd0833ff9eff37b6a0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a68bbc0e086e64c2e831428f2ad33c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac31d2022cdb1aa4f29063664ce6ad669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91f4307248c50833f40db6c980f1d4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aabecc23bb2b12ce1e743532db8495671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ff9c4dcb013fdfb769aec54cde977672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b9263b0725b68c8e07353905b4395673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91490a707e67efb213f6f92442ad70cd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc288d306e6fab25f4df9baa08aacec1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7d6da72eef348450799ebcd2da6be676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6ddebfaa49e5fa4f40971d1fce68c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd2555585607c8b09f8f3e5e5950d2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b406cf9d30def871b17a1fbf43f9827679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130e8c880f18ac99c5fae2426f74777680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10198ebc701e24d9b07a6db3be4226dc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85207bfb1077dd16e970ca5c500870c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c697fdc4cc4d9bb7aaa187f07021a4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158f3d9202ce45b4833cf46b07a6347684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c44fdb97e96362a8cd358f3a11d95685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108da21115779bca29904d47b5817e1b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d33eb965abe5975794d1201c7320b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03688ef99fb2aa13f58dde3c098a9f92688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081bdec10d4297715cf8414a6e5fb66689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc41e0978016f17e6381ea4722fe0c8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634a3a34e36a5245f14fbb0150aea09691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ff9cc230216d9c6c46b4a753aa2e0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6fc00fdff3c367457259e65a0af64693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecba1c8b000cfe6a7baf2ba1564dda7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80488de96f75142ae32d2ce4c2a57af1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bdc27ab9cefdfb5743aa13d78e1fb1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2c7168e08cd71b74c56135e43e00d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96e51f64c913b26b269b35f4f0697e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f54cd3a5acc043d7d4045f0764c99699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8531d59ff360e6aa001654ef01b6084700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013de7baaa3033435f7d0e8b5377267701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e0c32c2ecd3326e80cb47b6042a9f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6533dc98efa1892ebc5a7202f4ae3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc768b640d963b9e15e7fdab4f75ab6f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e74fd853b4ff84f4af1d02c48fdcbc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bdb7f6729e05727340931a143baf20706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a71bb0977730bb57e4e886b55521cc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee3a65f1a6598b75dc3e290eb6b52c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a94a84cdd142f4ba8e02275b303b1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b8daa6fb8d6440b59398fa937b347710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d66a4151b0f2835d837f8a0900d284711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2771a0f8ca78f7b87a01a6b84ea53c3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662af0805736607e8d2ca83b6da9e2ed713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417376a4031ca8b7a0db6b94bab1123d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b145c283b0bf1c1e301760ad72768715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a162ba71e9d7b96fa06b728961884ef716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6fdd12b8433935df210450418239d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43ff43d8c22cc04803537dfa773963718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d5d7ed5bab2c1270d2bc19ca4822e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816b1b72245d379abc792d384a54197720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacee9de276f998c0e4b5ee10521ad87721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e73d4519509dc47ced52d369972caf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a917a69667e974ace1eb063b4d7c32723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778759a0a98db3c86ba6301e39f18e0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf94db07092078f10102c8e51973058725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ce17487055686a3d6e10c021af31e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e67ca5ca296d63ffef0edc83fc46a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d4a3603878dc9a3656fecc97faa55728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85682344c01b294c131aa04f664974a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03a13eef3b42a1f496dd686378debf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25760289b5b1dd61c461b075985172c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c2553b18e5ce5b1b9c521329c5d37732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f824eb886ba275227d2f0b6898da7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488ebd05b66b398a46cc61cae063e17734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49bb8cbcc8bfc5fd51acc9984b47ad735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe768fe9a88cda5310abdbf93f3b46736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0bf97bbce2e4cc68b538fc9ca0452737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbda0fcdd7ecf2982c1d672599d6e72738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d1d5721b2d23ca4866b2896525134739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1d76657ce2a6f3a5e1ce13367d06d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e19829f43914ab0df5ace4586c713741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b482c8dbf7ad085faaf8601eb156d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679a0d2c380ca2c17d85be0f80aedf1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce9a188fd30eb02691bcf18d55e1e7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302d189aa085483d42fecdf870dd018745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905547205684cb3d32c6ec403c6bf3c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3a6a50fb9311f1162adcb259a3ff5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d032e3a4d779ea249c18654c2d058748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb427d3ef61ae7a3aada556b67491f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76dc932b7247617ff8268c47b10468750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13eff6de933e604e41e46fd500982a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0597380edfa940a1b596bcdeec0031b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a260de80a34a9b8fa4cb3a5ab37454a753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>