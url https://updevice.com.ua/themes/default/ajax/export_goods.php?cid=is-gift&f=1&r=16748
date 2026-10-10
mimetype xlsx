--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f63ae3bc8533b0ed22e20936b7ee81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aaec8786fbf37dfcb8b851d9bc64662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db78406075fa7c404e474ac388b20093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340d70a5c992f5cf2187913077e3f334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be7bc250edc5f9e3bc25cb97e8be8d95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168839edee2bf147cc9c6ec2fad55296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8959c2261071f8355120f32175d0f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd620d426ebe7a5260a792917f18438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5c9d03b2ee802efecffdbe1338b659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49aa1499b0f7ee2eed5dc475274474210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce680940c3db5fd707410795faa95311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6fd00afc3112b028f39441b0bd4fe612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1bd830b55f3f25ff897a0ed70f69d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfbfd21ab468fb3a069bffc19fbc13e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a133214034052f6a3fc71b89a3c1e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7424caccbf5f2aa62c6327c3e5429416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b652cee26385787fc4df4672d6e6a6617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceee5237fe24823aafa1723a1ab5a4c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d763192cdfb6849c14d5620eb72a44519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8ce3f72f3fe26a0da12aa69fbfc6920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf963e579bd7ae49fac3a6c0076c408e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf101d5d08d7d39fed7ad79e3029f01122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4b63c15fd888b083784bfa5da7a4d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1d2076fd236e2ed2988c7ef5b471924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f7e56710b6293928072df2b1df1ac25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7f193104fd2b0c1931d21dc153bc426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6851d016f59a3474e9592bf9805f4d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68beb3d6d5d299eaedaa7f5a2d5b16a428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6e2abd4f88dd19dbb9b1cc252e09229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e27fa2fad43371b899642878c6702730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034091667dae0cb3ecaee5c9d4b3b28231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f925631d4f718c0b1db4d6f7902cba232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea00922aeb1ae27c55e0d06bf847e0333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34a5d63b01b037c22b4cb451c4949d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc02d257f21fdcd78c90c34d81b138535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d00cf48b5d974010974151695ae8236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4548a3c70024ffc294574d27912a3c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30046f029eea8bada69ab80634454d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0236c961ae71250bcfd7586c1168a339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e148991113a54bc5c59abea7b42761d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5f5fb7a36f84157b28c2e78738cfb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500e18742b4f9a941d11f91b2fa939942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38670b1a2f34c9623108d94c0c5d3f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a241ca6cbaf673040f3bc542fa9ae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256747b6b8b6119e8255edc2a86680b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1c86bab3a69a1c805bc2a4eeb32ca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69b9bc2ace72fc08599583eb4795a547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8a922ecb93cb84165511696a5b8f748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29947d6e4989620cf7f44a94f6200c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069f4858f1fece854e370d7f72a9dd950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac168f59a0778945f19242eff71c1dc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73875d45c473940e5c2363599244782852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724fe19cd42c4c9aa60e9452e40e1c5553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc53d0d19f4aed686520559eabef3754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884bd3d2fbefa372735eba1e5eb2b6255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565a35056fe6c2d6cdc387d881883b156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc329b3212a999b13190ce3b5ae3078157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd57ba4bd9cb85607131489359018658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd683a6ba28a6c9fda0abf6a0f16e52e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c27a1c2e2bef3d97de823144d2267b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbcccb5b9102167668284f038e7d95061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72b081515311cc1efc0b4b979cfd9e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71ff85ea443e07264e79f50dbe7faf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c714d34ab7b58128c9c57d4144fb8ba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59051b7829bd7c3fbc28b2ffd0522965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06dec598d547a4d6ded90d9186a3de366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85bea89d87b2265f8548ff9a3bb45d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb5c698d6c9f0d4f5a21feb9ea520d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99170f58d127ed03cd0142eff468b469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747eda77c787cb2de925b34ff31a23670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871dfc257042f897b853c70fb9e94f8571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771d31fb6ae881afd28ea83e712d55a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8b6bbbe4c169dd5f55783cad61ecb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee5b53653637b19237515f5402372474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59556fe1f5ad214a69d5b97f2daf0e175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77771d33c41346e97193d240a859206b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ce4f4525bc26605c080b380aef6dc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052ee336426b00e1a0d69ab9e02234978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e30faa2472c1a80cda79b44d03ada79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0650ea381d126539f98944ce16f5fe780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917b016131c1727f2db648deedef6e081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05b87e56e907e66c65dbe5f0d0310382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f3351a6f547475fa437faa86422f583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be779299ae67546ee51ae588e1b990384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d624ad151cc31e1bbeea831b511c1485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c1ff3f8398a20b375d1f65b6473dd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490069f16f96d2b009e7a23cf9d7b2f387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087cac32e4b04598ba8e5421d9dda86788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0647b20e08dfbd3e72476b078a54b0f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08c9856d22cfccc328db18bf56997990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7c7cf657deeb4f55b17e493a60d0891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ca443f6fc1a6eccbf6cf31a8c26d192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c9ef59acc49f65b7f0d2a8cf8ff2893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65616480b0e68e51504a92eaee3059a394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b0aaa55cb04afe90001f41139c82e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb0bbab4b163dfe52112d9b5f0198196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ecd76d33dec82e2b4ae08e98a0d32397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8e8c22ea65542d6725130d8acc86e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d050592a16c3d4f692cb39b9b5765cb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212a213f8c102b2fadcd417e26d31c8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb760cbd9c4390047b68d03b1db50a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a591fe675fa7509b398ec2119060763102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed83185e3756ff76b09ff8b16cbe1f9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90d4a3a1bf06fe3684af9ca5c6924e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db9984100581b8aeb903b7c525763a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0934e7b69781cab5a78828edbd85c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e483d2d223c9cd5be7a5f97eedbce107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046dcbe7c37921f6ab3e055285d55177108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcade45f4ca3d70363c96c308bd50e3a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4903357469a81c463740d0964a102110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93213a17433df32e5b5fe2f56309aa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b343c94b461af9e087f77ddc6130a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486eee063b3d099b12fd23295d62ec69113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62732f0de139089ce2c2b13d2876077a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61665e8c65114e2b6c3e5068e3cce6ca115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bedf6f4794dabfbc7d90eb1907c0fb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1af72c11245edc44a0ff69906a48b9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec147f4f507354e76fba2ccfc2c4fa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e053f96b653b6b596b7cfe3a4a6c85119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091925d7a5d55bb25e93c1e07ffc9b22120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668fc29cb3d2cdacf090022510a0e72121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a0320ea28946c93edcb44cda4e2a3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a79ecdef64619195342f468e648a6f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f991658140b5f2087163f8a4167f720124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40141ceebb5196e2ee31a0cea4d75643125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b90f9c3703e446c338867beabf986126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33f473a10a294b2ac937022d859879127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0eb695a93b2961c70c3c6ab58aa8d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b0b0692490670e981ca2774dd512f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d40b6286cf803b7ac16b82c094465130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f273d9e67be9ac7e8363bb6548330131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580fdb53e10c0fa1bafc74f1526d1584132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53526b7da5f81480ebd459d3210b6c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94cfad40620c65b1064d0905b138a5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501b5d17f0483f9291b980dd20002b0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de85a1deeaa08a4db434ee5dfd44350136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60597eaa62e9131c6af7e94945d1c164137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110de0f62e6226cd73ba8af8c8315f1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7e04a242de9d8384e6cef0f315c37139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cbeb2b5b252ee4495492333dd71599140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f420573d59d146fd39b837cc8bc449e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee4f5f8db9ee3c307b3f2908be9059142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128857cf51b288ac28a7361d1a956f44143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2939e13f27ea9cc3b8774d52dae44e9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaec26839aa846ccbf1f3e0b48e956d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c64afc1eb7b7721116145768dcf73146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b3a751b19c417e2826b81d43d200e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1c30cd1eb4517c94087beadf0a2fc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83792bba7592801505bd1997096b4c36149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68709553de0457c967a269695b444c0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30b0ecd03aa8753b0d5e800010a38d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf43ed2b88c1d7fa1530d0fdf4cc3fe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133fb12eb311088b33a268c7b738cbda153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d45aedc76b2a389f0a709095df4093154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5eb60a5f14a3e2bcd1320d8ffdd8e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb912f79c78111ce8b7767719f08c5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbdba8091931e2e2259b84241d26dcf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5762b8303f17bdbaccb11a7f73daba8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa36523b4bd3d3ccae1cf0b6c8868d8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460c17e2bd6ed125eb3efde2be69146160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db97b8385580318ad26aa3c0482b1169161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee46b0275c8400fe89519e90a485d45162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5510fe7b0970dd19950ba3709607aa1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4a4d9143948bd7be3783e79db0b97164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10236051840762bae2ef138981065600165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a62c3999530babe1c251153a136d9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc863006d1b9eaadaae1ae99e7d24b2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980013984cce686e5ea368aaf20ad216168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c597f7918bfb67e0954aec5791cc2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce757d2ab485ac447c49e20022e01c25170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf89d198a3375e31a3b47ba560f89f7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a131377337c068a5d76fba92f911e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495fcb312d0a83ef89e99e43dcf276c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d81150b650a106ebaeb552dce029f8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88995fd4c0191bb5d7778d2e619fdbc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d4b5d741a0f9b25137504268fcc21176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ffc8fc6613281a2eecfdd63a3aff59177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733330d17cf7976b82c2567df06af4a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e8575f84754b6c5fc579de73e33da179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc294e2f360c27bc7c32fd54612390180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a586a5c23297b26fe7769244982eea181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f6c78d73946c8ecd6ec83c55d3af4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23942de1b9ca8d2e6b46af3791bd5b84183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8b6af4ce1cb0e102805050f74e3f4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ecb5cd3c06a3f7cd709a21b91f495f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade642262e032e282e7d779c6156a48186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf445bd25290368fdf0395e620238c3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5399542d6bc754a4143b92691f834e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164c143a44945e62e4c92edcdc672b5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f35518cc505a10c4b99b9bd35fc772190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7b418ac873f906163254f236c59ae191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada42476b415afcc54bf5a51776bd71192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36f6a87c0e8d9b1bd5d835d1866b5a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a218a3960afd0d424ad705a79a92d4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce1faa558b366ae06130cb0abe9641195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c366cafd8c68e14911c2b94dc1d484196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556584c7896f9d37d313d206cedd62b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4a13d881ebc7397b4559be7d3223e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f2c0557db747ad05be7d4ef18a89c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2ca6cd7a6c3d5de5daf9699471e27200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1febbdb9bd969ef78aaef6615087a88e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23257ad3a50017dd3c458448be8fe49202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f46cbcc02a9e181448ec1e6c8e18d5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075423beea074af8263ff5de03d45e3b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930bedf4674aec344c160e07caff981205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4701f3cfec1fe64cfb0a0f5963f82206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88880a30d9cb9c3ffe8f393651e5da7c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f3e9f8eea08f6b203f1708f18c43d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422f5675efe6220bc2b04cce555555f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ede7c07cac6b98e46a7af198279a9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28542748197e3ca655d9421027421ebc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86076edc4b8f452afa67656a42c87a8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c82cf7620d5d22786237147db992e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ac282e1abaee0e57d2248700b0248214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179729f919af4dc04ca29fcee4d46a94215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439fa9b1e2141635193ae86dc9625cc2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dbf10dbc14cb018739364fd21d9148217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391af8d9026e1ddc7dfddfd8ad419e3a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6936d35a98be2759037796c6a7a6b35219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3051ad0fbb94e7860d2ebe61c60e6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b557eac7958473da9ac5e74f3adb5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3bd5d87be9cba144b13bbcf067bd8f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad93dfb1c568944d7d5c39bd4fc96a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957a32a933222ffa2591ae220d578d7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7867a122c75f2c862bad7e4b7ae6a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55dfdddba4e54465c80d835d2dffde226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40073b12fee4d2353c27a6db947ba0f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9ac438b1e005d0aab0ca9e890f463228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9ac76db59772f09e54caf5c990899229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61453f5306276af120fd8cf844652465230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e4c77ff6475be961f11a7b177732b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0b63a7f5432333e8aa020dc3eca29232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f357447f976bb48ec89c1a139ec71233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e3cbcb6784bb0bb3bdf20a8d2b173234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f3b83c0286dadb49819ec78b04116235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f3011f7f74eb677d70fb46af42ed9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75f0c567bc79918c757fa18a48e8d6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708369fd308e7fb62a9f8d27ee8e7cf1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f2790aa8ae568c87cf5eb5343a833239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b714e38084b66a91366d7f19547b28240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0bc44f2ea1b53ccfdf52b07a60f635241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6f5697ff0601ca6c0b8ab326f220d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9750c19ade9d61aa68d445450db357243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f93b248fb9bba0ba4dcb44b9d7dc0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684b763347b9aa64e1cbeca2c68aa37245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803352a4b60c4667dbfe321331ea07e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d2bca10e2291abf77f87f6fc0fcbb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644c39be848856ceaa7dc32b1bb7876248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae5bb7e4e30d249190b854fcffbb9d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3f69f83767d85b13bb4492940522f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef41c63e23a654091e28cac6b907d5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841bdb271001ed9d6d9ccd476fffb3c4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e319f47c80005ea189324ee995446253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf613fb6e1e55aa2eee9b907220d3b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754897f899be7bb96cefe23a431e7cf2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6fc6553849caef8cecab903aff6a74256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe4fd1c311aebc773805920f804e3d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58bb0f00c0a83b1dd510d32fe58da68258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2bae4f468ac5c976f5aa0f556a436259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c232783975f36f48322cd13dd04b2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e968b85de637b9d5b2fe1a37e2c014f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e15336157f879ea041e9660a8a3f4a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36700a5be00f2fdd8cc7e906821f0076263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d623818f9892f1290af8025fed2f244264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021a0a6b1adf514fcf947bd4f5ed174265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ae7d9908ec77360258b941ff38ce7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed4740556b11c9dfbd5998cc473237267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151a0909bf6728475c6ff082cfe3e37268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743ed739a4fa6cb4609b51239a20a45269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb13bb792cba8ced337e76da910a2b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d598d95d41e13792487bb7be6b8a8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82586917c04010eddffd3f0e51d2eda5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfae66239a22f4b25e31a42d7151c6a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd7b2d4b383b9e4c0baf217b4a3ca0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff230bfd90e32a4fcbeb0dfe77f5294275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e177a12fc3efce384864ec08bd22c55276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b9112b0702a73c58a8fd6b85b3d13277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014524c0298c77eebeae2a6def65bb85278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791b07911e800f8a0f77ac71d6e3bbb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada8cdd8ac62451161e6c5b3757a17d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e57969bd637057514916c62aee0af281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b2d0358d023276c2d709c67b019c7e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95fccfa8b2d52a744fc40467225511283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2db21387e365f5b52a86ce1c0086c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31946d8f5734bce59fdd6f8f929c2d9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffab213845d2ac6676451850365cf8a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038feab99399c2a7b2657a7768f76ec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409e2a58808a0fc2c1dc74b6171f383288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d7fef553ab22d9b4d47bf96b77d3e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13173aba0d41971be954a5a7a6cccfd2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3591cf99cdf3c9c9f357cfd0f05078d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fbcfb471c667559176d3622e214377292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2bada0c9baff09708844535911717a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e3f51bf11b6265dec00d764d46331294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6448bdeeaab18aec1687248ac4b4fa5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430784266933940ef46c2958e1938f13296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590aac4d603483bc846e2609dfc91f1b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278964c83e3288fd49026f522da34d8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18971f6add2fdb2219dc3597a0fd82299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abced63db5204e6602522c6882f87f9a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4acc8fda7ce34663de230ff5dafef86301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c93ab4ddb0bbe65a0edbd721b0d80302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f782f34c8195c7e27e5eec4e25bc121303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6eec0713c258f43d0371d123bf600304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9326fc807b338d057fb44608b4866e0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba951d9464e89e8ad3ec5e2faea66b41306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bab8393db9a806274c9b93fb42cd15307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddafa484c9be197842aa9f60be37b1e2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899344549f9caefdf98f10b10b4d52dc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7fc18fe310ad2aa5cb1d6b29464fbf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7ef19c766024f2edb7dd6be0e4af6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99faa28cab1178bf810a73d4447d9261312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a218fb13ab926ebeb2036b2d26357313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578504f7c54d3f4fc4095e970e4967ec314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63a377e52886257cf6b8e2276474c9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27dd92f6feaed57e02d6f8afdcba20316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06198600ab7bf48a26433c2ac2e22102317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53af91e740ac2f554d9037fa593da85318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65abac4665b2ecbad994dfa039f2da4b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3cdcaa353fdfe01f4cdfbc350eaf7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab50c2e73ea9c555a537c97bebfef6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15179b9616a877d1862c04dbf693860f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50043efd3e00ea0a66379be4b6b59172323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1dccfc9e9cc4a32d05fb86c703e4eb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85927e497de366a25a8e954c07700e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6ce5957dbb220846083d65b612d3f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a21386ac5816970e881c360ed69d62327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022d38cf91ba2d0669349459133c6a8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec9fec1112ef02cfc44c63bed5c720329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe38d48610285238489ad56a60af3dd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadfd249233cbab7b82e0395b865847b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16abe3ee7e20b73d41c3ffaf7d5e1c7c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2a0c307ebc6a92538a9f0545175df333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c33893c7c1d0b11b34e7b064ce38f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820cbd3fc5138925c5db0d610032d9f4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f66e7a33f80a4514d837aeb23fef8e3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb93803835c052619a3123bda38bca6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d904f1341d00bbb9f0d9878063def338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8e78e2b8244328a9cf128cf9c4d99339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e305a40f90c9c4a0dbdc1f78e65dbc4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addfd3b13beee81576360b5203c7c58b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7bfe7b218805b18bf37b804471cffd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5375fac7d5898ff0bf5072c8c8a43e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca273946f4062d39676c234bde1306f3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d08b91ac6ab40693d612d5bb593db345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5ba8317269af1c5aaee9e069820e8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa501597cfeb524c9da5ca85a18e331347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ab5980d9f415bf7d1dcfc042cf81b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cedec04479655c80884bd3e5b557ba349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad606687defcf843f47522f353a6470350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d3c7105a323c85758b2eb84629865351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504b516129f3a365b70e62dfcf6ed09352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb8a3aad8f4fc64774061b7d36960c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4c38b24373b63d24de49d923ff618354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f46af9116c6318af40e5f4fde07cc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff7bd4a609318e3c4cc70376d36cd4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97816b8d8e620d9c61134d362bc4c1cc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e690dfeeadc0d325c5e08d5c3830f79358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f0c4965d2159f8ec64fc19d580825359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b5718ee0838f25368ba9e81317589360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0db70b5fdc7746d437367461e8ab01361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0bbf7f3104745f5667c87910c020de362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92efc38f54fae4640b2d6bb7b73cda2a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25912db45237764477aaf5a096cf67c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fbf381a16f64041b0f7c618218795365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253cdd3004dc98e372560ebd70b5e1f0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59fc04307f48b738c019a17d79d9133367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c6b1c18e9e2645ac15b9127ec5c5f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c113c119254b049fada30dee69d1f6f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183bc28e7c7dc2435887eb437aabde1f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afcbc119d5454ec98a51def6430df78371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff974f2b005acc0012b3638a1b29de5a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9deccc1d21eb2098d2983a3eb9a09373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fbe14d2d6eeba4cfcf16fb015ef75d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ad885b5564bf88085d19fd453030c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999035ed4472dba72dabe8ca9403c19376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913449b79ab814c15921ba346a00e489377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f024a484d5a7d218c0d2dc7e0ba5572378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2162dbde350b07627e87a5c1117d554379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f89c132b55b1baff2a9fe5b1381c3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2d1410e370c72dd60c178c0a219f3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6477811f127d8c6596344962630e6fc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067098b935ecab64389476aefa2c475383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5445a97188a23c97a9eb8a6496c1ce1b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc526f5489732c37d68894366e22f6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de008a38d7bd6838115b6b74b76fb6e5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da051e9b4a6fe4fa019b4c91022f488387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341f17569938cff613133b593f5fd1d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7d5680926eb3d9bfb63cd9c6703d3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18b631370af8cff382ec11b9ad5104390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b53a1c38c60b9ffcb00ddda22a0e72391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8369df09ccbea42d36a236d95d9a7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0393ceb819c8449a8f34b5390e4b2b0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6c2ffd9f134a6b993aa58b0ec77c7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687bba070ba4474793b56f543f940483395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9b1e5669c2a93e9aea30271a95b2c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188722ddfe5239645b50e8ad28255a5f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02aeb2acb37e0245689d9e72618a9b1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438383df69106016ac8acd3ed14a33b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e363f6c28adbbbab6027159eda901400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbcb820ead4527d71a320e881d8ceb0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e842a29f8f90385771255725bf817402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514aeea75f22c62290151c44e22daf77403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e5998320a83160286399012c33c7f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93814917951cdc0175b94d845fdeb7bb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763d9a3780165606d9e75bf393b8eb7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332186301370a970133d9b65b218b11407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0eaf345e0b2bfe19ec882e43144a6c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a97cd33b59eb899459f992520817e2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf7bca3fda17277fa84cd820d48eeb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642a76483a080f783d83f75f9fe9d22411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a797c34dd398f5a88298310a85731e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be857beac153a83cd7891ab127a02ef413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88c3400bfb08c45e436593ad38d673414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712fe49c6c7c1f9806ce72800903c02b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e17ee3f7075b6e4caadb0ee87a0048416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe887f0622a8c1163ab4af0fb5b0fe2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df99013d55aeb21526075756257d0b2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb8c010670a4b43b3b4117b41261af419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89adca15d500d31ae37b0357bd1e0128420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ceef7a4b19cb61b4e217bb0d65e82421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b188380b837ba558db97c1b98c39cf3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e115524a8f952967b98d649a1e791423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2f1fd070d4c70f800399fce8c6f2d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2fe243e9ed86493537cfc65198da6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae79ae170c8ac399e4c7124724d3e3c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3bd05840d912c8b6233f2bd97123a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40665455a6a5dbd9a4d29e2b959355d6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73289338544e4e204d6610f96a94799a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c879bec65b726707212fc26ebed3be3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56174b84abb45d2c42d05bfbfd05146f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280d1c58c2c2688120a61a3947e2202432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30141d5b294813ee0b8f4c676f7b3462433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98cefa48d544b9205546750b5b2aaf7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336de4acbf31113bbd8353b8040c3779435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2530db8fae0b56d4427d4ab31420d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d58f346d3ae3974d0b33abb5305ff437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f36917a3b18ce41ae41adfaa35c14438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511344d5188714fcac7ee97c0915d420439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f2a39e30d6827385e84aab9e4eaa1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6d7228a8fa8d0ebc95706fa9e43ec441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db31fd7c3093f82218a007924276a5e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2955919f8be085e8b41e482da7369443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3312fe4b7045f2f13fef5f33995459444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6aaea36bd93673cb212e4d86a9d8e8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7364293d3fd879ae7af124e1523052446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e327aa8c50676cd8d878da887d0a4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d972378c7b4903670b44b4e9480760448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28263bee45582e3007b80f10fb7a78449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3d68081d8426aa8538ed8c836f389450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb0ccc18c6853dbcd3f742aaba1231451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96624f823972369c2a1f2cec75e08093452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ec238a2c9c4079d6298365b4f9490453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21abb022db22709bb2cf9630a7c6b7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127873587c31046617cb5c3123cd60c6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c75fd75fc0e1f60916b842312c654e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3983dad3bc9e467bef5b3bab9079d0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f8a3a4a81ec4a0769c21436f252865458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3ec3d58c6420a0c109846a0d7ebb9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4fe183635ce11236b1542863b7fca0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7e3f7c5343d3887ac53ff0ce322f5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2992c0126520aa8f3bb0c53df699808462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148707f028d1d6929d5d2246365dc2c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ee1551321dce92ccc3fbbb391139d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84abb617379da5d8e4466d6d60a7aa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da1458f4203b44ebc10a1e121423d7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5c91275899c7b4815701bd5a1b000467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13c35a4ae72c1cd18e437d4b798943468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3a3af79abe0dccce7bbe5c04595dc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc513e024660f54dc88ab70101f233470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262cae86a7a898591f0ed0c0944d7c3d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23335e1003009b74f67b5b9818dbe489472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28e2e588ed5d27a53db567331cf160473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8f4c90e700701d3c904406bf200f7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dfe8f97865a882fcf125e99c3c9346475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33401c6c6315ef1dbe814058528053476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db49199415f5ec4a7c303a2e01d116477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad64fe724d07528134df226e677374478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87d5b1524250622d9d06f858ab07a4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901e66f1da18af655d7237d00a084eb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb5bc5e9d8d0af9e42c62b8007cdf8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2bf55a9858c5f8a947a42078d753f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f999e8b0554170d7d7e002f3d73798483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3a634c67382eba9f7dd3b1b290d48484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6efdbfbd716f091332379fee8438c43485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3216eba66ac4c436948c207f2829e3a7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e389e82ea474a37709472cc935c2e55e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420bd5aadd72890cc5a4d2d47618433488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6de2eea257fa39d783119392921d5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45c8307678f21c2156b9be57bb0d46490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342304997338bb329a8b8718da32cc3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bca550af4ab6c9cf41a7d4105ceeb8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251d3a7136b16bdfe92cac864b3ae05493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeda8ad697350b6b10497a1c46e327b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6276b82ba785a4983a8b2c863ec6ab4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4c9542437bf3d380ed21636573b03496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336a5b3ad84030415a4ea62710c9b4e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da088366269b0169d98355e63a6d4c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16dac6fe52b23bc3c20a9d0de6e3e6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b631bab26eba8b848f850cca5e336500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa88749d332dcb82c749f489a81a5b6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae660dbb7ce4a01ccd8296013c27b5e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e06b87b0b01c951d5e8d54254a109503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230eab8662e68e794a423c9ee3ea830504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0b1b9c2accefdf1ea29aa8942dbea505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158496f0f9dfb13e04b6ae41b4132cfa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ebfc5bfd3045ba8d8e8bc8e3231541507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd4963ee63ab013554f02a96775101508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e34200475a889ec77e041e09d80d9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7971ccb102e960927633aa8601be20510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771551210bf568c8f37b0fa6636abbe511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36bbd9bd5873118d86ffcb509ebe6f5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd257909ebfc24aad088b624f1d7c6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb16e27b0cfeee212cbe4ce9f3613c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43289b314a308548726482952895582b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b62ce54298049b82efecf08085e32516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcec527b5ae902b935c02adf22beaee517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6552caae2e9f16e92227d0e886f22c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ff326cd28e20651a2f93f21b144c1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7da845907db85cafce9f007c3d8f4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796bc76cbce42287892f76fbbf3118ec521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703519bd1351690c75e2db37c6298929522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de56c5b3632b21f4be30b4bc2a70f0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e86fe0322f3c68641818c9f3ea5596524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f85db41e0819385bc8021ef161af6f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac5e9c9d58ead8f2764eb4f6161e58526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e43ac385aa982d32d7b931fa18f31527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd571ee30bb9397be42a1038fca3d9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f79b31710acc80ef126ed3dc61c34529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082ba78a69d0def84861425f45bf241530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f918c130a7fe60845037897460273531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac8fb80bee4e8591ff17ae5909d6ce532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d77409e21e8dc2612a072f41b70281533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf97f2e88e43b50300e3cacc640aabb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1b3d026f99134e39b6e7632f28eae535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b026f107037077f7dfc6c05c7d2db15536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5addc0a5cbae3eb3e445ad82d2b71537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48aba10c8061c4dc64d3030c2d552ef538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca160e4bf9def09959534a5dd4dd2c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc352d82f796acf8c7e629086951e00c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66aa1c558875510b322c3759d75128541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a1ef8cdd1cf1666c0f7a2b7ca039a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d840f4ac2aab856397055063613ae543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782cfe788bde41cc856c8d9c88d9590d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76367897602bce52afdabbb1b625d2db545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027d3ff1ab20617b2a74554e6bd7a02546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219038e576deff1c232318348bd67af547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02027d95a884f59797855ac7ea3c86d5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f4d288e36fc4a8aa79cd49f6d2f6d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933cc1b48eba9294139d47c331a9564550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542a9acb4cfeb544d3b24c5a511b596551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130409ea3501851ebe2b1fed4e4296d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f7609f3eae2b623004317135e75ff553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca93be8efc36a8cf79e15de25b1d15e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf99bf3cea9fc99babda6690b1e750555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e830c5547fb20af42a9722469d17ce556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ee19931e77e37536808b0e1578714557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c72920d733be0dd01d32ebd4c475f8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3515a6592ccfba865cbc7fc17855d28d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54312f8fefff549a0e63da2b2f84f135560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c81014cfde14b5a954472b243aa192561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee6ce27136eb70e161f86607373e3e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405169b9d82ee11bc6e89d88bd4e988b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d43dffefb2405a729377260b8ba32564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e82248d0da5f6166c5152b3e23bae565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97853537990e06cabd6f2258cd5d3f3f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14104c958b3c34ffdda1a427a57bee6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f6dd39bf4dfcaf99fc9d158535311568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc2984f0c4b56ca5317d8ce8410a42569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508bfef4f32b1ed4694fa9713a3e1b7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f7c07c1ef9bf595f8f7ed767880f5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b70684d1da85f2acc7a985bf45207572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d96a01ccbeb16d8a3fb15e1645e89b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf3f7ae40ca0f500413e2b33a337b7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5edc4c6f9bd53137b3e9211f87ed1b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e54751906958b6dc16eb6844568ec6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fe8ae6a9a82283d5ba933da72cc40577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e3655c48b8393fe5ec1991882c58e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53f4749e47444988c3fe1c9efcccca579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e2e5c8e8f7ebc7f24886fb69360eb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ab4eb4ddb463f0daa2af325c91bf3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37ecada36e45c50c64fe65033a871f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48435996616daf2c0480bd927eb394583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0401bfa0d664c798f97f19fa5f07d994584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85010f49247a4bbb09b653aaaed93af0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21e2d76e4e4c5456cfeb1c2ec88142586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dac855521b090c34c5572a4012684e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93638ad97f1f27011462098ff97b20dc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e361e1fc71ea8c97deb3140ae80269589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d745a8f8d1b0a224dc32617785cc5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b22a652cba48f959125eb9da30a9cb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684d9499ba325e56b2abc50b43c11ef592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471fd512fb6f918eab765e6e6ecc484593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704da07211d7f0b6f810dba231b7283594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79ccb827be99747c153b77c6092ee1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb37d9c9fcb234a5d444f14acaebc8f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edab885c56b4a50ef3a8630d593ee73597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b106d7c7c397e5374892730e497ab2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa43c04a166501b766afd61063a748599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec69ceeedc81525d5920d999805adf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c853b79c07f6308b3bf425b0a4eb7a1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612bb5e9a77d7905d1d7473432c9f3f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74748b8a75874a2a59b36304dddbfe2e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f31cffb5591c560014f0119db352c4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe830125082e0f13ebe205b6e0c178a9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e0d7ebcb1bb82ee77f44d4fe8b4e6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e1262becc3eada8c6a064bcfebba0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe058cafd269de86452593a858b3c74608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea2739aa5e251bdc81bb6503dcb3bd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c1efbcde7c525ff4dd269f65e7019610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb403790f700fc652ad85df1728cdb7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b8078ecb9f68f35cb6458401498211612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658fd9fc46fabc5e5105d2c4092a7ada613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6edee5c6509d6194ec8120ef9ad56d1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ef14681ea639a0e52b43cce8897bc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4e521f07f7da619f2d4dcdaba652c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40975d7a2e4b098d9a9a357be96fd5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb823635fbd1a3a22a636cf47d0b3b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ceb6570abc754a5986208ec77cba56619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5dfa9bc146b23ad8bfb42655fca43b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933f20f1d6aab5ddb15c546b143b63d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e075c4130415d54bb1bf503c11701622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3588fc318eff29c1f7cb5aaafc840623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d815bad415835fde90aaa227a301ef7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61dea4a6da15e0d3184fb901348fac625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef29081ae231bf0954c2f462b769c14626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546748101b92da43508e23209f13e932627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ccec4d9c64d4656c0a1e3882377a1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762464fd2d402acce5812f460153e7b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0437af381c939d21ced8631229886630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5cd9aa016accd75762a3c0a5e77b2c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c59f90fafce41c08a0d2d6c350312632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8a8d001da937938661bfeb92cd374633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2489a9e84ce5e1aa218965ad9946339634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c29666efcc4a67587ab8149126592635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523568c929ef699b757a55cd0123d7fe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786f2d1c07e894f5e9e9076b8f96bb8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f54a3ec93ec371efb27e1184c9d4fd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cbb73cf405d83311e5265160a7706f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d31d8af6e4dfd38b66cd1bec92090c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2035b7a8cf6ed874d46d8d093742b98641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e41813d8d21c535924d44cb475f925642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3241559b1db948be07eed422c9d9f7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a22237367b4537f91c6e3e3bac520644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58b8a0118aeaffdc1c7a39b4bc8287645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e0fdf6a5be6e90681d4e7b3cdc1a7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd1a6a3fb4d1630809c27691c894ef647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e669b0c7d911c16b28632c745de77d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7febe6244080723af110eabdeeaf736649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9857bc945df50aa3f79408a29990be650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965170239d5386cbbcabe84894be822651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb46bef2b6f6489cdf2a70ab97c93d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e77682d364de2ffd194674233d4cc3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082bf0bc30d6609984789c56793f229654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deecef88657398cd82922d957f960b9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754168fdb604cb485f839151672d6fb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b73808090b0cd55e866de5df774110657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30ca54b46efbdede218cdf51db6fa8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147b026d38e98368d2ad982a06254d2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2537804ab70a0b92f0091a3df2c596660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853e3e6e7d88120392ba63181cea59b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c485ab33b52874f185da64db2b1c5f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a34684876ab7b97a86e2295d2eb2d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f77ffcf148fe01a477de845f2d87c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e67f7ab27ec6953e383bdfba892a1c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35fa3e7476af4b1241df00690cbcb6d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920e2df8d15408778d5e075704c7bb6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb4af11476d330a8f6f94d423d023d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893edcf45db4408d0064a6d626f667a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69767642bc8d1565e1e8c00704410f7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57068c67eff4618fde336af9f085e5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d5f558abfebcdb7e64abe375fb453672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3651d9a63530a9e4c3b42c047fe6088673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93652f865d9083110b7642c63de28482674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aed4bc82ec9c1d1dbbf9df77303699675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29455050a198231458414f0e95ff9bb4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188e2d2f2ae8de27dec9d0b4664cfd9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174ecb55d14ba2ce2cd254492b11985678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5a11027126536cbc23a35d7db0cc1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b81b232ba8072bcde80483b2faf814680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3a7a7db395c96c850bb506bd6d7cc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b125cff935087188d5e84d6052d9c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5f21cb46b7ac79156a0f64776f772683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6afb019691edab367daef554c0a0d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c382be185a53f44b1df600d0457389685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c38d8477ea4d0e393878fa2057f3f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377bb7fd711c5cee32a975cd543a8423687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c192c46d8aeac2359cf858287b222e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860a51c412283452902400e2ec0b22b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df791fe449dcb64188cbf4c3d1fec664690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3121dc34dae0364972a6c5a1362f162691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6fd9821c4ac7179ec9836ac61205d0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0be9eca9f214b44ff09b4adcceb9a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d23022b8d609ecf343fb5f1a91275694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0489b90bbe74cd58b3403b555f021695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339dd3ae5b66ee98b58ef0e37f91d1ab696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711242108ec96212b969faa51e9c9a3c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b24c3b91f2f5843f906d83924c2c2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14495ea44a3491d3e727fb752670445699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ead3b7deb25cc6f56fafb771f7096700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d633e63b4924f779da59cba4769d57701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51525faa6b8712be1c8d200f35b046b4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc90a19a43cfe1502ae19796c98090703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cfddc5f0eeb795d5e3ea01bad97c08704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ff0b246b1232c5bd5043b7b0988ae705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1d19d9a4fd1a51b8f8f8041e490d3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06fb4951a911d9c9aa8fd71429f7372707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721650fb7da153065a9141f37acf680f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7fcb850e6345947346b3a8d751751709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662a6bb5ae44bfc2dd0586772fed887710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea491820c7b5b4f954b0815ddb7418711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a06e72bdc30f0feb4109341721950712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99216046fe174ca9419be49b95f538ed713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843b5cea8645e5c59c21e3749b912dc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f81a93d4816fce24b807f7f1261721715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df5c96b708c42d1c3347dc80adf9b4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a88bbb68b993a6f02eb7bfd9c77fe8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4a7c32c45f188ab36ff4f46704587718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38cdabdfd5e9717f8a331368ad6509f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c849c809d6bbdb752f05047c2e012720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd799067e8780003ad5a6af7e282b47d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5bbef8b847b6a802c83739e900e248722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5200a265f6e291ae3643c1dabdd813723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56504dd9f6e13c6d40c1fb4b68df92d0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd514b9d4784cfa8fee78486cef42993725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc341354018f5b7b981d68081173c506726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0211e4bef11533e62d3f42011efc16727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f77a4d40dfa62fa9615c259c57ddc7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe170ad3bcb0d330c0e0993d15aeb42729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0622059a7358197a476d14b0f7e2818730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d33e07c13ddc841170e7325873884731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae6b27038adbdf6ff2ed503252d80f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d10b797c7084749e7da9760935c49733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a3a9f0b98884c00fe0c94ccf36e82734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f41b07158a8bf2f30c7fb86002ad2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85884e8b7fc6a93357aebf37cb886cc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04ee67e46ea6e12a141283d2683f55737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd2524935fa27544d5c8b311de7fc0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5483d391769c78a5fdeffe125c456739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22f58c787dc78b7f3cec86db004602740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621ffe8ec50a9192ffc134d40d7bf30741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72e1cce93b9f368149b5fa440922dc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22635897af7dae585df5c6272744007743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541bc7340acc47d12294eebc4cc0bfc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc979ef02acfc42e2a81dd7c9398b55c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ccb180b448becb2996db58b9b1c8f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3d07f11e6065eba3120be46fd3a6a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b515fc71b971d166dadc482513df3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a89d5c05d2ec7b3b715d0e751b4aff749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06599f7204aefb1d9eaaa748ce249397750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a138277ce26b1bf7fae8060038200dd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87bab35f4d39e8f22e0b319d0205a7e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3b19e64207d3f877aa85920e033aa753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ac893606b96a06850995e452b7131754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b1028f380184ef1b7b4eb813fc58a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c6b01206b1c45fa49069208969cea756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d8ab0d53f4699e1598832967b0786757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085303e9830d83502061a9c29bdc293758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734ece9517b61b7048052eaff9feaeb759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803b213e7ffb8f2962a95a9d53051601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d986468e9bf2d2547d38e35d5dea7592.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98debf4ddbfebb547e8b2b66ebb8d953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18af1564aa7eeaf3de13032350b3f0d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997f2b14617cdafbc733c0960cc351b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29063c839d0ea51a8255548b12f198096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ddc58d3d2b98b1c42a57689a96bf7d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea720902eb687aaeb3f1d045815ea8e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d40ceb4d35ff46c1bff4d91bab694a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0b870a977257ab366fa39271d4fec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1ea710fab518254d020700585397211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6c5a9e2e67088349c006408b19f7512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e4998e3c58e91d307714bb515700a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ce00d133f45f1d603ee5c10d9fb4f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41053e3dae5865fcba3a8b4decc4ae015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021511e0560087066a8a2d0d73950de16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e7694ae86090a1cfe4874b7a2781017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850cbbeaa653de11d8ea81609d16e81718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9ab4b15cf190627efb96e4d44253819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d677ee29f91b16da7678f5b7804f820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238cb22362f487e786eed7741d5bcc321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c68a70a4700448830a2faf61a129222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0a5a48214b65eb40fe060eb78d5c423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad936e7ce87003b99493c5b5afb1f9024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5856f561359dee5bc6ad033c30efb625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5659554adb1576d537b8199e6a936e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01bae69367ea486a1fb3ab8b7f328dc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e3d01eb763857bc5ea784683d27ff28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af9ded89371bfbb9241b0815bc411529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad43dbf1c2dab5c10c896163e0e675f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d61f4407ffdc8962b563c36e72edf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e65b0205a5ca828f1a3ab26243685432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88c2c494a4920a56ef4e04ab43020e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320e8e90f76b4d836033dacf2ae99b734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaabeeedde2a7ec382e875b9ffa6dbc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107c63fbdb2cd008bef4163add4574436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4badde3f68a450dc6b24da336d0e4e7c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f3961f99c76a845e65184ee5055d538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a3d60adb92aac16399f1984f2211639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629c4de0dd28cbba90467031c1819f640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636e88b63cc17003e6ee7acf4b9316941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e79986cff29a42a3bb20e9f69419fd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a7db202fb62887cacc1cfc892d17243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a91ea9c0b5e1a63714e7e5025937e944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c9de4ac58d04c9241951c4113932d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387be0e53d4816bb9cbb0ca0068085646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b269fe6902477d40ff9096464810847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e72ed04b8a8618b80dd08cc7b028048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d603a72166682a6e2707bb37a8c9264d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af158dfc5b4a4bd5e611e493900774d750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a3266774ba8dbff6b5b87b454812051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395fbcc297eba1137006cef64a3d122352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422aea86ea1bb8c3569a18dba7a221f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a114f6e9bf37052bfe01112b8ce1e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca00bf58dcb05951cee2189b6c5a2355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6d2247e7f3ec7bf1b022bb4d7879956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d927f0f03dba478d19b1dbf4de2c04857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509fec74016d60361a634630506740958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6438c3398f472d68dc5ddade754b94a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e851d052374566d2a4ed28e3d16dc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28688816df6f5d04717c2501032f592161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69b73be57cb2441d5656a37a7cd62762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf018c0126944f95ce3b269b5c15e663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb9d010dea704ccb9824b127c45a2164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b168d08266be8a3df6bb9051ce1d08265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343f5e070d4c7110fb101c1c06db51066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da75d01ee3a4cf41d3bebac139d56a667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9906bc970d93990c88c509e5b9a065768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89187accbc57d87f1046dffac7f66369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f6b7324df8c1463593e8be32a356270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1441d1a025193a790db88d22916ee1071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e18cf8b9127237751e370943a23d972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d42ffcdb60ffd883232ccfca9e026d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c4e2860f7a29f5bb916bd8881ef6274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496ddfe41c738252ad0759c6828f62c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0bbd2be2df86bb31dbfb4aee36826576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47eec7d83432870780fe9e91e46ab777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea2b3c22d5b25b0bebbf2a6838bbb378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a465ed54728eb5dca959c57ccac66e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119ca2c45c8c74529b480a06d06adab80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d3778452bf0903ddbdae747e675bb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe190216a2f6d75587f3c58a1ff1b46b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a9f26c3a1b1c419250b52de31e31e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007d1dfb2107a813ba8f9768236f49b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa65b4799f99a421153c345d3e7914b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c21409796bd35742694b92537c30286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9dd47eba755ba13c766c1ec973a1de87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5f31e1f3ee291aa09bfdc8577232e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd57da17dd1222d12d31fe0b1d584d989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b92c8904e60f691ddc501c9f09a8d190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500ff3a8e2412434d5c8f5660d3d17d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43afe44251b7db80b936c04c421e1b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38600904eda529ed7c6f610cd9931f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5eb1059c5dc8ab683060dacb0531994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614eecace02f828e57c3dd958c45d69095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d91cc61d35e95b4a0f6fb31d668c496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6b2435f843926774d3e52cf1d027997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2f7306591f424329689d09324069498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad78865dd258fb905570ff481350aa099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21849b03401854755247891a009485100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482f3e5a125f98aa72c17698f481855101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103df396113b1aefae09fdba11db4bf0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1de8521ac7be8763f923caa9f81b0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505c7d09b334656fa518319241abaec104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9882501b1303e8f00d26a6cf86fd1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159b25a3bf2271b9ac6a9975b84573e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03799c44d762ee193dc7ebfff9da8c9a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab27b2bb7d4821e2228ccc51eb7f475108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d4282436620b2def37126c6f7be60109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949060bc0be77c92476512f98b224b0b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ed80c37e647655935a3e6a862b3b0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9a7b09e43686f03cc9bb41bb031b6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37beff946edecfb0e9891b94da6d7e6d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b310a2bed6049d97128fb8650a35a4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d35bb8561cf5edb219b451e0e9807115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76592c7a54232dd053888b424928fed1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2addd3f270dd22f06f1a16a55f5b0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306574cd0a2e9e256a521c97568f6a5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c5fd4ec14559b24140be35e168794119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e5b101bb5d04cac008c2806259445120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b86db4243666c8862cc6df3c5d710d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac2b3ff55b3b1cc92f0e9521ed1896122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68911edb35e4f1d7a622bc0f92f97d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0bd722168e4d4f003ed80bbeac3245124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcea3460e902cafcebd13f85515e54d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369fcae082ca9941fd520d11f00e2b6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db589764d9e915e3ccabd6133763d26d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176065cc039ee6c6dc18d72e63a28aed128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402a07f4cc92f511d75923cb09bc678129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c74daa1e4292b211004503300c05b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ee2188bcc2758e72cac50e9c2c58b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee972c1cb8dcfafb3f8e168d255785d6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ddcca4ece698dd1d3e817869858a6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf372d76b1b259966729395c248520134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b63e0042cd67574e27caab1dd644e26135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc52897919b788496ca7e43eecdc64e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e2a389ad4b4b85dbdde3b67f107cf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d38a0b195c9ebce2ff2d313bd4567138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c1976c47689669bd7ef6dc71aa43c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54050f78775cd93fe193900546cefc9c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab477568cf40fac33c334be1a1110b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d520c0c5581757a0f7c38fa49321a6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b757ae199b221a865697ffa88c57cb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a08065331f6853b3aba2af26a67186144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c082e60b6c5758739282c60c7939316145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569924e47fe41ac4e334c978ecc17f48146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f30449c3ff65965a75477a32ad80b5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c694910c7bcb00fa6010f9674ebce148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352e060a150b0c9b8d8b911dbb1f485149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce68b5c0233f6f5c85d4aee1a7c435150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b016a0413857fc255f03fd2cd0c95b2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4923144269351c396da722c8b392f11152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baafa1681ea3217a93a931e4369fa4ba153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea402abaabbfc94338408c2758126416154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d43632555d7a0b5411f196754434a7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac6bae56fbf96a6fdfca13bc2a5ced156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954a09faab1c74fd88e707e3f7999c3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c1ed1471d1db4b5ec2eceee1abcc6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff80500c7cef5dbafc85bf3bec1af5b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e8817f992f837916c985148fdabf3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30002e9262f9ac6a60ce9a5c1827a7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ccc0557eb601bd684dd23818ff9a26162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3617ea16b2e7b4f23dd02666bc07c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350df1fb82bc909b904389025cee5db8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba290b31c2bbaeb89205ad65cb4266165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a03aed7434dfe99309efbff624119166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab2cfcaeb8e6c2b1b0cb17df6b2f68167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb6d20e0972cc81051127d2de1175f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1c7d5e93f23733ea61e0bc170207e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842e68d15a5ef11149e05eed5feb803170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af580cef0d74b4fbb1838f7608ba612171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c18311878b25978391355f1185093172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5bd72f12b8d927057064aa57e9b31173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de953ef026e75c4db02d2b23d41d9fc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ef0852f7f19b509a1e390f480dae9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab45e0b33effd3b020ea11e3eb797e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59975f0ee0059bf3fb47124e670ad706177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2fef02e04994dda6ff14e8ec551cbf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719eed5e57db8c710000b328d0d0b11179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127072c8cc6963705002b796ffd4303b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7c6a05f197ebb8054d656566f73f6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e11a3cdbf93cfb56b4f12fd2699966182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4d209f4e19bf82824cce741fabfb7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d754a0e4a949448f2a07c6ad4a356184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee13fa8f8b36e08d026cf362ce9e78185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ccf28dfe031d8550b77da52e7ff5b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5a7d4fca717f1f10c2d3d357e08ed187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6426cd36b9e1bc8cbe7298e1fbedf97188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee67bb46de313ee74841d71daad74c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8713a9f5cc6ff29146ae42dc3b497190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac653619999cec7f9ab15893c9b81c37191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14e314ad9b12b951e6819574a85675192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac68a978c98d2dc046dee22e229dff193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75cea5a592c5be44612ba8c91db9a9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb8c970b046821797c5e81a9640ec1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fbf098625ada51cef94efec25b4458196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80702f37eeeea2a1634c0b1f33fca196197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f0b05b93d93e202f096d582897d14198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a3503f255ef7d459fca485f543e2b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21f9db037521092b5a64ac64c80a80200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4078f7b1deab3e52a9ae624050402e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134fd3a6b2c32fc07e92dd43d3da8c5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e6e10fb917811e4394fe8aef4c247203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70730019f52858e2162ec8decffcdd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94b7c6b0c41a102d33e6d8dce6def9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cca9992cb0ebd2a4128bbbe202cdce206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63b70b1eeea27695a09cbb42c4c455207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e78b1e44593dc6283a150e4273421208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463290e5b32ab7063ce6d8ac4b81b09c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217d9e67d44c00652c71cd523951ead210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90e0740fefc6bb83d9f985f9b60f24211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4627934eeb3ab3f73969239439aff37212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a368bc348bf3d8e2343534a16b9349213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee85610d75761e9a02097dae335f6b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce4c9a9ec390c0c2a7034c37540b24215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8856ee3dda87673f31caf1a9ea9eab49216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690f1c6d758eec6cbc2201b4df66b67217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3bb6a60109b232f3c716350e93f49218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23f0e0d55e7dd488053867d3edf239219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248e93d351ac1040dfdfaa91767187d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce39528c0da013da86fd44d0e3f0610221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae8ee0963612b00274f4af32daa32e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba5054b4c2ef7ac3f9359f085ed14f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a359628fe879b3765727d7b4959cc30224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709e570ac7c3e7c6868abe8b0a23b27225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a72e4de7ef5f9ec81bb18cb98882bf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d29ebb64217741f08c4d7392e8222227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ac4c8a5a3ac2e13112ac0543ea4af228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3994ed58b91c2de795f0e82eedd2d7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7fff55461a8c211b61e83e400b1b3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1dd85152143ed928bc57747ec1468231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11496cd0d232f8854f6824f0f95402c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84e01e8007767a1234a470bba72414233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259e8d5e92ecfb1e838a9e3e2da6499234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc1f0acb25a3d2b4b564045d8f9f9d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ce31e96ee1aec387920323dcd67e6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2908b82540fdabcea66c8853ec0475237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689b8815aaf22604efe82b126f722a3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ed4d9e684b293f3c5d4c7d675146c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709846e28224957b9754a069bb4e6959240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7cfe76cb3f4f5cc37dfff1a33cec47241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9770451e67534ed3b151f9a378eb1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd64ad65f2d601191b1e293805613c4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd439a9497679b114c4775661c6420f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6ab0660c68437a8a6b8e9b6a738fb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a687980ab7ec108f3fafc14c7c5641246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3adfcc3dbc5b7de8086309f148154247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0cece602fdd32fbc55f920afaa5eb2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610974ec462a1c5840f544b4aa6a2e0d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06cf15dd64cbd9ef7a74d28f133b525250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622e3a6f43d00daf643c26acedfb572251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b96043d8e091d211e137c6968a6b7f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3db74134e97d1bb4f092e24764ffd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284bb222479968f15e96a73a155adaf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846668e6a83091be4379dd896f7eebd4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d1b411af3eaff098a8e8aa63ffcd8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ecf1fb48472472a173359c60cdbe92257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508e3291215883900f353c11f7e8c16258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4706a5b954fd711a7d474e7477d912d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29945423774a69c692e1ddb46b6f24260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12d9d9459d7e2ac760a103acce9aa5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b2a51ac271cc7100a30a38774a390262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1eb18a439be12d14c0f8c12732dd8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5ff620c4e62b09953b603195a19be264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32dd926f041d93e3c94139b105e012265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950687f6756673f2e7aa9b9b1d22eac6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab3dbbc88e1bf5ba53401f2cdf219f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf99de9c9bbb8c1da58300ed89262c9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe46a7c1738f3fc779b9f86a581217269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923dcef69c58a244b5231faf3380985270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbcd2e4825b5da76b3b0ea9798362a1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71b0dc36ca81902146949a640bcfa1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bea9a6eb20821b063d258e9eac363b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a859b3875eb6f58224e4cd66a5921f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4bffd3790bb0625b6d3354c1356d2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd737e865be0748d5a64a7aec9389a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64247e22b8f6d80ea608bb15cbbb7068277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13432e1ccc9c0d59892a4bc51043ea8f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a89c5a35300595b938a2a67f14fad279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48f0b572f06d0e0c523438bb886670280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47bbc010e560d9a06e74469871bfc4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5602ebfae6142beba7fef2ccbb1a54c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac976b525a96c41e4f7ad1eb4f1a21f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba48fc8d34021245c45833c404131be284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3829b54f1f2f90b2b7f517748dca2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254f2b84e45f1f4835c405b2cc2213e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103f3d1d95abe7e35c5058b2529627f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d49beddd6e5a4e8aae9830163fd596288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d908b1001eb08c476ae04ca09a005289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127300790459f005f4ea185ebd15c3a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03959d3faf7831e95df206cd5db9badb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855aa5119abf0e829baec5ebd2b55f9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca60ab343f760d4ce07478aeb379748293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5186b496b940529599aec1bffff2664294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fea02cec437a5c50a9a8c4d38fdb6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506e1c7423865c66dcc0cead33b970d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839af2c335afa1f02af1ae79a7467481297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5fa8f67c0c22d888098a10a2d74b02298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d32d494b43f88199fbaee95862795299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e8e860d5f912436454c880cedf59a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ef19a1f895ee7cdfda3369ea9b9de301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073486338ac368ab8fe6c14b10cb6421302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a1662404d3889158a4b9403e3b38d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26cd4377d6473acd2d2e5ff1e9aac6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1ac961dfda31efac24e55aa156dc4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73c4e8a944ce710e89fa6d2a35ee8c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a85365eabd0e9cd91114e67c458a1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517f627ad4784245596c53edf5671ce308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0208e1818fb8da7ee42c3104895ee10309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422bb24c73ef09011372cd3d6c191a26310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30df6a39d2176da1e7f805a65ab808c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74827749947c8c800fc07ae88702b016312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda98389bf8ae184cc641eca886996b2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe8a47956cce602d08c573cd41f419314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59be843aff247522ae0972559097ef3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a555cce64c06497ebc63b330a4ebf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f596f747391f80d91c101215d73315317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b878ee08fa9a60499f1f9a364f6d4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac201d08a1c169d0a205cf9ea46001a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f41a4cf28a3a1860f37d532475d260320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8954f77980e7fe94bf1f9bab7672a2e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c367d6813dab9d0e3e0decc764ef24a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d3d0ee1650bdeb3c726b99ec00ef1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4747b63189b774053271e05cb85e8c9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87afdc72f587f9127bfd8dcc309d69325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933dc9add3e51b7814b17161a3f550c7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5656fd2c343a45348cb70abc549340327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab8b86a468a68a01f497c5d5b68b70328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcfc2d27d3e226f45766b68ee8f6d9d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ba8cbeaa8e6167f255345ac10d2b6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00819a916fab631c627e6e0b2cf7c1bd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f33af0e5abb7d7e7aaa9e43d6e60c0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa714d5dcb3bd946419a02382aeec8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c7e3c80673ed087080af2dfaf97fe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b77fc7a49c6fb9622fae4e7f624fd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118de61532a142741206ec988bcc4485336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7cc512386d9b53cdd6d4cf44ccf6d2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f58279bda987848b8ceaa3268eab8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f227e3ec546ae89bca81f0f5d8c7be5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c952d9f102a93223cec066a92b14938340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9fdc7e717059eb5dafe3f12e54d089341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58e3a1da4a061bf46ff54fc44757f5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd7894bf4535f97a79bba855e63d3c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c3ba6a66bee0bd87db5e3e133ca04344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a441ad745a6e6b4ee2b755408193c3b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c754984b652a68c6eb7d407995610346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120fb43cce22e6b626650ebb1e17513347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db37fe51435677a9e89fe30f3dbce4d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eae1a338f06cf37666ae68396d1154349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111a1d332f77fe7569826db367f9918350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47163d6acd4101fb4fb1852e8fe29c2f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a427e292afee7f5ae5b7ec065a9eb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16282a753eeda184efd35340121529fd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27bb5ce817d84f43754b6e954fc4e9c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61902a1e3e5b328bd044ca89d0295c1d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd14be5a0b0e14b9e6569b3499c1cef356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5742d18eb5e30cb161d545222c88148357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff892d82e38c62673f2f9e0af24cf315358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54021174076da56257a249b0d35c83359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71324fb58fe3354f2ac13c703a71dbc7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d62afd6b78a937e744a6a07c0a054361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b22e8e332ad5c836bc8fddbabfe063362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996550b5adfe9fa36127c60a26e3ab5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd4e7472a9acc27c29357fa3bbb0ce364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516f41d2b6443a04e193d763cb3dba1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935bf653481e8f97e335474e80b3c631366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058543329adb3248eec012fb40209f5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e295daaf7324047658000fe7bcf275368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a4367431f77458e7f52d01c2034c0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80593e0351fc5167c205ae36f40207370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a338e0ef8c1e507bb4ea9f5d22c2ba371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccbdb766e704eb413a60f86d1d2e76c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938e3a23b182ab2f34b11bf4eae8a90373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf06fb4dc2972c373f6efd03e52a60a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b1b77b4123d91c4b4ed1446f688c8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112140fe69fcbac412743edba1673959376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b380f4abfd0394985caadc8ff22dc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392471e16cff18482527540b81b86c4c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05ee983d8b96d637839d0c8e6dc845379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d48c466a829c0c9eb3af929d83204380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829cfd1d2bf343074a80815484ba6408381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874541f92c5b177e4b58e67a4bcb398a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e34361e2975261b681181a8546be2f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4556e8f0f16572accaae9f7903e3fef384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b226443b1796d47b321685dbacb42f1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2307ac4a3a997a18f54ccffa72950386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aee471172e8efed6c716a48969724d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f98fea7146c764ee9123b88cd2417c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57a7440a1980111a00dd73fe1628ae389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6898211f3e5d01fb696830e2181cf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1316105c65d8cbe843a048e9bfdbe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef420f15248ea2f0aff3eb509c552ff392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3781bd7ec0a748e4f324625f9d03267393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb05d5bb43802e390850cf41ca12ba394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84edc7f8f9fae79b06abea41eb25a72f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff25decb22c6f5607684a8e36d2894e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20d6e72cac4cb6b677b58f8580588b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485691350620d87759a9cdf327f4f16b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7179523f65c293625c4cc52ed54575b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8716a29eaf45135245c9ffbe535d0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7c0627f02b8e0bac45f5e3ebc303c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21dbc5e214ebe9f4f497b01332968d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c91f6d5e637e1bd26b07eb9c619071403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34276d11edc6d6839cde89e2df2d5399404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0289e8e1dede3cb522de41311d26823405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e10b8a5032d0584901ca86937c419406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c033cde8afe51b09b7145687c9668407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca69f78c5ee92e77697fe1981271c3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72020ed6cc2ac0c7d72468dc5dc974409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7304735f2e09fa3a7e40a571f332009410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3449635348a1b60c3a6646d08648ada411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8763dbff0acf6c1edbeee18eb9950412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05f2292fc256cfa2b94db62a1ee3f8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a61c1c64cdce50d6e129ac4773466414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3dec328f95870bdba7c7583204f275415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04bb6e87d209d6cd1c04c5ffa7e947416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1693df1247308e2702937ac3b378a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78551a1b8bd2753fae6ea417f20f1b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b95e641dcf2462017492ec9ed62d2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3bd16da95855e43ec4efd160ecc72420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2357256fe7f222fbd56557ecd23e84a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519091c67e1712183dd7d8677c19913c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d0c6da0b0b2a94659a5513ecf015d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ff605037174fa4bb84f57bf02cec8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09961e92f25865e0981b313d57030c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c671d8f2960b0eae977d04456466c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3644772c141271c2c0fa006856224427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82ef46abf0789b179c60540bb3cfbe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b5c3945ef4d59698b4ac25756e45b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e72f76ab2cadf30996e6884f14e8f0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ffa07e89f04940102dbec305f33a09431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d79ce94e41c82bcec0eb8e401950b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520bf88c474b28e7f159da445ce88bbe433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335fda91617a69705c4a485d21304cb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddeb6724284465d973e269dd534383f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde03cd90c60faf7fbde6d4a87e6d77436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57c5a8c58bcb24409f2932fd3fb2c9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eca60f579648037cce977a8e190ff2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f06f37416eed585b6a7a92afed290a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94acc72bd2039cc73441858294a0b66440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9728f194c217d371e0038bb8f972d5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f092acf14692e2a59284a4a75c40db3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf7d5aafe4357da0fc263cba917bbb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9512020067f1e5e2c389e33b87d1b1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9b1b6363bccd19302894f2bb3aad7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562160b5799684c25f14932d71655e5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f65368746c7ce8ef1ed7e92007640447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802c74182a51208c93e66ec2151ad83448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96b67e111e83856e56fbe1e6def30c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816660355fa6a967d5f3cb2e6a91bd50450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df071bec368a00723608d7ab6dba7d6d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488af6a745fbe1dcc0816ef276210f0a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc378aee6a36b8d85f6dacf363b6c6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc574f33eb0d1263ffbf5ae1a7c4ef454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29820f67e233797f4de8f30182ebd39455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461701fa21fd6e40b3bb0e29606ab2d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a152f828f849d52db91bddabf6db1b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de12d40c37366bb24c81909f9e70368458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1adcb5a7fcb366a5ce51862f243cf1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fdca7571986550d56c871c1fa137c4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1eaa1520ef81fa9b52b29c7b3ee99461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da2b76e5602128376712d4b9310995462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee3d73f2eb32855d685ec8a1c63f28463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa018153678eb0f5236f03dee855d38464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c273370befb12c04088a013556c7565465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5cf4260f371a16d6469c5cb5177390466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9d2beec64b3633821e749fc3df2e7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa55ec535f753522d882c3feb6e1ff468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0369e9d925d797de683aab5a1269964469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5fb496bb9540bd75d68c71ccbe4014470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3d3378547757931f33777bfba19b1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56f80d296d81913891aa24fcb26644472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9a138280fc22f40f1cf63227f50ba473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1f13a4633e69dc3a797655a64e455474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5c76b2ef7a5b4bb1d273f6f43b148475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a768a9997fc4bb71cd2ed39c4df8d18476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d6e5fadde58056426f60b5ab8551d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b506eb97b0429724abf929fd308cdd4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dedcff5d7250ae89b3f43fa15e66108479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a69c3217f6a315016e6d232488e5c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7402536660c46b133845053d721cdf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e415f77379b608af09b6153bef34b70482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63dc1a3e00053846566b50fc739cc0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca2518f95bec251ef4f5dcff665ac8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7166d2e251c2dc81c9bfddb6f84f86f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813825b1bd5a3b5747479dfcc9644403486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e8d9a6a28f119ac40a05835d4db21487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645899556d3e02bd8ad9f2e72201e9d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8b9e25f7d8b66d6989cd3563a5085489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db118ce502c40ee1d555816f6b774b63490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981886c53117e774552289e787af66c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4b31f8bf57f41ff32ea503ccec1ba492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79f45df6312b0178955f943903c9c4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80499f469bc6867646e6cbb8f00e34bd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8013e895a61dc50a0d0376346788a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d075f5215ad0c1d0edf73f131563f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e9d21ad95af2457952f1e5ebc88e5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafcc17b73b6cc118f815da35804e244498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16c54f758e74592e729d66d7f84eeb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06c0a69b1d13effd4fc67a1be93aeb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c567930f400cf798d944fc30f46c19501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a362fdc41403c7aef9e7d852feff8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099acd61853a068231ea427940f0585503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cae9e9acb085f71657ed6df9df7010504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6293c593b6268094730e554afb9fc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279cbcb3998bf462433a8c1be44b72e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04744ab5581dc7afd297162480bad68507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3b141e486d4af52b26dc22ab74272508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a183b27e24b82617d3d30329cf1e65e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168e07c051edc30f2349d7c4bc40ed4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d05e4c2a35e626a8ab2a87623929b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25554c3324132f90bae88759a5803503512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c054cb5820423e449fcfd9a2981834f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac3b2c3dc5db7c80411085d54daf88514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc198e477759ba76e15028ac40015310515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a2fb979ba7c60bcabdb4b16fff4bb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade75e6749ada21b92b48890220fccd3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee328a4b8d66706291caaba6e75f8f6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db0161bda8b2cf33e0f8a8fcf06352519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2dcaf3ba7da8929f81d4594877937520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c051810254643a59098523f36f6dd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c81a4fcad888e450e59fdbe387ec2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83358492f334f0141ca5a96eab18a047523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a289d267cd89be983be069bd1d4c326524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402657157d7d204ab336f2d2373c7d1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8e681badf7927e5f81a55bb90fc11526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d512ede72b992da6fd54f2d0d9a3f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887b7f184ef68245f17b69dbf95853d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff767803803c8c60af4e729af4499b5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b19688d6aa7d21efc5a11cfd55c65530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb558e99ca416236792407defe526d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b99f017f2b30383bb2f4b0ceead16d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3df9e63087dda789124584cf550489533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6cd5241b4129c2cb0ad9451dc94c7c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9f7dedb97d4ab0c765383c3ed7497535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7b3585b610762c0b7be176043a2b9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a940a92ce1cf2ccf4bba014175dac57537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfaa6a4498cf935c902faff458c9b46538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8797ab04fae551defe47b67b477c814539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121af74424e13b35648b7435620a4743540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4bba272c6a96d5f2a0484b3e8a6a7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ad48b14d489f345130b4e37eb588a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438279c16d3403beb25044650e9758f6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364f837df910cbfb309e43a3663787f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa992989c4b4a371c46de35b1d7a85da545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe93bfe3908d141bf759b21c6ebcc2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287426ff85f703c1dfa33eb06a936d3f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d274a9473a8ae6f66dbc202e742fbb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553175997d0e6c7381fc042e6d94e3f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671d77a99159fe68ee29387ce1c56bf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c63ac755b3cd712821ef61020064f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756bbce15290a996499f2a2e5c98669552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e839f653ba49e331954f6c39deced4c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d2fe47e77eb1b961d977a30f7f9f9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b97f45572a27584bbf836257a580aa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c16674842fdb662147c9a79dcfc075556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc28ee47a8143b06cc0e3acd2ff44f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53842500b4e8021291a912e591e7842b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc6bca2af3aae49ae65e20a86504fe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90907a9e2a1ee383fc6b48017337a83e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af5d3ca56ba4f6206e659999503254c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e430bfb94ba63fe14e28d8334963a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a99a9c061ea5272f499620251ddf9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c199a35cda35b5af978a2a2097b24e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53dae3f109ecb5450f8a8065c02fab2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c1e9ac24d7ca412c2d1606da53457566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79fd94e4cab67a8971ed732cb48db8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b4dec2571664687e0d8a3c2157577568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fce68aa996b460535cc474f1f4f9e0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff47f51ae5fcbcdc0c48413229e669d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca68d7cb666ed3af4f1268494e623f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7aecda0af17de03f55767dc097547e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8d94831ecd4fdcee91b50447544df573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d6ba1018a262fc8b157f3e99e64dd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182373c40e74323c1a511ba5f8b696cd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ac003e103fabf477bd04dd77ac98e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ffb829fa3fcaf92b343b3c9b511a80577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf28f75a68792b10e0ad5952af7d5e2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72fa3c0834883ff9f0de86b8c97909579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d95147dacfdd7fe0f3cc6fcdf9720580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d403328b67c68b256501dd22b0f17e8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1eaa3add1092ffb687d259a1cd35d8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20015267e2a7fdef28c8e5200cdf30b7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de754dbafce9e8a98f671d47da8d51584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab85b2b482f3c2dd093b3800be91ca5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80f7f41f75dc4bedd2d06e8698fbb9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092fb12b8bb1563e6b667d894325e3f6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f6995ba987e194e57b0e87d2ab830588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cddccaf3f9aa4891a751707221a30ec589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c79b8057b491fb81b080f2cfb45d2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f8ba6eb9d259ec5d6a99d43aced3b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f26879414e86cc74caf723438245d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2f82884b6a5e8474788215a855b6b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11741d41f25c9246d344beeb0f7bf581594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3baf9021f5fadb314f29cbd9c87e5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1963d2974550236a0f570b677ec5d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99781c2c15723da941274c48bf7c8d12597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782282ff2daeb45ea1af78022dfaf7f2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90079ba5815e16573626eeabc7402719599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e856d5fc08d938026210db3d80b296600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094fb7452dadb8f7b970f6d28fff171601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7887722fdae30fb5c720c7b62d1518602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045eaa030047ad095573371dea3dc278603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb951e4b49818584914db85aed44c78604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c9df2e3faafb1a8fe309758546a6d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03486ea71426857a0409f94b1ec79c2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd31b1eaa26501cd59da37ea8dcde83607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae26a50514e54e7a4c128330d531d3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b33366fe466342f52e60fe24ad762609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd27f6eca960df259f5ca62b132743610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e82cbea9cee443ee41ff0403ea86cd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30140ff37797b2c2239626e930090c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45fd6ee2f6a5e0b7464a271a4c8ffc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8107cf95fd920b3c1b6ea70abd8597e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ac26f4a4d418b265382c2eb2e4de1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09870b5d96d54fb167904a0b2dfbe07616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77441196182c8ec678f666d070f190b9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48707527aefe087946bd9f87e944fe6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b83c8a198c9b6586bc3de3d772d382619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98954b0e621cb365c37e5676a499112d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd11100229b03172cd956ca40a63e7b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c6a984c9d918145e490a185c89de4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939f05f1f4f67eabd1ecbec181d4388623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5bede24d38f354ff1560b82c3913cf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e2d5c1473f4d249d0762a7ebeb3f6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc0847baf21d6d29fff1de2cacfd48626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7529cc4f178afd285c0f72b0044fc9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f4aed8469366b7b8ed242ae75875a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15afcbd0341f3f0423d32938f6e84c92629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ffbf06b39fc6ea5c4070f6b7cf0f63630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26efd63dea773c93c0048fa2ba18a91631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07746d79ab5db0a81eb8b0177c0380f0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e369d89cd22b98b309c17a61eb95a5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2067ad9bccd2c53bfe9dd47d41464a6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13e966a2638cbac47063bdc9f406b2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161217967d5d2a5053c85c07255a27f7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dcb66dfd2ce368c183a076bddc4c1a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5a6c4234bc3382b3ceccd2a74f6bb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891860b4e8d64ce4beb2861d146465a6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f98cb18fac17aab5817906d038c43f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f756c28c47a7f2934c98177ff95e4cc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a95aaacf6cfceef9fb7ad6bf65e745642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5b2d46ca849005c9252a9cb0e51f1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b400620b79749e88c9eef244695e38d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c81e56773493542c53a5941ea1e5d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437e19f6f94b1296542ba186acdde3d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0448c9aca6594d6eed814c659a1efb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3dca31c0b80cbe5a4d6a11b1c6c293648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3718bc27bbb7255ca9c320a63e3f4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ff51893fb11424df87070c5c2eb26650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc242ac69975b5fbc348d90eb815d04651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f97b1ee274641178d9eaa3e8cd83c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776dad8345f1e171951a86e09c08a553653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ddccc2dd968711002a25a17319acc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dedc3a1e4cabf739aa074286a4e1879655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e87af21861eac08f51ad3318b650b9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8625567cbf6d4b3337a6e40ca425d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dce57af2185fb880a90ff5ea9e1bd2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f54a681417803feb8b143dcd96f046659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22059bee0ce5643005f2746a0bba7a39660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a79255e5c80d449200d94a9b68d63661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c88126b1d95e0862fac6c50a9ac9a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee06edc71b43ba8be97a55a91d243c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90d4274317d2e41dfa025ad0cd0c77664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447580c94dba653fa2f7d696f3b0754665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696416e264603fff30988f5cf7b2a3e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4a8cf361b5c212a444afaebc0e881667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96c9db75431297e686fbe6869e38d8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6ad30baafdf8697e0d365a9b2e045669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5acc9effb97e573439729aaedef89670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62633021ee597a118ce825c42bcd2a2d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5bb1fe7b699347218bac7062a5f2a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ba6f2c50b0526aca5e7918ba83634673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25670aa06fc30db7a48716913ec7a119674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287ef5a309cecc9338408cd16b54fe4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cae3fb161b5a4b7787b9e305f869c4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74fa8ae67b8506d3a47fc2faeff33fc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04878d13d20db15206df6a2ff612eef1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e36e00a4d488f588421e975cef745679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dbe93158a66c161381bc0d745e2b4a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47ac106919dde5476de79289fc004a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89248d984a3fd00ee51906ce1ade4d5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd4dfdd4d86dcb1ce91d01338bd016683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04bd3723943c6453b2f26a33608101684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a702842fe3458cb426fa074f4b039c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab35f99f99057eb12625173a1b6bc5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb4e31240896195d85253b8f74348e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe0c54bffc97117e90015ffce9dd8c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376333923a103a98b1d8a751ec965fe689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3a6537199a14a35d02a7ea1466df1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66820655a49b429304357d84810ec1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f64bebcb5b48b22ed75d2064aedc1a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f81e78915fa3af2f9660dd4f3f393d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b11528d6d0776c1163bfd97f640ded694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d712227feec04613b75b35014b5d9ac695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640328933ebaa431a3bcc5836e08a34696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f307a2a400d5da86078a7363bb463a8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c67bd952ab107d9e59b827dddeb8ec698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7395c978853225bd2deebab0a9e99699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28a80e4db18ed66506d3b37b31ca09700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b56b0bec914ac754a38a1b7e2b1fd2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe55f2f87243d541ddc81ba7c8b9399702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbaf10c9307521c88187b3f2689f286703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33ef4fd515864ade7503587b2e0199704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e67d5045b002155ff501a5fd194be4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f433308a7a475c8ba0811a55dc86c0d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c18b383b591aab2c8856be135a3d8b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01612161a5e3aa471e90efe1a6d1523708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9155993b209dd5b4ea8ab5926ac0d0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc624f588c3946717ddc0ac3ef761cd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831529de35fb97280ac7158431ac9ee8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3cbc31559eb53b804eae5e815ec85712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ecaa6aad2fd956c225344e029c5a4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c01f38d94092e933f8c037a857e985714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ccbb261e46bd40f0ac38e4f0346c6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3ac3b32631feb9cd80bcc22c4b6cb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7adcaf9bba0801f45487e2192aec0f9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771424122ce60af991c82b5c16cf975718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710246236fb9046fdceab4bd1334b9a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2850868f67bbf01ada8990dba13d825720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170bab40a7c415a3d34bbbf7badcc124721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7336429290594af587eb5102420dc8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05857fc362c2dd1af659a6f8ef3986b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a725432c49a6f3dbf7de734d26059724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f95d9b324bf4f94d443e34dfd26524725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab4cf146a0ad71255bbb3cc3e817bc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b127de0e0ca3c0cd1527214a153eb8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841ddc8c0ac1564fdc5d020c4c4238d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537b46addbc97a795f85c2e3e6c1351729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697628d1b9d7883debd6d0e4f81ede2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009956574bcd4a3385538230e70b526731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38754909b8cd951c09a6eee55705aaa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1e8465f6423132a0934a4dc6230d4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f5d028ab32f9390549f5f8169e8b6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754823992a4e3a838829b1b07a0c9c49735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856003060094cdc041978e8851c1f297736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8740a42c5be71c10e3600cc46bc3ca737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84d81c1719b2cb8a928b81dadadcbc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf56751a1be53b4c8e9d83e441037b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03fc5cdec92d9ea73bc6b6f9381e75740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3fa938dcfa679540d62663b0c3d10741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33214540eacd3b32d28d51c567f3325b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72240233f43e8a0cf4cfa003802f89743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07affa409c582532f7ef1dbe2fc508744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e30864500926ff8058c0d1ecbead7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac570dde21779e7ad7496dae142f263a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e680e11bdba3a6e089593c3928f77747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461421fd2e7add716434f5d3d9e5377748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b76fe36b43eb3382700d3e82d66fa0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966ff97988061c9bf56338b04611349750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d9916f434fa24dfe1e38b5f5f2eb7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee9e6884638eeffc377028df46e529752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7fed94dc0394c44f6506119638821753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c49433cc5232b81cc963aed6bd43ec754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788c33f26937252b5474659a16b670a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a15fc0d1a2498e61d497f9effa0e86756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc03453e8148e755b9835c44bfae4f5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c53dee5b1d64bbb19bd23dd971af6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32173eb25d30d545df13c8c820e3da91759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>