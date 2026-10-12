--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a15305b3eabded06a7fdd2bd125f7e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f4b856cfa67529cf089e130debb082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d7252776aebaf6ff2607f70d1b4f23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9d4b2d8b91a85985d7859a1b6484b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5bfcb6aaad4c325c7fd6287b1559ff5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de97831fbebb021d59d395c486a0e176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179899b98e2ffff90dfad3255915a91f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8097ccceec5029846f50364f0ff86e18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f331e152bea91a5f79ade243875f59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c8a6733f2ea62df4eeb0aafe5521510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59604734cc0608adb58dff0af171d911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c23c58a498ba0ab952a40535c4ca80e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9e2a69e773d27ddfd69e1e695c76013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed418a58b64e9e8ff590fdc614797f0614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aace7e9a141bcf56e07e45ae69f278115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8e937372dcdc9001e7f23eb4f275816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff928c518deae2c02cddf29b724607a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2770062048d79940d3f300a7907216f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5649faf2fa79f04eb33e7b6d00f2b4119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08de561e9047a4a02cb1d76c76e159c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e257641fa5cafd95a41a2cfd72dd3021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b808900e797839642cd35414d63496922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82133677489c817aaa2d1e47063af40b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44a762e976aa428059a0797a64810624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8f1ef486d76b605c35c37ee81c13b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb366cf79bc02e2385d777fecc0ca2f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266947e83f38f55e9fc43e135cf45b0927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efda02dedf2ce7ebbdb952a001bf7d428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce06ea15d628dae5a89705f626a23d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813375916577dae5dbbdba197c58551430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43cd525abd7695610c05079c98379d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75247a8e4d60d6f6d91427303a33fef32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b0a45d1b3690dd8369b5f68f974f033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f109331bee56c8e305461d10de14ea34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f42ef9718bc0cdb323308bcc3d557335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd605e9380ce5e7f5697a9c6b56cb236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0646b7b9b0bb4e4376ebbd7e3c4b7037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d792d083e987df8dc6f281e2045b81e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8477d0a1a9f6c76acb287746fb3d739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07200210573b3050642ab3a399aa32240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69dc378eaf2c5a8d8ba07c3afb09b441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac21d507603133cd3c61d0c0e0a1b442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4fee2d5d1b2358dc1c1580e1b8aea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916ec3afa76a2c9ad2a31783205293b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07593b80c6244baa6a7195d26cadd6945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7dd3923e8dbc2d1516cd1066cc4cc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa61ad3758a8e701b96b8471633e59d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94970876b8af7d5034690b1a85717a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3856de2ffafd6d639492a8dcf635f2649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ee008e425c4d1c2c104de000f432a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596414471807aa3e29001956b5b45f151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23842cd6f761b189f622d00ce8f1c2d852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efdde85ed82618a5b7426d8f92ac36453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd332b8f266da7bee8914d2eb08be854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b5774cc93d44b2b1c78eccb8b350e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705434ddf36303566303d69cc8ad927a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c9075794377a435a1ed1bdee5571557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b61c9c27a9cddae452ac9ffe345f0a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373b23d1e474c5fe85c47067e094d2a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174900722747e638d35ddb6679347ed860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3fe695c60fce96a652abbe4f1e9ff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef23747aad624903508f671e1f81ffea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccfe6d77ce48f63c99596c8fc01072e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cebac9e5938a39f423b59dc14cd7f6864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d734f8b13e4e44ca0aedf6291ec4565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee998a2a441c369753b34bd1cd07aef66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa86348045ffdad08f2f305f52bb2267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34f647a476a79b1a126be7e9ada91d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304acd215743a096ef2a534bce5d6f6b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843431217e642f3f400b1ef66b3a5b570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499d2e1f0f0d700028dcdd0ca7c144e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dac35acf87f1f4d65c59c200315b1772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10864df4fc64d9ddea57b07c086af1d973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5fe57360d875207816348a7e6f43874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b0e400baee75763c555281310ef3975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798dfe08c4e5796b374c30ac712f0f176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d6ab82b4cc8903a4f8a8b6b8c7a9d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9db5f5e26752755286b9c368b920b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0af0be2c5c802122a4266cf6a3e2f479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe276224509161be414f09440d000f3980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c49449c6057d761d55e61a69bb748081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe03389bcaafb13338f5036bb5981282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9197796522b70a282d15f3201756a183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465d8d1b9d35e9a15d1de93bd65105784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07aad96f4592af9fae0fb6873af93f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8251a2772256b5c22cfbc3d21d6ad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e58bdff1cc2456423052871fc5fc687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161cf3bca043345e4f281cfdb45257988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c0eb26e00647ccf58d936063ddb9c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b694f7c60d58287c780086184c4d7890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb06b5d1aabff342ccc818562eb5d6891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f666a10bf4f285a523f659b43dec1392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75752825a0354824832258e49a0beb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e53c6139f50d4c2195b9054c122f8a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663317f47c1901b761a86eed9215055b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af6a2b81efb7ece8144910461b074e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71109be6fd78d1fa2a1db5325cec4ab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668bf6284f2caff30356fb944c9528f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59beeb6a93b5d75c02f797103bc89aa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9045afee31050e3ee034427f25d3dad100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b465a165ba546f242acf69f8b3b332101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f027183e122b1dd62aab3982db6a0ba102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827707aad63439981cb652ff5d4e092b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26a5c29984cd2247e7e26fdf57602e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b750b2c2393c3b8aeb7db363bebde6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839456120ece75015d7bbfc5a460f1b8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d5091579befd1797b4b7ca340e0cb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096f3c2c4097c2dbbe5624079779f46108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f83ca4ab0135d7de8b802f614b5705109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13881cf80c7b531c3259680e887768ab110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a074b75bd1f53d8cde191b92b81ea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3427568ef6eda73e0915b3e655b7d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d711e75605818f4f57fad318a77c7f9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b47baedc59e9dd14f49c6259e062d6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92a1d6f16622e5e74fcd61e6ddf275115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181242cc628a62c4cfc90c3d4f0c985116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75652233420e2ec06ccd938fd182d362117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3cff7dd86c796b3e5855a0979daf0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd396fbf0b6b7faa928382d1f6b9b9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7761000ea1ccf3f88b144b55fe63d6a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea20843dc59f679ef1ff8f8b29eb364121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f109f8e846f56a6333b76e1ab11cf0f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a3df6935b883ba4a8ed291adf5be4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2fb37eb37a5395bb224d714cd4671124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff581f23d45af638e72c2c9301cdd920125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec448ad7878e306cad80cf3252e914126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b31f5574bbec12a4b3a3a7acde4cf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca5f81b4c24ba765da4ebee74ed122128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba7d2d77f4885c947693f275381721129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557757f8fe52d9367cbf88652a06df69130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c66119b04bcc4a6b8d279bee1c720131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2b86a2cf87a577096093e688fe883132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313a5c8a10f1ac0c7a174362e6c2bbb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df892a6550fb7433d15d56b7456f9b42134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dbd0ed3c4b57dfaa58d744efdba108135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1123f86e722f76e0590ab11b174a1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42369c28f9c9e03b1a58060acc6af2cc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9067f17d68ae16b915dabd951c204ca138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce2123b8120dd6992c66ea4cd8c512139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e56386d20fc2e1d12f909efbbc167140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873abf38c2cee2e9a05ef54be6a65e15141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf072eda363395e4fcc75783444590f4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd3cd29946f1b24ccd6b1cb466915a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9f3a405b2d398b08af74b2c3b68d3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97264d1db9aeb9dff62d62c5af612876145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9db4f072729238d13b41e4d6520d8b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b9c18aef8b9e3b7e740999f9e1c0f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f997f3e3e1f9332d98fe19166f3bb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c4266feeafeda14e25daf2885fd2b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a00ba38cd0e54ec7d8806d5b67247a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5933e7dc2541a788ed57be9e3767d24151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef617e99bb76e9cc89c3322a671da1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645bf242b79cd5f25f845a8058b094b3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd9b9e4d5c20a2215dee7c14148db6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada5b3cb974ca1485ebe932b50ba6f6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976bc8143da02285d0ddae80007eb12156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf417cfdfcc1dd1930cd08540f984bc7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107dc3754714a891e1491f75b58a2ef158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff071f41405b0a5b728ba3bf938a04c2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0b3022156e5fed84d879bfe8992af160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5478859aea4efd3868f0ab602f911161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19fff73dede208f0856568abf306188162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91df2f38832da0041b997c14a9454c1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f5284be29faa2f22f25b75f0dc6d3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f24b8b7ad1be729b469ee3f01978d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a91d9aa1a66c5175e089cc59d156aa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0edab5c95b1ced849c61d456cac88167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e215647a2f960f8e099907309bbc44168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544107d9721ebc421d3c37fa4693af3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9364512fdbe83c9e3eab00cb56da7c6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339a21a6f21846da7f1bfc9913c8f10171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d4495767c5b61ef478ea6c6004e91172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8fd9944a3a1a55cf89f921182d5c3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02a05283d4cdeb2bcd04dd23c27590174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e9f01e88c6bb067ef032b3e4846f1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133545164984edd50215264041a8518c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4265a73c432f1e1ab6eb187ae1054b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3fe5e9a0782c165d4edfe58157f204178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27519996a416a72ac64ed66474f03eab179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14fd60e2ddc3fa00d0fca90e2ebe862180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37cc10d5469f6e9f79aded2a4667e8e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec786894b7ca3ae4cc5384fb33a4d22e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca6466a32e1ac9b126ecb303530c40183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f81491fca7c8eec764d6f54e2f11d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378d1dccffe91c10f363d73bbf5f394185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64fe4f68d253a0136d6f714a5ce8608186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa38fe2b4891cbe8e8196dc6bd6f4f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb208cd9375c8695670399bfee198bb2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba04c89df4ba3810a239f9a60260ca189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf281db3007a40908862f2fb87cc787190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581e196c5339aff12abdf356ab42d2c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb18833c5baa2a8a81bc3fbf0429c8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f26acaf364e7c8095d9e22b9131c2f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74ac0e03befb9487e302a7b6443a24194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c12827c341478ac63eff94f1595ea5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f495bb4f5e329ba9cc56ad9be4de0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe0c5c242ca6e485d23dffdfa5db7c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caeb7f968173bfcfe5e862782cfb176198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba807624ba1c5d8c91934fe383b0678c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a79e458c415697e88cc55fe6068533200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903b2c8711c1d9fc6f8437545a0402d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd161b548ad5f90199f37a336c4210202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccfe4fdf29298825ba2abaa5c7d1259203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaccd408d645f06c61e2abbefb19907204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120cd6759a2f7c4070db5fce66f41931205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e392d2371e66f93ade886f9381207c6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2da39d6fb308bdf471494b8307f2a2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d499e48332493d41d93f61f226ab0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ded69e97bec0ac6c4addea41ade13a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e04df7f16c82171bcb84aefb240118210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffdec35a1c0f5da520b067155c5fa75211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d910dc72552670e62980e04778c6c5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4a07983b86d77dcfc9f40d2b39ee8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3551bf400ca9d878ca48c58d7ab91214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76544d863b9325e07369e836fa4732c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c90867d81b4cb376dd8f39bcb9102216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb75254437a8ce0bc8d67241d90f8f0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cdfffbacc0bc3953916d5d0893c6df218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b671567048bec0686701a3a050603e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f4d3a4a2080e629c6931105446343220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2baa7af4856dc57ae317193a8b123e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcff9f7b6cdef8d043415014ed3fc5e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863f8072fef1bbc51b3e1ea3ada673d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ffb1a01c28bb17dec78a0e3cce344d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921a738a131f67e96027b702db519c0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a655b1662182aed74741d524d7b4854226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2be59f0323b1b9187f7ed1bec07f61227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c67bb3ccb338de67e594c95a0d174228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854422bb124835da82425d0b8c23ecd7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278448cd5f8336778acce715898d18b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b313fb0e3429b7c3e1c4a6d0f7da0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d5011b4ca991c081d6e41a5c7442c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1fe26d2de8324b547dc5d4276a4f4c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27cefed6e2aba76b88131ed8e254b61234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874150617af043a066f17a3b8847f4ed235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64f92be7b8ef487ac7cfdbe9bf5046236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b70a519955bd3631b1a097027685d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349b6eb4f02a16d6b6a546d2973e1d7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d335a4cb1c43b50291aae9e574e4faa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc24ff5888492449cec872d5ec1943d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82bede13828d7ac5b889da38e37ddf5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f472375376cd6b187ff2065d0373eb8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591e874f9efeb7df905da2f1b585430243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f5fb7552e2cf67d06f7c83d36c26c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c361f14e7ceaa689bb7d29a605114ab245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d730e9c3e49f9156c07e7f954d6fb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73e5d27906ed799ab700777c90f1d3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcbd52354f93fe4e3abd6c0682cd8f2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f410643c4ae7ac993af3eaa677d02757249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bdf6c6b8ac8e6bccef87a341b9ca7a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bed1aa106001eec413d8b431e95601251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2b301999a719fbe18c2c9e375583d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce7a4048d89cab4af2dab8711e5cea253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a948ca22ede030dd9fcc9894cf3636e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64fbd00c881996157e26913696ef149255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107ee564d843d84f12aa985f534ec30256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86318052bcba07efd454f8b2af68055b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b391eeffd2c9b82f4d1c1eb56c68fe4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad45b3762079a5871f88e5a3c7beafb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e65558cd5434ea797f3cb6ce1593d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b35e7a290067d36143b404928e3b10261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dbc817068a9b2dc8ebcb880ab00e8b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5123b20fa812dfb13d073a6e08af08263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433a8864d864b709d1df60cb1a740ae264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6d0e4e4aa7ec2382fe578da9b3871265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446dd10afa2b86c5c37ec55d3c501f5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22207a5889720f22e3a80486d2ba84f1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553fec2c75b8cb84ebffa2e4addeea7e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba5d100ed4a73ac0bfa52185c2ee55269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c71d731cb93663d82bd2bf2da3644a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5a98bc3c3f555100e4be85990b23a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eee48fd8bc660bfcde4b07cf0b6beb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f96a48971e55534c97b06416dece82273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c3762b6efedebf860d8827b799332274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa6be9f3ef115793d8f51c35c5a89e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc799e55ed369e843d69bdf20c2dd9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4cff5e3db7a1e7d43112307da68aba277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a16578298d15a9d6e0a9c1fcbb495e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5b54c53ee358cbb5cad93d137bcec279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477c625a32cf2e34bfb6ff4c1861cfa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a403268c704dd2e2f50dd071bd06a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1772d3f043967c32d946805b95c5b3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5b67f1415e5f0f3426f6ed80b876b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dfbf0952d3627f812a57af041b9e41284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef406cb65d2e584cda64992361bebdb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada48be9959355a0bb7a59130bb69510286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832d60ac2704257bdb6f18d0f500e36287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be56689b76d7648fae4de83b8d145fb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fefcaf72a8a4a4c19bf28eea736d53d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a43d231e9f625b5c82fe1c15e6d0e7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb85630741c049dc65076073a87382291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a9c02af055d15bd8026936ac9918c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d92da4052bc4d1cb6743c605a65f0f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd028689883e100966470a593887960294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc1c60f50a1302c31bb8e5382c35e7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf575c473bff33da184660012612fe7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad19a98097eb305123f44d4f1846eb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe31be32932de23a50e6eb5d29a8874298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a62056954f8912d9f0af905a4b3cdd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d27b0d9e2ab5556460fa9804e63bcc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96812a7e3b6990d95cb5bfe9481f13b7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504200e6ed348fd6ea9f0c23a7b9a66302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065018bed0cceea30b703a263d016eb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b8854b3eef02e86c5562bd8773a97304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ddb76b1edf1f4bd33c8ae2d88e91f3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b150019492bc5fd9b08219fc6e337d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095c3a8d3b2f3bf603cc2afbfe2f9f6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db8a5947f64c3a8d477b9a5ef13061308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b346c5b2bc57e958f8cfb3e5d69f618309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b45bba35bb855584dd5576956635bb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a4627eeb43cd31e04dc021dde9fec311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0204c94600479243148720e0002c4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66937f3e277eb6614c6e8e9dffc8f1e0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4efb8969d5ea39fbaa641fd153b728314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2cca9f05cc2d8d0f6dff65cc3c39fa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6b347104cd8bf5f2c3ef39c776883316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a65ba0ded24653bf6c461f675d6fbc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71558b49d889eb3666b877c5cd7f6fe1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5964d1a11fe5752e84efc038bb73b62319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb85ef6f730af61787e4ba085f2e14b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a964b1aafe46c0d9535231157b706321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f77b52bc1a345539a0b7ba2e782d4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e58cf402a72e87652af9fbff5cb10c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400fe0f936e6f8b1ebd898689b206289324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a8ab37b81fbd66b4105393933baf7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c857ee8170f3370830ffe1ea8560f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab240751a726a99894140c13a761609327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e20259d5d6d5e997b08a90e80d867d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1daf543dbd9a301128fbe1632d165ef329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9274e466a43ee909ed158ffb2f26789330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c32f4cd6211d2377ac2f6f9c671448331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85ff5f6a9caec83c7680a923798f2d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2649106a77cff165d89b45bbad9c4c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a4f4ecc92e19d0f48dbb9725cb399334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3787617d7cd3b1552bad8067c95dc2b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34019e9e52dd203c6afcfdc3c6d2b77336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eaf5ec182257f01c4e8fbd7d085499337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dbea0a8c2268a04716e6163ea2ac6f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b3849756da5ebf9fec50de8f9832b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f575fd48397e766d5dd7bbd4a6fab6a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228035dff99a6d01837ca1de00a4d1e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40206cb45fb856f710f1c8b4e39e3c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b30da19245de2845c518fd6239dce5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d927e46fedc6caaa2170c985d3aa9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed118ade9e02b5201be588fd1a974e7f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ee433f065e6a4a6f3fe9dea6e2233346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ce5ca3d3eb4797b5f8f0276ead414347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92a5060d2e62aae32b430f4d4e3f81348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95021ef676a93401f2492121625ad4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1745d4be49f447238668a5869e134350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e837f6abee0fedd522d467a031c8a1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50177fb71d9d16278004730239ec660e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6af4ae20c35cf4c40c9bd5af9d901d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e241a755aeaa88e082f2e48ac2a52354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf7beb3e172ea77f63efa308d9bb8f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9f6dbe417c506a809a299f487bc42356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aafef9152a7efc443688c4be54fbac8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84cc7ddbdd1142a517cce6875ae1be7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78663a67139baa017200a0e45101dec1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a878125f043af838d76be87e59620360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99df1b9c20397b9c298ed7ec9ea39f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee28c5a981e8f22586008a91d07493362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37ff6f252e3253d9faea83ece6b569363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5e5f32f988f8dfcc378447ae1640a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef098774913561036c9cef1dff7db56365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92eb84e39fb1609d20633fcfb5fa76c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de6f8b0f2d92d294595826ddc96cfc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f811b1d2ba6e607ed5721a83b2782be368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c7507e89f4aa6c4b361a23164e8b7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997de917d95bd7bbd8ceb144c566246370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd01edbfef94d4d225191299ee1e90371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327913cd2a93e16d17cf82b30590e5b0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99291b6f7ecfda0cae33649b05c4b949373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc72b840a54807213145d125933612374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8529285602071b3fca27fb717a35fcc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b3afec3072b999cdd7bbbf54d0aa2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed273cf2b489f109a4ff686a0e8c85b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee51cd77962ef768528bede55ede56378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10067a8e0caed1adec5933aa259c829a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9488dcb768a47adcb5960f44b70b2aa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a37f27a67c090bd4b98b723f8207c8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862e132146afa86719b9ded66f6eb40382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa38b382eefd79e263d2d754261780383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea08072fc281b9ff3c585f14e84166384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d28e153cd7e0113bb682639e5ff80385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae41c8fb33399a1e11487ca4d1259d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f0767f36b541fb270add4e0b31492387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ea5392d756aae300e70a5cd239bdf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4204eb5eb73e709fa5c5ed93e48679389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044d1444672ecee18f2c0607998feb2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d6267a6894574fa9d39f261b08506391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c59a45e33a9a7c28cc78d95478499392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c09f852ed33037a825aff759ec3997393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8cd8fce7d743ba187291643fa44c77394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0fa68fcf1ea7d06e4c0ddff34edfd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df19aaaad4fef4321dcbb07c943156a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dbe7f79f4e2389197ffc045fc69ff0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7b7d3d1eaa810cd5c06024ba4b835398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7e947fcc2f1588f67847baca89423399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be7bb22367183ba62d1ee5c1589105400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7528354c9b614726a1cf8d22cd3b68401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a48181c8f0c0b4b5c05f0c60882c07402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac63dc52535623137d8cc2ca1a55c8e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3e91b22a0747b734ba731f206655a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517140df923f0eb7c4a38da66b7de82405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005865f33942ea612e128ca14f69cf83406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af734c491efb7a3457738919a2c0b82d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099b4dc662f38394724def4c716c3ed408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d1a67d67a4b15cf9d503d285fce64409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604dcb651d07e81c33d33587870653df410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872657576cae2a7040451ee294d9e49b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8cf8d29ff6df28dffec4753bf5918412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c6c5a45575e98d12e7a65aba50794413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c9919aec7fd2e36daefd464a95827414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f714617a70331d6f0d8e2c290b54a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b327f7858edb51d4d1829389b18120416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17974aa3bdb553582917e88381238b6f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ee7b5af262b8100993d82987f99e2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319875d1bc27c618006b0f64a908f7e4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5320a44aa27d47e8c176137e20ed7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb668443bcae4fad286f327fa9e5d7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c2fc9737b107a8574cb4c6e35494e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0176921085e53b2add2d62d839db44e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d01e05b2ecb7a599d98bceab19d937424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c55b64815ca16b853c39d22986388f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e29c6d4a9d227471ba3b98cd0b260f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745719f41e4157b3474d7a17279cb42e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49de645c142a8018383f7fd322134a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a25eda26544fa9211e7b4491286a7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72619fc28ed39e825ac3993c09848aa6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd879ca2087f59b9ffe18e8ba16c14431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df02530992137e4fabe3a28398e1c76432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77dd01f1dbbeaf9c92a495bc2cac540433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53e544731e1fc4ae191eec1ea5a2d9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ed5b5a71741cb152e7f747df3465f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47dd3d8a85b4836b09f51256e21a2b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8503197d72654d12344ed5e692f4689437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a305f2d434ac70a39a8ea1fbea1b4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab57f7297d2ea9e2ed87fee1647fd85439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36011e061710476b08103ce5df200a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d12413857fa6118d5a383ffc83362441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8bfd931c7d53318f86560783b227d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f254d4cc4b39ca1fa40a9a666155bd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7719bd4814886b8fdc25750a042be61444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178eb747e06633ce1ac3eb01e94ab97f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67eca41b13710ddf65eb3640ee16bd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc75c3b96b930aac6df21b5f8a3508447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9248ec325d969ec944161a81892e7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29115d4f5cf4076f3aa367b9d2d4ba15449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b29dea5c801b398b972169eed6eba450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ce2e10996ba94e8488e481984fa89451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41065347d7f396772ce683ea7da6c88f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23218fed676645876a629781048270453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc526006e34721f7ef4f54df78f1cdd3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ccd7c7a8b9d759fabe2bdac6e06d8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96b409857bb0cdbe057f8fd92c6c79456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e064b2c49b78cbef2cd2e1508e7f74457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480084ecd78f33649a076d5e12440499458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc8a15edf15dd8504271fe9bf41c15459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906c0053a63530aea8eaa9ad3975004460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5052b239fb6bb6126e771379b10a0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399489c2b0f7a0e0c5c1806413c42c1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d316fab88ef914b444dd781799baf12463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c80908995c6fe67253b4120ef03d17464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778c07ec2ec8cc60be73cd0b3262b83465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75108651aa1743a597dcac768ce1e35d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2bdc70ac0ff0d8512d41e29bd783fc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521f080294fad4b0dd1ed21035c1357468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f6d75b906b7f91ed7056be2c9b81e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2f6a27494b469d09dcecbc8d3bdae470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218dc645a2c7fa771dfbd6a4dda8f85d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1b05dbba780f97b8084cfbba45cd3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1899e3a01815165944fd108aadb20a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472df992f2128d0f6bae382f2b03bc2a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50636ce95b6ab095ff6130b5b0b1f4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e34a32cf53c8cb371c9473014bbf6b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebbcce3b9e952acc76d1e2493ccad40477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af10485aff0cb45cfc20bfdfb39884478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2195873d459ac9565ab3764fe300a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c072d8d470e83424a1722b748d3016b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f4dd9c1ac1517f75832aab7154949481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1190b3c84e2e49795d09596a0e0081482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c873fc3b492bd4d10c105f823e190483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f58815635aa6db75fcd0750d41542e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1643a882e79d155c78138f79681b5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dccf049d53cd212427a22329e44f555486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f1c38309d0238e072b0a48c641a2b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c51374d4e00b0cebb6d72a23ede0f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f5e20a970b2a263a50c5c3d4cb2b7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3323592db6c5f818400d6938770874490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01fafe22a65e475186a2e4a5d6039c7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7dd3ec7be43fcdbe7a56879d38936492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c68f9ed1663092e3150bd14250d3d3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d2ec648255d6d6d737759394786d1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9187938aeafaf6dd9532e56498da77495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e941ad106c3f55a73c021c04dd8f4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3c14dcd95e38b501a666157256ebe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9c8a3f2b4743df15fcaf70a4a3481498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35597a5b4c1df3c91626ce0b0531934f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf019736f3f28c7ea86cf67b0333b9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f87398c439d775e39a2bdb85d1923e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53860fff3cdee42778efc83df9ff5a90502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4d69d5d98cd860cdb00f53df7a8b0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf168db9bb1d0527c14804c191c42ba5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835525588c0429417b20ee075816705505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c8d7e2eca84cb7e02f388e7b37eac506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b747685e3314470a468015b48cb766f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72d8e9f4982cedf41de0827e65b4fc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b729332279ee11e06362ffdb0c6f7d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47bab3508894bfe4814e6921c01ef3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad78abf1cb5371a36143db49156a454511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fec43d5dfa4a15242bf9dc5024dd55512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc2a72c15cd2f0697ab7f6635013e3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697aef599797a0e4797451e455dc758514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6edf3de69af3d7563890d13e4a0a7f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846da15fcddf00f5a239834204ba733c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cbf3137d74a839f1bdf60c01dae8d5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f8d84659f984bc3bf5f23324ff086518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4120f411047f600f79c71e66dbe23519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d46bcc8dd6437bb56471d3d1981e2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912d3ee344a4778aeb3f2258e2e32cb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22cb4078a6f1792d87f8cbb3f2bb27d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f7a21b4ca9a47d1f9dc7946fd8dd8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b456f3be4eb2052046647d51935b7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6027019ca301721882b9d568285a3ad525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68e6dbc632d768a69d0858ca3f5947526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c1d17ebbe2bf2f324a94d74387910527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec89c1cb0e3b990fe5304d9ac9536a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de78eea94dc8936a65fb501ac7ece48529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d8d8fea9f7891047c0765b2f15500530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf2d2f223f14f1faec83fa468ed40e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d97c6fa7c9423a9aceae9f9990406532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6de1b1b93fe1b0de92d8c67adc5bd8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b35c42f2b7f7db4dbaea8c713bd7c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1b18eeea0f6f18b50aaee5bd35cff535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da2ae9cee43e29c351dbe108264628536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e75ddcee02b5bfdc4127de03d1ba8c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e97ab375ee42dadbc06e402d716787538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69b03b529961a012bcca48103dbf0e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4f6e738e69d7b9ace827aaf24f36b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001d3137ea12a6c4b363eca498362e9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7eb2cb35dada2769e9cefabf87fd5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397188cf96065cf4f992f9db7124f6fd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc71f74b9a0ca576c823765ec01e54544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64508713e6f87fdb960514a31462e98545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6117c226bce677fe745f203b3dbdf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5b29e1b428451afccd380b415d65f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66df5694cd2f6da51ab7198d10ed6eb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f0af225f25e31efd1a3847d34a7fd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81001c2d8709ae54b0a3ba5249e13e8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06512e4a96247a35e60a22881beb2e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b67fa2e9bd5ea02a7070a9efca2dbf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd1654033613991ef7599738403216553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03699558dd4788e661c0fe0f2acfb10f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668ab8a44a15efeea95fcbee0ad712a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b64d49228247551a26b66e19174e6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d3b92e26c07543fb66134c4d7ab18557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d1893386641a26e6335963eb0126c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22450326b729c04a252d7c52e834fd21559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960b735339404040a72930d64336ab7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5563099d83feb2c48506ce326f257561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a838244d15eaed26df0d5347e1b364d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44893a305d59d6d94883a3db17ca868d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b6da5fe1c2441d56926c861887aef564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed0ec057a286e7bb269daa4a9478fc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8a8cbb8f7f76dd4bb3430caf84f14566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe31686a456733ae768292742dee28567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58688c046fb9082b5a28e23467295fc0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f98b4676aeba5610c572aaa87ca3b8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492cc727034cb59587dfdeed3a34d61570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5dd6ce9759a27d53f9ac2a86fddee571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7492546dc3f4be23547d6171e593a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502bfa9c63f9ad16b3852ae5abbee71573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa56e415c8bfb6640a1becefb31e1b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf44256c56486f8f1627ea40b3cc67575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de574523df541beabf8cffaaabfd1eaf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2962513654860823c3bd4b3574705577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c0176461173218a641767fc2a1ec8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3faa27b9b4c9f723ec949dedbcfb8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1cb97b5cbb7f3282c18c0e72876b0f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e9759dcf257bfe6dff7bd6dedb6a1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d287823624dc25473023d69af322b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea08005dc9966a6620083a750e5893583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd59c54fa48dbd692c6f15f496f3c44584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65ea554f93c7e4e40803b1dfe6fdad585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56824b61f5e7232c1fd04d04c1855999586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6daf4897efa91862f3aabd41fa3b7f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0c173ec57555ef5a58a6c9a82139e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c88f7cd361706359c5c09fda0ee5d9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885f03852850e2f3dec1d9623bcf7e2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7da6bb20d4b924c5e561a92780d5c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4caf3b01d7f95a8149ef7f736520573592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc1b96786baeb29557f2037a9ad8a3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d0d3e1c913311c0cd6d45fc27af9b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9b0425a42aac16a5b21e02afc136a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe97e47ea7792e778ae7bf6e7b0db1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac29311db8eb0fb45b0fbc57eb243b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5c150a7f00c3ac7ef5844c7e97653598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d777efbca09fa9dcc267a4a80cedff4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312e01f9d47cd577943b3971f033c54600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbae66de860423e89e974b414233dfe601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877813fc4a489fde19e8d90cdf55f956602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d63c28b9afca3674b9a011f7033734603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928b05ea8511e7ca848a52349784359604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501653a921ed08d92e035cfa49729bc1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb99e3b330b696d6fbe38e2989ad43606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437eb620bcb5fe99255b666fbb220609607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9cc2edae2303272fb567c99218cca608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ddb3484685c0eb6f4b099d5927a60609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327878bab5d51c25a5962f5407c36d2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802e2f1dc6a8a9cb32abc86e2dec42e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d9226d69365a3fa0fb89a7b9f6b98612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0378845c624d0acb83c39e239ef9b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b2f079f0666ea2401c5304fc8ba1e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701b4ff039f7776a5690b1aeb34f3b5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda8a700c782bf980e12af776518031616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac7e2a7d0541dd5f49d6a8cda10d9c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23a660dba3a77a9981ffceb0664988618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c57581dc243b5bee0e64050f41521619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b92dd19878c1543f10bb4eaed0d243620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3153a862046bf47cf76ef067890be621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af699ad2e0fb613b0b0a606e340c7197622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12726314e84a11376a167df3c23a8ae5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b884ea38766e1a613ebe3e8ec48d60624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385087c8a0add507458d5f6f6811707625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9795dddb924d12dbc469ab423421a22626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ac16ae5c4a502250b610a242405c8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e393934ad199fbdd454ba6ae3c12f81628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b005fe8d2dea402ea1508abcf0d2e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7f06db1d3b1efeef21c7896424530630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e836f3f9b701c931fbd35c6cd1359631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e3f91f70f0687c762b4d9224462b7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad757eb8d5e3c05b20ade72360eb543633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e318526d12bf27040f322965ef3228634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1b730e4b2299b2122d7861fb2d8c9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5747eb11d9628b5168b346f4a49967b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c509471991e93a74d8427ac226e0ec637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eefaa81d25de601e369569a7069b55638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621d5dd9129ebed64fc9ca684217395639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23bc25bec4dbb343f7dc381ecc78013640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa815db88c28d370a6c5cb1889589a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398d4e163985f1e680507c4f432336f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631932161a2e5f87d58c9e92071a391643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e192f736c64905a332eeec21f5804644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374aa4048b909dc3d502451674ace1e9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37f60038699828221c41c01e1bbb43646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceacc16a1304e6dd6232b57dcf53c4f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038eb5dfed3d20421aef923aaaf313d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25275134ea5901372a3a93ddd385d0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe81a2481383c30d81a9d0c736234b6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8fb72c153eee0015a6abc49f5be80c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db8b9141109986d2638e3012c1213f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568dc9c7f7008227f9fe157c2dd72aa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848aa5e4bcf6a7162cefefc2957afa2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de1669b5b1657e234693be2a3e33f9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ed67055aa2c02facf2e9794e8dd91656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34edc39025c03ef15d0c4055f4b8ae3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b112a33b3839bafeaf2716996fb16658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86bc4ccc19d19d2fcb8ad7d7e32b0e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b0fff623462b1d7936cfb3067fbf3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f88c804168e3ed9502860fdb5faa1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb00ca14c2ff0bd98f5e07806d0939662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178bcda6468fe0932b5e95d854d73cc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11314f14d1a3142b62e4a92d7ed0b33664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fbb0168bebc07286a1fb5a895dad7a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7c719621996a18be5dfad12ea6f0f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b848c0b9762fff6de37b9d0dca5ba9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3fcbf1e399a605d1e77a1a05d2063668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6afe210e8d5c8bb7e8f1a888dd536669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a5904107e1ad0d2b7a0608ca2d98be670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b71e31cdc22e0c7a27abf39fb1f709671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37de93afbd5d8412c089c7028b17da672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9e544157424f23a63fab3722c70fa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668b54bf53c29b935ab9d3e7038835b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b59c3e504768215c89415dd22f852675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe3a3a28eb74ddbc62544a649e6564676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8dc1fc0e61ff3d205387df4776df2e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4171dcba0cb19c08c5ec315e376fb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0545a3fb90a73f555eb47d7fb10fd5b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c46fb56c4152dc82fe2ddc64677121680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f53d1d02ed213a3d19aa0eb2a81d6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce23ea71c9cdbd682a2af1a2541f7c6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ace35b6a8df7764da6a3e20f62121683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852a165c34383ed5145784ee45aa83e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67202b4b528ed4866b47c441adf26a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ff3e9ca3e768c678b41b34edd65f5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f48d2b671ff7ec2a36c3cbaa52719687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aaba1c3b8b1fd489be4b661fe8179b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c04291e7fd7448c9b44a8480213ccf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c7f0effc79d6d76a1da1609436c04690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c604fcee0245f14c4f60821e16d17691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b1f8b00e5f6ef433257f2991227ce692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ec2a282052e9b6ecc7ffacb8fb333693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de0ecea9c0edc8c567f4f836ddfc0d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f00e8cb473eb73d77817211a00bb95695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7519e8e68ea77b3bc06fc1b95ca33696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4270e4a77be7ed9e810f8102c6cb17697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be523db5a03ce378dc936b4a09a2b547698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df307e51939acbd9d49b9a2f746f3a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bda39a5022a938a847f9d630cf617d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853062287ec14e322dda5982fea2833701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fcb7fa875a3fbcdc33d1c787f9cc5f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21a600a18803c76ee2e01b83401765703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86693e5436ff78bd2637e8e66f665f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27469d3b7b9b76b4191492665280d6db705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba0109650ab9feadf0fb57a7f72275706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9581281da74cd6d954093035ecfece707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3c25739e43bdcf6ff18a2b65665d8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3d768638c7ec16653a3ac4ecb137f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe6b880fc0b80eadc41142b5248c72710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f65debf06faaae10147667247b97bf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02690add2684e0ecaaea1ee61cc9e28a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a96283a38bf7bc1420a4a5125373d6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eceb1abd364108318e69fa76a3ae1d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1dabe46866fa2397d5ab191c9ac455715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7e2ae88fcd3998fd371bb48ebe249716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a83427c297e1702efd4d72a5321ae2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56c4c387b3ce074bf3868ad7ac44d7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d62b75c9ed6e0859431e7f8da928ea719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c6700673fde05e5325157ca52800e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0cd53bbb0b3afb0d7ee5d3b55f6e08721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8fab458a7af0d98a5a5535eb39b05722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7225ed808ba7568b1cafd14a24f3a7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5882a32627fcea324f07235ce1b2f4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a438929e58cc3d021db5080a922e5f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69445d99ea40075444e353e37e94d371726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c7d93f2fa717514adc8b7580f2603727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b6945a55fe22caeb3474825c76f69728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d23bedb52558f73e3fd3e52dcfcbab729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8aa40addf99de371ad6bb422a28913730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cabc7519f4b782d1cec580e2277e45731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec96c90485127e60a14339051aa929732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29106eab4b30509aec83031b611e52733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a33bc5f32d865ad494aaf4e71736b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3fb462b3a6525cfd858894daa69a2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09aef7a3ddaca4ce702cb0a84dc0da736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c105ab79fb0a4670c29ad3b17eeb16737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34052ef51e553503f4ddedf71d3b7f5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33286a719789ef3bfecce1c0b7a11875739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54850a8c3b90942aa0e5021ff1a1bd08740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f72f29f1876333396ca825be36b9d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4c24391c2123752401c03808ecf38742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d788954db80803a72e20732340398e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660133f055465254ff791aa1b4d128e4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623bee29de3c78ae5e595d03a50bc50c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe751d61d0c806021dbe4c9185254493746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825cdd65256e3b5f8a8c6390e64c663747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075c2bb8445f7a464fec6a6748f3c35748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce444dd3e0448367170eb9cb47c8ebec749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23c587611056a75bb30deee5e714ac750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa43d226b475d0549f3e3c6754f4c2d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4c336b0518f2640089cddcafe62a8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280580c380656a81f8b0fb4aeac8f024753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59ad2448e4771a824cc5fe8b0b6ba91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc268b44dbc97530a6daac11424b498b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cec88d05fd3b30e33d7868aecb3fba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a0aaa67afdbd55058c6f083592b984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be79c96f0bbee2f4102d784dd4b3ea5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7878c0f8c045ee3e79ff10616f0116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c59b00a3b42050ef1876228bf191de7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb83e65cee2a5db0984a0cf31a7a1328.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c2bf651d4654cb985f1bf5fcc6a829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5dfd7b7e644a321c5bad20e707be210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c2e7570407969175b518258302bb811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba663aa7ddc7f7a29b2588e835fe05212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc4544568e100e0f56674e649e3e6113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ebd228064a7daffcb7522c96da76a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57362a41d2a5a9128caaa0c50ac5b3d015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3adf50536d4cacd82aa65ca2fb50ff16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e493eced581c973d864c99370eba7817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ae31049904fb4d94753e10acfdd8118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c354ca49fe9f98ba5212002f089814d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f404ba632e58722bcbd5f1362d89ad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23576a10d72b6f5aaed106cc84e5be21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0481d53335124b3d539d954d28bc2322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0bc0d2fcd8db0679ba530c7462a8f423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143891c0c4951060a9d0544432c37d4e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed9aec4d41ddde861510f4dc653ee925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2824e11aaa9eb346fee9a19fabbe1b726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831bafc3ce12dd3253dd3a7da5abea2427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359479904bd2b24c5558eea16118d8fa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525b958267c9392aed5a320a014b4f729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab6600d162cc15d68159d8eb3c85d430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622a28f05c909d80e58e9f3081807e031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5dbf754bd466f592abc099b9ab85d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1faea6cee727bbee00da297cc23d2833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca188536af2f6dab31ed586db69c4234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08538c954da3270e1dc98d33e2c704cd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff8f894134d6c74bf6c008de0c63fa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d93530283e7490aa7911135c5f92fc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7f2e97350694fa406e5a9706727fa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a57eeae71f58e4d1a23ba3b0e065439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d010c5c7f88a9f7365dc0a96e341b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc521e94e63402e4de69d525b9b99f2841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c13f6361d20c9de2f2ec2fe94e4cb242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a106bf4cbfff2fe748fc7e92fb14cd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651c7ad84df0311cf8f120336008deb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b94a7a5747a4ecf15702b2376361645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018c98174cb9ca20ae73cb4875fb5f446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc15bb4051d15dc74ddad4d2d3323ee47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3ca356c9c580144cc86064b8b2eef48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ed94356863f9f09195128c170a37749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb83e3eb8006050d0e17caf7565601a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7cf7fd7731b0c64b2bffef981b508751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0dd903f14a392660de1f3420455be252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167227aba430a6e9a04f4636ac1d5fd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090c2bb87425ae9fab9b84883f57dd254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99af74a2ce215ac116e4a0f9c238fb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292979594b26934568ff185a6b92cd6956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6e20a43568e41c71e40703094a6f457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84f903c0236dcd81f1ed493d9728ed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868d1bf81dbd71d3141d8926b0adc1a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a568cf8d221cd7ce480167f57d7df7860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bffd099c985d3157b455cf9bc50e2cf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2d7ce46d647429d54e2cac577e4b662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9443984a562009d84b18aae47272163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a7a2e9c1c72db469b9a419cf39e7f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d4ac45d918fc119436bdd686a1f4265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08266032d4a80246a556448b36361dbe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c445a14ab771d8ca0d087e4a3bf76f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2957bab71f9226bd8545d2bbb8ab568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1d2eb9a8d51bc2d280fce7f9b07cc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2869286c9e7f40f4a7cbf9e09240390c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40333566448a57cd73275d3a5391b23e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ff004cb480eab810aac5d096d6b1d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e499c9a22e3c9ee36e3936a0a99e99d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6871b6a49ddd1efe615c2d34a6e93e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ec2bcea77c5b22a88f5ba3cc7eeaf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aafed8aa9f6e9c16accd6d14e30feb176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d58d511e87ab7aef90529d49fc8a0177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016b788e038453398f338cc245b97ca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678acf540c56c3df930c84418ae852b579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0bd9aa46cdd780b77da19c377baa7680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d702dbf52d248ed0e4268fcd195b57881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76199dde1509d4321b1ce06dfdc93b682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f2dfdf938c76dad783a6a270cacad83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8badf42a6009d003fb9eecdea22beebc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b6a615a4a5917fab8f0bd8d06dc6685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f90b1920817c7df1ad4f01d8731b3b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f6287172e3abc1b20d54cd908102187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ecdff8d62ddcd56be54f9c71e8d5e288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f923c33c526b92a777b6b3d4f54c989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091a20290b2dea5393fe7618a3966ae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26058fa3a1cf1ec7c80ae5d7bde4473491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb18883f444f77b21cf3aa3a413bf5f492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10790825c368207e8bee90a45a972c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd11dcb59a94397b3644f434c93297894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426589b5876ad0be699cd01fb56b65995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9978ec30198c35006c1019f7f586a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055fac44bf2df168ba3b1e67643ca39c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fcc92c94979c5d1c2aa7258d25f3c798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e901a62a92ee88c7a5cae229f2b2a9c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b48e8cc541b5e2e987cdfc79d2dd2c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b62b376491b68468af940a21017548101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467912e3fd327f047382e6ea79fa4640102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e710c6dd9e2e39f29e3914df16da81103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937bcc4096fec55241d1733d6e3037d7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a61193faa685decec0805f486a923105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef1d774ec7069732abdecf302a7f5e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aceca4ad2ddd0b6193992f390650a9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54245b9a7beb251f65849878878401108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10acabaec2b5db95d7ebb3676aeb72a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9822364d1d1d55f17cd5df76fd4aa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb8350d58977b9b7e2ae51e2bd0ae7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d7bfc60fdbc60e6e6e5872c6dc4e0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d244c305c48e225b387ff5ed8049c43113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c608a320e40fc5bbb3682b76c9740114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aacc1e488dca10f44211f9f2d51bc27115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069348801dc057bdad711560aaa71058116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325152eb23d63aa5195ad3c8ad482f1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0217755f123947379ddf7af11832a2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cabf45686f0c04e7bcf30be09e3dda119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d822cddb93c1a0afec06103d02849120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb6a4d7404fa674164fdde2094bcd2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990f2f760aed0679e12909f738b3ff7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b81576d99e6ce24bed365f94b5c19123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd9063ccddff97d4674ed2da621148124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c67c479bfd97ccdf08e62dc713f49125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d4d110bbca1a0e22e44f59b1459a6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578d7486e817586ddd8e8b2f66d3440127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d209418e3bbc7c33fbb4ac62bba9d5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95773c5341e2d2df98be7069675b53b2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318f8ce2c7d3552fe08c8a97e577c1a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f103e0e98fdf288e0d228efe31b94a5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502fbab807d4554685e7e28b2c04a2f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295005b57cef7978d3772a62010f7fdc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d72c7104cd3bbfcc2ccf324c22ba1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4afed97b5952ab76fd58b914ec9afb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0e7382759f85dd964a28ec885c9f6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b178c56f55ad89857988d85c8dd6e9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a093917db133a69009d4147bf026003138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562774ae8664c58d051864c9461f85d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ed217555b25bc3e34d9054fbc01f1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4d3589d5554527ea431c77cbe670d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e520c1acef1466fe8c3ef474f3549142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae7753246149c71cf80b7bab0feaee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c4df216278da378dc9fcd5c74c5d68144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c7281c2b361b6e0f631ec567451cc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab923a6d0082b6c427ea68d8cfbc3f9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a8efe0c563cec14655e9a1e4a721a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc55b79efd601eb48a54e801ce9c42d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b01e5d398331491f0de348e4765e4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44be2ae495f3e7b8a68a514ab7884d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd45cf4618d2f01857db0635c3530d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346df7acd3e80eeaff48f22fb5506027152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471ad316cba2beea5f2e5b04acf8abf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6950d89fd4644b3e144c78e9879d34154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b34236003e79e8e05c2936a32c2982155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880cc06ca2e0becb3984fa36082ae3a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06df782882f940f49044c294ebea20d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc060b285fe2a8a716c1f17274aaf74e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d695446634327fe057e7943f456db8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f715cb3fe121122e919d88c814725d6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903638505080c7e57bad917fb318a45161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f2e5a3cf30a7d9258d41bfb69dbea162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1c723d00ba3a3145f18bf71fa0024163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6282166777aca3d111aedba8463f72164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aab45bfe0f3a32b0391436b7b5775f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9645d6be424c89f957854cf58f3618a9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188534072be1b96e17dbb91c9bf21ef3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5cd9e1514cff30f3097dc23287d423168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561135c91bc09ea374d3128c05af9b5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2716c5a2799b08a2eb69914fd7018170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f85bf9d1661ea36fd3cbd63eeed4ac171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe180cf01fb8a62854a37afb381bd7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474aa4032c8186ea963a2880d37ce8c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6580fe395f7c80b85945466e9d029174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6076a93c506e4c3a61affffa7f55e74175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2981ce1845c14ae7a2940b333743077176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354337fd1eaaf8c3abaed6c49cca5676177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9c472b0a5b8395b98dad27dc5ff82178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4efa1f217aa22bec24de43518882f17179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f692ebde53d86cbe7ba897efb9f155180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b016ec03b5cee2ee9bffc4d6a2e05d7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108e521bc59db2adf75a70a5723ae05182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e65fbe802a41e9131011346d7c425f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438219eae9dec92dab0ba3384a1012e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc57b5edeed09ef8e1e6a69cd91914185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab73c7229433864b43a6c40f0d872b7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0d74bcbaf2a4d0f99b8b9d63b3c74187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b114bdea20a3cda222ee2ec7ce398d5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f141f733cb4b936361d819dfd59a60b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935512bc123e265a9fed49230b5b0f1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2e91d4cf0c682ef933e6ebb12c0d0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373895f8f5f259271876cb2c2e53a6b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d082540b21cb41cafbdc10347c45c9e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008b9edb267b6a77fadb43f08daa441194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e74ec6706d43a5ba5c9ef69977e67e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd244a7fd7debdd7cf3c7d1500520ae196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54a52690edc8776c2fa14b18c99ee8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f6749902208503d73903e7009f09e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c17cfd3aeeb48edc21a8cb3bf612ee199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713758f95200d17246f1094ada9701e4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdaba6f549c53dc64ffaa93539dcdde201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c3e921d591d73254fdcdf4dd80774202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc899a1a0fecf6dce493440d001d9aee203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675e7740dccdaaeb8a992c4e4db9561204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dfc177adf74b82e6fe7c47eb04d67c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9278bea970c8b58cba64ea2de80d0d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59766d0ba1bfc6a4b9b42107d222f9c9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d4f4ba1e7b26f6422b3929424f7a1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ee461ceb6e65094a8176e650f98c5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63d6b4a2401d0065052c783ba3d913210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028286986e9e8dea01b38f62a6961a4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2382f35639f454d8162938b0ca2c7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b8ea1b975c0ed2d63b8bf80fb5e6e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441fd4f0019479731d14c85de1284e28214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa00436473c6d967f46df0fa01304f0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8788ec7b0984f9733ff965bd857b351216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce677195dfcb0ef0ed6e46dc50cc0ea3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e437feb1d6c6cadea3533a6b6e3247a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5068d4e449b361703d08d5ebf40da6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9716e342265124ea3a20ce29fdfc3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879b3c3cf92e61849a5b8b8563f73c1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9295340f86c0552956005259aaf30222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97734671ce8f5c313142dda7476aabdc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f54f4535459bbf91b2dbd69e244f98224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf9873ce42742020175660daba20d3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5889a70223d6d58ae3b2e7bf77fda226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ae34c9c60264d5a8ad8620ec3a418227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b388840d847f5432bec98c1ccf642b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eef3bc53722b094f53e5ea337b8e73229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95ddb6f3c9ecce52fcc701b87796ea230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c928c14d691bde12efd4bc4966d8e0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c8c6b092783234fe2170ca4e498c3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22cc8d552f198b4ec45f34bfeeb369233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb9648241d94ff20d75b4a5a946d76234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0ca7f8a3cc3c021b3acb5437873d1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d3366412bd8b10fae987c5f22be18236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1d105d45a0a7b64bd84faefb49238237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af203b4c343637542484d529835441c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065b9f2e3a50bbbb9f1c093357df5e7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7432a2317e81f42be93bc96c7a1b3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8770df5492ae5b5232eff659be5cc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead4bc235407f09457831ba624755d7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f797a4a4865277ef1c672c325aca3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67842dc491562213ecfa5396fbc40e6f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f5284f1c136c16f71d0da1f8f34eb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d489b949313ca654abb7a35a0edb61246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938035bc492af5ea76b2d0c96ff44f72247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38409928df325c1ded0cda0ed05337248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c058bf05877994e7e739c81718491a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904bb932a046a09c5c67443d0d5124ea250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92d215e51a517ea2130fc2f1ea55b0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73b7269a35f531f21bee9358836de5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1368af6a4be9117b206b034ac541c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c74f5831ba18f7c6db3c980f7c738254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b0789490bf4a61e43ae3306aa5bd9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb1e74323c7b3a1ab1d1781d35d445256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0643050bdac86c131abd2d36e09fcc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829a92dbae2c2ef2a882fbf6cfb2153258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fb5114c4ba02ef98695510611a9a3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc5fce77013ab0fbba7c9f86b9919d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870ba3e577dbe94e9b2d01f6b51718b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ff7a450703ecd4c16066c773012cf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f277d22c21becb72600e0dc3215d37263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0db7b1fbed774f36e656a3bcc59be264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502cf7ba1a311644dbc4ec4f3301743265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9a8df46504d587d2d7ef18e8dd64d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71ea001e8800eb1256075944f9ae26267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707dc17be09684a5481f7f8c92e8e02268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab93283f7fe4bb7669241d8ffc7562269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac954e28ea763dada945e4d889a270c5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385d205f0524bce43170f097224bee6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d084cd71f1342b3e85d9076148aec0a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545215accd79de848af8c8fb8ad13bd1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8676ece0b0c037659e2176564d100274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384f747cd0fd3b06a811d2f3a574d76275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da54c12cca23f01a777f0be9974cfa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29501d26d347073799400a74d3229270277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3cd3d909bf490dc9987b9a7500f71278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09abc8b12937822226fa272b1ddd7f6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ecbab581efb50d3c0481024ede4aa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c158f49324564f1d59e7cf96401a5b4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c074117f48bbec689c508d778432e50282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6bbd46b34406efa4f74b5eaddb46e0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254257f6805d8dc0a5b0c064f2a8469284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ed67268fef5d627b22aaa5de8fb0c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9bfa56266ee64fdc0ca7eb326d98e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3173d4dcfd44a4f936812b7c989775287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a155bfbcadc3a2df214889cd97f0e4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7a13d66c85f22ebc035f23ad62a9d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc60bc3a53f4c970f83384be4a5c98d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb814d1fd1e0e2b0aa373952aaccf21291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f77074373da196d199c64b9d745e75292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016551d54bebfa46cdc094855d972bb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69323dfb70211769bf1d1862fda7bce7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8285996578377c80f30a9d60e09cd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5922876f5cdf64229969e69f242f03296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834e46da5d534711e245c9f770f1337297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb77ba2a1c9e36bac26b9b39cef457c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40d3d21b5eeb6416b65007402a49c3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1467259fc3daa57bbebbd8b8db0af300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9b87114252f50062e370fcf933184301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c402c45dd40b7866e8210aa14cb0e2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9740f71b8ef37a025550bd2b3aba6e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d20ec3a1cc6ac96a907a98bbfda33304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dea88183e1bc49d59269542044be9d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd670a1174c743f7b5954c22094de42306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8c17be10f789265f578b80a515253307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6e7b5aa7c370ec37f1509b9fd532b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66de284a1c8222b5c61fbd23adbf8ff309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24601457cc67fba9a4c141e706f59e6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2f676bf819072230288cb83a4cf90311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470e8d0d2e3b4e9eec50bdcd25dd090312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37b324ceca7c8f7e9a0fe1db3a86c2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107eafc94224c10d5082229575cd5052314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41c426b80a8ee15a75b41b4c2c571c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20bdc750c75b91387cbf0e038312466316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904a70ea0c2408c27662d1f88a70f6f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49e4314b309b8eb81392798b669f69318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445a93ace53669d48bc42beec9f7654319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ef9f08e57c972ea32b5d2c317d530320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7785d95a281c8cc4e3677c000a4c6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042eddc7b6a122ecb3985674426c05a6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3c33a1a6c0e2caa78ae6dd2d96afb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5b144e1f4703386889082361460f4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45891370bcd77d9cf25d9c5551a646d1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae650337054f95448b3ca122040e4cfb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c5d1158c94a176f52a598d96b4dd2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629186df08f7ccd47700621f478ce541328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe49c9f8d71f3f8f4cf9303ccd3529d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64a57419cb3810b62af12a83b1c56f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677cd292e9dfdc5a0cfab443be642ca331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2e2ce8d157e9518c91d7fdea7249c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1d89cbc7d8ca6f978430a378aa850333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7d0d0965780793ba21b14878b0ddb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6d70ba24d6904a75984c6f50a447d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d8595a18882dd0ab724872fe5764d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a32049078d351aa0543f8ee7a56b3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb532b8cb667f7bdca81c94238f9162b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7671c3deb75161b066a5353871f8f6f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2d65cf34eceeda6a0740ba4383b9d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d291c68cf66fae0c66056f4b5e3a25341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0670bcf59d8daec4f8f9bebc8830f2e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce3a882ad157498d1b379d1d98f4dd9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe250819da68d1cd1224b954d99e23344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524785b5cf20a5df5741823ee4704f6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98da346a0bdd22822b84fce177d6d4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22db7046743bc8238bfc332bd1ef6d5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15efbf6a32919a5162280a2a41862c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f4c9e5136812b0e11cf250cbe919c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b286ad53599a9fb0d0ec7ffa44cedb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514782039b21e35186cb6477bab508b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16212f9df46912d65b64a79b4ad21e91352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de27594a9523db6a63f3f1e43e0ab92353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d389422ff6e121e2b465408d8c564354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ead9e7da27b85594098dc2861b6b6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1953243d0cd219e6141ac6172ce40a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a4ae3baae3754324d148b7d594850357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787589bc0369e45a47c29439c4710fdd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4b7005196b4102e55712e9be5fd77359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22090f3522ff8b9809b4a9cc7caf31c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d11164249a0403cc0bee32829e5e61361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1e88c5c08d9f01fabeba8c61fc4c4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12efbd064256cd9143af1325e0c285e2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae20a1280b94e00ac24d126c8a14594364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6de34bacbcb3bba159fe08cb432acb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d3e2a686b690b077a06f0c9c3c0a5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5431e7726d27f04fba095385a26e8f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75c41d051156d106e0a5717fa21237368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1a786be48d67a9ca0b2976eb55c40369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c67a018ea94668aa9f8584077c55f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429dfe6a6d9d3a262291f5c68b8d36c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7306eb91dfb6b6ce8207061f0d5059b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7041aba7e1de885d017c201a315ff99373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be296faa3c6e7adc32cca8fd0a964c5d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e34698560801b78ea018b21e09e22375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b6298c4a95876497956df29cf176d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a1947fd745eb123eb4270b5fe8d38377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81a4b6db98138ae88501b9e348c334378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de656c1e105440fc37182308b07c66379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bde9d861fc4673f3e86a5ea0894ca3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00491b3bc31e9b053a76962afd1dfa2e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14c2647afaed6ec5630222fa1bef45382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04470a490bab28af46c577402a07c9e0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab2c3ef0b7cc925adb6bd8484561d9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ea4c0739ba1c396c6c07def73de44385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80829fefba04d14a1d04d71f77c17c1a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f16ce285f72acdf9d43a373595fc3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a9661b31a076f24807e17806694a4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a26f0ea1ef9e0955eb3237b5103197389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3984d9094e0ae1de7afdcb18a1d2d9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eabc7e675aa7c99052dce24433b2aff391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7a78fb26653736ae8dcb49b752b34392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873307ad6dcc95b71691f7d4a70ea37393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845596efc4cea6dc0c7f3d56dd06d74394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683efc6822e087d60e7b17eabe174ba395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1426cfec4f848d245be436d233f9835396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8245af0d4859ded2abf1a1d01764a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3434db7295eeef585c30f13a3661f6e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b50b85a07283d86b9c8242e1a25a8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bed99a8f57333d8a5b93b8a5700947400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323486c96ce0a9e0333a403c8f7e1a3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ae68e9f8ff3d4c50d0f917e420efa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc8ec733dc1732273ed2d28db8cc52403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753b9b801fbd3bfd6590880faa92e3e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c44f20c309c15b729c549cf54bc978405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76a78828220b49da038712c2b7fb2b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff57e9ba4b22937ea89ca9bec744de1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc89dea226d77f16dc3cc4ec150db7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a38f321e8c415f6aaa2a3139f61c78409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c2867b6bd9ab41b41da832d56bf1b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d913114ca9bbbb2b7304ffe52ad7f4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe66b2f7af311195e6d91625996ff97412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75504220784a84807e25601af2eb3751413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067de4e3769cb93c2a0a9c9bd7703da8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c7db552a4ccf938efac009e83bd2f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266af2a79f853dae20bf9e7635454b6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c363bcf64e4a225ceeec250ebd13c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e002b6338343fcd450ae87ebbd6371418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7425ecc4ec1705864d6177d09ea97ae419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd9d28284146f206cd46bf2b55a549420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70b5015efeea79f7a167b911830e9d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d799b713804c4e66b54d6a80155abe422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976843c3511d6dbe29e82347c062830e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d492074e32167d9c24ce9631881be424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480cb0bdfa78ef3184be8092ffb73d84425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b922d9a91b4f302df92c6e26c5b030b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d417d063262359078133f1a50d4e47427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23596c0267cde032743d7f6398675923428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a570d5c07df82c97f881bebddef6518429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f50a101e9e9f4ad33ff857a8c7b45430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e4bece8bde4847a0a69066a0c63b8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51995a37c7145f37947ea73dc0019f2f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d4414dd6dc8bdfb8d5241b14cec23433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29240c470b89887d15b561bd417d5ad3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb94b9206d13a388db2633da8c547c5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c9c69435e506c5ac426ad13933c08436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27ccbc8ba72a1ef363af3e5cfd6609437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64df969fd2037ea04cf91cad1e7feb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8b030d64bc429c7707637c0af6f77439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0ff0974f4fe9333e000a894fe2686440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53117959a9855473fb09bc85f7999717441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b62219f412e6a6af958f951f86305442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7362707876738b024304996b31c85df443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401ae71b6f7301596587afb5dbe30fa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec6b2c5b77397ef79cf7a8788194c3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d7ba0e166c7e89f364f4037644666446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc795853c1a775e1808bfa32c8b9f20c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216697bee03944eec49b8c0731cca90448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b93adee223386cc9495d14445455ff449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1234709f463e1cb628ee36755f59e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d8e0e646f4e6f27d36d4c41c53617451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b1d41a55037e0142fb80ea32c2a30452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936ba65ad2c606b7c07a4eaf53fe511453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3486b2093015ff1cad32867cdf329454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a5befb048371b328d73ed4d364438455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9dec35064de83e7bb68eaeacaa729d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7b07f1f3ef7bbb173c8e5dd627bba457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949fb7356ed88402cf3ee97f89fe2284458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69411432902c6dab58353b92a13a52e7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea0879f162289f8a35a5c1d22162ea460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cefc275903920ae0e96d7f5a09cdcef461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8320659f6b4e2c4e7a73bde98dc649462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080c820d607126a1dcd643174b890a9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf0a924f350a2540872afb934f7f7a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888ae47f2f87bcade9d917cf6046870465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7ccd810fafd6894aff7f3d877aff6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54742f14f09f2e859178b22c0e5f863467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13ae2299287e24dabe841a72466a64468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba421473025a420edc8135ea836588c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4589ffd07845e4c5c22097b91fc384b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2527c2817e36a0dcf095b905772f3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81644c2c67c96d44500e8f6ca5a80c42472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f774c1a0680becff52b43d13496f493473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e517a5f00390720d06ddaecf5b05ef3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e815c76a5d1fd5640c841d2871eaab475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf9ea62d7f32bac60edab58648d48f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3836a20bf751c766a6e8d5635f952477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c427fabb2c9b652cc00d3716b325e1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60437a4137585f1f1171fd4a851b60479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84b09cd421f65918cf76c6f0b7830d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba79efcda5078fe74dac17520cfa2c7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2611e735b405d18d45f28e8bed7f7ea482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd2248518e495896862261c47734d5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af392faa53f58862aad8193c487bd42c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d6ed0b991b18944de8f6cd09b426e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbc5a28a29198bd3314514b08d2917486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1d6db9881fb12ef09c46349d0d430487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928d373a8bc34cfe12ac3f7adaad54d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed04816d9bb1691593fe7b1177f6df489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c661b6f62ad912f8a06b460bde6a0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbfd74eaaf63ae01aaf1ab495b8397d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32397fbc834ca6db1fe0aac67b6e5ae492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8c5a6ea5df84a38cd35a72805fa0f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a68ec90619977ceb5d96119d1ccb0b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1d9964855fbac53c25edacf02d72e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c21aa7dc147660e0ed4ee02c0ad392496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3eaf10705e457299d0007c50fd330497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466bfa881c678770a35b1b920e27315498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd4e917f6488b8afa7ae0d05681be4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c353aac5e704b1f11c26c92d5688f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151e49ef06d89b8076ee35472fad0a8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912e025659953004e8141a019d6b896502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3459e78b50b74cda962ee499f5e3d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1851797ae52ed6d2cdaea61af7be262504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856040e95104b1230ce7e3509285fee505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f5c941054b8cdb63263f364bf6509506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef07f8e243ca972143a696dcaa78ec507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b45e6ff64a966b6eeff377e7a3189508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c394909a3d52db984a91b3b06c7cf4e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b6464d956e5b38d4eb71c8ba5b09ff510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0040647202eefb6bd46748fd351540c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c20697227c6ae6728a58a62f8fb76f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163e6850cf91f654a6a9d3b715eb416513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb651690236b1c0e72f0058788d865514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a583336dc7841d120c606adeb0b1b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb360645ba38f13dae76a0a23f8cd10516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a040091b5f3efdf81bfc189e115605517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534160303e9f01f17bb51bfab6c58ee6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4bc8c94010bc9a2d39d1dda2e96fd9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2095573251eeb9c5c49eb01949279520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb2513868e1aab1c8aca338da2344f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf354dab4730558c1c493847429828522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a030c74cf676033932558c813c748b9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4672e1f2b68c710e490db3a1f3395524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399867b81136b57be24e86e4125c78d6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6186db3a5ead8f15fbe118b6a8817526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c2d35b0c0302fa09de23735865024527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569ae7316ce621917405eefb2ef838e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf42c1ecc7322519417b0776d099bb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc941162b4da191da75eeee63059dd5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86814c68572964f15b45fbd440c7f6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebad07691393599606f09f923ea749d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca854bc95c0cae2ceb174c3022cecb08533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02a1265a87630d26be86cf65a397f9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011ee54079f7ff3ea387b649b2c0518535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc562d46f2a21c261f784c360f1386fc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f492ac040df5600736fc17eba17b65537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f641fe39fd0f0b6f562d1a55d6860a5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419816de4fad5ed6bc8c7c08b7a4536539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de1538a8f0f104d3334d2b6141d7bd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5f1134b607639dcf1dc180871354d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b32ec23152ebb7988c83893bcc79b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac7ac6d2c921961a1316e1d7646248543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc297baeb8c2c8b101caa8268eeb99b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1a7b00917a31dd7f86e0feef58ad6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089faec491000bbd431c668c82771f9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0df2b70b710b02de6712880c757323547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4175fe1d18a6eaf6cc4aeebdb813f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225d552bdd41a23cfc75f9531e6012c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf0dafaa0276fd79bb3c370e0dac5f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41934f16c661058694cfcc1cb7f6a01551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e79c02f503089ecdce12db9cf7bc61552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad883c341ca55fc0577f50eed2e2f2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39f9e4e97f4e0636a0ee2fe550955d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b71e8a6cea7529e24f464182bc2fd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951b7efc71ba7f135ab0444e9f8b4fd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c070b8894048c10cfaf84a66090121557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ece4ba7c80a4660db851d700bd43d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135699723811ca808b8aec7d639db68559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c37fad50a8bf9c71aeb3deabdf4c6b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be6ad1661dec92f685f489eeca3a4a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf2d47e3146af73c858f4309c07ae4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f71204e38086e17ea2fd1ea82828bb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964606f00a56a5f011af42450bf3306564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce4d759edb27780cc413faef055250565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da906ade39355c1cd32e5d711b4bbe75566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17115953b5bcaf975cd6d0bc157a3f90567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d0c2b74c2f52c48d9ec30b37ebc01568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd4694fe81e2e40391301f5947fd4c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e39b37fe8b364ac40eb41dd6f9f90570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135ac6c6ad9d3151dfd11e0567c165e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240580f15e48e2493f4fe58bd27a7a16572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76351acc4e7c9424dc0b4cc26b4ee3d7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca49202b9d860bb27c15519a24d1340574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f8a70b15e3fb1dd6283e053e6b157575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf13fe98f7b9c2da572e7132fee229576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840488323c284330bb1a4a5afebc45c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b228988647b323c7d1e023e9669852578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dedbd16b83e5a8f4c4efdb56fac6008579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbbada511b14d66e6e142afdd2e83c0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51d00323f44d99c9c8c20e62a44358581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c949113db69383d046aaccf96ab0e9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23934b418146668ff7cd22bcdf74a840583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a30311d240fc2a7c4433d9a50ac86584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bebda14d921a3a6f3254e043e466cb2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8007b52614c2607cd0da3fa73bdf58fe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2903c8fec7e94c9330b5dd26503837587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71379fdafe4e5a333e97dca91b07fa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982a40eb0076b6df74adc2fdc3c2e51589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b8598f9eced88c3df8088c96fc97a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11d151bbdd946c3126c60012a72357591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4fd811b91a15153f8bb26efebd55e6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c6c11456e4ba93c3358c1cc43e724593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a500d75861ee512b0a894f78a6d8d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c2a79c71279462ea04df41d55b31c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59d835c27a85f4d7c35ecb55c15e29596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b661a557652dad4ce042923328b11597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eaa1cbbe794936a2ccb76bc3877f4c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40636c527e74e04f173e69a3690fd63e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5143c8d8aafab45d0ea735784b77e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc4b946159baa5a93b8cc84731bb98601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93afa80479862ac655e96ce08d72daef602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834ef713f84550fed3afce6d176ac16603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd156233c7f10dba320a897a41d7cd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c79575b13a6814eceddbae3312342f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748358a5446314ac357477875826e19a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ac9ac03a09ca51efffd774e0e07af607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ff1324ebe8953ff555a8d155b8b32608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389995a7715c53be19c77b6d2767b83609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e6c118ce6a5ab1489a7bca93669d4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8655506f018799a2353c264bae596a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb436f265f390bf12c19d8c93de91af612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f12c8bd635f8c53d470703e078fc6c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8de1616f3b67760a90feef382a04f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95514e2b455e27ff287ae8a315e61657615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a26d702a79393b7c1b54621f010ba616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01cfa0cc23fdbdb43f262eb77acd202617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad72ffc42b9f66bdf49638a8facbd14618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350be99bcb6f399e0322ef65867b22c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f6b89737abb3b145aedd645a12357620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00020f288f8d9e45d2fedd9a00dd38621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931debb760c83f31a900de3337de9a9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266068c8c0f80f79daf7ca2b6680350623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488ebc6822845933808f93944b32894624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc2a399817319b1c8a7d29e4db7264625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc1b05ae8dabc90a0288bf0f637398626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3269dad5b2c9d5b3a2977921e8bb75f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac4e523e526514f47fe84a007e9725628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341082270e9db10030d0905a81ada0c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e5dd7ae9838d226514ed957b7c5dc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44190a11b75f4300c4154254fec60e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8c15d87887a299cbe6332d271f275632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a27de134146306eeadf535a99fe6ac633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a0996ee10daca24b6102204bd762d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe596aba65a104f30c18fa863eec2e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe9c5b895bbfe02f866920bd6820b3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e45a5d4fb48462e88de65150e4329637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ca586b4e6612adb1bb77a2fa090f1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200974bb79a59533505ef2beaf7baba639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d22671741206ce7ca1ea889cac47e6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c930c1496a75617164a2b15f2dff2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075a654b84a3c82edaf05d93ba39d52642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344394ee68e75ffcd9e9d1b3876aa09643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ce60b47ecafbdad465f071d58f90a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d39d6bf6d54bd99c2c056db5a5cf43645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79eeeaa7399c61881d90f289ba1c278646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab252e85581736326a4853afeb1ced2b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945acace2590943324e1720822148f1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb900f1185d9f85fdee8c62af70c2d6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8262716ed3960ffbd3ea5011816aa6d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db52a7dcd646ad923137a02af8e40f4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80fcd8ed0c3e8ef8dbf5d49fa1d1143652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f33e7712468a226ee4c6d415833dc8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c7e22b315ec6c9bdb3159ce92afa6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3935f235f6dc378e0f9d1961fda3f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524110dcda0bd76b9b644ed805853b4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382684e313fa418db4649dec415b46c0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12036e5249029869d23c80e5d208b2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659cc8c5b2db2feafff27792a7dd764659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70434a557e785e0c6d4df82187893d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161bacb3c9c45170c483be62f707321b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4473c652523b8de96132bc9839966662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38198e3f8e5b58f62c5a49c04db10359663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5cafa481ed9e4c87eca49b84dfecb5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e903277c1d8adcbeaa7886e3ec7367d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e9474fcbc614e05b89735d4ca5181666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42283967d0b11e64a56a1027c3f4846f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c0cb593083fcfc601ce066cbd6065668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8a1de8149a6dede2c3e248c6ca475669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702194e2f5f744c8aa0b34b17aeb2e60670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213bc0da3b547c4af1c62b0f64ed286e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ac17a44bd9f097f7bfe88609eb664672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdddfb77050f4ef41790110aa14b6995673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d4ba38580f4f9336a23376250b348674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5fa22a2133443d4b4e14a268d7f5e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60afe68e17b1800b682fa0077e34b508676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073d25c659de5ec9de69371bd161138677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb657eb1a5a7ccae18c5e7ed5c932e4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7e2b90e5843afba8ac4906f063b7e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354721655d9b2f0d9a0dc387828e575680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a431f0bcce4c0f397c379d116d1a836681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b2984228e7205ca8425c40f1b97a6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7038af75e4079d4df88bca053fc5da683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce03bdac626c1b01577ae9b2d12ab90684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b34d2e7b7e6e86bcb0ed8b26267da2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b0598b63b7f9c401a6cde09b60781686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e4b8945fe507c6c4a799063022ec7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be3bb76ca2eb04fd407e013d66ff23688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d372ed2f1218c0aa324177e4dad7fd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108b693b56558e655a4d2f57125dbef690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db609808594b16217348c9597772518c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dac8199faf0b70adcb84a3b3a7007e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55201b26912391a997bc6200f7416c68693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bcd256698e1523764cb7f87b37f577694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101b2b5142bc5c38d7e0fcc5824a89e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a4fd94b9529b1cf5a5cb328a52b81696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723f8d5c230fb4fb212d04b860dfd0f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fad383addf93b2dfea2986e36d3604698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee1ffa7028f5962578b89492f3b167699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c850585ba7f08f786fa588e0f4ddea700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb74daa3d47bd8a67be718c5e14f1a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987bcc200f0b707310177132346ebf5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ae74d6ee1c37eb5e27ea7e120f7ef703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80802bba96935f4405ca14e959b9a35d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc05dccfd97dad80589ea62b51ab11705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8529aae180f2117dd7da9e33cc6ff706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334947af69d46e9976c5037b22107add707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3512ce184c1baa4eb6b06dfd1c647d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c17135712dde4c91fae1fce3bc285b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93642bb0aebd5612e3b92ad4e7f20ae2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1f53eb1f6b99a88e15a4eb113ed37711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ece7366adf8f4155329ce9f3f99fa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8551c84755ea7af8c5a7a9c1fba7a92713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0324c2db094f6b2a49784346acc24714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940911848e9ffac27fd2b100050ab2e7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a61f6cc6d892d104a237bfef512a6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e0de44670892c4e882f99733b891d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511dac4ce4922cae4c0fd463cbdc8454718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967fb496e6d7fb2dfca5cdbb6f2f835719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c0510c38f8161b1793e5d33b644e8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa88d2071927fd98ec2268fefc534bc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370079cc104d064ed362b596a8156ef722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b19002b753546de812e2ea5df53f00723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba21b03a6eb52b5012febb4b93d79e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b15a2a1605c480d305c3849d97727a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a953c1b5b1427c105c504a9fbaa6df6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024a5c9a9360da84a59f3243d11c834727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b173b5334bc35710fb6bc9ae6ba6b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a75d28735551774eed0511b4f8552729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad68a48d35f430fa060275c94aecd7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab1f6c07504cdac2331f7928c103d1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682d100b4367d3d7a1a680c31e7183a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187c145500888a8d30a4cd5b2cd23ed733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff5e5bba69a90bfa372258c74ee41e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbeadf820929e3f53e037157002e327735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f8f5bc15e9e444320753eb0737b6b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12e309dc174a374a7553b150930474737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49180b72eab1c6e817b777543b9e6838738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1efce596471d02740ffaa1523ce4e6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524ee40cb5e980c4c08b2b4743df3d0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b6bffc35749cc1e954bd53e5575c2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744756df44edc72335e7148b57fe46c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6b403c2661a315f04777ff86df6ed743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09799353d805b82603ee5dcdcb0b89744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887be589302f14c89204bea87e63ef3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cefa36acee1de37361f5ee71390d89746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba47b52aa57f68bccf64bfd76495ac747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5a33c2f313ece828416a4d0c8601f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106adad710b9609dc0b3ba1cb1c3f468749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4684737ed35f48359ee81f35536a2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672804b9c1c6e2e142bcbfca6ced4ce751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e3143331f5312d8198e851b63055b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936d0e2670cb4a692afc38eaf8fe56a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5102127b41f4a6d21d86c4417d175754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab730dca9a25ee8ad692caf2133ef2a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174cd1b8b561965521721251b400e95a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91fdcaa44a37f6b007349012d0b6970757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>