--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93e4247d6bb3013628a917514653d91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885edd670cd147ef543e582d0897e4d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5bf86d40dca3becf9f9d0ff8c50053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae906a42ac57ccdd13c6f328e4180a64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80aeebf56ec7bed16d2369ae6c1e7b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5754f7eaaefd5f042097b09a003ed66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee48a9bca5fc5fb3b60ba72d4d0b4a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683f4b52bb852b307964d8b81a88a6d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1ac9f5882ab9ca51bcf636fd4ce209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643ec6fb54918d439a8e172ffca5ece10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc7eaface660a3436877315450729a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d90a728c9188e752163bef0e8dc5d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb2af01bc9d64315d3993f2c76ab7713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364cb9d9941cce1eef955927fdd217e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c11957e32d8b33afd103ed605db8615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3c1e4a153bd0333b19b73d411315716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4a816801bf61e17647671e8c222d017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97370f5b59b58db86636aedb6aaf5eca18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920eda289309914fa7a086cd51505e319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667cb215587c2c56b6ad06253c261a8020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68616014d0e05a19abc5d5b1816a3021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475baf8b862eaebdc9f094ac789be1222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8c6e1437fb47e6a9f539f4f82a4b423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8be1befc4fefdeb7f0dc39ba893c424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864f82875ade2f7a4fe57d5743abb3425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db166c088c957c875f83b8e6ec959826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02833a504ed48a85d18be062f49b1727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe7eb434f54524ddfd8cf5787802bf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ca7ab354051ad32d9a8e7422e275529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c59f1b82298907e7d49b052b18b0f730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe653dc436bafe30c16746f6efdf8c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a35b8fb22051b09e34fa00ac2e591732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3f42f34e6ec9d77c44c8737c17cbe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9dad255fb47c51cffb626ec7d227e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca24fd90b9033d450ceb71d44705e335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a8b398c9d5aaa2343ec4b5b45858736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e3ffae2a6e87bcbfde78620df06d937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c8894e0b2679c92f63a36cd4b2f2538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec29d121eec38d2636546572f2a1aa139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a994385ab2198589c6ddd2fa18557e340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3cce202d0ff24d7947625537c848cf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8011de47e0131847580b7d0c45cbb2742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457311b6061d44022dec6ffa7e9a5eaa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219e83e2cf398b30ca259fe0a63750f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99f15a828e0dea77362f771fd0479d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1771cd5016b5b389cf21e144ffdef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a703c7b12d3152f50963a1704d61247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34711a1978e787fd423fa35ae1c01cb748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978ca6c69a09aac2dddc190d0d7d80c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c87feb6f6663813fb446a0e34128c650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d986bae5f10fed32809cee474621b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0435730a72746c03ee443b27fe2fa3252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a32ab91c68b8b9cb1238dd4a5bee753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14abd9f1aaa3c52ed59f1ea9df1d9d2a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1992c47afadaec48284ec1dc533e455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d8aac73ca5d03d6dc4c83cc5e3f3256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e447dd484d9fc028dba2661ff402457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e649536c4c3f442551a1ec651dd51f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611bb363312f5a678d3dceee686487a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad430b7869b41e1b92ee91cbe8244c960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61acd8b1aea1d879af92132f017db161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13dd8d4e2ecb9a21f00e88902bbe5662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b9b9fa13e9d5aebde4ef30e3c39fa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2040f27bfb2f9fbcaf2f3c7326dcbd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c77dceb56e4ac83d55b9f1655a0a465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5faa48b227fcdd33b93f976b64398866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcdf83c4530479eb11f25793939f8ad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978be2ef659afe7847a057c5481ae5968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1356da9d5dd78c02151edc73999250569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59912a12d1ce17b686f1dcb0b7872f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1995b4148e9140b71af4958c2238ff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834e6766600d5c9d1a217c88437c7bc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cebbef1255d844c7f0f386e55d0ec173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5789e6e5d2e91f2eb2d37dca965568f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249f16d810d52291c595f2aa1a7bc5e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b531eed4cf1d6eb6f12e89672de4a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d36d082f86327d6f4f0f9ba0e728a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de018a38459c4dd7c27efc161025502f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff9c5a6cb6ef79599c27265b7193af79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e52bace055b4cf40c0115ad66fb81580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f95536449c2cb8f4967b3671744e081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d77e70aceb7e7281e5d99e7c7b81882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd712dd9baff128b2a1295484eb33c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279990fcd950107eec91a14fa2438b484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4efa6e3179a9074085ea33b37fba7285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16917bd97a59e5f8956c573cbf9188a486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dad9ef0b442e4559ba43bb863d687787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ea1ea26432af0fb8f0a56cc52bbf788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be360246867126d531ccd2ab31c3393389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8781eaa6924a440bff976f72a77c390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25f4271e718cfc943a533b84eac12891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8287ff39aa7eccb8e9edb22fb353ef792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b071061ff6a0a5baf81b404e56d2cac893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a427a530873e3c213ccdb62a442fe394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6321fcbbfc8992595bdbe9d6a49a5a695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed976d733c18e24132188ffa21951bf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1175d0e12ffabe2525765b606e0ded597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31450bb394d5a120d8b5efebd66370b998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124d066beab14b3a85263be4716202999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6428d390daaafed0572176a5bc266100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296300a0bafbbddc1683329843f00c27101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4806da7f80e7789c9f2c39515138f3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec049996bf2e98ac4c98eab6ed3876103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae93d141839e66324020f49db4e47e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e33e3fb8d13d98859f1587d398a622105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a64aaf5a81e5eff5063fa919bffbe9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4741a64beca68a1f38eb77f22e3dd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111ba0d6e8fca5ad6c2f1d37cdedf1c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec0d281e4d6a8c76a3ebe0a28621bd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac551a058a6df47283b2aa4f1ccdac1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f45e29e48f843dea53bc105fda851111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144f9a00450ed934e8b1187ba25817a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe20559717464164f1eae7ea263239a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e454853a5eae490635e6943f62557e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc86669773e01c5f5bd57627f22243115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9fa8a66d28694b307a7c40fc899fd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8cd1877a44c1d4cc56a90b526468e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901dc62096adf4fe93c8c436409b3c8d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2e7bc130f2858df95541e304914cd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3076ca10132a4662da5c8c132e0985120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89eddd4641a0e67956a9656b033f58c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2148f531ea49b69ab6d2d61fbebbb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b441b2b3cbc476b02f6ef895a93a924123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec110986c5aad05642a1651c25d5016124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03980a114310068a3daf40b9d0fa803e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f675985c356168e0806544cd0ff0c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6ab2ead93164b9ec7b8ebacb62543127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c073a534853b51e7d9ec3a3a25c1b4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9404d3929f38076a5e02b5a9c88ea129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa74b91bd79bcd92c460321371cf23130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bbd9b0ef6f06f5f0adde35743d61e9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77a3c9621ef55c9b5a4dec088292c9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc0378dce14c5b1340a58a6f1b2104133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942b063f3d10eae76a2c10fb2e65532134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eaa17060884eac61d5e19f3573eb43135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ccb68f59e6739230f6696dec7e8dc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15cd9ac8855d02c8115cb6d6b50f857137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f140b1a4e54112006467c93fdde6dd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c16bd559c1d4feb717f8627b2e403d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdfb6e7030cc6b67b270c9beabda202140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f94675a9ff9a70ef785acc9b2769f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b14c6f92f84831b709400ca79d8ba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d11c3feb3d5e5f2b9cd9760b2954f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332b54add374d8464ee3842957a2ab6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d75de39d49115060bd97c0ea50dbd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bba323fa7440fa75af26489df0981c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262962556258e6c7933626839f18294147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25736b760bab2bbd0e724287251922148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec7ef02c378098b9fd7ddbb775bdc5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e53c20ebd8db3e0f411e4963e9b111150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de45549c858f9dc002c24220cfa2555151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d9f2ab95ff94000409d977d504a72152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a451f28746e36965cfab707417096d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e46828697fadb36d76dc462495f79154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a727fdd8d55b108c42a593f2e5e533155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5050e5e38cfd41e686d2af6f76b501156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecff4e4719b5e57af4afd4ec58a3cdd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700ea2070a00ed4b498c3957cd55907158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e570d0e85839b8c9236f31a39c920f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da1e07d9cc38f58f9d3d3405bdcfea160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b86a679ddc79ce011089cace4c5af161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2fd04495b190e416c308383ea57c2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3729166c578a62d5cdca34b6db4c0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9529b3ebeec067130cb15ee453e420e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04abda2fe87a0944b669f265ec1b1a2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64309afcdd495951a7b786f9d557629f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8edf92dcde38e2b167e24fde40ef663167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10fb104d40f983cfaff58f93ef5e482168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca055851f79cecd1472b1bad053948a3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298813317029e653654a692bf5dbc2c7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b370006aa52904f8589fd294dd9da171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57031e2095c77035015b39e27534678b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a054cc31ebe538060468e00342cdfbd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5664595e2317f412745b0044a3f145174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3944473fa99b95577e655e2dc3ce6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625fc9b10c25fdc31c0efeda80c7923176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc36cffd5a36e6ed9239feac2a1116177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeae50021e229e2dcb44fea0f413da2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269550813e5bdb6b132cca88c7ba3543179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a45a6d52b6a6154fcdfb93b30ee887180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9de955093079e54db57aa1a7579736181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215d18db7c1ce65096dbd4103b296ee182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2257fbdcf23af6ec8bb45ecc68bc5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e41dc86208800747e53372ba27597184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf583ae53e4b04dedccdec780ca5ad185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad63ee6221c473ff92a16ada746ff0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b1bd753aff3b272d0df534493b857187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3ea18ea9ce28360422c705d5624e5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc1c1625855c6d16e1ef890a814c5e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c00fc3022f7eaa4d7e9c788be61d8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722263049b265229def7a70c89f214b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7d6b4fc5c1fcf36a5ab3cd21370e8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36c24d75aac80f71dedcac2404a774193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e82ef587e9166bf97176fdbb2a48de194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9666313e93228467d305a2230471c8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc5b6298fd9b2fbde6592a72e673d4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac649156c096ae89f48b417c37fc4903197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72f0fe3e98cacd9815bd0333bacaaf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d8d8fff22518d1f3852905a3e00dc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89506ea49fe160ea71e70f27329abe6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d589219ae8c8ca4695952d4bf8a0921201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f2c7042a9950e5358f22a8bc4a6af202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb827686690833b20aba0219ebcf09203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2a1effe7271d9fac4cd37cb291e5b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf44c48b8a4c37c72ba29dc7606f97d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65563af5a3053ac030c29a125988aa0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73f69dd897814690359294250c798b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2d68041334b6159016a548b01b3c2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb88f9ce3bf28f190f0a509cf509cc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862145a0d9abf6a09177fa7b3b431488210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a5af35c991d063f7cc1ca99d989c5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45f2438e8c44df54cc9562bc26c38b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27549b1172ab54983a9870ae4aa2c156213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656d4b63890771fb46b1394929c0adb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ab46fd1faf28801e4fbdacf44ee6d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368486a75a28525aed3c3edb7260b154216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ea2647a0d6ec14c2dfedb77ab9e84217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c357111009add780a9c8cffc94419218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55261415894ebfc1113d4e04f47819c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf978101653630aacdf1927d32ba65a4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fac1a45aa9f71dcaab72758ed2ed19221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca2d12d7f3368d3f7389cec9a8b003222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692ff5e935800a680632f88ebb4f418223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e36002b2732646625d257a82f1e5e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad2cbb805d0519c7d8698a0264b5a1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcca92989e118e9f12501b643856075226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a56c06af2b19f1993630d16125d8e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131cdc35a19f5914ad56bf457cf4d90e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d954369ac30767f937b6fc721fe1b41229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a499f193860be9c91fb8bc6e20e0c3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb093ebe0efb1e6412649bb4a0b2b06c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf051902ed274eb3059f127767cc5b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f819d925f6834ffca026428101cc6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6356e0a1458c5df0e4e2ae12ba727eb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae0893227891c075fd79a321e1435d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016b0fe1e90e26b90adfdbb6f2af618236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f2d26a1216859e9ba469006df44b0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b22a6a082a6049538e5bee4662e5f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70739a7da3ee976729c4d84564481f5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef1ecd2651558321ecd848fbc72f46240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba407743d29430b4de9a621854b9459241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91969edd5f662c5f056f86568dab1434242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdcf59a80a4d36f6398a1a01b1cce5c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b1920ae227aa1524347ba61eed8f4b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755475e190a4957acf44c7ebecfbf1e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc77d4b8b76b290648b51375d71d48246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ab2f996c635fb6a9ac30a3a8c1e73247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1944bfe90587d600b3e33e2da5fc30248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9115d1e33e467736b6b89cdfd0c02249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e4322b1be530fbad4c719082daa082250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e33f0707ac03177853419aadae828251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d8221321fa8b952a20aa2e895a42f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459324a5d10245dbae70a0ac782818d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669e9a4d21ce9bc4b678e5eabae1b3b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65905162da6ae80bd8ca80031d35d80b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392fa8357b0cf6c2164755daeb479576256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021ecc90ccdbea3f4dddd016a9e3fb9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682b2f28cdf8386edacfd2aa933a6cc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa302191288ef0c914358b9080737551259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a4da92cb4fc96b616c5728ccccda5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e5e24bbc2b80529916030576f7175261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0388afda287afbbd37999124df2eb5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b89bce197569627fa83ee07411980b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb0d5d365118925258b42627abb435264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26aedb1355fd8416692eeb089547ad2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb481c6f9b6b1841b06710ab8f6e1d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfc501769b39fde246a53d0347a90f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed0017fc8652504d516098140bc537268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa749585babd153ae838396d95b3a8ae269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850edcbac0293ea1924f596d83cba30270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931baaa7050176752dfebd4f2129ae5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b154d13013817bad4315126753ba3b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2e39a27621114bd4c7daa815c2b13273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9baff1ff2859ea8bd33a6aba4d7af274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f2f6d0112fc2b83f13922a8c5bc5e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab49f928ed2eef9a5c6a8bffdeb62e0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c37fe83aa35eb2c54a64086cff72c9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6673813b462e60ba5a5dd956835cf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afeee1bcd25985d5d228ebbb15e9a9c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3f1321ae54eb108c33345fdc0563c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e92dc75ed6f8f1a5da4a0ad9832729e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1549f63defded5e5d0959b3b534cdb2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699fd96a361678f36e8c45e10538d02283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a5e57eb251c8d648cf1d4b3b2b8d8b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da0d93bcc0d015ce05080e01d1996a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5630258385f1f0a8b3c0b0bcbe6314286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090cc2ed7f0e04783606ef9a9c0cefc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96991c84a4fa7ac14ca59efdad87f40e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653aed3b1a11ef8b050071797b35682289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4376d8cb92793346d0481ffbff765290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1ddfc00fbedec463c1f1546eeaad8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ab2aec6f5b484319c34052454ac9d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565533b39e36b5d0d2a7b9fdb8e6ef6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1cdfbc4a4d59a5a4a10d5f98d677c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71368fcea67bcfe04c2fd1f2423e8d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca19ab288921aa8bff3d0983f78674296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5804fd13417f00084e1e3a13d3aa04f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ce1179e66a4addcd95822339b8392298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80f3b849e23ef69414167ffb64095a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a53c34e7090c8ff9921c32456aa83300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6733667ce6b90177a2d9f8b5a0709301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e80daebc0bb4e168865d5b1b11acc9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7751ea5d6b3269259bd10f5bad4b35303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f20694ae789534d102528c9984aa47304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faca93f0f856d50e4a5637ded8e3824305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc9a2a272d845f1cca32598a2979bb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8ebd5c59d04113f76488473f69917307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f418f377d904f1d7d24850e9fe060c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d8cb529794754cb2aac3bac4931c5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16985c22a6a84d3897d9ace894217818310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312c5c14f886c87376d8fa9d306be23311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e8c2dd877cef4fe289a2aece7ebe8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1e0d8bdb1c6d48432334089de2221313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eeb8c6347b8294e4d3464332761f8d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42cd40ee72769d4e9d9edcb932b3b5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc202f0af9946d96797630c216386ce316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d40d52dad06ac20268ae3bfdf9ed6d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369b7f7689392036b348b7236f90659318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc0e0e69a1d429266d4786603a8c81319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de401f01fcff151b09eca6c1e6075bd6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe69af9ce3f2c63d30be4f0e2e3ad88321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eacda4573ba269b9d547e4bb0910d36322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e9263899e8c17e67bd48e78812363323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337abbe88fd0903b72fc5d606a7e9fca324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0247a0ac8b3774a5be8dbdf7e970b67325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1603df310be1503ebf2b1ba727db18326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653734fa0641d0689daa8f3c1ee55a48327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621a820253fa6bfa7361f5ce1cd5ad5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f18783fb95ededb3735511865bef46329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04862e03b07a08da3cf72e16264e51f3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8be862e6d495594b853aa745e0629331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feba69aac115fca7ff9b5de6e43f64b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e423a9bdad62ddcaf8398c32115547333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0fbc73eb4216ee671af8bca6ef9b4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64e29ac44aa7d61bcab9446c010ea1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2f2a714887840ed2369a604d4a9d9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ade8d29ad7c4a875a7cbd2b746bdf3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665aa4a36a133da0ba0cf5443a267f29338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c00ba708fb0cc2b5191041989ac95339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903c989f9cf8670b7d6df84f2549a5e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a073bf393f13a726d54100efa4e62341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f95b793f3f22043caa898406ad55c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206822523a42b579970745841616c536343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e8773165ced0d44bee15b74051c29344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84d55a4142a7c5cfbab0303490a816345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab470512905712dbf1c74603af57b87346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d9c580ac4f69587715ac95243c395347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704d598ce76507836f8bd447d3af6fa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b55d7da6dc113cdcd346b7db0f69e5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31bcad9541b60777deaea1ccb36d72350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16922acc3de2c0c0693b48aaac81147b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7b3a88bed3d5bc95f35a0efbfe4b4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ecdda877bfc4127fa9bf0a8cb95ee8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249ca423200a714a6b2a3ee2236c59b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55879a6ea6bef95df5787a97d6aedd8b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d27964ff35b562b4e02d4fad30dce356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ef239c102bf1f11691a95826944dc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3dbda0fe3245c62ce42cc04d098e3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa70d84bbc682aebf065d7997fff8b1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad562b038a9cfc90d8283aff731bd05360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321eba7da53e04a670455f8b58052f56361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf8aaee993c49e2c562f14478dc646362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987a296d36b933a8fe00825f0d32d9b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140856eabba20f548af1f9f76816e5c6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad54b7c53757eb9009619900307a94365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78f14c9b90d205f3713e1490187ec7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a6ff7fd4719b52a8d8dfae68972ec367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e9b77c64c29716f971853bb981ea2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c649829e583a085b1a72f621517e704369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a2749ed835b74076cd3834774c1c0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac12b3b97f7887c87ade2f90580c9af371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4a18cfd6bb4cfd660e8e3cbb668ea372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcfb357bf22cf2e79a585687bcc1412373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e625035fc50d134ea530b8dbdef1c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda692797c9d16c872a09b9406587eb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e7e8e7408e39f2f70202fe6db9bb7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4884010dadc34dd1a4df218667ff8df377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df7856ffe75555a0910694463632b7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006589ff52ff3d0d54f598b75cbcca0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac602aff9f0b98863461e0d0a8b2b36380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9835ca66a5fdc0472693e1a316d9902381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1312b4fbf00730362c9dd2fc2a37b43382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835ca88094e5b14c26fccac91b20e8f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e78988b76f83f8c7dbb4aa4a7a8c9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103a52f0cba35a810c2609bc63b1ef9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d34d09a351ea35b1d3e3859271e43386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d8ef53b065b24fc6ba4321628a73f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b8a8954d1f10f1e838f75614e367e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee73625dc6ccf8c20d1510da0853f4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ede301e402be2c125ba2ec3e3886d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89d75b1ed5fdaf470f7d870189ffdc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56980d3712533865fb1d6e241d49540392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d57734ffbcd1eebc1ce30f226afb1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf5b40dcf7a1a7be514fd803d7e036394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c478fb14a0a611984be7468fa452da1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281bcfb9893daa4a7eaf427beb230df396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e511231b0321dad810f2045241b10397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07404ff1e1a82ae0e6c734bbe8658e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d318b4d155e0d8330d84f398e0b440399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f4059c0cd3268a349a2aa9cf69b18400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90ab60d6a526e48f8e9945542c206e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f3ad5f30885910a32754e1b2e0f84402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae07fc40aa90a5af2e365ca4053c9f9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1046c1e5611c9c5ba4f56766ee8c7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04bbfd2fb20ee414254fcdf0bd3c95405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26145b1ba3d7dc41ae299efce1d1e709406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77dbc642d10360191abb587cc537c7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b8d9c6121a1925cb43b1a23bf7c2f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aaeaebe22b22c7baa8df4c650a73c0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df824815f49f8724638f447a714e156410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c240c3e7d7b421a88d82c112842e7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa743ca1c8ebe6d79cae21c687d139412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61132917f057eaea92743c1ef61bdd0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383c20230a663c18900f33d06d3df44414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26280436ce57345877a002d4d8281c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae1a4e798357e5af056c87d10e7558416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716296b398f794dd14aecb0e2cb7929e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d01c720bc6da5f3359cb99b3f986a6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4e8d60b328ecfeb7441b4097c1fe0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24f9e20c041783759deccf4650bf41420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b7b6334a4ab3cc97b6af3b6a99f61421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d0e4e637380d676b3ff28ffc6b50c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce26cde5862c865ca759dac5a1799a5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767b7bda0d522c2762441fba26ad4d8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf986012fc5acd94cd8c5aa34643c3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e74dca248b8e05c0e5a45f50988cf4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7068d51ff48e436e3e8350f8f0c2b3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f5c3f867d046f696aa71ef72a9529428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98d43e724571a838d1404d9fd5ffda429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2337c9274cd91fa499e8e0034a77f20430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74673592389b88591d231150606e59431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01eb67cb6d99c857060f4f62b35e9f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9348239b6fa4bfbd390955178134ad4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e57dcbb5458a24880b145aefdfc742434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb526f694719ded6e3214df59cd361435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b37fdbb25d0ee98238ceb25e965e3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc2de1be9de7956854b2bcf5629416437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907143700a37dae2fe72f3ab53c1151438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0ee28b61d666e1887d8248f4b74ce439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51018abf31562bc51427401758cbe8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77583b086744e3a1f5cab10e675f717441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2a537ce643807d63f72472fee1897442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb229d7143a6c17c322f6e490af140443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e5de361b884944bb1714f57290090444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059751f3d5aa9712c55c87782c6b4a44445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4699b0c7cf953a823fd02c0d1502b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325b6183565d27d0f05936097e91a40447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19cf13b425d60afa5248666853e970448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782ec17295f022bbb29ae18df1589cb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd75727d15f1039ce022fb29c733828450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd68fd4385891d924f7736cbac35df451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f62d1e214940ceacd541125374e375452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53bd6804c437fed829aa9d9006ebb04453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507e451820a68e5faa42f806161e854454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402debad0ed0b717e3dd018ae8f39a3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efde67c045f33312cb9f190197558f5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e4835b08d119b30f3ab3ec9d942b7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71647efabd5d3ae92b509905ba02dfe6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74bc2a8dff6172b8032a9cb0828fd3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3055f013008df7dcbae3ed78433ce460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea01a1f6ce4398273bf9db410195dd5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808b54bdc853ac6b5cd57b6e17f6dd4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da2b0ae35d68a5b5e85d0a9b19f366463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f13366515dc2fcb97ce3100dd0a19464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1438ef1d6173f96d8d3352474981aa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da6caf06730c7135d25b4c2b459934466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e82c9096144941244e2542acb1f72467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc03fc3936989222586771e0a596cf7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a562b9287bacf9133abf2259e82a16469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a940e6e1bf4d8b68567a0daa87c4256470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d831a010d121d5443f7f946600ad7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a574a2b8a271f426725cfcedf1155472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9e2cc5c67c2516cf89b32dca147a0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed8803f2378f7816dace5b3925bdfc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9d9f434af67724b6cd910f81d68ac475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984ae20cd483f2e66c3694e2f0ceb3b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc28b451be2b7b7ade73d26b9c41ae477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602645189efaef02ad7658f73c01957c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ff19af7b174f399c6f0cc1c8f83d1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8f2d65e2dc70f3bf8ea8d20935503480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5ca4590f62aaa63b25793597252eb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c2b7ad3c75028f18a7015e6ee90c0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3407db8c5146658ab97dc63be111b27483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bdcd4f48111305451ca3623f6126ca484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0867bd17dd8d5f7aeaf9543b527861a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448b9a63e7241b7a611c3c4ecac3f92486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e72863459aec01cd86b8bbeff1b1a7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89df82459ca5347a81381fe98a64a2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444933d61c21bf9a43002307242acf4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832bbb59fde2b4a38dd979d99bcdf780490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09c774306f562271f4feff64c4f007491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287acbadf011c83a8b0c7e8f765bcec492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441004caf39b2506a3661f5d04234ca493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b154ddc15f8f76c136bef97e1cb6b27494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28e837c3510347b429eae83ace9703495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a7192c5c31f26c1761a8ce8d1423a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6006ab10d964106f4bf5f6175764579497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28b8ab0d18739dc21d313b718f277b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a034dcd867556d8d8c3c6bc954ee018499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30eb62b1c76bb33e9b04f3842eec374500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206422db7feafe02818d232a1b6cc345501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acac04ce01c9fb02a4ede2238209c4d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8fb4e2b40fb56e71388b1d6887ed8d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0389b71a5bd09d7528d450469d4854504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539de7b30cbca6c669e754e69fb3af4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0df8b00621c19ac153df0fd2d7706506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d023272b2693a9764bf1d2be317461507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f99c704efbe8d3ec50aede1e7ebda508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62cc5943734d019e328c20a641bdb8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8771b0b6bdde618b7243bf4b1e18562510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec282ddbb18413fdf7b613ac6de2e00511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019723761a9762f5f0d6c4d5f328556512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19ba281a3d8daad3a85266c0b08721513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48635211c71fd23c7d0a2263b2625203514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a958afae1ca8ebd1b6f123b12c9c29515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807b199fc55fd9fbd6d6c4fa043f590516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933ac89e615097f3d7f7f6eaec9de39517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b2cbd179684bfb26d35c819806263518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86eee9aa5a57a85452ff4c89e867cdb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a951b678f75167890ab1d5bba9d58a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f8931480d60bf04e807f0b16c4872521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046474a3d5b913dde927d2f8b650665c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299037f50c59136f9704b8656459f43523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565567e6b37e94fb892857e2ef586d21524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caeae0d96fe7caf9ef22a29ecb9b757525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed3c4608a78c67187e3b2f16164847526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a801272b569f1c6fc6ee264f955ca1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020843d7e83595218a61c683309f655528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c60a217027bcadd376ec8077a1a37529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f157ccf03b919580a94e095906e9b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99e4095b240fa1e49062bcfc77a38e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ba9f3678b25daa9b9a12f31b7abd3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd97f2cb1dc4e51b64ea279901cbc72533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5e6c7194e2f5ad4d41d09430448e0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c690fe6d6f17f34c341eb3694e2710535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595d50c2a94ef78bd753795e062620b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c1ed0dcbe73920a331c01d1828e6c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c607167fb3068bf01e929d93c7c710538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a8311cd078f235808084ff330e15e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2a0b18875a31b662e4f84361a600d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f317e5720a229bb823051f989eb9e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615ba6b10ae73766cb392d8a7b258fc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8d604ce2ae0b1151b7d0a1c6c9cd7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1fd9b30c1307648a9d30c5893e724544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a234d62599b7c1845dd0c6836ce30545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56220eb971325b13ccf43e4032755f9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1f1249a144d15946554bedc5e12b1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372c04b6c7e07560a4949ab9dfb45e5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157fa6d409f1a9f7b7a53b9200b5bbe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0167e5e42ad92b403737febba5d7d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f2eb72b649c04a1fadc30e19d8a0b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c201727311ce288053c26958b7ed4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2221cd47054cf1fa1e560319bde8d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51972224c8f5360ec4139625c729dd11554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74dcfefc2d43f039f27b1f0a2aa0e5f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7b45ce8e01fb34a9010a704fffe98556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eed25b0ab0b276133e1c42867db2e7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd8368ee9bd7d5579b37f648a2333f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f69e970a90b5526c512d181646c96e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f269debde858846a67b08eb5d32d6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda23984bd033e4966134a8126692f3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d188fbca102fea4d97b5da9b7b46631562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce8efdaf282a277d0d503f848fb276563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29149d5ac8ec6f55656be5cce7839dce564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a4450a34d36b5711a2441363ad05d5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ada3c0f2b7312d3d9f2614f96575d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f9884f6b2a9f475b5d83ebfb1c812567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870e2017bb5ef1d6d3b955bbdba0180568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce743097cdcc9ac905dcd007c5d124c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2fc3faa4d5da9bd8641a8e7f3e28c2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57996a639f9ce056279ed75099af63e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa22f3944cce0d33153d515e04ecd59572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480d50ff1bb17fd97fbf7369f6de431573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732788b82930a80226a4eb69de5fe67a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1a72f8013d5070a36520cf85e9b7e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a730d64e763429fb7e5065a38aa7e03576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dffa82b4187b4572c3d1331584de30577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147367cd6538b488a940c944c9a6901a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1052833d62ee518dc62d92cf9bfb989579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef818cb2ec4210e38762155242d1f0a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b390474c386b8913fd2d580b720bf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a73a610a856f01330433040d50f1f4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c4a95b0e802a078455c1122c09bd8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7a7d09e706e1cb964c397bb51bed4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386914aa063287ff20292da2b18fcf07585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c24d33d832b2d59a4b8609f9c40a3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d6f85710544bb507a8c86d61477aa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c4a7515764c01eff9f9577725162c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cfd6c95d64ba3ec3d044682df817b6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e5aefdfe3eb8d064ffb703a1afacb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09e2abb074c26204ee83d89a4d45e6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d3fde60bca110a8acb5a3b859f95c8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d52b87fa0ef6975a86d7df8d132c7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65948157d455de2485daa70268e55fb2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3f694989614d2c11125cc330a0a86595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813fb0b68762f373a3ef9c024f103e0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63e78ac2af359c31411d9189be527c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed11f848e1730f1dc00ca62f50ff32598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe5f6e5f6be34baa42a746f1d37ef3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2abddced956516ecbbe1362e0e9d1c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14851c31c09cd372201d82feefcb27601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b86d29266243da3ebc4f9d95bfdebf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04216bd7672b71198ab797afc1a233d2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594265feab3ed6ad13a1558994961555604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2c14ccd2e1e6344c0ffa0f342690d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f017c6d1dd343d69640304ed001964606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5d19903dba9c33e6c2d3956f233a4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2f1dd5f6390254668ca4d61527eb9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ad28b78e4d1d8406b14d70a8cd852609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd5af43abed130d54f20c9e5288950610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40610d4b9c589817243c58e0ac154e0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a1f1170c061234109e3ebe92dfaf3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16848699c960edc6dc0ba904661b45ac613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7853345111f71324a39b7e2f281507614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ea29baed337849a410c40898dd586615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47aef8929b37c699d4810133179605616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549ebc2e4d8369d7d75d0096237e417617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3d49d9dda04183659ea72717312c8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e796f5012a988831bc245f153e006b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb481701692e0b53a5d7575740f849d4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97caa794aa397b346bc0eab731da67621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb24a073f9151a39fe7cfa691de706622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04285abc31e716e97ec0ab6ecda63457623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94763af52679cddfef923e01a9a052a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdde61ccf492c479f39df06a073f4a0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68587bae478ebf14fab454ad3dab54b9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ce21667f77e0811e82287207c88ef627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178b1f386382b3ee3aa2f130145774f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad387f90f1c985aa22011d96d5162f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb76b543746429b62896310d7ab36e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c75f98ef7f86421620abf6bd134703631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b3730fb26d7589f0d9f001bd6effa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc069da09dd5ca8d371ef540cbe4ee5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db828e1d681adcbe241f841e5b6cc516634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b089a6a3c8fec52f1acd250e03bc73635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137819162e63d75812f14a66341494cf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378ed2760b0ddd847eaab342a0a96f0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc32fb579deb42ed9bc55996e43c05638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ea3a5176f44145cecfb5a61f81571639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa2b54efea84440c1e4ce5294e15d9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d33d8ffcac6840a70cc7337115e5d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa699a02d880a864ecd0247a229bcd0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e74275303b4a36b13d273151643d8a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c99ddfd13f816aa94f0201f1690cc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b99a0b42cee517079fb6a054af08e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf791fd635f9d835f6a80a2413e267646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061d0a5eacf913dcc64092f5e68120d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a44c1c88b648a2293758daf52376e0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3555c2c5df9fe1944448ca9ec944d20649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4cbbc93e5b65288e48e49d97d9e83650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcde84ab3f9d04be7cf23400ded26b3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3facb73dedb1a8bc7692ebd0eedd66f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e190347313c6061d593e13cf2dbf7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc06c01268ad69eba73ce0279a0b6f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e37b181b41de269e65f3e351f577c5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103e1dd3db659cc609707e0c72d7292656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1dca4df2620c3addbb5bf63c5270c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148b2f387d5de88c687ecbeb803dc72658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678403cd27e7897c4d1380d019a42aea659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f74155d8e23d7703a35a4f15262633660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085be6ece979e860d611ec1986e0e825661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f108518d8cc734e6afe6bff56410a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600dd4b771aa05efc7ecd509b46ec0e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa23752a2ac4658e2441544e3cf4ea664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292c26cf199413f5698ea472da37f66665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f75523c636f8561b581d894e74e3ec666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db0f08da5762e5d4dab525a1681617667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423706fd7cb99abb6d754b6d5819a49668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518556ce279d9d97ad4c95f27d5c99e8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7aa695d2f34cbd775da23a940f09f9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467f0281fff870e568428fee645f65d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39848bedb95d4a4fc2cae29950a7a9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105e2236b1da6bf3dfc5959080992e3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c0140a083f47f63d4c06a1971208c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee000f8f2f2a25a6ef28b1deb8066c6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60484fa8844a6eb41d31388444c5e9bd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac92fb2b4eab57e69248a997f6dda16677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f170d5373c1ccf7cda997201d7724b3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d85a6969b76a6272aa4137fe93ae45679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb101a191219334c3066893275a2dc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6f709a8d10b309d75c4988e2baa13681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7e819c4f0233552cbf290e34720fa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf64819ad0cad7393b8a5c7e21c3575683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a11979e278dac7e8b14b40d02ec364e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32afcddd38b398ac533b75e2f9f671dc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aea298cbeb6d8f33da034c4b1f19cf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a69b769f7c5dee3c39958a614e8d6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea385f492bace987b3d5cc04e03e2f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250fbd0c233cef8dc87ddce053e552b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925af0dcb4cf751c3388f85ba5cd845690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a070bb17e2ef0160c89caec8b977a2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f532e6e92208498d030697453d403692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15892fdf47ac40d30b8588332d3fbc0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c728c8cf9489118cff26809ae2bf3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422f3f930f170fb536f40142c32f1f8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ca795b46fed0fe3b73e30c17062dc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65608908cecc5d112536815748bcd65e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852a4fc8bf1d61e947dcf2d2a36f518698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288e451091608d79a9d31bd3e37f9d1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dfeb380df41437733de95de2e91a24700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82053d2244b01d40d40d585bd0b13492701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742a8c9f3efe6ea1065975254ce6afa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc7e199252a09bc0f258b55edbd606703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3750720490ededeb7d22fc4c45f882704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6b025a1bbf6c3412344a0006d9b6e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d73021f72c4388733412bba9a5e80706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab21959ac12add42722e867dc14c286707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842730093610e4122e412b16693b0732708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96ac5408ab8fdd239469584581558c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae910feb5b9701ca25423414f083ebe6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898b3408ccefef6a27ce84bdcc850ee711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae095b13343d9dfd7ffae9310ca642712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa521f502c83b924d51344b07f8d0f48713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df29af36a99518ece8fd00d6d67bff0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6db599669135f20c6e36e79263d0cd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6def21c63bf2406d530dc4e68427c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6a9fb2a59e21ee132cd6ab4903f4d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e937ee952d98c9afbf077ab7729af8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef1639be83700d48f3c240f0afdbbc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e266ecc909cde1a81ee1dc55b00f83a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721960ab978485b7035515330d70d2cc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a242097cc03c9d8f3ce18848320a7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82c5cfae10f6e83ae80fd6803cc068723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ec57fda9181f4bb1d802e8efeaa9f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646721543a6f694d4cd847b5e826f2eb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08fb1f4755e0a9e4a450aaa9528442e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec917150505294452ce79edf183bdc33727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d92412f245f1df533403d41282052728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0188a881f1bb855ce825813e544ca0f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e653133ca69902ce913744c45c335730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965893cebbf86962fd97b91309098bc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a296de0c3aaeef7a85fb9aa92b17e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a690eea62d6e23ffecf733848001c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e28d00491828c35523e44a2d788016734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f9a993a2d2312812d8b5faae7b050735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68510b7694562b058b28d2d1c7cfd840736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38e0774cfc8eccc2c5fc2163c546b1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9fbb587367f0e79f2434d39d7a06f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7a0589a13d0940af503002ba534e8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438639f399462e637cd26a5d6f71c27740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37dc524bdb2882a7b5c0bc74f8ed24741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc39e855846e7f3c9bde429a97d7a5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e682f9aa8eb37824ee5ada77a750d8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9b3f7b78bd2a3b2b96cdb0372449b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91c94d01f067579632e4cf01c56130745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508f57b4b39e266b41e8c1ab8ed575c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181d3cb47ece846817ca43b01b2835a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f5d36ba68c1ca4dcd7f63b0eaec39748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea6eec379a3ff24eaebe7a66e39d14749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784ff312e95680c4e05a665ac19e661750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ce5147e4b6747b67d65468909a601751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca6847264f71192d12e6865701c002752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649ebfef9755b41582e429e385d744e753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec699edd3ba7c6a05eeef76fc9c08f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b796d7a59df74ec75df58a7db5eba62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76bb077cc1cb9505d7f85010f9edd03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181b5500a15c8e22982f4fe01b54d9c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ab79b387770a7c97ee9cf737f28135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27786bf0c1989b8f3b4e6a0d5be7bbec6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ceb988191ed0ed841bc20787d9eb37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4824967f5d63eec44a95e9ab2847d038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ccf690817a7a72ed5a0bc8639307869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a448c5a73a9e334367fe44df696bda10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f5a2e9ab6cf100b1d23785f9759b911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64aabe4d029dbeb08bf3f0a94a7f7512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5c197ca6218e85aaa25674f0f32cc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebbb663b44c41956bc8e57da7b37da914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c5449a5626b756fcb540e9df1b56e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd8fa318aa421d7fdaa96576b5d09c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60bddee89749b0d1aca676d347617117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80101f228d5020d2729cfe668f9d7718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a13a75a3d373e522209a7c5b09a9219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ae0d31414c2115d5f0a06cfbd710120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36beebd4e9f649842966e64a98dad4d021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555ba69578faecbee09e6e19a99afdc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86829b565762f3d4a261271ddbb620223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697903153044016c6e788aa5ef4ff8724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c26463a3934ea2a54abcf9fac4800025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6c22bf0efe3b9a93e20c037d02d1f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739be0cf7ac37c48b7c7b0dc80d5b6f827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c616ac401caf53238bf69297d2f2328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7f88887e08b8dd1d12e126ff7953829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215a1fb734c9d71921c257a825bac8730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7294291bb43a2b6a7a7686dc260c631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced443bd0157b6a794faafbaa52288032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f7510c0dfcda9676eee379073b19b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078ab36b87e8af8a82dca910a109d2c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a93eb32ddbce28ca65570c651136a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6c8d58d101b10b91bb63e7fd66b8836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c19e73e1d3fa960977cfde5682d6837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c89f3eb6ef1677190f149b3fe09e438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298bcc8506aeb65756e170c3bb582a6339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de32a3035e7bd7fb153c833ac7a28940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3290d37bc4195d78a71d4374665b1641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162f6574295ee234e95a54eb597965642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43fc7a5d42828886895063adddf373a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f30dcebcde8acfb06e2bb76169696844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ed845ed9a5e963c190fa6462ae5e645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed760a9e385caec2abaa863eea7c2246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787b142d262823857c802f41afbc02a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4bff035bdfb007fdee67f37ac46f1448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746eba86469af60851c1a63f0aec912549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2db852fcb8aa460319df8f046309b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3ca546c5633c940f5f03e06860dd951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a29dc01cea34f4fbcdf8b90a658b652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2333fe0740090c720038ed5db251ee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83dda9d213d7260d693dbcc9246ac1e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928769c779749bad7b6dbeab91a2ffe355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea7b4f4a326a764cb192d1da5192ec56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e517d8bab2eb5e9adabcff3d7e37dac57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752110a4460e4428e433acc0275ae60658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210d68cfc0548e8eefdf3518eddc62959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b6a42b0ead06b28ca99d11951464a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e74741853500a8b26c4ac2bdecd9f461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc66f87a540d083cb97496d72859a0a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861728f4cc095845a76761bc84397def63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416e0eeed26c430ae5e9e19e1f9c9d164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032dea87411ad9a068b062e27ba8613965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd152f471538dcc7ee60fc2bd330d42166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569ca52cf310dadbfb345222315cd4267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a830b1e375b27a319be91f80f028de068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebdaec23213b3469eb034309cef0d2969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c5befeb487d6590b78ddbca925dc970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17870408267751baaf937441fab91c6071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cdd6330f308c96d5651fca92a94ed972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012efdeb65a5a790ecf6205dc50d4b573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5c30acf789d525555e41d6d525e0774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5114a1f8afed6cad4f139919cf60e375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d23ea30f19599bc14912631f9b41676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e520354b799f3cfa4b91bf334b63077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc540a49ff6124650d496c7973dc7778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132adc4ad523bd3ff33e42705ba027279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e7fa08f8764ff51f1ae323cbf803b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fafd2f74c98c4ac3d1a2396ea73fa5381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c2aad59c2b8edcb89c40c12a596ba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ad491a6226c52a0c392f909ba7be383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb23aa09911b2b4b096e061e5440f784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ed68541a90acf48390470bc06aedf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fdfea691f4351fe81b6c527074386a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf240f65d6426312b893405229cfb1b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0193d4f32c19ecb9a5db9d6d5da13ffb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdae723895ccaeab4221cc1394cbf2489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346137da180489274e25d0772c3c1ff090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade369795b6ce6752805c39dd316619f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f32d94da4c6030412646fbb6c0c57b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559fddc1696e5eef545b952cf18ea5a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b51486e79fc68f3329f3aad07324494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ca84703346659628c5515b1f3566c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe846b931a5bdf7078a989a1afc35c7696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550522fce6209694e238de98d6ba2d697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2bcf7978ce001ded8f728cc84cd4f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543cafb24dcba90301bd18dfa552c7d999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed75ec448e3193d77288c9b43dd4b68100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc288b2f0c9ac2972462d605b55033101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34e34a87fecb5c2459168bdbd0f700102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4fa8966cfeb8cdf24e0f86909d5ef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d5b1304a0246f9497515821e7df7e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef705240b7518980023f287d4aa4c4b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa84447e261c8d2b31d6b6b87b446f5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0be2ddd76e75a8ecc2fd90344d971107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3613dd9602fdd3f966136d19c338212108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4681f350b26e0875a5c5d6a108f9cb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeae4762a6c49167c9b590ec1ff1275110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721f933c10975c831d643f6361f1b33111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51844310d4088bbc172f72f175415ccd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565136bbcf831da907e887e2090e5920113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a967ad6d9c24c0af1aa67e414a8ee41114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8073d6da7eabb279637668fbae6b2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5bee26fce63e67242b7bc255f6ff3b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be16aaeeed022d29e252c44034367e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3804410debbe825be21c6c523fc28118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466916802ae056da3279f2fb0fb8f6d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56d72ca9edf0ebce641a4e8eedaa2f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1b9bdde13a2c973002fb2fc8ccb49121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c0a45b4ec7b075c79a6c8af103c8c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db8343c88fa3ac27a5e24ff7b0137f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd22a53fc0f7ef692396589394ff40124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6a921fa0701de32447bffb106c545125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c264d71327162ca8921480a22dcc4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122e6b489d7bbf1b349d281f32f7235127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d44c49b1c5a583408a8840e2bc704b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15de171aaf5f5fc0090750f9a19f96f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174c06e138bba46c5d5704f29dc59cd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0fde618fd6a5d69f7b7e9aed7341f8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac752db7a0ca9d321c85f16bef10790b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb0ef16fd93db2838882e7d123de47133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7164bd3f14533cd055bf2e05c1508eb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29df618e00586d948b375f5762b3fd4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c715222ee82308438a78020730ba7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f2a27b650abf7277ef9b451251a43137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7197a5a52d8fd6758810558229e0c9a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd4fb41ec1f11f47df7e4709740646139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6996a66125db2fa0f5a962e4918f6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b04d47fefdf53ffb2d1af5b612675c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b20a31306e96d31826d7f9720c0cf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ac4a3c6b73950c54cdb9a67044703143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8127ba382613c32153b3196b9516b4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412537e48056a4eaff8e61eab4aee586145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369433104d3be144807a8b3dca42383d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38690a4c9b49391dbf79945e6e63c287147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d43a406067d20b2d40ff4a7aeeb813148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c14b9d051f8fad6f7a9be03314946f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664f5b48711c72733c3bb8637c8f72c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125fbacb9d54672abff040fe479b6cf4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a219d057ba235309000357633fa26152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf5a89bedac15dd3b97e0f07b8adbc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5bcde8c82259e0d497a91618891b78154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9181f82efcc149e0e07daf8a4a6f1e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c09a4f68d67e728ecc656c304c0c2a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b5e4da540d63c5beb8959e14aebf1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aee4f2eaf887736b1f1971fb0043c1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185e71b9c1af527699d27da1b09706e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa5664aa56f8706853e078abd80996160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f521a2bd0917ced182022eb5e8f8003161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac121618083f2c0231c0575b9eb0160c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d711c54d33397bf05224231c7a636163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0447ae0c80cd46896ef9c95de640fb7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc797fa5ab06eb13bfc55c9f2756f0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f36b10125e646b4da7599afdf2f19d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad50aed2324baca2cc71a2c0edc5b01167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d56e8b4cfacc7c18b1ddfc1a01834e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d744960ca4000baea59a08fad3220169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384486c1f0cc8d6603c18f29b0fa654170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68bfe7a764fbe92d912c1491f42a30a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f87795b2b255e28eaf2690ca73f616172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf2d0ed92f495d4b762a38b70e7f12173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6283937ccab8a8451cb4f16b62d4e06174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f14fda4f8364762cbe18e080f9148175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2e7410d355ebe5cb13884274eb358176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434eb39e0f4be7940c571965bd3f667177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddbd7055866cb75e603ce4b533e8542178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839deafc6fc3f99dc266257c0229bf7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b77404d328aac6045b7239e49e1a8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb905f16f203e184f9e39a9f9559ab86181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2f86ed71bc49e104bba1daa89d9bb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4a7b0f9b668209d39ec6bfdb177d5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9558fb3c0e2ec4c2ce9cfdf532f22184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6f03baaf8bc541714e9757c88fa61185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e805a3059855da28fb86af175b7282186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb7d7538c22762d783111bbf6410a8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ab809c3025eaa251a587d0f64fae2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb2084d0917520e794e1a9b12503e6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10f7e43324c802dd4e6249eed708e0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c928b0fd489b107c2ce37a891c5df7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab2c95a7def6d1561ded23f0e6be63192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ec85f8dd3cf4f3ccd0a3f979898c4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf30e62c62fe4732893f06461fe7c2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2310d594367824eef7694b5d33bc28195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b3974d416926588fe868dd832922c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abce14a6ee8f12c19f5dd97396a5616197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110eece3e0776cf60d5e6aae959b5ef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15575a0d176b6744b8564cab9c1ca61b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81127453207ceee4a0b0428845c48f0a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef09e3273c10658f30f58e86232590c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c27f1f9c37c7cd699c1df2d7fb2d127202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5182c9b98b93d4ca2411b2d26129850203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7c6d45385014a663eef8aeb4438f9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5761abd9aae5f305e109d8745b21a2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c02260ae42b70299430edcf1acbc9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ae1e14a9c15bb492151386abce433207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a12516c4b6ab44ab764925aca394b1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7cfadacab324d8b90f58d22374de3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92af8d027318af1a869182052abd42a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9466877c1d5a8621e930777683d976e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e5ab6bcf44e7db26dc0c20853374b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6e4956ad7960101c2a1d6ae5f1402213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e97a4c003f7d28415c1fde9f11e640214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f100a17defacbf5dd26e1c3e8e60c3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a886b42cb62d60c5b922daedfb8555216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de937848d451bdcd1052407b93dc85f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279a72e2a1c4272653fec0ddae7594c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a2aede91cb8c9f4f82ca338f41f20219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be429e1555e50cb7eb959a7e0dc939220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9764c7f6a9d2282869ad5518f4540b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e62e9e54be447b99c2adfd767d9d60222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bae262ba7783119eb4296286c9ec72223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feab0c4c37ac6dccd1f36ed7b59a8df224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227f59906f6d6308d247fcc6f66c0d1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce16981fb1453ff4c9205ca980ef0b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05167b35cbf0903b28e4d96e3a02da72227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d095ced1e8ccc4028a34d46715e56b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4438ba346dc786525ace91eb340760229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781439caf1e04cbb5303b4fdd34582be230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42007c65823c0211036a874f64a80c5b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1bf1ac2cf91b703eda7143d163418232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288696b163e77f75902fa1487a45aa4e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6efec4be0f90a8e928fc8f782c959ab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486db3c078971e9d3f8bf64c6e73ca4a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f818c5bea50747077629ea571d018c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d897e171932eddae6cfb1ab24bbf02f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc48c6afcca08a0711891430a08c903238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e54a33ef4f4a14219ff5f17da6817239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515fff86a3935c06d18c9a8a938fcc92240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328aa518bac6e4b29a777c8634d51f2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32abc711049898261d78e0e3408722242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f9d729dc042f639324c1de23d8da9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa07e9ffa92467920f68cf3fbe1c93244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22205102be2d895b0ffc28c212b8612245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83e64407b29984738132504b810cdf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a6638f11101b5d9d8c2c0b4ca5950247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12931ceb30a7eb23767d5722cc2211248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86109742fb7ecbdb38ee68b6d0cd1201249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d6132f2616344484896b6581359a1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c16dd855ef9c18f50158a91d1d367251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ef93add2b3d337210d36cd97182b1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972cb74e8a0aa491d8ca3c5595e1ef24253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ad63e886995c87650378d8b9ffec0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d8103aa1d3daf4d5e9f0259e75646255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2a034ca900bc157f33dbbee23df92256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf1a67c6cd3059c0d26bcb30ac39c6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0376175ac41a947e05eb1cba67804c2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420b49406d86d7cb563aad93a9b49e0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7e8f37b198651672b5ecdfefcd05c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74198a4910eb9f89c5b5d09a5bb951d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b7fc6214db05c83cdeacbc72e8e6a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ed122089c7a5da4add78319aa69f5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13350228a8039ee36ff83430a5c471264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae6a9fd6970478acae233dd378a137265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf3d6af6612d5d43e7475eda23edfd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929e869d7c193262f0aed179ea37f4b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c37f84457c3c50134cabfca474f8b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684b93e489e9214d8f3d7e0aa656ff0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4d180c0b15229feb34d94030bb62a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aac3df9cfbcbce256b0acc506997db271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f6518faaafcbfe0d1e2e430f4e3fc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c51aca0ad6b6cdc588440f19628803273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a5e289d6e44a9de7c4c5638aa2933274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5260b147ae4cd0234a2d5eac2eaa1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf5ec93baa80f3babe19deee3dea2a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751a4c88976ff1f2f479c594adbb51b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc079af330b7d6b8a954a89152ab3a7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c15dbf81ea739cadeb5b18a141b83f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091281ea8fd369ff5be35e2e50675a7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a8b9f50e7eadee8f44b661cc48025281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78e40db2e176cd8d0984708649919b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b466b25ea18e5510869fd2095a501c4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd50b6d2a56c6e23ded14231d38a52d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ec20f59e6972e26d1e09c0dba39af285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13527b355e60eeeb916f587f6f1c67b4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cefa63b7a2d09bdc5fcaac6255904d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46926d429813d514436f15009599e927288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70869b28d29bf8cca9c36989ccd320b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1798209905de886795c09c54ad167290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ab77bad11ef68ae534684759cd99f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a6fcbd66fe880856dda3a3037bb20292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e9a678b8f3c565347398e23607419293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95900864079db9a34166032a21554e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765b12523def8319184ed10d224f9c8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59cb98bde9ce89f4759752131a9a47296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcfc4e30db5fbe7bc8960cb76d55535297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675b4a1a07a3db9c1bec9bb68a81f86298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b03e97d736f1e301a9d0565bf6348299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812d30fe1d1121ca9fb10ab3a5a6e43300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a716320c844849caef58d81fda99cc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb56c7598fb1d50a8eaaafca46c863c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd93715edb407bd350c8bbcdb80c0ac303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa0b2de552de9907ddcbfad98816e5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea876c838a9a7c002e71ab7dc799c7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfafc8590cc2bf43ca81c9d0da3463e7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f877f1b18ba34e36132cb141fdd5b1d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b93d73149221ca7ed8f9ba85ee1e1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6894e21e6900875832e8e122d48d992309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15453a535d45081575e0c535eac9f80a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea4cef975749e342b8650dc9f45079311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77852f83509ed3aa0e6531af9442973a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb544e301d7eb6e3dba3f6bc41308d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a71c0ec03a2771043bcb3b539d42f5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188723116a241ec34b3eb1207dd9c09a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9b976ad66ba8b80a52ce2d1ca5bea316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9351d46bf7757b177ee46f7b0a8598317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43acc618dfc8d2f5c45c992be145ba318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3fe92cb6ce370a91162cf8206f69a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e4a3b65d0148f2849b5b3b294b912320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de2e4aeb61c59304acf25962ff4933321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6a06cf6ef643785d56b48629d6d2e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa72ad94d6ddfa9ecd7a0593fda636323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39888079b0aaec1783c1c03f9175c1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7e4bdc614f58202b5da5a91b6b707325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5571edfb3b77f0d82b326363171f6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d2de6e31207950f46744dcb617805327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc190124c3c8c2425aaf55c20f4be9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460d20fd6d6a2ebd280a18a6f527672329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45a8d02b971c9d4d2cdc27d5cf991a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9dbaae3311b97b79b5e7d2cb4ff8e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdad16919f48fa798cfe9a69b2b743b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172ac5615bfba05e986dce148210d49333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f422e1ddf1b53c98716f65725332112334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52948daaa9aef7b8e2344e786745843335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b1a3c027fd781cb741807a08731a5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106c84a2477ebd216a715a9f665e182337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549426ee312d1d31246034a7851fd19338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc165ce7519cb47beb6801471e1dc8c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be18d6726c573d772a64263eee38f2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b266121bcbaeb61b20d91878d4e59b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc87ccd856d0637f74d63fe60866e80342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81e5e5cd9cc56fd4708d6d386ab569343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9fd2d427845bfbf1e1d431249e199f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96992e62ef375db07a87e4159058594c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e90604af4bf20f541106681a1927fb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c365d6ef7a8d05bf95ebf51e325c859347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea85fd59be1f2b8fb025e4eeb0461e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e420704a3098f6bf3b7bfe9558b4c43349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282ae0d5978c89a103d41e844d1e716350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a327df8fe7366ac049a4f76adbaa30351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031163fcd450668cf3ce09db960d118352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0282adf0850cdbecffcdc3a52f9057d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac79846611d75012f608b7fb86921ab354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567619a9e9535362024376022dbb51b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099631dbc1201318058d2b88d27ac122356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccdc4d018b902b0b79ca0ab2f6a2f5f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1bec0b2a54db1713f4900e3fdf996358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc71819da29069c275932f41cd4bef6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ed9eb0a9f22d6e71607a960616a1e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197894f2e93e323b9db1347d335ae35e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9be46dd89908fe7d053131f304d49362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc309a5aa95ff93567339be12bc0c4f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7dc7f74aae4980281e41cf8592d29364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30624646ced533ffdccc8fb7f71b02b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98afd59a9c9e67e3d1f5a53cefb9fc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f059e436068acb1e0eec97b98f8ced1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c4c831ca794491e3d8c2a6565f144368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c53aa70cf92c9042509cc885530139369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047a2ebcb661ca0c96f70782147551b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220214aaddbae98f3973cbb177a4a0df371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a8563d57452d05252242b44657e25372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221f92151195f3b2b31d7c2e5ce3806373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4388feb8389a33fa4a66fa1e24e932374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e9c87d7132e31c55bebf1a8c30707375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4189cadd513eb02d33fd25740dd56c4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1ea66539a1c4190fe26c4b64b1879377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310ed7532b940fb504d316b48feecbb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b29c61531a27c62a0b2052d976de44379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce64dbc68e69019b9b66b33e9e5b062380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5fb20ac259e0f8b093d00be37ae15381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884638af0298833dd566075dbf96e0b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed42957fcd03b122b51173388ebb17c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4cb03976ec84a18c27943a2d97967c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a549b258447e808d642ca9dcc7574385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a11627c894edfd21edb11fa7691e5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52278fa4a1a462a1b76a164508dd0fe4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae827f0b17b0c046cd90f4b74b8e2dd1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac1dbe54ee6c02bc71215d7281794c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff28a251b7e054a155a2d2807cc4a34390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c1dc0d1fda33dfad53f13abf2cbeb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc0a2fd2865f927ab3ee6653769fb0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4a1f01c0783a23d9afb9e0196a5ce393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d28277d3723dc02f7ce7719d9f825394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff20c899affa213cf17c795e5d8fe54a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab2d95a38714ec521360ce92bfbd67396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670dc63da4f07a1123fd6c47afd72fb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e86c72a55f6ed00c044046776b02b2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0e358c900d7b4e6c1ade5735767a6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eeb8c68c07b24d5bcaf0237bf6a350400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc483bfe285ced582002a227474d715f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2aab346e72a9aaa7cd7b90f275dee402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7034f4e8c42d04fb2be14b3cf61b4b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0dae6959ea47d34b6a9c8ce2dee172404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf706c0c4106cf253832eda79c272d0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5fb1fe6cd71fdabfd48d3ddcb3a224406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbeb46b5d936a41f4bbe63b83c05fc4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215885ea2c66f7950e8c92dc2ac0e603408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd33acfb9b7d5c7bbd1227ee5110cc1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2748b05f80d9bc0a7d95899dd5d47410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1058bcc81a89bd5e9f54b84683f4eb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd660e209a5f6d115fe69a0183514d00412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611588dcbf6a0f2eb14ef3c2fffe2cb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7fda35d1f22d826f8ee72d39cf1132414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe657fcf289f476dc9bac10aa1a44d6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec16858e94e7d09a5236ab06aa20a8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066476c64ae65ac9dbfd1ff193ad6b9d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41480cdb590baecb0b577ee6bad475418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f32be1138806cd2cc3aca89b9bf046419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aefca52be174aee914a240f09c98b1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a88f1b65937fb435968cf6820423a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a706155324d20014b4af3cf20a671e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4d9be7ebba11890c8166aa14c039e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff159dd64def91e5f2588a4aa5e59d04424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e8aa7f403235febeefd33fde68ac5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec77c47a68bd6fa82b770ce499f1b7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cdf3e1302ec0a600173fd9fe03cecd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147d6c0141e02bfb4f8c3d1c188775f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04097372aa54f23065e7183c6275c253429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc031ee3e73a79d8534f729f1d36fd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93200e2c9c3cdf5fe9914c7c85bae6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5175b7d067d3ac58ffb60d9346f252a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9ccc816c236819d7192cd48dcfbd4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13f1411a4a4f846bcff3981e59bdac434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a787387a59b137a801a531a802a0f9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54bd66c36a0814de29a5b923c80fd0a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572fb1328d46888e7ecd18e915cab65437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797b27ff17c57b9244500801d36d0ae438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6dd1df866d3c5e832ac3799c63b1e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ed88eac5d0ebfea5c1eed54130631440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259fb1a164b650f89d96941a220ab7e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e505d9717a0972fca0281b3e8fd2d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475714cbbe072c3129dac6dccdba002443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aaf350a0134b4845bf2517d63be199444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2548252b2695a8e64e490ee270a083445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2e829a00c3d0705d37e85819ea79f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eccc197c918a8b553e0931343f93672447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38740f0cc6e63edfd5c42002e420200b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a44df52e740000113a6430b8ee1370449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc2124309142f2c61b55d9e7719079450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c4dcb1979309562a10c1fb86f7368451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145292a9309ac281ff0b85c7b184b30a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b84dc844696612bfd036af15faa5e4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0e6d971d71cbace82e4b38e6d00b6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c458ff71391b1534e62e9d81097ec455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818b4925a987a0a775031f916656823456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6d395b29a2c438d21b24da21e18b9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b9deabeec5fb475deaef5b6f8f0b7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0dcfa9fc3011edf7eb9cce69ee08d4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f969893f11eba3860cd1e76875171bc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c4b00f8f3d7bba7b6a5808d99c152461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b6b65d781c67bd8fe78fcc789e879462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37a0012aba524898622be751c718f9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec0f015558b20cae184df68589bcae464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e21a3184ec4bcd6d92add87cbcb1fc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10719ec9bbe19e24ca0c710e3ba4685f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94c1d1daefcd37f45ef87858da3a02467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d05143dec8168f5e0b803dd022f50468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b25c713b91208e35a560b145cfba99469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd9c1b60f5b6b9309e1c2880fb07be470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a05e5c3515414afeb2fb64e1f448e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bba7268d977e5a22d00b51f6fd8f63472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be8c92c9c139fcf0686e95811c525c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49a753340a2f6ecec514aeb887e510474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4cc023491a0b362b044eea70dc4c12475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e119a44030404bdf4e0fbec4dd55ef476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79920b73b678f1f69b942fc8621f646a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2fa773a70f0021880773e21f1f9994478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80aa34a7ac74356b2728f030ab2033c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b620c40e14bd0287870d24e1955ad6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19820b1f9f5847a92fca5fe2628070481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14e7a4111f4d0feb88e9c2e1e6357f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00534a501b08cc99656f4c7a7926d4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153214809e863b2360a12c07e531992484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af2a3d1854a16b995e16e5902abc63485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645ecf99af8644c50863700056717c6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1d83b13c4ac27265e7fe9d4598aed487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c97c0e2c7e37e505321a8d87ce78d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420f3ef02a52a0203de4f3ae3c0056f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7ca6b50dd13e327365acf73d30ee0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3574450eb7bf4d304bd2bbbf6bffa0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd378475f6e067dcd5d13f18040029d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44f0084bfba827a3939e4aa337f25b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6e3ca4a03179e58910bcd1bc5ac0f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fda894a8a45b9427092228476421d1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a66189492979630366a09f793780de496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3049a1a58af926f80da4889be8b6c4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f06edd290ad112353ee41acec685d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd5abbc8777eb45c143cf7cdb64281499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea458af61074ee42cfb7fa42468403500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f29f5c991e8fa5bccb01395d845f1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75d81ff79f6c337a2bedc169f4458e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd71b5bb5de6d4f4c65c0c08f340ef503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f581e230ccf88ee6776b4a0febac984504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57344babbc1a68aa9fa8edcb57f953d9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0b892ee1db391939e4397d43e2a68506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0703262a0fd64a1638da25739536b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3aad038babb10beaa13b55d5d64b7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08edf23e152bcedd19eec1acafb366509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c93abc90ba828f48a5ccb9fe189a0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd7ed309302dbe814b422288a58586511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5077c966ca9ec6621859840bbcfbb5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a63ac5e27ecf3145fee2840ffb2b4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f0954cd631028fa1a1938062a6f85514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957c08ce9ef944d837870b31e6dc908515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a214de02a720a28b3cf2cf8c0cac10516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b114f6d05a6afdba4004205294ad19517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735a46834177f22c8b07068c8457bf4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab729eb3423866e2ca28e1e77ee15de0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed5d9cbb2fad91361e7ab4af801636520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83151d2ab2de7a8d56f763b701277d0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471122b5f5057ba0a4fe0c55e0190b0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf697db9e47b491402a0a2110e15ba32523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c8fe3c21fde4d48bf9685e1f80e59524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16caf7671ff8e110a10fb51505fe0d8c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46866ce23257739f5a17f18ffe45be5d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919b4345ec0e9fa0431eb0aa6f0fb6b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833efd6ab45a845b7875b0073bc5d328528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f37949a2e35feb64e886f58b04f61529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c9915007d5e7d17bc9e477839fb9f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e0c657992fd07c680276316508488531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d61132d78180a04207f1eccaccbe6b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff9ddf421a6e364838190f1301ee5c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41872d0178bb35254e5af18b7acbf93534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c9f1214edfdb08f7b2c631c7fce2d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92178fe7ea1ad55d91748e545dffaf6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912ec49b248bbd2fd9eaf82b7e8aa6f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424590e5b8170c572cfbbc9aef55553b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5ed136e0d54ad073d36bd2cad421c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244f27644a291a35c31f64cf8e37091540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8215fe012d84205184195fc0db180541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877433208178751f88f1a2e8d685cca2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed436156fe7235fb7e46fb001bcc79543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b6a8c7b9c5f048a04c18ebf2dd686544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7be3b233785e667b0d18b329e7f7f6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82721cb91b9ccfaa39b650f3fd7248f5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be0a4c800a8f110a33753e09cb346a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56c484a72a237a7290f2bcfa601753548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704facef574e99eea2da72a953644c27549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46709ff0ec53fe7b7410d74223b07017550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aab2fbfdce9e63394ad6619fcbb3fb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66acddca7fe7b9b536e967560af29c27552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b9def3bbaf832f480040f70a7cdb7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53821033d5a93c2abb20be065574d4cd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec9b61879e95f2ad9d5b879e130d7d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc9a6264138fe5db090bc978f4d632556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4ff89ec79d9cfae46fe9e439c3e8e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431330292b9bc3d6493d872c0c1f9902558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4902438341d34c4856ee5ea7f6b5ea559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34de0bdff01156ccd3f7fed04f1dab560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63091d5fd23b7628e669d5870b52d758561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a184f5547763466add6e722b01033562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46ec8b3e9ff13acf1b69ff9ca2cb59563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69119502675c974d536f18204cea673564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff9e1bd1d3693c952185765ae6ba51565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a23335d5663a252124073c5aec188566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa605bec9e4cabd2ebb3203165d425567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068d3db11fe227c3fbb7789bb66f183568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8592cd15f0c55d8d40ea407cc2e34569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab7ff9eb7a4725124f556b8da76ca9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87f09c174ace8a0f9cf385c5328ac0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf3294672e202bf96dc1a19cc92613572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe1fa0d554843123d22c87e6cf4e2b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ca76964704364b3cf33adf37d476f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b1c2c645996ce3ddcc6e246f2b74d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4a331f1c7825e1c958f7f1e214d17576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c63a82e733eb09228a7ff9f7231b56577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f9332d262a6097714c8ff7edd1534578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9aefd91b1f9774577f48688b79529a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a6983d9d71cf1db3c5b0f903b90aa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbaf103f829b333a18a1af0cb7d3705581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4110da0f4f95bfd3c4c96cad3d09b14582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac33ecd6fb848541e23639eb48fb89583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7adcb1a80405cb46a8636be5a03454584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b50e3726f4f1d0da35e788b387247585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a778468999eb6599e096a2eeb4d89586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e9c7178520bc556f5c5e57dceab82587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88249b8d91688f3ee54cfef9ce4695588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0fafc183b37eaa2c697cff48333ab3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622c2680957e94ecdd66ee2c1919af5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40346c3ea0864dbb1823206ad70596d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac46913ffc1491bd3a1d44fac35e15592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e947b1edbfb7d8be7b4c6c6e111b1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a495b443f08df23902edf93961c6f88594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce89574cf2d62fee8b963cd9a67dad595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1190c667908f2eafec8d9eb279a7c47f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e9bec00411edc4d0d7ea055471f37597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750753a8d34e7dd4d3428f4738dbf5ed598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b800797b5c0fdc7bbf1aefb98966020599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b6974ad87102f4e8e1cc66e45a9c7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42a353fab5f333415fc16014d2cfab601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b274241927a1db01917f43e73d65b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58c6315ec7ee7ce3b1903ef21c324f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1d3494c4cd4cac6c8a59b6828926f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c159fa2074fd6adc92b43dd6ed4041605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ee4dcaceb44f3b1b90d13e15bf6bb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed46c53592a9936c64d15f74118012607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6e169a0cdc720dd2759dd87ed2c6a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5f068c94a7ba8f209ef82f71c56ee609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec1a22b08315da1b5f007a3e0a583c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb9c6fed7ca4073112301b361e8927611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0af454fb287b9a8a3fe4b54f1d5c8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be1213aa6ab9ba0cda6a15d04e2f01613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc54a59c102a81e5cff6aac0338665d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdde6714882ff5b41b4a8cae41b63fe615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607db8c19253de4304988030e5a52da616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59241d045b0144a846238be21413b7ef617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472fa2d99853461910aa9576510f6920618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bffb8f346c800c2712a350dd2f7f3f1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f4367af7db2113e083c58af7bb020620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562f69e4324ab8cb9b18319d957d930621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53d7c4f409e8899cf5849aa6e8127f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596206de72a2a4a3e33db184aa5198c6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b9abb91494356a9b75edeab2cb39f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068a1eae494b67dbb6ec1f08ca3b3d2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2030234fad92e277aefa456706fc0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378aa2c0c522d4129289bf7a8cb673a9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23b4eafddb9f80e27c85c1f186d5a8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4497592be9f5906d4d283a9144ad806629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d7371d280d1b65b1f62c6bb4b99ca630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f80bcf87115b69c5aeb83a68f5872d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e908019362ef4846f560de1f950789d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7822fca01bd467d5629d5422e4b029633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e114f924ea9ee07b015a8f4274a00634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bcf71090d415b50aaedb98f1873977635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e554fe8eafa16684e14f68c460ded94636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f5b7556e012a2c1c247a6d67f57d0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb8a59e4cf0cd6455878a7682ecd04638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534922315f15ac506e3c84d734a286a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451a45665e22f544e98f0587a600050640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93d3530429dee568b376cfcf69fc7e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe27343acacdccdee6c20f7bbd9ac7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f17d113bbd5d33c63c495709d82602643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce202daea5ef9bce6261ea1d0cf81613644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29540fea315a3c4dd45439085192f0c4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55cb23847c470608b0a6ea69f9cfc11646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05157fab101d0c2f4bec37a37edb0877647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66e646c67081cbd8bd59a9900dd3ff648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa893dc798be893f0c083bf7221d79c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8015385347230b116db755faa989152650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61038a17ca19eee0c981dfc5b85ebaf5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e205542595ec60f59899a39e852ffe652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df171639c721eae551d271729f325e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0667c53233c810a5f26aa2651233ee654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3111bfea926aca31be61cd64e348e63655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f89a8bc6339be94dcc77021d5a6de656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9b4ecc51cb68da083cb8f7f887281657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08611a1a3501af0a3a778fd25525018658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b13592da83966b86af8c9d5ee5038659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d9c5ac7e524938a03208285ea47d0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafaff07b63580fd5e879ab32968d920661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a9977fac8938943ce06b8b46beb44662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a254385559620de9622a579060ac0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8e3b45a1d4483c91407188c369f2c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a686ba98ccbb155c26d7189f6e53f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e163f725f55b72075f75550721e6434666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb6caf8a1021c7684da7ab2e535966667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14316630c3d57b3d8ea57c4f5047b138668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a8822f24c07dd4b6fced00b4ac21f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfaf50f93781e636dafe1066540884c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b15d2c8861a0379f2ec2baba2b2d6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e00ed94315d86ef672f6614d233522672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e2678598d06a3a661e8fd4603f2b4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b0c879b8b5df51640eb33b5be202b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d503002b9192b2ffe8435809ce07dd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112deaf241a12c1dda4da16ab2ee8d2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d2dec6c50299f89cff33629905932677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53967881d282fa8d580656ecc712782678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92938be7391d418d7deef13adf97dbcf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92026ce968a0aaa8eaebba6031945def680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e102c7d05268540293071a0cd528b8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc707e0139b03c5f85f3f60c92c9c965682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f90961251a1ce3adb2c31ab15c3d54683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca901cfed0ad4334fd0381cecaff0e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207b65e4d64e97cb1cb8cb856100781685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3546ccb1665466120da5bf7395ab5a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0043da8f560ab281182aef98344b6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc804325ee2be216c3621721c65435688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53b2c0ad68d662170ef63d959cfe0f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e22c0c2349934b079f392764a9494690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2027318d6ab2e70cbb4604e257ca6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c12bcd8b9fe7a416a8311c4386d1a2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42afccd2a300b239d836ddd429df53c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86dfc9d7838f0291a3837e436ca4325694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a441bb70e884cfcf3e5564fa754114695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92291e0cda04e2c5c8095b58bf31ba696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53dabd622ba149743e7342b1faca2f6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51892bf2ad7d8a40c885907c487eea698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb208fcd1fe25606ef17d7a5a555da78699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ca5678404fbcd0957ddb47e681c84700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8debe722cc4c205c827d03021602b836701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36af858459ad1fdf138a08eaae7742702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7e9a4ddd828b5c6d904c4ac83593d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e93f8c51ed8c4f4b7c4210830df37ad704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905ded8050c74d8c5e8c191bb8999a8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ae740b18ac0b78ee7f0e7db3d8778706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14043fe7064523274171fee2d09cb9bd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df157275982e93b83fcaef93bbb2de1c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a65521a380ee3e28584d27b80aeb76709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf480ec5424b2473df5e1b42158efe710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ef8f882e649555d94933f78aaea3f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b190fd2fc9bc048106931201355cd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b63acad4829ed51821f23ef77a35d9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4985de33e47ad3d2d0f526a6b94335714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6b4c3e15f4d92957a27ee5b753405715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c9e24173e2ef2ed477049bd671ad4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731840264fa10f03ed44f308d7fef845717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e91729891b3a61da5c8a947aa141f6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028b9f3a4b3544a969cddb03f2581ec719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9f25f5cd390d28a096efbfb110c2a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964de9a03979558e3cae75a1eb25e382721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc13318db018c8892b6126c6d16cbe5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe983d8de335a35bf7d01783bb13d7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a945693a36fbf9638832e5364e14c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29078f453c89ee35a92874c4a8141554725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1775cd6de39a773a583d06d8cafe61726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dcf7f6cb06c19bfdcf00322eb7ffb1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c2778060807ef0781308324277c70728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e7a696e6bcc6384a8083d5b409089729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfcaf171e3a0caf331a9eae4ba09d6f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadef0277a81976a97cf32633794f8d0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a14c97d809d2c50f915211c3f8cbd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580be5d92f37dc0992d797a65090a1df733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428274bdc5495b15bb6df1c24896709f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d5feec2375faea53fd2096e7a17153735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432035d80e8c93902a6c989ae4d79929736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b66327972810e4e3d62e3b6db5537d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d349665231d608f3e6939b14e936c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80deed1fd2964971b3b141da01bf65d1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa80f9ce0869823e439c9cd64da28a7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4efe18ed2dfc02da1fdf53bf8f57a3f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a49a6f9bd9f1a1cb9d679b24b9efb3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab3253b7e126589b1df152179374b4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3128ae76d0631e3c9e56cdb222531744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626a0014e84246d77628dc835d43300745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c27194e480c7114a7a2d52408ab53746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c5b6f141a7ef8cceb5c98c1eec864747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86ef00cbae75f33525cc7cf84fbf43748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970e93186f09afb45030a0a5be9d353749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43dd62c26a9c4edc103c1b32694d187750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752733ac84a67a0b203a32e6dfcf2e0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0942c170468ccf70200a9a9605b87d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0b47bf124b4cbb92e0e35b89ddbd8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4269650fbc83ba4ccbf3bc3634682e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1fb0f48edb968a3289d6b73088ba4c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc07dd63133bf9e75ed147898ba9dd7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ffa195da4e113b111cec2a82d5935f757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>