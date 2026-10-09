--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc5bf20aebd996daa78f443a40abe01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263670c34c0c10951a91328213bc4a7b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c741f27b23c88606f7d923bdd51e8af3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef142c8cd8cc397e05b11289455e2be44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d7a3ae974f89dc756ca1fca88ea985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172aa896be821f7681b9904513ece196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ad90ff199c90eb8b728c54d13d9df7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6ca2fdf59fe6b99b1a6c53ee60a258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60887fab88a3edfd2c417c3988b573cd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1cf9d72775c3ba80efcbc1b1e1c99010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21644d370fa3b1891eb9d9c70d681fd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d193bc2459fc2c5aa52152c2b595512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917287ee71e4fd4c08185c2ae9c6950913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025b47ebb1c5b65a3a593f0b6cb1a5314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acffb4bbfbcb9b79ddfa1225b225d0ca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6464f974d5622fe5541da6822490116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc14e16373292e38ce4d7c5c9a6c7817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a2d1edb8c2e05cbd5665f6d858ed218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22963d5572e739e341886b087110f019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a1e4f467ab54f77f9466be2b6c5eb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5943b770a8cee07662ac4b6a31a913621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6c1d8fb75c49a3bca5d143ae4cf2822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf452b2821dfd69eb53b55495ccbf523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca287b66564d0c5303c1999fd1fc45024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e76f42f9f529a96d202c86e34329c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcde3c15c7ea5733ae15b77901d172826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3580e77cb5f294649a311f23dbee327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b1265d9a8747b7190849e2084efce28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38ecf4171ad2ca0d729806aafbc1a929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d8dffae0b685dcbeab9714362e47b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3632de13d975942c1ab113e1b5e7731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782653decd2809580b240681ab79ca532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b73e915196d1e71769841c0fefcdbf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495971652a62632d34421a32712a71834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9dee04e3079a9ae2721091c6a36ab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dae2dc023fc4d62cca53de5dd7d1f536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850fd40cf33d07de50aff5039f4d1ae737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2da34424af657aed491998726d37f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1df753ca9738efdd3fa841d8b454539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4f67f049477e034924a354ba92d0140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3b637b508e460cf0f75fefed2bb1641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bfa109a92f7ee4d1cd8e7a36a31fb842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad705737d7ae3b093cf1c1fd278297a243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45729d82ada334e5d0bb8e3f5332892844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006f5f422576cbd1140d49cedd7d7b445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7724a957267c7669b1fbd2e699d5f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1672035f86de71422181ec4bf19098547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c13e51330d852e8606805f89ceb5a848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c12eac681b09c0065e4859c2b070a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b32d16c29504c1fdbcdf3ef7a9cb4550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c6d1db1d942ee2853716da2a75ad351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef97ab979d68a2ff9fd486f7a2c439c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb9ec65bd2e96f9bf75e6c91b5f47753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25374a06e6751f1c7bab76257fc556d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5575bd0b6e9a589a76dfdc7fd7ec3c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c375e73a31947378b98c6acf4d8ab656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783afbd47f40bb292b81eb31f8e8bbc557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7f7a1c2eac6d0172a93447a7ea07b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f8d8381b5d5e0225cacf17a011f3a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c14464bc73c7fabbe98fcfe123d8860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279249a92b7859a9bafe7f7115ab2c361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec6fd33a199f15fffa542860ec4efba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39e04419b80daa82659b7ae4407ca663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd742897728c3a7fef77f10f8b22bdb064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0052d949c081c13e105d554b5abf35465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370aa2afb132442130fa08778f643ae266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de3da6da52eea0d69defe26ed9c23c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dbaf2089b43b663ae18ed37769bcf068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20afdc635e7e12d7f68f17bd53d759b469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091d64cb4ef20ab5dd4f1c4445ad04f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3b42c20b6943cb4dcd3c2da42284471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a868ef6a08e1987b27fc2b9a0b3899a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9a452a9259fbc41dae77b0717dd7173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565e5f8530df89a669d4c775fff60e874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23914a85445d9fbf3bbb64066f24d675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51565a87d4f2b5c1923b1d902cfcd5ca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88083751d4d8bc93b0acee9af765dde377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496bf1fbc04462ffbf989e43acc0d9d678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466e5866e5fdb569ebf21922b3f81cd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b363942b2559a64e4757c319ebc15280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a061171260fcc9c74aed5274d1a9881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f49ae3782225d9390c071db419eff082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f898355c97291bd475b6365c8fcb62183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35038f4ed8a7caeb5c7e1f86d5549a2a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc34124ac65df83bc0e168b3a24ae8b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ec3489ae554af3035766092c4580286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5788dcbb542c6a65b34eb43725d4e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8bd621f02870d03bf315e727aee5188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe25a5b6ec9d6e4d66fdb1466957cf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0952e7189c12e423f70d374ad0c4b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e784dbf4ef43f9d4fa875a042dcbf1991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834f1a74d7ac2f33f646e8274c63b7892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222974ce43384bf71574b4fe076078193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d62df674276e47e07fa626a32720694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60e4aa1549b369a2834460bb87537c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29715ef5b9af938a9a9d695a8665e75996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fed7078f91a74003e7e0eecdb6bf9f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10875d5a34a0c92bc749cb1a1b4060898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b1d07c21deecc6a602b14ef4dcdd5399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc480d4bd6175de4d822b77f11a491100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb86c00772f7f2853610e10f54b79b8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707987defe5abb88ee0116babea979e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81463e305cbc8a038fc78dcf1ef8f2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163981e0d38ec53e969d572d87d7943d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15043a4bff7da29276ebb08e1e6e94e6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d4671a0fbea9d09fcf07567b0e96a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7e82c1aa3d4607f9e083676ee0bdd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82099ea8779eed9cbf9cd64f8e832d32108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc35ec8ad74ebabb65e050b87b1340109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e0310de10fa6cf9360f0c360da7ee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f9566fa2c28f63c2c2f48437403b4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe2f2bf8fb5c3ce3c91c85a7bedaf9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811f609297bcbb7827a73f40fedaba4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a71ea6e6ba9cfee2a2fc271dd1858114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d5823e1b446524aee26a5076a0706115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee954325b2b7aed9b4d674f47245c73116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31d4e7ba6b9904400771e8ad89ddef117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440de0fbd42ddb47f6e6809015cfa7e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9129d342c220ea28e6adc8c7c193f24119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ea7927c2884debac93796be5b447b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44637d8ae05935ffd84a2bd300e4fc93121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa534592d1a4eedacbcd66ce6b319998122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72ac5a275adc0b5aab6743d82cd092123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68400954346027eb7ec09a9c7fa425124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd993551dd237445635b5f94b658c37b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6595b4936ac6d6ff2c25c23f38e92126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725c941a7af65b1172076b768ef4254127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a49bc367280caf14c0aee0c9c078d7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f00d0e26e0dff598dc79ff966de07129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324eae719e182e5017e32c9dd839ef92130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad8ac455851117bb6eb5c3dabfc0b8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a64adcc129c9347fb3eded498745c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c7cf148146bd1f6c1ca2719fb88d6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145d3430093987282e46ecd069ca047134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce52516a2343b81f0255060e8adc857135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff207bafa57050216735261cf18d3957136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5929ce0e6543d4f3aaead7d52e98f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f627fa1e6db5fda9793b7902d823d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf18009c18bbab740ba259b9b5d5c2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b119d2da35ba3b27a17b79e6b1524140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322b7fc04b67b978298f69147cf1ec0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6f0360ce3e8703919973c62d2db17142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a66aff57c44c2d29b680473552ad8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae5594df6e1189fbafbefe790a1eda144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b3a1070583ef91cb39de65ad997ce145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3742c467ff21b9e0e6247c6679460a1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9d97da06cc25673409ae9807f814c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849703ce0cc90b6b5b47b48daa3c3aa9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df382d9a575f07c33bf24a7008279d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd15e321047a1904f0519e33dd46f9c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74d19f69825b8a27efcbd275603c75151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec03f4d4497028de581f27a19ad42b6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd3f231733fc0c267b17db5e8096fe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85d2b9d5eb6c1390b558b2c907a54b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29e6add474d7098fe003cefd089623155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0371acfe1b8ec4241cec5e3b124739156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1731ba67d66e31fff111ebd3ad054e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49579b7f6c86a5cc7a070f3d8e92a313158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651662a44e1a491d273128b340098e20159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d7c43e0d0b28c276a9648406b8894160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b96d6d153a44bfd3161667926d865d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b892a37d92ca735b42c4d4ec8892b48162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468df994b13b5fb72bd69138e590167163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0716c74d4f8c2811faf821eb789a121164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68559f74a12af0b3d47888dd4bd871165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac283819ffd2b23bf6e8cd466c92aa2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05afded652de5f0d29975770d08a1991167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac4332b5cc1685cd43c2fcb69f2a72168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cad69ca13665ec79cca6fe5dd63008169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20d2a0bf0ffe32e446a414a7b7a5e7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec0ef59e5ffb9a0167e083858132bd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe2495af13940820942489f434ea42172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f34548db02bfa0c89219fa31a0448173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e445dd4ae7312ae78ca176d1149002a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f49e4ea66052a8a699eb80ca167a7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fa4f1c05ea29884431d3ed4089b40176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b6b9964ef19607d3db1c7dd000c7e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d30493ad7bd6a9e8108eca513cfca178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d2bbad8b3c4e0eee97364bb732bda179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf59d3d642de935614657d07dec6e76180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d3527cadb3c06941b5831a3fcc73f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b0b7be8023347bd1206b97b1c27dd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52966974d76750c1773a4cfbb36f4dbb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c070ccd3a42cb3a3448e244dc15f6f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23072d79025ffaf868e699ed46f7f4c3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc25ab2ed632d2c31147bc81eb7fd32186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3c2b085b914192cb473bd169c41ee187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3399b959bbc36aa82092f08d19be1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c198cab09919c14d65e13408f7a3c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5f9ff147b105bb1702b64f444c365190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36019b817b44ba24cb1de19302ac83191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3dc0e8d83524ee9182c8247986089d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbcf4d4f43963afc7332aa3ec388bb5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842e0a24b44407b04f0cc59e90a0806194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb31bd0ef85e543af5d690ea9cffac2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f304c02b3094b897b76c5e00db716196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589239c1da9420de6a4f840e9f67829197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74c491f17d09982510f72fa755aebe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75fae90c74d25914a5ca36dd4ae4671199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a16921d5194ef53ab6266a2b1dafc4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3a0c39ce3c327f2fde04facd7efd8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4c8c56c79563de04ee0bfd626e088202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b2be76ebb2e783c27a3e94ee88d03203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a0e80063e0ce0445b2badbadbe259204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d570146f9f3c742af348fee76046638205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df111642339d5d154122cc20ce54f82d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa83a700009afc377589c4de4f31e7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28c32d67123ae8022e193afdcbd620208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f20eaddcb756629695e5ae03f23050209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3bd05385e5567900c9a3cea5b842a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2943000c0ef8fdf00e3552696423303211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890b40dd90222856e61537b4a50332d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f35db5a5277ac3782bfe3d5a21396213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd396717419890d7e87ef595c41008214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f2711270b1a391e00fa86c209217b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20638c5cceb37f8a809bd965cdf40d0e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bcf3a29a858644916dc0bd86c9594a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae608fe471cae002c05e423994f7b610218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0342f10c9399b2423e6442fb0ac0c6c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b74b4fc9259a4d301000b95ee569e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0943bfb91419550e7e17bdc20d63b706221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f770780277f1724db288b6a8917aa87222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce419ea822fbd66fcaaee0501de47be223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c0f117a0a42bf011efed255c1127d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdffa36d68ab78fe69d4a980c72c97a2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f49058c932b3c4260e61433c7ce801226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1f720cc84460d557d9010c3ee5892227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e5c2763a32519dfa5b0612aeb6de09228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d422399c98db7772feec0789a07d4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a1e9924042a56d631e33de2300259230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391d1e5b20d5823c39f5a95ce9bfca3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d883888bca81491ccd8a5c2352b4295232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e58f7a79d4030be323215d0449248c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9148607ad1eba08bb4e9d0551dde8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8e1129979d1de6f20dc5081868af9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53363f1c838db7ea4f982c059060d8d3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74acf59ff3dd4cd734053c85a6ca38237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b052cdb1a58cc24331c60e23cd0e7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc877b92e5451f017acd4da894570ca239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1df4ba64d2a2f629723d3459d595d6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd4fc5739bdf3e3dddcc03e60e39f4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcdd235fa46e1f0de853817e38947b6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aad232e960b252b2c8db1d26a131a0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89fd6588dc0623be0811434a53c7e0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f58491f83a1165aa92f02c00c23078245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef883d30e1ef178f06d2d6a6a77dc9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16459341436560ed0b8362ce68ea2f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a43da2c3648dfb76843aef31703081248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ab9deaaa16fdf75edca5b4ad647d0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2014fe1c3f8cac15c40665f365b71250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff26900b6eb053473857578700f839251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45c86952cc916a24a25d01b920af50252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4509a49f2974f06ab77b65d289f208253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9080595bfc3981c65750db0b1239b38254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f262cdc63524762e21cb94a6e6556ae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7b6a6f0ceaaa44294d427e87c9869256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96f66c99a31a2880095d0a9c41e396257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0c3903555cf3b74de3f30dad5238d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a4be271b6c7f7c39588309760ae28259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f1ba3d7e142de6716978e0659ad55260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701f6cc6ce960710e20d496dbf65196261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6ac0276962777c0107d4e65c3b6fb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92204ae7260513d37b1ac6c9c2151f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62edce0d5bf777064d103ee76997d3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07934596722b3d4b602c0e3bd19105265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389d4cb1a6fc09d7d394982b94f94b7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c380aca0ab083e803bd3b3c08968b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612fa0d307c44d059fdab680152c1e65268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde558f0be6e0523a7b3a70a868b220269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7a18fb62ed5c963af8b5d0e1a8f20270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4213358b8fe3cfef96421115dbeaf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3a8fd77fe36d9385450642e99732d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73c66463de4cbafd7963696d3bdbf2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9c51878dc2a0ecdc9c05415135532274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9155b2b3acd8e85a043f1a88d916e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf8379b0a073aa899b14c1147651f6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37c3f13a3940e9602953f22a788926277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a0aae05058d28f0fe4b544521978a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42573308be14c7187e9d5e28e3b710cb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1801e3e417edf5bd4f7a2c427fdb6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40cc7bb9262e19fa80fb8976927f14281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246d9e8a19a449c6fa7712ac817b6c0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa2f1c89dc58ff43b4fb8bcbcb5b3f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71392fba54558b8e481c4cf258ff28db284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84c6fed78cbba8bf5c663940850d71285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85341933abd1661f6cb36726b3b27c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101d8dc68451d9a8e0e9579dfc2493f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac3a25ea64bb63149afc54fb6e47e9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7a89e31e7cb998fcd582bc960fac4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf67241eafb9b47d6f0cb93ff79ca68290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705decadecdc2122e6b14976680ffd34291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa392decd8d66793d5fc084a813bc4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499dbe81f23dd40a0006f3ea2db8b21293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180dcd34417d7a654a06152d9dd4781294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47325f9fc844b2e8177435f667e52a09295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5224e3c0fb40626194da88f8da2a55296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd8d0c157e7ffa9272de71300273b3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f7ef409275e36bb0c24286ee00d41298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729fb615a972c3e3ea117ea9edf84ff299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01ad2982624748a8103775cfb995d7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7b70c7829b00f47ce026837313da0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847b99bf127f32dd1120e39f0063dee302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55470a5f70fec8c4b585684476a37025303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1669982fc8d6ba3ddd5e61c5d508a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb60ec2d045077af962b8d9c4c6eff5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a1752d609a87375837a88fee29567306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0feae0e2554d98347f74c3bbb7333307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143a5e61e960db3710af0337f643fbb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab86789ce1d0aea79294fee673722d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42a3ca987157e5c408c52c1e3078e1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342fdef5abda492683e58b36f89c4c7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327fdd0347f6c1b682cfe5005e9a9da8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2865e10326a6859d440901721ab307e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d0d7ea75d6226ab2437d39dac7c4e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d14ebcfc42c92123c9a373bf31404315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a89ed302363c2044c45728dc7161ba316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462bce52bb4bdb558bcb73314a05861317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d622324624fac51ee7af05a1632719a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43c21e0fbe4ecbf2df834d5282343e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b497f4a22d52f338e2e99058170ba7f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532889c9f5e0c725ef2f2e9dc6b76ca4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c31798302b20800b6953dd11230b69322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1f7fe19ec416ec07cd12f10ce997d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1fe1c08744963c839dbf439f0451d2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f20efbb89e7d1e64b7586a8f5b2c2b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da7d870fe954b1d9bebbc00216b72b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7caf89d843eb2815820c0d52351079a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46a4bf06468dc78afd99f0bc84b343328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a136cff036eca102e6c3fed61eb6c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8942504b3d85af2818545211f04edd4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cafacef02b361ff5adeb7a795f540dc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682fc3ed64c0c8c85756aec853088ea332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616e022093d40deed3446f51c77785d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce9b767b5ee2459ee424824a9d4a2c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7f4c2ff913733ebd79fbaa780f457335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be31d72ef28e598c5ac3c19875a468a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93df44ef167882945b8e71baf3f368337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706215ea6451784a213f7452dd82d118338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947eb493f41e8a54ae9a9c6f543c511339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107ad611ea700a207be46aa5a3ff814340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4d59072577eb33ecf4123dfe58822341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec99425d321a075174dc5aef760609e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550218e93097e28ddb83237c0e839e0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b540fe835e582c878b2eac1ed8cf1e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288526c4939b550f0e8cb90fa59fd24345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfdabaed319c2dbf8a31e51701f6f21346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9043e19af64bf2d6bd623eae1fc14a8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6349239ea871d12c0335a7653f4308d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35092b1a4d40da97975131d71047bdf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad19e33300a10fb619de7c2b4f485b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe346fd48a497526b40c51cbe9d6602351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35462847f8b66d9d053a8bda99a8d0e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55bdf3aea176f20309f6ee41327bf5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec9ee6aa775bd50952cd64f9917558354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5372d310975a1a3dbe6f7aba0ab91355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9695db391f80ee6d4ae65b1646d5d9e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c6d19b1e725a37c412ae117cfa956357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1570e98ed9c8922b019a0d3884426a7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cecd856d1ce693d675049c0c2368fe4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115ccc0e861d20325ea8654fd592c01360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19544b5daefe0aef7ef4e4e2a929b9d1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e107638c1e81831a1d55e102ac121e6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b2ee75ab2afb90aa2341df79b2463363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7846ba5a3deb208db374788c45b085c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f7114831214b4ac27933dedd1cde6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ffa74bc4382c0268c8f69f57acdfb8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c7ea3cec7c8a6ba7757f1053cc228367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c777d52624a3eabe50ed1ca3972b269368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2d702bf3bb36921ccdf6415e5752d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa82f7913d67e6b02284291e21a6b44370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13d2aac418158f390a614f64f34f06371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b932a75a5de49d7fb6b2c11a07fc7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068485b01be45e55fbd36c994accc4e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d245280395a8110789c91344497497374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76c8fa84514e90c32050f22959fbea375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b6ad6d707afa039fdd4a94b9e374d7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e9d0670e870bcd308ad1562d4c85b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb70e935acb7b9d9ce78233afe3864378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5823d9880eb7081e8b40af7b34f77379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad7eff4a9d21516adfb3b722bf0f9e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66dd40aee0ed970eb470f0197eda25381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80382f300f0f97e0f2d37449fa7a50382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13c80b925ed40ae272d555b205948b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26a9b77eb573f6f0d04616b8f2d286384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f532a63130f1b5e822a05b93e0e430385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f82375db56714d6023ac003f0e680386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a5850ae20d31c69dede0c528eebb0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc95d70396ce324560aebcb45fe5313388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44703d3fbf1b00140cdaa1b959b86ef389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5902d204f71f5462a7b8d9a1d5f0885390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931edb5bb172a1e0f50376241adeed9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44d85c361e1b4a5dbd2ddc3692dc21392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb95cbfecd5a5e43571354f3129ee5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a455b8224ef92b6c9bee62222aed515394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d85043bd76aa4ed9cfcc5533ce48a5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9abc9a617eaed4df43def9fd54a0a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b490a3c86a1cddecd891adb658bdb1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666b7146b4511cb414edff37ec77625398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743c72582dee66e18edd67569aeb3bf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778652d14cc7cbb4f8528692eddf3dd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb614b15ea98de6a8a205ea19a508d81401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83412fa444a273230b641e57e4504ab3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a58f8425289acac0414e76cc60c5fbb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0be1499e0d0e92d15ce1ac2320b447404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736d91e952eb83e6eeac033456f7e5d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67551f14234d60e4e0cf14fe17d1e0ca406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf89b0dd605a1714ec9bee67384eb4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e058fad41cddda9d3c825142c8e263b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f22f28983113710d9b521dc21765d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb7d61748b6731ccc8925ce4195a75410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae337da88aa916e76f8f1da5fcd2075411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f505ae384d468d0e83cec59e40ba5b3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48a49974b4d0b31334f5900fb2e3f1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18db8e64dd1219610040c7f56e7c203414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4c4a911cbbfad25d8e583d90966d7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9e0bcab2131ea46ae299a70f0d6d8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb963b2a1f11d98443ba4b7674b8ed417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340304b3fd88645a015344cc09e12ff418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbcbd629e9ffe6bdcb0648bb520dec7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25da3dcbcd18a77a15d476f31e412b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022bf9828af546ea28fd0ad7cf1fc316421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093147d9498723a61b4b871c1d11b38e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c911565e97426c25478e6b35cb345f3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edafa44bce452bf708d42677900cc1a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d21fbfe4f4372f5ec3b9e63e5d48e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ea6cb124a957eec2aec39577b96ab426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab26b73c64d17110fde1ae3fe8fe010427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c253d0aa84838b2e3a338909bb35a6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700dad4dd1ac68dddca9401c71da6b7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af726a3c80daa6533df32ccc44db5151430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e72739fadfc972db4eb1c8b91f7a0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820f8c6d9b537975a378f528d940b5d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fbabe51c1a3d042ce339473322e1cc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018367e9a1ce40ff5f223f38d2590f8b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d67cccba4ba3771d16ede214862d7a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb4389d9fcc05a752d6f99d9175586436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5be5543af04a5673f9953efa33ad2c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8c06f4e074b2a98704227a9ab4a94438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5c80cd47b4be3d81a1808e13e6dcd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251cebf4d16d576f558d6d593f3935e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab56513511b38da4b8ea4e13dbc0aa3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825b37d938dd7d1402e453943f858f2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047b2241b5d6d74494bf9dfb7263170443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e7a50a962d4750c8fe38f0015b88e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c45fdb8cb11e9c3cbead3aace654c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6392894a713f359143a1dd8180ebefb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e4fafd77daf204ee6e2db1c9075662447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bea4bd899060dfbf63c0547f71b7a6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70ef1f551789a9de3fea9adf2ed86c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0ff940dfebe8ab1e8c6bfb9b9f5ce450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c99a44545f71739513512eb218fe1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c5ff8b8bfc478a5bb46dbef2ee6c3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221203e369da620dd6b033e520fb74c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618738b3377e4addf626bb923f1cd10b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f9d42769f4041d4d46f27e6410924455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7f205efe9d014bba854c8e3673d09456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d117d8c46c8cab08c3bd2f5c071ecce457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7908ba91d9be0133759380766009a8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608dd1da7686d7469ac76dc36b449bcf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bafd2d41cdb76e42a768609d3b1d02b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95732baedb455f19e316519d45c0ca461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4de15d1d23aa949f7380bea949f9f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe796cd14705f27ca4f8d07a26945c7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8a0099fa58f59bb0a21b5ed307a1c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96863cf7a6407a5fee16fb9df9ff2a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69977a77c12772a516132997101c48466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be3eb34aab791d01656c71d6f40abb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a72e1a6ad63f0bb7b958156d3d81b7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813d7c5e6e63fdbe235d8c849065ee3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2844a31419ad0dcd19837ccfb6ca1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cefa51288be193137a2f0d043768839471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a03cbca70c3bfc93eb153c76727d0a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09276d0cc29f22a29e51aeb56f09f7de473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1741f951f510b30ea1aa9bbed96407c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7aae3f2e601b21e1d3afa9ee7caff2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271ed44a25c0f7ced35b1bcd42cb2c4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1abfbab2e4af02e03ad390a5a0316477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c972ecd251ea4a336847fc21841388478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd42de02f9826cc0ec5f4db2c6db91479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b3d656a233ac9cdcba767dcc535ce480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98645de1c7dd0be13c50d1fee1877da9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b920b0e17b02de4c476c07137a0cb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341191679c417c658a5d512c76f44517483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117b8ab262faec3195d363b4901c25c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646440493e76451fce39ba3cfc4f293485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9d3b5ad2436c98d2eea5c9a524c99486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cff5103cf576bc8a4728dcbcd29895487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b61a97d925445002458714e4a58e3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5cbd89df6a874fb96fd46b3b6136c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1966c99800aa088dc7d113af6da78490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e11c14d8971673c26ffd593140b67491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3b5e2bb4a4bf8d615c7a16ec0d96f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df189c67b08ddfd8a7b2d8a9760dfbc5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64a88968dec1c52fdd98e18d6b4544494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848602fc4133f0b7a447e5bc0f64059f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86a00b4610b4c940bf0ba8cbd32945496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e922d8fd2e8e88ac500fb9acc29f4f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd776a37743323e9ec1c852e14eedc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66a64c23c36eb458f3473647f887aa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e89693eb623af8b9246107f0cf6d19500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9f983a2f2f1f01763a83239b0af81501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18733f1c9d89a575ba4f852b4d04932502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168e23d53a8c93a7fffa16c755359e7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64b3a57d325127f256e3461b068a59504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47552e232e9225f61c33eb4f35e50d68505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2225609c181e8b7094ed334a2626d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b43dde367518463ab6ea7d3e3fd0f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a19ca2cb6372bc62c87f6377531f6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb43c1594b3883c44e9f90cd7721bc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c19e87793278a98fb6cc101c2d5af510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa255289a6931bc13d6dd43b456f1c0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851935930677f960c1c1e9f39c546b42512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d856b94dd2f2db94f6f1b22b39a70513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659dc9a2594b518326edf104afd1f53d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c4a38092b0e2a068263936ffcea21515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432650bb5b84cb41fdb23a741a0e4f8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad405cda281d4d54417782942e71797d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074d50cf817fd33e70194751008f4a1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b75cd71e9114908c4497941db242f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c04dd871c81ce713df06614f741b42520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768cb30ae48a2d3e540d4270ada14269521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d40e023f5fc1e0fe8baed31dc87a10522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5168507079654e428d4cac8c43c38523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ae06881fff4fbcfe38d0dcaa82ee0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c591024a6be6cbd1d038af2d0c04a8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57586ba164587360ee41680b2c75d1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121b844493fbdf2baa05e48866921cb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29dad35b4bcf0c01ce3d5f31b4c122528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ab38b875840ced5e67a6378054a3f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc2806ab69b6718e23a9beafa60a5f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb38e5311f07e0b8a5d520b6fcf923531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72615382eff747ed96ce42a584bcac0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078f76c11f85a3ae799908e149bfea1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d525dcb7c085c603a77af317fb9278a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23fc8b5bc4f9f10f61d16ee68daf8cd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f98a1279933dbf8db0ba589c96e33a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938eb0adfa53a0c8a33e95c86c4c7ca537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921f4d74bf9608f8a7444eaa24e3ea9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4b0a0a1036db64d2b8cadd275edd4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb3c63f323beebf9039d1a4a850938540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76e1f1b4f5cbc36ef0dec16b67c6a5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ab1cc4d8638ca4ab53e4ae66d5bf2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e77b73f17bfdbb3e84fb1c4ee5f35543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f4d4fa9cf81a700a60423993cbdbd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974c7f75d53bd3dd52c56021166c39a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4913897f3a7b41e3fff8d4d4b41f3c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbadbf2ccaf828e570df2431fb658ebf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411dee222988665bc7a176e4f884280b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463605d4f46a451d4038e7c3464786aa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4239074336bd4858839957127d1063e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2fc0e28c5da88486f6a1ffe01ea09551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02e307e61f7f5acb65a7b4c58cd8e7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257bb028eba16d8316a1d7c5a4fdf1a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89acbb308c0862e7f63655b3702a17fc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ccd4adf64fb2ddaceaa02ec35760d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b0568b218c05ba722eab14df35e740556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84344ae9a822ce50cc8c083fa38114b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037f75d14a18c469c5099773977920e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9755eb4808f56ced836c41bc46da9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c0f5bb7c2eebf10684f0541e43fea560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b27441cb9df28dd647306be1e6089561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818df2a9c23d612a0c07668481f6eeb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b0743d87589e516cdb6d19c74aea4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5206cfd70e1f490f6428a7f6fe4388564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b70ccad27538bf6964d8baf184b84565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89613367bb775eb6242ca3fe038ff4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46004df7016e8532d49eee693317e401567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9c85e024d465c8d87bfdd5170c6b8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c325b1f0b474662fadedc496fcef8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11367ddb3274c76228560c29e669d7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee75c1e83e45c76634f6e1ad2b1fb0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6dc0766558469a27485a2e65289ba572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606c03e84d7685675bf6b58321e99a1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e6c75818cc87a0d3047c4f44f5ff9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a5158d4e51e66350bde3559042cd9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af33fc4517564053696e5fccfffe99576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05839542f12bf056dbc862db23b00c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39d4f390f6f5b15e7f8056ce17888a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848675fe9d1e3389cfc7011ccf698cb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d42ca64dcb9c16fdc3adbf8a601cfe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861660eb92f12bfa9f3f41c073e5a0b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703fff75c1a827ffe85c592b03b42ae1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522cb8b6fddcc164e80de43f9850d54583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc26b035c6a670acbef07cc405fe2af584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729c16c8a0d6463817be60009195b8c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b5c0220d44e71aa3fdaf1dce2f175586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4fca7ed317ba5fcc790743304e662f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162ffbe064621faf28dd506b9ba7462588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ce2fc898a5723cf5af6cb84f4e901589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a358e883b35bb76a6baf47f65dd89de590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115471c432a50d187ebe2446a2a38723591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a93074ee27bb4decb229ef028f9c5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea5470244a88e311465cd2176a5ba1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4b0db277d801d195c629ab6f3545f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb238cc76b24713f532e0c1b119c7730595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc88b05ad86ed684ac6df66fb72838596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df6baf88b0671e43bdb3dfd42ddb03597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c944282672af0350eb18ebfff0fb84598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b773ae46baead31177f170a79fcaca9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f28128b90a278e515d5331a2ce254600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460607ae0ad0c39ac0ef8b6307045aeb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf2e50716de1f3217f954395b0c619602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936104eef4ae6bcd2172866632656278603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14abf63531ad5d642283df922ee145604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed5d84c53b092f054f30eca7f11871605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b872c3aac282da33d926f5f2a0454606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119446ec3c9d3517bbcdf0de5158decf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4aadca376a3f055167813ae7f546a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d120cbd5511ae00f45e78a2a2167b54609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f526426e59daf3d4ef7325818a63b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a9cd5fd42f281c9a8ba6338e62d41611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93faae1cd434779806d6426c7c610592612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273f734ab0314c88e450ea89e3c76cf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8839733b17326dca3be663fe663851614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc22004bca5fc3606991c5e8504e7b2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f429b78eca2008a13fdd8ccce18ec2b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7938c3ee32a4273f29eb3475437ad617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94c50c64e50775fdf8a90b4e7339a9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100e9a31defd6ee8c45f5e0936c4072619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1ff7d1aa267f895514d2ba137ba48620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f280464cb5fc838676b1b2f2e01d32c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4ec95627e3005fb88c0db870dc47b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820dc61f0ceaffab4e4e30c45d04272623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd5096325ce98ba6314a83a261e7ac624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57f762121c2f9f8f2de32b23f409ae625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42bcf20da72500c5191982f2d5eb17e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27fffee0f68fa189ec1422ec3573ec627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb5f942b5cda4b3c0ad75360374299628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a589e6c8287884e829d4e2a168bff629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fbe8dbc639ce5291243c4c06258103630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9f4faba8c77f580d2515291ee10a3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9661e8ad726a77bcf9fd082044e0f51632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18656f5d556882c29e7e74f294a7076d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625bfc64178bb9a5ec0df69729610e0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00dfa53644ac0fbbefec216b20b8d0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a709c90606052f2e46fe479fb36bf9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e8e6cf466d0d24895913d501fb6ac637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876d84cc8fd510eead1f3f666730593638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb323a9fbd74f9ebe1b470dd8621182639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47070a16b16979ebb456e74e938b627b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d735f4e0e2ebe283dee7726eacc112641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ede33efe362b0c92a83af7ddeb581642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c7634bde15ea5020c320818ec748f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413919dee31e2fdec97867f34b497a85644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66580c8dba80a024496e815870d013c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c6698620c3a00a69cb59ae4ed1130646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b5c9dd2c98c0cc1007600e000e956647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0c6dd90a89a885ac38538ba23b61f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2823722961bc9d7ce9f13b3f577f0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b61e87f9145d1f25fd08f43e5e5db2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a9bc2e4d716a71129a6e573273450651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0bb482ef9d20bd68bee12acef3b61652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8debe205acaa948b67d6610f285eecc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eed202586b1d1d0e802fba71a685a2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040831abf8257a241c7cd84b6b337d67655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e37a0291121f249af21d0cbfbdfac656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391dfd912f8bef92997f348aca17813c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ebd8700dcb031b1fc62ad9f950dde658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa229c40139369d7d016d47a1051d4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a1c5e1991ce51895462080dc7ca7e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14160d67c198e3d3ac4312aafce3c88661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572a416162886b8dd77708ebf54e8b3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ca3db3e1bfea218961857967ec8e1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3fe9d8dbd0ac32e86570464abdde1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560ca502604a05715892e36580c4f1f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904b68247df9e290724077110e972bb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15afd35344aa035e7c1f1933ea3f4332667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2b0419b06ff1d64a45e2a664b9b6e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a83db23f0c66cbfe02faf2b5a3bde669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f39a6ac2c68025773356dd4b9e074670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47f518610f238e69d0629f713d97bc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c19015a1c32950727b9fd937ac812672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4559c734c83240dc5947a9c9a7e631673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df38ff188f697cbb8f900898289a15674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e595b39e44de99fb95f972d40edfc209675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46497f1e8726d961af62fa0889e3059676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457cded9e8610758fb9f5f1c8e941a74677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3bcbd3501ba691bbacef7f801e807678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed28b9bbfbd6eac5f547f475e37b68f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593af606bcbaf9b6dbb5dc163440ddbc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a4f410339362f75623f43f250f26c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b73d383aed0b14fee3e854d76693cb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082f0e4e74d085927de9d4a650ce84d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999f3d1e67cc055c689b162b1380f4b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542c52eff9365c16eeb74f6be4bbba9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7324a5a4963ef0e60299d8c968f34686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a170ee645c2e0e216d2bcf6d1aa793c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06facb30e9e175b4ad5db2c37bf2ec688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47845af2bd870e224a5841371935d08689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29959b15b5e0e5be33dfc194dde2777690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4222aa8a54268425bd7e91172bd7e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2736ffb23ee4df89347bb9811ef563a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a196cca3589f3a78fe366c802bdb4ee693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e254fc2d6ddadc5b6e24b6d3ae51f3e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e88b3c7000e2b445827e83d22aebc8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef12ab2c71cfce19f6555b3a4ae975d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9fcf62c2bbaab04db25a21ec22f66697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e498622be539d97bd70cdfae17e7fa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2865a01acb755ad933da9d4701539699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22edab71ca15c35019a54dc55c4b7c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b835facb5fca53d88737dd756268d45701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49275a5dd7a565358403123dadf7378e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffea9a55a5471cb4ea900660fd8f8d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166937943a595353c77da9dc13b75697704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8dc3ac51b13c71d22b39183e92a63c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76bae07e9e2d1a37aae53d065cfdd7c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477204efdf9e67dabee5c4eaa720315707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf2db1e9a9c642cad087c6c80d7bd0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20edb30bdb9cecfef88b48982e6cde3b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21880513548941895e0d8b1025a6e463710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43edafa24c1f65c75ea6745ab0cc3e0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b623e29b24d41580aa7dbf2e754c3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed5500260e97b2e4c45808f1a007b0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c635ed662e9f3f4ea13e99b99f0d8eb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81ad343bbf793502becce4b82222f6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cdd80a31d706aaaf58c29e2ae9d39f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c0b7dc1edd414e63a653cc61c075d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60033ab577d5f14932d82079f1f8a372718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75571899d7f9191aa26216aca32669719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf25bd19ce0cfe62230a7b682c9426e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e7e3d3ebfb67e29b43810a49e6b06721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330cc510478f67c47c52b3fc5c8ed38d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e13d1deb014f3839458cbd3aa8a87723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254df5b844a1a18da09fcb655aa239fd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d534f4b9b6cc18812b16a207698a8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8bda9bf02967fd8323c12936922a77726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bcbda45bce764bd01f5d073318957f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea47b466141c7a70ffdb7c173aa6cb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4eecd3dc91ec297369176ebf4dfc54729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287196c3b602132ff8c5059d514ce9b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871f58e2c1a03ee4527db6ef9e9cb87731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de560b3cffa15aaee120dd6593e01aaa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657dc3300dd217920db18788904a217c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b39ebcba9fddb15209b6ebc453c5f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6f57ede1ca93caf46285ca905216d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba2b2f7bca1f486b6bf2f78b774718736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5bc808d6c8fec518b08e60644ebc8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24df19c6a310278eeff96b5b943026738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e26ebff24f6a6a3130d0dae6a5a3c0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519612e34249d2a5b7efb46758e3b43740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f26fcee56cb9f0d903ef9c0fe58410741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42019fb987847839ab119e60ad41ab8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f838ffe8c86fae4757d30713e374c6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139c078978225cc3cfe6b572c0932da744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875fb68a907b17f321ab34e1617a483745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538e8218c3afb9e2e0f0e59b4c1bd98746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36e02a323f034bcb499c3cd59ca028747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83016084eb901f31aa42613bde140f46748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc7cabbb82586887e0dc1e8731c45f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213a1a7540726db8f9a2a6fe39519e4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146301896fd0cea1c7c1cd783884f15751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a640e8a668749d3eae22fff0fc1cb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306448c63c96b416008690de65500a6f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe46135b01a4b291e4c9ce92db61312754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f093681962180e981dcce32419ff1d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b25d792f264af8bc43c0774aa47899756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be1d8349c464c03404bbc25ec93cd0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575f32b274d908f79d8ef79e896ba87758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ce0995b73735aa7a476ce1ee63f1c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450621e3bdd84193a06c129017dd90411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc1b7761b55e34c2e6acbe879a91042.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0549db174a036fa1c09d2013ed34613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828711b0d01d1138414a73d0f34c9dec4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8933af3d5024a9f72aafc719b786f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22644841695a3394279a48dc9701a4e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d502bc995ac748f640e82e0b8fd77d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea09c5532bd1112dfaf72e54fcb8d18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66abeed54cd46e0c9634e81f070807939.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b395980caade5fd98b02bf6d9a07c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fbefc7d5f70fc8f55b8f4b5ad9cc2511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40f122fd37a84fbd59f8d5abd29ded12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98500ec2eaa2d40e8e6232f9c439a5ec13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9546f5a0d10079b74269d5871c41c74f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe956a9a55f039d79a6baac9ae3e3615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9460dd1af1e25b0d2371103c8ba4516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650442b24a87e23afb5f43687a3e19117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd8dba10c4cf9420b2176470f6321318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b7c2cc218dd31bb181f4c525f0f4e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de7d6e2a093de2b0a9c7c11a363fc420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e3b94ca075ae6718b6b6eb4805d9f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468189f8735fa93f69d6ce803908be9b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe2aa27a269c9fb531f8fd27144f4423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef89912381d5a8807153ac65491208324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c775517f49a3a15030df635cad6ec9525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e887e306f6f73e7f9ba653c5ee80a426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d04dd1427c039b49e6e38695f491d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f8c3eb0af72c0d7c1db36fd29969e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e835900e4695fa5961569f76e72b329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878fde32962f9c627edc9a1e60fda6c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9849e86cff87aa11f2fee13c924f531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532dc8a6fbd96b4880cf201ae0fb9ef032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48999f27676d978e8a93836003ec881533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463f6217f36ae8d4d9a2373083b7a6f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7be61f41bc0ade3a4f1897c19337735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73cf7854af47b41aff9c3fa527415e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a248de5a912d8143f17c99b165d72e337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a07a939321c8bedef0027b6bbc13d7238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226dcd174ba4e734840325e61b2b4a3039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502626319b6257ff41e0964d485175140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1970ffb283f0b412d9942ff426feb3141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d14dfb9c5407fff6914ecf1bffa4c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064219ebdc1a4806c9719058bc2acb6943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb0f06255a86dfbb2f98543fcbd49944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a3767487c087e27ce9fa2682e9a0745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f54a2738eee123b85aa7e2e517a1e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fcd9241d7a42692373ba89ef76038647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec481bd3079386affddb7a612db8d348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327dd290559b7e5322608ca9738bb47a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088483f34c3d0aa13596569a4b6aac7a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5802a0238eed1ca4f70b2c33897fa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236aa473ce1e7f7b855a50f0b25a72552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8454f5d8c385083f2492285bbd0c8fb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd17df96718b94d10f2bcd8534cd1e054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5cb143bcd262a078db5519e764b6e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3722cf73193b346b898c1d8eb6f7256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917a2050da74cbff7f3afec6198051557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fbe745a3375009278fb5f894938eae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289509132f2c72fa99a2c5f7c188cebf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f58751763620dc870f19d1c3e7e7760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21837bfd91762bfd95738c64f401a4b361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba5493904edaf2f7f652f74a22a5c662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637132e23580ce6142c41961f6ae4e163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39510d5acb6ce57c10bec86c4bd8be0d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcefa4ae5148818a1a5a6d240d966a965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461b463b438fa11b291cb4f1f14b58166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3877c03cd50c64a77cd7cb8c47222d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01723461bd91da3148b8f4b648a18468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae428d690b758b08fc7383a62d1de4869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036109637575feae4a7f6798f47e9be70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca98e3fe88993ddeb99c5357604bcc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327bed59e3901610ae48b17a431cd7a872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07cb6a4dc64f23fc84665739e6139e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2d832f58ce8c48163cdbc6e45766574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce100bdf581ae01b3d5c2225075e7eb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc806370e7bd39a5ab2bf67faabb0d5176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744792fd0f6ebdfad6674b99224ac3d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b860a755afe39e8c0d135fdff7b2378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e90c0f64b8aab269e8f35c74d0a8cf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee818f539440cf2e0fbe3c174aca71f380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72fd02ff3ef16fbfc7e72fd217a1b0581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f3c8703c392fe177f9aac1d39230182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e63ab26d40d92d7fbf3b7ef3c6f3e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64333b98620bca5245055d24ac8241d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90aa92f0c75534d5ecaafb21f777cc685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ee94fd268d19233b4259c6940b48f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520d311d78c5fb375b3dc3c78e64fdb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa574f195c9c6f62a5a059efccde04f888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19fe4e88467f5a773b71ec522cb518289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2741f9b513e0fd30e087e15655671e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06952ec50394cb5dd3ea6a1d22f84b4d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7573b3ce79079ea97a740fbfb4976a892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88755bf5f8053acab186ee1f772d4e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dbf9c07ee6dadde4ab89d1981a796294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7477cc6afa7c16e68926647f10f7ae995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7fcd1ca9f48c217f575b557aa7b35696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49ba2265fa26fd7cfa344aaa3b166f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e148369ce25e80ecd7f6e25e27d0ac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f12af7a6ec1e0f6afd320fb61aa98b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074237d186ad7d7345abab61b761bfd6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4bd0eff6417542c2fc5ac037c5cbd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5a8bcddb60e644bbddcd410825161102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb971a4e142732c75c17daed576c12a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58367ee30f44eea42fe205b617a4c4d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55629b51f801d6ce77e03d5270117c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a88bd117ca56c165be4d60b2b021b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966139bf9c1a9e5161fc7b3ba1606bd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de65035f06406f4f74454cc6bc0f7d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708ec813c7ff623add7fae6d59b7548109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a766bff8c695c22f372666188b2dd5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7699b4b95a3c669ef5b767d2174ca3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447941f4c02557abff82247e96f23ed5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e21bac35456baab471948498d099f8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dcfe02b5bec4678320bcc5a94c7028114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f63e20e22b79bec2d951b4c48e23c3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6045b15e6968d38101b0df09a87881f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5d0a8f51e5424a7679e00a9bf113c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8f6ed626c615a779e5b6a71579dd1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917944bea749665cfbd12b2b5c65e5a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fefc6ed6ded0af91eab559e3b67833120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d5201f8e7f906e25050a1428cf921121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76bd68f93aa0994dc235bb741ac744e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca7e00ba5c9c7e713c58ebc25eecea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2857b80c6c928733612fe6c2f75d3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01604eca9ba45ba9591e318af6dd812125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71403c6b560a7013ea45ef656c585731126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018370b954daf05287d93a3b59ee0f29127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e4c64850a376468194e499d79cd8d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8256fd002a55f245a52edab14d1f3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b88986ee3ccf936195cdadff2ff807130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1962057b0b591578d5ca8b16085e2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb9dabcab4d0eb2bca776e113e9b84132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f8143cccb9c53ee16d4456f5387d8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eae20916c3d6b58b3e7793589e73f6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca77aaee718488c60d16824f6b842b2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43eae0d78d310c85c092a3a702c9a5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf80bfe3d23ace787c837d5f553fd6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b5836d3b8f415524a97c50dde6d49138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8371dc18f6b9e8058f1674a45179493139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455476e7ac94da49713da25fa9c5d06140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1482d05d636ff70fae3680064f0484a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11218455961b75d2b68f6fff0e15201142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aaa147b96153e947ba51f2902f922e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78bc2b0e0d8cd218a9abb283de5b31c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a141937bbaa534fa05e4cbeabdb2fc9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78d335f895d11e31d15b9b613f563b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b5dc605366942685ee91ff803fb87147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308bc4596b3cb99b366c6d062220b1ec148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7112d7b4089aaf5b5f85d6f95c51c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741ca2d479ff8474868340067b3a48d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7b4bff24fb1d53dc8538ef6a3fb3a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471a57c5a692ceb62f9281e0f51d965152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a2f68f4d54c9947b73c895ae96663153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123b9aa1360352e6b2399e35b8fde0f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932eddd453bc601e7078980604fdb7d5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce3ba17b2f23758c532a219b9ae2b98156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb336dda15745473e9340c6e934b14a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9144c4b6b87b26a96804899997e6a8d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faecde4d2f79298a5be9b9f25a81b71e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4243522bed10dbd1caf4efd1c06ce160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b72631ecb2a943c029bc0b49c279d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67605c225d5b25ad32cd364c3d0fc776162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383f7e4d3199fd21ce353ff3436343a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62041764d42312bfff9104dda205a2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf044498bd5327070d3fd734d5fa8d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285757d8772be84af7533e9fc462e52166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2c16aa9ce57d2eb2a51b91f00677b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e37e3a6c2c89c129236dc14c680e12168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68786fdeea8093419b8bb3d709724cf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927ba9ddb74bc701abe96b4a8267f06170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbee3cd554a4745520e4a08b23c7dcc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b904e9872e2dea9e0be5019960a563172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af033c17b8cdd993ba962bf5c2eb5f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3563e2ce8b360b92cf00b20fdfd851174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82431e6dc2261d7832cfd9616230cf22175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3f66c15a9d5018356155cf39fc2c6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3735dfecb03bf98044945982f250d6a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494b7efddf12e28b6023b0d629223d1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cbc9fcd5cea097aae9c2c811d06f7c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c27c194b288b4641fd3fa76ce1eb6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51437a7fd6bd4594cc8b2ebf9128a1d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab3654d0d8ac3a33692f9bf9bb8179182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa64bf866c86c3c30be54b2f01c5c0a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c33ee748864a799b2c3d0e0debeb5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057a133ef891a0b4e3aed52780b36ce185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3795779dbf5c669b38fc39843d8d00e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7440fb04ddabf9895a1159855d0cf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbded9195d2b603eeb547eab995f7a8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b60bf4537dc8af2deb45c43b99603c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2bce789db47ccc5bb1cb97d7365843190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda1e753ba8ace03f017d16817f7dde191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5725370971ac866b43a6abf26b5bb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995e227e3cdc48af68386489fa17bcf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735f82ee8727901cc5b0ec9bc27f3bd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10205ecd44749b0ceee97423f0d33ea0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712cf6cbad52e942edcf12080b9bc911196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71769a56c21e809a968cd9224924d0d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4fbb9f0f4cd2c433ba00d06857677198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594ef831a9e9394cdcc6c420844e353199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421dff52772693f0829e55ac65fb13ff200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668597118ffbf2f5282433fd76a3574201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0aa2ae943f3ffcb618161338bdff1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330e9c687a4118503ad43555e71ce32203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169455abca2be7d22aa9bc3072ed150204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4fe3f94d278cc474d92c6894603ae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9e0b2d9db99b5b48da2a6911417f1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0d614033146716e31178d59015f29207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1cd4fc5ed372f9ed4d1e0eb6c3e8b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbae71e136fc5fd21864dec4dcb893c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320a628fd40656c921aa7324dd8e796210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0af14e06dc5d49b478b1c0fac7850211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d9b258f43c544dba01ccd54a56b8d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e73caccaf1d791ee745babbe48e76213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92efd05bf33b3e49f3e24185664f20214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1855d811ef73aa208a045ced4905bf6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3032ef222b48a354c125531254ff5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af751e8ea60b6386104f6aca2f3d481217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dadb9af2de00c3a3b03ea6c249dd5bd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c3230ebc65e8fa53664f5f4ec1210219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e800b406ae095cd4e90d9ef778711220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3cbe2052e124b7e8ccf1e92145991221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237583c1d3185cf6336e313c040ad241222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eaf5061c26480e8920400f4741e5da223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b6ecbfcb9a60aab373eec8f6d9b88224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff096bdd6a2f563cac6b690fe31d8af7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72848884bc72def1cbef879a3429f8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7bbc3d3e75251e58b9c44336c9872d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0130f356d99e7917c17f47d228a2cf6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd99d97f9836719ee3b31a3970671bd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76bcababadf9260f1856994a1478b12230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d106a606d20679ba1530d37f1281a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328c132d86f517233af93b1eaa0f94b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbcd0db2aa38509111f7806a1079090233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704ae9ac313c9520009e02005489394234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533edd29a48b57149fb9a7dea2353351235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e760bdf72ff6f4c37e2abd8b445d5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb33787cdc7a3e1f64325bba419c6e8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ca867fe44c5dbf5cc6ee667fa6f09238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95131828269065df9e654065e1ea4f55239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a3b1963cf22c411c6dc390a450e25240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4edd4453c05a905d099018d152b3af8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ad38906233b62646c0b3a809a994c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea34fbbdc60a9b057b998d053bcfe6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05f73da9838a6b995c7abe3cdea820244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09550f2c6dd38f367566c0c0cb00d4c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da46f381aca2b4d2ce17325448c4e4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c21306d91b1173ea61427ad5262506247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd8f2a54a54800beb67d50e879ba6c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1529adfc8de480ed5c1a6710e1dcd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8126f9a607964c2911cbb48ce36ddc03250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646fbc1a766b3788214e828a4e8c534251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5a554b429151fb318c1d04e57c9c2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57003e238006fa3726104038b29c8191253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d86aa6509ce088229e2c170a4a0e6f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ceba0a1d2291f9ef36461bac9224c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055790b97c23833a561ad19c8098f43f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b97a54db1678c6d10574185358e60257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb8cfae9dd95ee000852c8619395fd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155176e30d9f86d4959810c7caae4bd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda66c98ed3969abfc2ea26fb7c795d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be2e3102700d510b3ed753a3e3e8d5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580849b8ec6976d3d7610c55bff78a67262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10009a437c4f742b02ed1a96eff2e4b2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38381913a95a3f779d80f94b6f92cd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9c8450e74e952999bcb72c8c46fc3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f5ec39ee7903c5a7e9f892612421f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374d47396953a32bd7ed3949f4083df267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eab3eb9a5ee3016e8c5abb08f73a15268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08afa0392163f77757813be2ec82e2a0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a390ccd277fc7a5bc9ac1509e80c5e4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ecca347b74d4751228176e023b7072271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720baef9eaa409f21b03cfcea93bd41b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6fd2cd7766c8c43333eae095ddc47273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b53ebc958e25c454d326fa98ce668274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9223358776fd4aa01e9c622e0ea6964275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12508a0c6b62db62f4b91a9ce4ad72b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd57c8a17350b03f2f4a0e1232f9909277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc554b26a813115fba0492a56d0a2af278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3d5c5c6269b740fdfb2da8c294e30279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8caaaed49d83185c5bfe313043e8c0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183971e5aa45cc0ff8fa3efd6ae4250281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d92ca732e3064fe9907c73a28f003282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbaca40c8314ee83de12204b0c4b920283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68cac83089928ca4a54eb19967b05f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c59a6e5c15b41624ffcdf1b5a76cf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1bb4ef8722cb1377deb46d6fe6bf2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba9451609d40e5ddec2a29ce09f392287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5730cd1b4ae1c781d2b974237e8390288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885d7b143a44e7e620a1e7680626b38289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b7f44abef65c74f841451739281907290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9e0eae99ef70ecca821917fbad8dc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497925bb3d3ae69ee48ab165acb403f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1b76c24286526f0b1376b25b13b34293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf651fbb59c8ef7dafa17ce29946dde7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed643a55959ff1415b064d3585079fb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2eb18c0aa951270552b836ade5a2ee296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb8c338ead109b93febce09eda9dad297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49033006fa19953fa719482a9c9d950d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205e4351d04c0b0270d7acb01191870299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce343aec56906f388b4e4f3bc4d335b8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49b8297d785339cb637d1d6f9134d7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964138329bf8db689c08ab9a48a18c3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47e80967c3e88fde93b4ff20b749c3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ab41104eed7aea0c94094388d7b5c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7366da37489988e9c3a8e3bb411e55305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac8d0e16f64fb2187c75c3d3362707306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c91d0952a9db84e49094052b6d939307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7384b4b296a28b11814e84871da0a7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1cf4f7fe219298b49ba4a75f02fc0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e0175eb4e1add2e5183ebcce08d64310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b87fa7dc38761e25fb15ad90b2a7b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7e8df28f3ba018f8247771fd5988d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae742fcb810d3f6dafb0b3896a916b5e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95a7cdefcb7266d92161fd114b6d20314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96989a934f4fa3af6e5c06f68b5b1dde315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08c69560ad28e3cca47a3e473552d5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad2ddcf4b290127e7227e54dbfbc86317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec960de80cd3a999b9cd041086b0c67318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3eb56461dfe32e39d692e7e51117a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac610aa72e36b6a094d1221d778d942320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0ec0ccf1fea6f512ac46ff65e3d63321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe90316ace6d3779bc95697f524f7a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf6037d11417ecd64419e5dc363c51323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbacd7b206a1dab47af626d4b16050e2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0e5feab916ed5230f7d53dad2f887325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb42481b80efb1ac096afe0d25fac42326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907bbc9d3512a0dc0b321232fb6dbdb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966b136e7d7cd62461a843cc1d43bc0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764ec024150ab98781639c051e918aa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30f8cb94ea0accda07cfd1376c3c86330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef3928e74394b766cc8cc792107119331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94186abc8be69a4bf86a87678f72b13b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494adbe445d64bcabeb4120f6c3bcde333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af37a234fe65b0761167eb2cfc72688334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39041822becc1639e19455bc552796335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e32cab0a844cbd75ce716f23898c4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3e57a940c00b8bdd344badb89fdd3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca14bf143dd2a8767471c86898f4443338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546795212e96d52ffb0780e652fee8b7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0200a768a642e3fb3f0988afeec86d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1453ad488ff7e64d986350800ce61341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ba6ac206f14638d93d805066385ca342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779fb24579566446c2cef6734ba815e8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d544a90e54ae5bf7aad4e1e5208511344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338e80fb3e4370083a9caefda4c9c6e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2d0b228c6ec6d8699b8a0678b7b92346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da388b945745094179284fe6c371d9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6ca447854c05b5ebbd26243b8009c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db732b3e173d693c8b503342f777fd1c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d739d59c6ba117ffba657ccb9a66d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1174e0ae933e8cbfee91a87811f3a06351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd37fe076e137bf0290417cba30d1f3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f135ac384e84ad9af0ae41f94c5d5a2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a52fc2a5eb9ee9bba58ce549644c9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce77873cc2c45c4d9732603ba9d8d33355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc3435d7ec4541f49ee31e681bea26356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56239a3b3dbdf0715471553a34633dfc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487162caddd9abf2901ca121ce8339d6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89140f805243f0d22f86598a50e2af359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28cc11c5f5b0b7a270ead0e12bd1cf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ccbdaaa6a94cb501bb73e1eca2b4e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ae74616f90ff5b543e0ad2721111a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b1e0c64e2eb00b74e48cb6db9a86b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe645a1a0ad953273e597a67302ccd1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d529eb89f630e848f396511a178092365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b15004ee9e1da22142b1107e394e8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f4f827ea96497fc3b3ea260dd9869367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6dc1fe472a2c703abc7f3e62e9d208368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920be49e9a3dbf8357eebcc8defde3d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166db35ebfd1d9e612225c2ab5199f8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8b280efd1af3217eeeecf647a92c0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb71654ce18364e473b76a3156f48aa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdaae030990b8c32f2cfb9d98ce8ddd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623d3c3f94b92225ed293c39ea031ca374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819220c5eb6cc9a0d809f4a0250f182d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdbee9f1bbc07e63446c5afacb7cd04376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d72cd0722350b45fab3b303cf0198e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b7fdcaba7bf6868c1b4d6fba1a421378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f3dff9bf366a6bc319289eb84998d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926cc607e6fbe6f55922fd1c914e8542380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c25daf9fde1f44ab757364ed57e210381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849c7e4dc239ae03fdfa0dd72144032382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55136d3da1519d63438f2151cc0c1c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d0329fa5edc5cea5ac2f6d42f7520384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08f61bbc958cf896998ce2a45f3bf9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b89ed56a19bbff89d657b039b2a8dd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6bfe8dc733a818273f3e6c5867308c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f627d7d0727d92c49663a8d6d05efe0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ba55ea651ac41723f9524621a534d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75b2eed1abd36fffbf5cc8215d7512390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e2e2072a96a35ba2b7e18ca0f3f50391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a76275f4ad1bf76fc72ecf758d2aae392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4831410340ba3b633ea2b7d67f7af393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482700be6fa91191ea936905cb698487394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb7ea2ffb69392b264d7ccbb06cbd0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8d6f9e14df314e8d757a126b4ced0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377fbc32891cf25861195babcdea9ff4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712023f8a4ed9e6f5024dbb63dd168d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08917b5af9b7a6705806def5ac29fed399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6fb8331bbcc0122062db4d529a9f59400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224f80ca2ae4f900d28c5dcb20bc9c3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667a3cfc6ae53c7e05d7b61925dabb8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca7108058a1dcc7489882bc0f04896403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69532e08084af018dee5c82a07836184404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ed5eb4a3dedbaec2212fcfafe9a59405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91d27c37753a3415abf92af82f7ee1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c3cb9476169655c4de1a423cf1d8d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d812fa51b44b999f9b38206cf184df408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833435f6b1bbc1f785e06708a90fe60409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d598d412fd121e4de83043a7c4f56c4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c574f7dc35d24f952877a95fcde3f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ebef4cca11b8a7689bc5d6cd3175d6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7616d7dde409c182faec059c2222a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99629c5d838014476e13c420859d1602414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42c9412456ca799f167b1478d398f8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad6d73a5d9060fd80bcf6671ae04a7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ec1fa6046f61296cbe38c1ad4414d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f143919216f14906685e074bb9605418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccae3d7e1af201b2903e756e3d3f724419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027f99b84f31a2f042be41186ffde2c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb79f0bf2187246cab728083011f07421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f71421d2fc076cdf19d5d551eb121422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53349eb6203921f5f238a211ee4f9fee423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2ec52fee233991bd1aa9314aaf5f9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958b7b880899cb38fab525eb6dc4e7f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb868a75e59eb962411525db8e015ca9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ea61ff2f3d29f327f25dfddc74a98427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2afb49ed443edc3367e33d609f0bc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe968a6a691cddf73e72745e2e4617d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c84f854ac6e741ecb52be78bb463de430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768364050e0d284395d7861e42b1f79b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943483f61fb8b2218b629ba192a0043f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aec97bb3bb97d9b6f37f66067f740a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1368a46a4172930205acb5287ec93434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9bbe9ad65b797c30af4562b5fdeb60435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa310b1c22d38361d2243f91d0b6a34436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae97bdfaf9fedd77daf4c96d2ac707a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f303d26344203286503ef3607f3e4c1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c84d8560df908346a78247cf149aa7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d8b0ba81fecb64acb54b03773baeb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd1a8880eccc2a6946fda6dc760ea4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae214578af17e128eee19e473d5ded0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392986ceeb742e54a4ece3a7ae267d45443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0115516b06201c706d62f4359dd6b59444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09322f1b804b04f2ab497fdafc33d0c6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a7fc8858f5c961e7fdadd04c90831446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96abbd649c56c93a2b96ea95c8e39371447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329fa5fdc3a669e0c60d0b93c0044bf5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7554464966a446b50d24d4d11a9b2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb343de006428e866ab51e74f51fb2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0572144c56e6d8e894a6aa752634d8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a4187b9962ff40e5a302f23d1a53e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486d7a6ff44e2140cd70f2df1741b58453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462dfa9f86e89e5e0305b93ec00f538454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf702523cb2af041adb306bdbfb59e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64642909700a44509b5dc02a02acae33456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1a805940846c0dc3c944b93b4586c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde794cb22502e88686a4e2924a48f25458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6349fc40aaa5faef66d90674d83355b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741844709b1073147462f6f8a2d56062460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0dbcd47034855285bb8ea07ee7fe38461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3cd68d114299ac7a49271d092d982462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812fd5e2317fc448cc0367d0f44ed41463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d16d78f79fd23943bedf7b0acecd5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a5928462772ae2aec6200a5c7cbc4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ea8c4ddb068d22d277e17f6353fd3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34dfb9b8eb811723f60e28d8f47176467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe270499a8e3a2b472b4bd27105409468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e0d7d0fb68cc4a7b5a7410a4ab186e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97fb3f24330a59fe94d1639fffe8edb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25ba0493ea01138c57ae9c669198c6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8a0a5e343cc390d8695f134b121e1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9707a42ffacd45cfb365bd03cd81a5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299856b75d4c4601de3a6165efc2393e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3cd01e5ed171ebb60d1e0eda4e152b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12dbabb566f9e4afbdb805a56bfdff5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be096a96569fee49107c6cb73844f8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36238a5e98862bfa65722ab9edfe3c87478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8454bfc8ca0db9295917f5507f42f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342ba21027a1d16edf15d523829753f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b264b8c262871ba0fede39166dda1f1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2e354edceb5e15ef8f4af55ba0fb9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81511e233e71f7c7c365debc2db26888483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5456572df475b6f27f9fdcddeca3d71484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00553eb7608aa8998a6d5705f79ec8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4551faaf63dc5e1fe699308b266e631486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01ebaeea136ee2ac9ea7c791a5c08c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ce2f4f8de5bf3abcd064258450f78488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fcc472500e83e74161b79fc4b0f8e1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ef6525af1c4c1b4dc279cd55ff164490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beeb0de50bed2f7e36b61f9fe569e39491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e467ac0ad59eff254598e91da76059492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902fcf007478c911c7f1a874ecbf824493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddcd269bea1e5ecf1fbaaa3aef39cc1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1fe83408d7cfc441f3cd4c0101103495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32121b0d0c86aaa9d2178e23a497ce68496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd9047936f0b0cc22d609ebe063c322497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8c6f7150d9816cf5045dfce34a38f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a805fe89a83ab1f421ded6f0ed500a8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42717877e3dd1496b7a6737c5897da500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bde84596be00080d94e42fdf18eaf8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52aa134c301608a9153218b36192bc8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5ca95330f25d1555b06f801bf8934503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6d99d65e3000169f5f34e66e285a7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e6d293e639d0b6c521215391bbfa2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c112c5c8f028de5feee73bd85b3084506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748611d1b38d6a19e0e08b8cb29d28f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ddd1ffe3ca07a1aefc5297af8109a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ddbe694f8d2a7679c04b23f3561155509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b54464bfdc2246cadd00fc092ab917510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497aea0f35368d50d4ec6d89d5a89d97511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d6c1a135a1d3e01917d6b5b28f89a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b3526710635b6e77d3704cfbf8381513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d91f997ceebc06497ac90c322a0d0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe9bc7a71d5b80d03d175358ef578b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ada0389a0b8667839ea817319f89c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f5acb9e3098034ab1e34adfe9c7e8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd49f1f97d4d3c0be451bb74370a2e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59db1e8267eafd34435e6fe65378d97519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e124d531f5387fd3c7cb6814b38cde520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20bd5d11a01f80182bdf5cf273d3cd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9909feb902dee8149e9e2d4c4096ef522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39e9c05db26ffa6fdb36bedd21267b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065a8fee182a362addfcda559c9a4fe524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f65492c164bbd34fc306d7dd3eb81525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1e5324ac5a4965e33ffe6a6c6e72c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d37b246198ad43f79947f2d8502e1d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369416eae51c0c85195764a8c047f4c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f761c00c5782c41efe60718ac7a4da529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be22256578b28636e74e52ee262d04530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c110abbc41e240858d1827fbffc58531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967494155e6a6abe026a1fce1dfe7622532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950210cd2fcc51ff95ef5f9c3428711533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c30a4d123e94808005bf634b218859534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605ba3aae0c71aa87024b6d2b18637c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053193bd6499b14c774cec52646e0ad536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c89384e8939a4c831600f7f282b07537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c4855805b8bb40bd01b7f77a42c76538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475d1509b4c388e4c5ecc6125dc1568539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59360967b4a8c714303dabee2a030e9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9bf7307e5ed68470c79dc89cb1ff23541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e801b4bb7b0e6d5435920999de3dd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53830cb6ac4c9c8952d76412e368b519543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75246f79950036e8a572bef690627e1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdabd6d4da1a468eac6eedc7add42e8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03616a49553aa37a6dfc71488cc09677546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6a1956a4f396aee97332414dd0d06547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd5c39ba736972f1ed0ef249d94688548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157ca8dd975bff473e1745536362de4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e24004da5233331ddc677468016cf8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b26df2829c45f6e8fc531a04d8868551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d817df1225608b35e3bc6d83a6865c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e557b138b0b6fb6580cd4713e4cfa6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03211aeec9ad44572f5e80df4020fdd4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd88b77e027808b072f8fec69e3e639555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03bcf956f99bd162bc255396178a44c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454ba7a6e68256793cd44ef5eda4905557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bda3ecb5c6d036de56026e8245b649558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae869edcb9f95bbe88cc7b75a2eb3212559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d0090cafa03833f866ee2e99e556d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6bdc2c3b3a2cf164578521c92df0e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38e06923c074c5ba16fbd586077dc7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88d53d0c34a2f3184bf74c02c719b2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb657f8c63c5ef253a3bebbbf3ab9e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a77e72fe3ddb01c7d383db8b7a543565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f57b44c9d345d2e7f2ec4722a13f87566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc47257f31d877dd7d39c902840d8ec567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a60bd785f6f23906f4240a9fed9aac568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f820e21e96b201395c8300f31c2e79569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60a4db831fcf478c01d6764fd60619570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d38c8e8ab343c1bed20d95590ccc7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79cc4157e6a67330d1396d98502550572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e330c8b6edc7ac72990e02e3af23ea8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9bd3a00aca67443a4be5883a2bd41574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d6d63d37702781c37ddaf32d88e30575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13137f9e08afbf38347cd20494decaf9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256c076322bd8b962757539b4ff7ccd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c7cf742541648c795cc7dd30eb91c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10fe1dfa6f7d1953f0cc74f4da0040579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d895c6b93bc4d6ab107c7d489e281b2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5cca754a20093ddfe7c03ddb2139d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f3745ab1ebaccc89cf3bd36a72b23582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c5991f619de9d449bdc48c189de39583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683177748796fa90ff99e654219b77be584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f24e06ca7dba7ff49097dbfbcd1dcc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e56084003241419853e9656b99b7a1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d7a7856f5032679a82a1b02a67789587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757a3e9557b14333504a3c897626c46588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e13e008c5f96b1f2fc4da8ba9f4e9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb097f60afaf8ae8d17f120092a16c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c82177d7ecc3db8958a0b56511831591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5890a2824936dd1b318017825511ef592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51d35832d4b3971e731792cca924bb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d77a325cfc078ff451cb3bf9bcec61594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e507c7d5e7eb36811e27d1fca8d6d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2201371761e9b62cd23e3caa1d2de596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7238f2b4268d14866f8da4bd14dbb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b3f76334b8186d4dc92251a7753ba598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d393d676651cde22d19bb3407a9b3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0336648716884b7330948f458b9543600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa31cdf876599d645494183d9b3cd8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40090ce9ef1123e7cc0b298a31734ea6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba7e9899bd102a9b3021eee56b45b9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ff2e2042ad5e9b096b10383af2e59604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78cdc979084eb040fe8cc309d3f147605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850d43230d908d755d0e9662a4f03af606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849dc944aaf067996304a10b0923b70607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079beb0d29f1f076baf0cfad6cc12ed9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce795d9fe58c34715fdb2b09fd7dbb53609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94aca7115b2c1a5cae48182ae70e50610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e3e050c4ad926d92b8804201ae1d8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b8dbd6507af8d7e791e3a2db7558a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f2ddec6945a7bbcec57a3b2df4c39613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfafef4ab7d75f9717b71c4d40399cc2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f83312d84f0081c76470cdd0b31c54615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487ded93adf37ea6f7b8824cef589d3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517499fd849557e9a6e073a695c74f5b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3928a11bf326c4ad13c0e502b09fba618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86ccbdc06755569d486ce93af166c2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714905a2d152ac36971e62a619ce24b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892ae274d01a3730c145ead7f03392d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810934950ac1e4cbeeebdedf4bf292aa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b197c2ab5c380db1a1abb99b47f61623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f672ccbdd974c8bc537cdaedb4b18624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699a4070a1873963891bcc3944b7b5f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cef4c24de02054b7c7d16d9ed8ca71626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b357af78d0588925824b7a05ed8a9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1847fa17b3742e3d1c312b006874e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4303fdc819e78dbd00b0c2689f1cf24629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6af4daff711e1c27500ed38f1ec702630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620feffd961ebc2c4f5068314086173631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347800d3b8cf123ab03250c2ea076c6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a386d60e557844c65ff4acd9986f03b8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdac381c3151d52b6c36f1c9515c6f2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908dc988b47eca56f18367180dcf038c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6d25fab627b6c0a23ecdd4de21f68636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c680523d6380a6d556ef82f68e975637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a1245edb0ebd70057bdd934aa9023638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef9e56d8e0b81c3e23926cce50c5e9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca27cb766c1421d77966becd4372c9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf381f336098426795dcab796911f4f6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6872177e253678abc239e8dc9c1ab642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36835f6d28bf90c9a316f5ac415c95fa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1710ebe7902acc2b4d2cb4cfcf5a86644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb564456f3ea8c564cda1d230911292645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8223ba61b104fb10305903580ecff8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe86346dc1ba7dbc6804027cd68ea13647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437442f250109b9bbda028fd1767dda648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f31f1a5f374e348b62d78476a5f2c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8bf54136b99c36a2de0057ee618d0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93915119c43d528e4157b6b90c3ab500651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251ce40ddc751852553add309439172652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25aa4562261cc2404e9dbfc3e17bc2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3446fc2c46f2cad9db2dfe124c87b60654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9bd87e429d73fecadc7cea13991db0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c941e25c322bc48c1a4a1e3731ed0f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb369a7f6c7cd94c6258d4fa4fcf1b33657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29253d0173e2eb89c672c9b44884e61658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057817288c6e25188a4f006395d99809659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4f9fb14ceb2c1bbcb5b184005a2e3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe280b196b5470fab5068d86f67269e0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd6f620c8a1db1d8e6e1f33ec5242d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4754ea43c291ada0cb5d18ee7802b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205f2801097cabcf44a3f873a7131dc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc896bf3284c67ae2e2229f8ed6828665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34169cf9ae3e788e3154ca0a1746932c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417cba5c1a6b1af1431865c1e6aded6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e3aef406d700f827670a67b145b58668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850922df17d5d0c5d2cf1a273dadf1f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba30155856362f6e79b368aa114a9cd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719585648fab549a100ed13fdb75933671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfab3a1c34cf6165176df77461da074672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e47c8b25640bbb90f1df8ff2c24ed673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1aed1ccd951ace6b15c74a22542a3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93110366edc3024129c5b7587379a4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b79609019c1f42f0a1d590615bca60676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422b059a12c3bb694706e2460cf4dca677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355f697b27275d06dd33f03df698814678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b900e17ce71056da02f8bde0c571a1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8551487a4d653e48da7f81d9d4d76680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39aa4d32af3cd6c96aa4b3ba8553a49681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee17f6268782043c18b5ae4a64241a4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf253d107b96e31286339ea6504a034683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe78cf8901ba103ea312a141ff46935684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fceeb0e35260bb0eab25bbdec7d8cd3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6bd6670537e004caa787f7949183e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50aa04e924c8cdd5ebe4c32acf8c4c5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d92ca35dab292106d17882fb17c1d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b1dbbba7fea63a2997dd53b659e6a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56714d26e86fbe81f379107c7538dde690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244106b0221cc228184c3718a618d8e7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818f74998244e2f86cc0dbb4e771c7a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7bb5e68503e499ff56672c8776075d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24692d0b1f35d350100d07d237062437694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9506d03fd00fa77df3d3e59f4b16fce695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f7d0d04841ad3f2b076f3c4a2ed8f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4faf2834a1dd13decca333d9b64d4f8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5d2aca1829508c72d636468d512e4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701b0b5c9b871c086a859ad1a74f315699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0100346a9a80fc268f2b6395b93b02700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092481bf749632e0c4b7e1459c28ed55701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3687ea7a864e87173bcedf6bbe575ab702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935509dc5abf905186c206b4a6038a9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0235b462e9e03308194077322f2d6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b435efb3c9406660b02513a2ac301d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1ede61fe2c2d1e769b1f707cfe09e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f5612184d7e9fda4278876a962f36707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35558ca47699fc9e09487dc3e79fd6b8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d491cd63319617602aa7a02cfac8cb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f821b2309c9ead1485f504b560e6506710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282a3435bbe26931f6f439b7c51d38d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906caf04de660723ed2d8bcdacc479a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95dffc1ffa12ec26976ea725168558d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1eb05e00a5247fe78bb6170831577a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677df17da96f9671d3816e5d8af96f6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77336d355db811919ec02aed66485463716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df61e81f036acf55bfa0aef72c05cb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e284546ac9fd73fd10c8c721e82c9d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f097b52c44b3f8413de3c83c2cb547719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade363b88f49ce9d5b1db9d6c37447ac720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb533250f9ed58ad69be6a53f937098721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dcdaf528c5e25f98b867432b4e977a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c3bff30c9fd11cb15064f5949d717723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f4de1b8f6429fe067defb437dfcde724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e267f05f2df44e91ee7059a3f8bec83725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac949f5e0fc7bf8526a9cd26857119e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b84dcede16564e34b5c20ab4834d3c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3f090046d07b3268256deabc0b2b3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4555d7a1d0dd8ba458a53713bf894729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d2e05be889459bed13d4625034a17730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1461d4de85e27e1438c152e12ad886731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1db055cfaaaf5c0f01ff2dc81163f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b56d4ec7c75af51cf08bb3a7623da733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a2d043075e629711c41ef92547ce4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382b6f431ee608fd6f3a9e014bf88c8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935cebc45c64cf5eb542795ac421be9d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb415e302b4200e83e21870a4b9a84737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43079e114f4a8ffc82a967ab3403623c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41201160047fe317eaabd02c0c31a8c8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38084342c2c536f9f60125bcdc08487a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473316ac3210ffb4b7c961da46b7589741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604defb1a242988fcd495659a3ce0de742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f833bc7662cea99d6bbb42fd4b6f4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2e380d27e5736961bd784e6f1ede9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533190a7891c302b0ff83f90fa0a30a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ff7ffae89e845f182446758d89d21746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6df599d186bab3ea7888685ba895f5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8119f27b7c658804629e0996a92b7d8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492caed1c8efd0cda80f3495d59d096749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94e692a1c97936ddf551d319d904ad750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc9411f1296552dbc45a1d62a6793b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe9ebd1e9a9f8215a7b47ba70cfe67752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3dd3510fc08a564e5d117bbb792282753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4076f588aa426bdcebd1405953f7176754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec44fdd56efccde26e33e19ba3f671755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05d3472ab1aabf7ea8db5f4f2c593e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c4ba740cab2b36a15f73e2c142b19757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452a6bdfef589e08fe197d983095665758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178aa0155209965020ce89e73d253e13759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>