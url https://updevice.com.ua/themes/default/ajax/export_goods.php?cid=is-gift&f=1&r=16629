--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d623f482ad612e1f3173dab5db47191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74b666ab68321f2314877e32cad7ac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd794d246d503bc6851c447bf42e153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c8078a4edf6f97be11b2a3daef2854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073a907b6534f57cfbb401826298a9e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ac756bc80c13c6f848d98aba932766.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e28e9735d266cd26aa4a7df5ed33a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd493a93a24cab5028679859c31f71648.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c070dfacb33f2aa825bff06413670eb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84862a10ea9923f1ed2cd12a03bc687710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69d2c68faea3855cf95bbb075745a011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ceea0822fff80a3aa3d62bf87032ac12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ccd1ee9cea0b028fc1ca47d1d9e8013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607650c238662ef09dad5fba01e95b0014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730af54f357d0528a44815996805cf815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf671f6cc8f40b6f00f2e08a42ce4dd416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e18d4edc59a8a8d8ac84bb5a4d2ae117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53e42d7aa2e91611247aa3734f05a618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d078197cfeb7fb6935932c94ace7619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a755dbe2dd38b55d836a9940cb946e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b49dbb58561ce38c659d80921f91421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee5168f7a11dffdd8e7197c7c5c6cf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837144476b0b5f7fe788a456090c396523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e06dd5cf23d427481e04ab939a3c624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789da66dfb085aecf6748f030dc7f8925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036872ae2e7de0a4c8111cf5b7573bf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208d780fad212b5478d1d2d3781d84327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cef3786f7673c96f119114f8f1a7ad28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228a354eb6ac9a8fd0609c767f5e28929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7edba37537c96876eae8c9299af769e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7be400c082983001d2b45a9788470831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b361332ea26f76d32dcce67adb7816732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d6a896555202cb85304e032845ac333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6280fa70dd5cc5715c2efd4e369ca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2db61b84afab02978508e5fb2cf1935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc87c7ee03d5e6158c271b2cdcdd3b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d375767b67f57d80e99b1451ac7fb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b7005a251cd5d79fd2670217d2bd138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443378e0ae188039f48b16c9024333039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d93289c5afaf4b0b92e85b446520240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3c298ee2976d09cacaa383491281641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05c021e6897743d8506c9d6fc79cdf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23583b0655d87e03eeb86b9bf9e2fead43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e14eeeb67ab7718dafe5db5c172b644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6cff67b90b36e67522a1a3ff862bc645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd25d2e271905970d1af715d503700246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b52631169ed1a1477722bb1ee1d4b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158efa3f28a5885127b3d5c67a69d9e448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d84b8b2772c029856dcfb39b011e6349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31905690a6782cc8094b43b9519ce14250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a041bcfaa04614f843e4feeb86e6cc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa1651634593e68713f15639cc277a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3496f9e189671eb221e0ac63ccff48e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2adb691f818d636930e527175fa3654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b881f58f0b078679db7a0b10dbea0e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb9d23cf620bc2bfce3633c12794dc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0429d5052c22462e46654e478f2c02b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f31a0eb0a949f3d3b31d73cefab61058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84dfd1a30bf1273685b71c8fd4637a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89de38f9e1be1ca10d4f52d1399a1e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3166cc958da0d2f07585fd8102b2f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14d17adb034111a6a43abbd204cdd762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f711f38a167425853a6f982f712102d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7671dc3e98910921625832e3a722d85d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26408ef2edca0f9455325c4628ee7765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430d3f12bef133cb51439b05161e9d766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceab8ad2612784eb33ed8a9f2e768e367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51859dab48ac682d068a30177aa68868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a456da2c414537e6963c287e0437ab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b760efd75dcb9d485c249d74a55fd4070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373345168ca4d7dac040ee9d4a467eb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320b847e66f5ca0ba5df9979572143c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef23720884273d5cd9611394eb455273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1971112404e336ff18b6bf94d389f474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035ed455f3fcda7256cd50fc878eb8575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939642db0e142440bc480c3fdce93ce576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c7d8760601b5ce1ef1336bace907477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5786b3730aacac3fee1a3abdb29981178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100747cf49cb59c5e2c14d70ad3a12a479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8202990f74cae24fddc2f37e85d9a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece5fdfd9ae0c639bd8859fbb252bc981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1506fffcc5811ca2c1d5c92d2fc1382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479261969c6df48642bf36cb8d1411ff83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5f8935696c91c185b994d8d35762384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc7d456206648ea2e96f6dfe73165785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d516990fd2b3fc782fcfb9a97f9ed486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6131375319e8d6a24ef2ad501ee2bef87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40159573d264cc4d68a2352d1cb65ffc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7d141b2fe3015530323ceda92515289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d2ac37c5fd20117f97e2ff3d2e3f590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17b7b61ff75f7618b0f05a551c42f691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702b1cd24345c922fcebd9c98566efc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb37c7ee7e680823368998a23a36c5293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78376879d2a7d90c38e2b4f37de0c094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a796267d8791b51ce2fd08f1b8eb9e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba946f4dfd8433e4e7390901098cae1296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ea4cbd1c396d94408a1d03ed9bc5197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118abef326a94dc88ae8f62a1038d7e398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf81d7b6e7df45ed82ce5237de459199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ad3e4132687bdcd162c8f78f82842100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37d07b79672965307fda979bc54167101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc0f0a066bec8f7a72ba78a65d281f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ce57aca3999500fc57a445c08e8b1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64230f851e8179a25301a702b3dad12d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bdeeec93c14c3ea36e8b899e4a4ef3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35cc4f0c29e66baeb3e6963544752f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780debeb07b2fc5e8a11159c170383c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d71631bc8886f7de3e247a46b3830108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ac6ca5066cec1a5a0f0784a9ca97f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69fae81a9717f1c533b781038bc50f2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e71bf4450b532304447d86dfee4be111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cfd03f5554a856efc92b07c3b860a2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05b9f4909363f7ead3ea2a47912931113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa9865b5176f32a5395d851fad1437114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de4b872b4aa1e39b29d4184f6a591c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62bf5a94549c62229ea8f86f145e30116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e800e6db55acf62264243630ed282a21117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0221496766f9936aa2e14188820a0d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401255f25a68b64d577ce7f6aa1f931119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976133eb091a8104a6a17a8a77804ca1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a0d265c1e33441ffec50c3ecd6e95121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2894935d7b97a0d4f16f80d6f5433122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829e165da1785bd4f7e93dd26cc3fff123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090fb1512154c2cbcde754bf09570887124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca0e52249f4890b84e89072e09c154125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741916e1a1fabf5b6f78f8e2fa9b368126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931af4bebfbbf02feeaffdb474081107127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b382bd80ae445f258b494ba28802a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6617924647e4ed3f34703194d4f5a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29ce690da98a3d25c4e3e0b57df532130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e61812776a1e44d5d2b9bae43c9c95131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317789a3a2746826624b73ef68f86c8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f81d94d212eb43d636b37b96e5c352133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508bf35ae20b5ed31775a0c0f24fb174134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5319f3fbe8c6d3dedd980a1b1e62eb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251bf6bd8f8f9ab540e00f68850c381136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b1381cb55efbdaae8ceabe2d0f033137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b149b24d7da0c0c2cade2d8c92184c7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe3b3c8acac7849002c866cb71346b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84616308eb0b639f48689e6aaf74e8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679aeb7f85a52ced29799ffce2c498c0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93d4482efd9aa967c925d6ed670ba4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa445ec144681524e9050e9d41d2980143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652f82be30620fbb34e3b8b8a6bc8e3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec3e5a077172e08efc700fa2532697145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51970112a81aae6b02ec3100742e72146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864141df450801897554515150a4be9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15169767f2550fbaf66c8f881e9a45148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff83d66927e6dea1d3889ba548d6e9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eeebff8452010e660c060b0947f22e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079048e7ac28f6424f2ce190dac4c455151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d1174fc868c40cdaf3522d45dca8a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e0112f42d797ea4ea0f8ab3198aa5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84340e843ab7ba8950d0fb0ee7b1e4f2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d580f576d26a5a3194c5b09e4f6272155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8476209be2b747a376c5f459ac536156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6c540970ddbf36335282aef144a2a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c606746f13376eef618747a73e3ce158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a85c99761062521c54a7ba3985e554159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46cbe1a82265432f2228d5174a68ecf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e19240e604ca6553a9db74e5e0ff4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0bcd5c43ddd4d57374c64e305cf5b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097663dddd4236ee69eb2a01130abeea163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f4399be6c512fbcc874abd3c3d1da164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909fceabda0b58f99a439927413ec8f4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26c930212a52c605fa9beb35edb1a5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab818300ed22ac092a723ee9d3fd2b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e418f83ed1ac55799b3b062d53a81168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801bc443e6d214c82acaa846bfba2b4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319334b08fd8855b1acadf9644c63bca170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0dd6d05e1be94b40959520cf6c556171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab19d4efa1a581513f5c274aad2b68172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8551bbb0688236db605f0c04cfcbb58173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6428894342daa9c24c86bdc118e51c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea5cf004ad10d2ead24c34be924a22175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc872eaeffd00c8cb78993f93ad48b6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db3837c840476e022cf10efefd2773177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648443558b8eb3f8fe24d4ed23fe3ee178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3873f25bd1b13f99fc7cbcccc1202179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429a07915acc5ee41cb1a51b72d51ef180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6077c3e0de64803fdef7d0ae82b53181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb0a5a8e4541a83897d75dc0477e6a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8aa0fe6cbfaaebc0eae7b7c5e6ff59183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2287e4d604eb6be0c77ce8033990e30184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82eb8202600635fa9575001303c5379185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426754a702d350e088563540a86a32af186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7323bdaf3a7975d0513743e7d412d0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb0a007d9420bae9389b9f35efe5f5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1eedfb8ddab4b37e4ca1292127851d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041ad3ca8a5b4b4c683c0da97f20c5a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17ba79b605e95386b528d91239b657191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9612a4e46cdd459a5cea9dcc289ca192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e68df7392b9129be6a77d3a1dcbd6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f491f0ba86c0c1c56d7dcdbdddf91194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bdf20148ed659207fd751e60f4b8e1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9c0af4a81da390d8d2cdc9e86a3f0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204a626097177ef681035cf5f956bf3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415c50d0df393f91a208f4ea58ba8fe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56072bdb0f0d6ea59748ff06e927e6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48346029c33ed6c929d7247318d88d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d9b3010c852dcabad013bdfbbbaf7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b68255ee8eec97b2f35f90e3536ae2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0122cb5bed7a5a12e733ff2eeef4d2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de85df94ffb2470d7d50345997bbd96204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0059a72e89bee83630fcf18c1738799205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b329a3d8f56d1e4aa4788c91fd80dfb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8f40cab6a79a17cb334dcefe41418207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a88ad21ebdde4cd473bae3e57fbdd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b37c3de545b1b309acc043c63024f1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd02f768081394034995aba38e6f54210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c54c18aafc7492aefa065e1202e163211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6163d83d205e7ad14c2313d5061c8d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c81a0edb12868b886a228bafa87f8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb596cde7f4707a49057d6cfa8596fa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5196bf29675f84faa62edf7d9a1713215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b51b85eab0a2d6cacfa54b2039ca43216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494721ca475e8f45805e8615a42abe7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32cf69706ba3d9a9eedbf8d081d1ed8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19945227cbd58799b298e9265b045983219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbdcc6c848e157a66b1389546dfa37d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78427ba2bf66536f1a12ea79732dc0c6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03794b5ff18eae4665cf25d740d173f6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a417eafb220c7cdde5c09f7639dcd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01481487a258d9927574449d850322224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6383b6b1a2100d6a63ef8ce47ba6764225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6e47793e8efb4defdce7b22de6290226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb29c69ba88c9d744a965a3f4f93f10227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973df8a2b065f3237794be683908a75c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4f3679bd08d9260550d1a3fe68961229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee3d34319b605ba2f4b97a88b9e8d4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd1d2be8c5d6a0c10201d4a5e922bf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450506eee5b5eea5897a0bd90d2579d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d0da04d215f894c55784296f75053233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf67aea789356d326aa0dc4931adc7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148d7ab86909e79edae663e0776f15a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b8acd6f8b09402dff2cc000a18b05236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3508ddc15a3d6aeff94d83a405c738237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d89c248c2f155d02c70387025c99a7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b27aa4d71e812b3602216980de9155239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a15aee06c26283f6c5ae7435dfa85240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e604a536da42b238b0af181b80aee2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a1dcb00e61767cf68b9feac0d7561242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceac462ef92234c75082151e890611e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409da13e24cf86f59f7b39a54047eec244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ced713a5f802207f18102618b23ea245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8ed60c980096912b2cc6e51f2eacc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168d4710fa64457c676b4d02d3a1e33247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5731f46cab060d4d60f1c59d26f82248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972d870b263737641978c53140b2a7a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8890ae493035d7664fd8cbb5bc7aaa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311fe7cd1d4292c33f3dba9e4fb29d4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929617683d3d90c41ff466fbcee6e68252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d59f1b9ce52670f7dd23faae2a6528253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9a390634f54d9d4de134b8aafd14b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768569161992beecf5bd1a2f2e897b2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460da34053e1fc3db76cdf4651eb236256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ec65fc145567b46dbd24a099f4773257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b0095c9024b45f8076bed1aeaf057258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84d7b45479f633d3328d6ef242899e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c478884ba5ae01a72b11b8db078d5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5359e6b09a427a2e9ff7b849d6a91ef261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dabeb5baf1ee42a818c4929266e5d08262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ccb0f0ba370685e47bed66f070552f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d59ba6e6c390d27c006aa6283c966d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96b570ddffd5119a914446db7fe154265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583fe3682502f411a53f9ecc7d5a504266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f49e103ab2989cbcfbbbea1e11d0f7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41befd146cb366cfe5d0c6b3b56a4f29268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a127eaaacc866bf56ecb7680b672f3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136a67dd59b561da40b331f5ec50bee270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2caa40911ba231db1d0c1160a75f6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e67eca998f5fac6000b4e80da85d2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee777ac33f05e3d44001012b170cbd7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dfe54ca11ae76f259eb8f3edb19574274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e655a7974a528043324738c1b19b52275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d0205aeb70f70403fcf71c2d300f8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e6e2b659b06836cdbcbfe5a3b3261277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51657ef1f48e0ecc5cf939d87e7af83b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fafe947507979e54e9fa5638e4d376279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4402b757aed2f1cff27de50d8851c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313a597e890ce917d208fa52d6058bf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3af0f75269e7721fe72eb34e5d376282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2b013a38102917c6412c601ce42f6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bde939668fafbf23483b3d9d1af5fb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833b5d33afec4071ffd9034b23f313a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388f6e950f45a87d01db1827d1d34e3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ccb67183c9e1c41ad726fb2aca1425287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8fb44055bbc2c8a447a59df16f00ea288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f293ff976feb36e7dc1cab4da0711289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7799155a8a737d57cd3e13aaac39b7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead12783aacf458767540d7fa3fae40291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35480a6949bb48965ec3d4692b2df6ec292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91300c26211f65d8151ae28f3e6315b8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab8df6123537c7566993f7254cb3da294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b097fbdf666a600700df3d7806e5d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1dd5c770030937752f142d3e6d0cf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306eca4f2cef9f19614896ac0fbea19297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed970d0bc79daf2249dac0ed7887e3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf098babf50a42cfe3485c6901fff2e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ae0cbab98c8535212a879bed70477300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7060435e399da2149183c6bf175b40301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5feeae3669f2e074b9082b52ff8269f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3cabddbc5eab06535a7f86c48ec86303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f52dad692267bfd7d314e7a99a0ace304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a286413ac887f6d04fcc4177fea0d74305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cea8bcba63fc7b3a703fcee2c4ef1d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5739908cbb246ca7502bd719dba3656307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879c8f5dde26ef2c10ca683937f4add308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e924ace95590a4a23d6a9a3541b4a0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f281528cb6145e13016f12df7fe774f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c6d266bb2e6bb506fc180960e78cf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ca6df3eae4482bc26eff29517ca04312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79363b04b9fb3e770d5914b087a1a8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40f899888d25d0c69cba3a1173137e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ec250edf75b431510e52b85b9e7ac315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24221b3d8bbce7c81776722556a14e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb2980d2d180271700ac2d0b55aa18317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8d94ea6be19eaeabdc55bfbc04b96318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c298faa4d8b1ab4065b5c7cd543aeb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af18cc7158c6203cd73d02db320466b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8601f873bbe3b255f3824a0fd26f99321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60efdbca94f69839c859941e68cc511a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259ef502953da7548328cc27257e594323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325fba5d439d2228dfc080ccff541e52324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae7567229b72241c831ed9120d5b1f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc3b1b50114a853224dbdba753423f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027beeca95d6fbf9af3de4249897f88327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc84f0d1fff29a388eebeb324742175328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392457d51b8723eb0962de4d94d168b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779290d4778febbb75c3d460d6c101d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a7d139ab3719cac596dcd684c15d7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ca36931907ddf81ee35872d173d92332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716cc50dc5ebb29ab164372f326a85f4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df33b43741ac736da37c5890999766e8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b08852bdadd1d6d49cf2102b7ed3d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc3719f52a653e5f566b20201fef1b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92175b6a1b2a50bc945b90a38da8e9a4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35247b240077092bf463d21873271b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506e26f7dd26bd4f88ee7f8f1193ff7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427b0da55fe9b9a5f57309394df7c96340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775a73041861f9612f28e21de13af31341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547627d9447439c28be7cc5c0d940828342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61222ba0a45fd99c943b9e56a3a0e5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e48ecdca86dd6540069b967dbf9d7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30587ef8f115aa1a4237f59018f309345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9d6af8390d06c076dda801bb5c823346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85622bfcd16bb287c7bd16744dd98b1b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38545f7a641ffd9d5be5a24e00e3fa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af7a37ea0182246ce6a184cf1afae8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91dddacdaac25758b372b6202e8a5b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f8198946136858054d9ee9ce03dc9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c15c45ce05b979ad48c32f74e4a4c0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749058b48751a8501e351f9498b4c2a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36015afe3b3f2d536b447b7602a6733354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e59dbc4e2b037beff0aadc12d2a750355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990ac945be13cb4caf8dab5e7693821356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd9df3cbda0ea3ae4c9172ac9cb35d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0dda44b35a8666f3621c61b5d502bf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83211258dfde78c991910ce00f5416359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489843a1ff5dc0be42081236bc9ba0ef360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309c269944295f1eb1fabf9ca6c61d9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd09d2ffe7aa3156b55f31f706bbaa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126d540f47485cad6668cf91d0d97f6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a640e6e63692ceffb62678d2a215256364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb65a37ea45afe76e6898a186136da9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d2cebf00d1ff37902504bda883e60366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2785098a54175582bfcb2ec7d635e0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e52496a052938e36258b7fe1a68e1b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b026c235cc51145458aa3acbb7c0a3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2f40c4fbeee3e68febcc6dfe0b4b6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a0fa786f71ab8c9c78fe27b450bbb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c585ff5a31fce683ecd5d8b13bfc0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3eb4a95a556dd20a423b67fa2140ad373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85dffb5ef870a05d5a9faf7dba954d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1817967aa0872867f72c8885c5220c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447e54eba4cd3abc5884dd7916cc332376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efcde8d3a5629a21743c2360ade9bc9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71fe8c32f7bdef7f1e8038311b16020378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc10b2501b7289c871a5fe8105a51c3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff812a7938ed4585a5a3ec0ea9eb141380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8d04a6c05b71c0804cf1724f99d40381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f905a761e2dcee3156eea927541ae382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6ef632b72aa798c2e40668cfa1e7b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fba08d4fe42f3e56783c2589d2a205384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a5d83f90dd148ba991aeaadd71887385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a04d024943bdca105320197b90614b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b962df3e04e74843189d93382921d7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267f27efc0828f995f5381ac3e8305a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56670a7795e129f2d59e44129b48f3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb503b0c015d2efcfd585fe1e02cb83390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588b1da8faab296ec41d2577db4c4bb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51642d61e75a0df16c5045fa1c567c35392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e5014d317f2e5274869f4acf1efbc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14cb4944a737226063248bb6ffbe265394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e243caebddb87a93c65b683c624f34395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92712d6dd52afd761797c6b2aff1712396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1e82b4cb359c958a7c7a00175eb75397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617d701ec282c42de99e4805cf3eef0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e18973f860661cb3d016c97483d033399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d108a9b1fd76f8cfe507b847df58dfd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c633b8a1c611c8b4bc07a6168530a1e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0924a82b7ffdd04527c510a5175c925402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0507a11108aeb32d9fef007d8aefb5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91465e81caf45f40a42cfcab689f38404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7024a4a186f4c0e11055d0756ed73405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66bf662d15d52b32caca820001cb2b4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39daa72984dd3efeb234f32dd9b3cb46407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c1fabd5f8f93d801be34cbc7eb4d7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945fefb56a7332edbac099d1c31c99b9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6977333ed16055517b7200b1921ca410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6697cdde3ba2e2963d5331d086d68e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4fee3034e7c4574144c7aa8edaebc7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea059aecb2ea5ef6cd0d75b6b0d5c5dc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34a6b49eace130cb8b28c8ea16916b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc457c00d27be39d5a764d4f917a210415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74d1415eee539e8f2c6bbd693263e7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8997446a5d75ab275b8a70cac8f4cc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981723a35bfc4a54826c9f54261d734418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb327f1a26321434de20ad15ebe197af419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4abe318dbaa06da35c5e55648a341420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d65c2492ffa1523a37439c1334d95421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20edef21ece085f4a79e9236476807ce422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be841fbc418ca54709762d68ce7bbcdc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0487b2a882b619ae0012bfca735b43424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15138e8c801a49c4ccf0a4b34a9bf665425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878ce3d0d95305e9f671f6ce9c328db426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556635c4d2942668c25c0603c90e2dd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e154e812a147e54d463524d6a84d3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3adae8a9b19d784dd7fa4317e5a4fc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e12da40d9b78b307eacd8e4ad8db6c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8e2646eec84d7ed9ee3c05974d26b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe7e054a41285eaac6a96a96b215a7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7c57b162ac53a3071ce4ff33bf68e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c64a828dc4d16be9dd30ddb6b719b5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86552bb345cef251df399d7a868399b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d060d6c275009bef3fe0c581fa4fd3d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd729650bdcea1ff8ac6bfc1ab2acc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e91fea9872c8cf27104d6b6a9e697438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678dc673426017cc9f412029c87251e1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5226e87c2d850ab4e78f3e63a6bb130440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085c64e0fdd77c149a1df9f099ce009441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41155533f9a020f5423c2f18533c74f8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f19d33efec02ef75550ba473d2b69443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db1a187af22982c58fe330183ceb39444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf8cb8247a754b8831239b18795f22445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c7d556cba31307c74f69beca784c0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf202dc9ccfd10ec8fe51c22b3ceaab4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f707946723c2fe948f81a126133a5d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c218c8ec5da668f15c5422a221a21449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddccc4a083e9ad56e4650f7b4a7cb84450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764031b20c758e886af27020d09f19e1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65486f55bc7f00166c0a65bf800522452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff14a357769ace0a85d5290c612788453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7a039c85374478ecce9c8e075a7bc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae8fb2388902f40d1f800a4cf8af68455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2dc5edaec9cb3fbab646e248c50875456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde09bfde50d6a4369d68e11e5bd633b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa14deffafbaf008780d4e331f1b55458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6020534591ea3cb42fe5e1d78f489e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc071c331492807c427ac3cf13baf8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff26b639f47636460755693fd6f3806461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929d850ce28e94dfd75587c50c83658462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db196293b2388e1dea89e23744e0ae463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a5a73563693981adc61b6b4819a5c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e6cc4f0d990d49be2429536ca6c27465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e14ac32a56fa07e0c5e5a02c2f232466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896da1f9d0d2311d5c8146748bc8a793467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a001a826402ec81f6f3f2c7fe2b73e3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab5c89f536179e7a14056c094fc29d9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75546f8e34b9145233726eecd32d6661470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b04ea6218010e4cb8213e5eaf1baff471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df4f29b8b420c225f55a49766fc9068472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298ebdbea5e7e232ee95ecff01efa85473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f15b7fafcf368116565dcb5d95b8a9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b4bfe960d51eb667c482e1bec8766475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e86e4cbf89cf43b4387711af147487476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3126c1b1aad3a7497b039d21fbb379477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6e2f1b25679caa617753ac93e446f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62212413e35bf1f75c1979c5b261c7a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b90800472370855c8cf12b9d38b558480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a8ecb3a05df8bcf1df4ca2f9ff93c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b6aba05b1c3158c6c0f76abee9dea482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b114ed0308c50dae87f449c8b0837483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32aaa96b1dc7bc328467d49738a6a0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc0b830980361e88e3c919af68a67f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643db2ad0ca29bfb4b25207152b045b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f478ed3c60e62584e6afab677ddf5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79f5554c2fe7d87d7e31c1e364c49a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53a7b334223ddb3858415f83224a36489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fbfa6b2469dbd3bbf2a816d014a61d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557006dab0d6279a628708fb3303388491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef7e367ebb7908a1edf4ae7c685892492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed3ecfe16bfa939acbfdeda880a21b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9bbb95b6bda68b0edc2f3f0f8ea00494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7da59249d5fd44da0a7d453d0bcec495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c04b79a4941b219e70da2b4a9d494d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55047aed18e6caf50f57d0d1079c5773497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e54b187506a9f59c2d07abf118bfc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a10e7988b3021d7382c4bfeff96f3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52b68087e3d60b6ae3819ec0d3a569500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d751dafa0dee34d19787b39159d27b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00af550c4e755d3383ccb509547639502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30522db21fa77869d832de7740b316f8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4824c0ac6311f3ade98b1040f6c606504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67021cab4e78c8af89daa2803eecca03505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ededed2ee1e8d3f38dee90fb6a449cf6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834d66c3415c5dd0290883a3d4fa546507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf1ae7d8fb12d1fc6fc47023d5fd64508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31e2d9e98efb0fce86fc5617d06782509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3792b2f09c164d358d2b82eb86a8174510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54177cd752d147c3ce7981deaf215d95511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd203e8ac2d58705aec435674fd624f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6084c25dccab3f6212085fd6a1225513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b4c6b3f994d982c0b0097c7a84030d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed9cab8371cbebfbff1e43d391aad6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ea3841588c150a40ad3889552e448516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610d2a851c641118ee0d8e610d8a728517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a369186e3df30f94fa52e47e24fcab3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ebbac3a51a363a6343cfdd19cb3558519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41852881bef256a6c13fc6e11b910cb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97d0264b969c3818da4a0a955446ab521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358e607d02a54e6e846bb0f9b455e8a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3214c19855b2fe46b9f9693d43eeda0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168d0e41bc2c84186832ea07c89060f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aeb8e1cd9c0388e873739e6f0096d0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729ea4a26ed7d137fecec23db9ea10e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33f442ddfa9a26d88c177ab49660ee527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778c03746db2b04c477db1e5627218d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def20d8c377061bf6cd8768604f097b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72478a8ff849de2861e5a75fd6b58919530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7acaba25d3261ab01d022806da9a6e4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c49518e3dfbc77a98ba567e767aee532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d04c048b8e249c108f1a009b15d3de533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882c311a2b77c0ee452927f92627485534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba841b9cbfa8c7253b0b0e08bcf1106e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a2fba099280589d0e52853756c45a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eacb59779546d1c1d480377ad4b33f2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf960ec66fa2eb1e9175564c1000fb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7c4d363ed64ad23dc203b2e9ef8c2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62efe4cb1337e7fc825a2a624f5a0f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d471237241a51b8fd20e9548c860c9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c09ffa9e0650b8d8736489b526fb7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc3fa78e9dd3e8520b3953f2845769543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9605604862afdd8ee4a97a7118cc2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6eef0b5b03ecefcf66898332b6bb0d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97c73d6d286613f0033963de2833e7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59972cecc412d55980c2154267ab270547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db001a22db11521368a89c6d47f5b2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a0c0835d1ceb99e8f4fdf05c8fd79549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8813d1349cfeb20e0952cf8c85480550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6916773d47946e0538460fe40c6a6a2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2061888cfad8013930fe6acfa1885eb7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643e1650b00ddad58bade9dc3098be4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a097ce1d9b1fc85e6f70b234334e9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63e821cc986583e1e46a072f2b4dc3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71449479408361e82c4ae8fec2d4baea556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a69af817d172e38a60f9cbdbff36b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa9415d8d386c02c6a02457640fc1d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b8ccec3c4aa8770c76226abd5829a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680870d6ef7fca6ddca7312367b347a5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a37d8f520ee4a0057b0d0e682de23e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ab1d75a1c0b50e38025665ad13a68562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972d7ef57d5c9640e8485fb9046c7bd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c57714f21797914d641f53bec4291564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b56c8a521c67c3f33696808a1e8b3e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5edc94bae2cf94777ea3dd886ae989566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632126df55e83d69277bcf2adf6038d9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaedfaeb9839fb4d67b6ad0d588d534568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7ea9ab5d9526efe768f6a64e5fbf0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21287b8b7d5ba95a08c4a48ffa1ddff9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c79b5c645e752b6d6d932cbca38b6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a23ca555eddfb36f8cb96b2f62970572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fa658110a37cef87d14e64dda8a30573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c9948671cbd74ccdae33919a03c88574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348e99b04c207e7298b976beb246175575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3e9b1bc5bd1fb9e53b3aa4ebbf036576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69eb38dc030c4d9e02d5ba6e23e5db577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63b0a390f471e4d52a3d7a6d0b942a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eeb2220000e4a935d8805e1fb52b94579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a61e13d6bd895aee4fa811fd29469580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee3f72613737159f49da5c9bb7c41d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8754c596d8e96fe0fe51bfdfaad33582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1adda7560f9d29d54443f9fbe5730583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922f0313baef54aafac868f36833c2f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54494abcc52d0c0ae767da53bae48505585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329fd5bc9de9d1cf0e55caa9289bfcfe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0e52d8868cb7b5c61a845c1f6cee7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d304e57aac9166265044842ff73a94588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdbab9f7f82586d50a3ca40463d4139589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07650a8eea788ab7cd4174ab7eacf6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31b72743a6cb43239c2798bdc7557d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722e6ad72f18416eb5c040a2b60a2c2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca053daad234df372968ed36478ee4fc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c4018f369e718406b668fca97e319594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c4b8589d1f6af566e5acb78b6fb6e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465efa0caab8bfcc4e66bc80bfc8bf4e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080d0cb81b249e94d7898b4a50561d7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe801cc2d5f4987b40917fd81af81200598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e119d4f08d877ec91aa900f1c5bdc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641fb015ffc7ac6410fda1830d44535600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02db3925e394a5da2f861b1ed875e89601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13233e244ea21860ce0d0f8c2a00ee602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba69abd44f4c411da09acf49b7d36ef603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa7876f6b9cc9e57341a1776bec5b3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6cd6f5e713155e173418747ce2e68605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809f001557c2953c465e956b90e8f32606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ce117f46c1b8b9c33078ac529ec6b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb148b5c86c0821878d3b7d44e65d6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656637a229d6b137a69d92604e7231d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9404835e8106f0584e740c100ba3eef610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5da1074f217cd1b1ea10349054634611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b671712dfe91b9cd48cf195c53e450612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2f7eb0c6bb71db48e9408866f1b77613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232a99af3584a90f39dbb5c150c7d7f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ce06cdb6f5a0fd472e9072ed244ec615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769381c8dbb1e4871bd20b957d0e384c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe347819ee52b3e56a442a85b555dbe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0433e47813ace7928279f5df6915744618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c91576a2b19bd1f76c14e3e3c166f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13425281a98fc77e1919841c53799b01620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a021facb29a92c814011b0c9e327119621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d9048b43f52966b8c84a7952f7931622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f183a26a09a25c2b399e6c6cbc9f1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e882ead72f66370cdae2624318fe6df624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416f2ecb74f358bcad4c8a983366539625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f96348852a960904987f6438414ae626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9eb347f4a5c62e02468e9125994b84627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4556bb059f1de0f8d3d223839cc1f55d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256fe050114767f65b87a4767c53e201629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033431ef30da0c2054c12d8de20f0d37630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90030cd31cc63eb2b379416a01b12c29631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9079b57d90fb5d8858a3eaaf1c685df632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6be9e573ce88ec14a8072d4bbd35f1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae4641645ae4b5b5dc89ddb4220479634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c472b506bdf098677b6657e34965bc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7febb40c11833573616b55c68648111f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379d62230ba26418c6ea78f4a961bfd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a022ff452f0b6f525013647b45a82638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52cce2d47c8bda76ab0e40299039cd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd12b2f743b9126dd6539b3c91556fd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8a3d2c1fb463bb98c065843194083641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6bbfbf1327df2ef0bbe84135c5dcb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd62aa6e9710729c94daebabbd332cd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaea16056e5073812f3951eb8ae229d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64a9bee2ec71c3f4544f30a9e3ce37645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63720228d37aaa5059551f7deaad8c40646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbab90b9cc13adb3f060c9897912601647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0631364362f37077eb149edc702c7c6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052818d81fcb543535a8cc93c3f2cc0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8fc8f2a9b402ddd16904aeabbdb8b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c4b344f0da975ff04347d7e1f64e3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b77882deed7e8ab79fa522283afd59652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04138982775114ca07abfd925161bb53653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b791cfd069aa3ec18944361c5165c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078437a93a75ccce45f46b15dda34679655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb058b7ff0e342ed372e2550e9221e3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622929b28a1c83d5b7df60a236ac97c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f387e31d1a6ee2228907ece05f8be8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd20e6cfe1e8720abb65a7fe13a37f8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529fb610e0a5869462de0ef90fd7b9be660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf06f38d1ab850ccad4882ce2e2fe8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179dfbd06c46434a13824925f33db6b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da7086de7b2e2c3582c4741c17e8271663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a97f0544f78e2a8ef904d6783278e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ea0f877b880b7aa800e7236901ea1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8252fb133f7967f6c7eadfc810ced57666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7e39d135a44cd6a5f800f7b23f124667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d35192448ddea25e507423413d6b7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878a2731e8d50622a53b53195aaa013669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b980b9498c7102bf71996cb6b908e99670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb748cd441d9a8ff82578f3ba6d60873671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b9feea6c5d539c0d013bec398ada9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264267a34fc3605b60936ce3ae7f66d5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd4d6dbeeac29163f38a06229bac5f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0e1cb081fc055f7a5e2239a142848675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4b67e5cf9fa53847306a68560eba0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49acac1142e4e2f197b4c29be3e00a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980df86cd85fb66410e3751c653d01c2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010146e0fac84e162d4f567dd469f7c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe477f96ab6aca729811535c185738680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef64afb67590b6bf29275ec929a797681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275906285847aadf0b43374c2e5f06bc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efab7ce9284afcb675b4c8f4e77db33683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19026ec69e3d901b0793aee155ad802684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e889804853ff73be0c3e7b6ba3f91e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854dfc5f161b4a92e00b523111ddac3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a14e25b9f32ab47d5e26c84fe9c01687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d5636a240c7d06cdf91492fe75cee688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080ac0252c524c9544cef401a20ff07689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef756646e2a642216168ec037681826690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188588bd7807512210c3246c7fba9ef691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ecef9d5c22a32b43d5328074458827692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0819191835b7fda9405c43d8e4d3a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8eae4cc8311938945c7b92620a2b0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce0f4f278806365d3410738e2eeb23695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583feb898cfbfc59c24787b30120002696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf7be7b91a9be02f0a031911466219697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a4d4bec2f46cc70a29c204b2ce97c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ae60686132ec1b18cf4fbe7e60cae699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa3d2822089732db963de218a26b40700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc473cfa9900ff7670d5b8dc6811cb31701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c6a907d38d0ac418c4496bbcb4b745702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b06a61ea416661bd05e7873308f042703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0170ff65312f6f2c8c4d305f561b27f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a62a1509e8062b88cdd6b968e3e89705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be5b46a4f00becb1fa7406f61d1ae9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71e8e7c5249844c03be48839cec9ba707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe0c18bae2f6a7b43865712855fa41708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36e97a2bfc586226bb272903ac8340709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93220e87a049dbd68d2b57dd14a631710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36492a9152399223837fda0fcc928bd4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f405597dc459db6c15d3fc7a3278410712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a6936d0d18f2af836ebbef1e754bc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c1347dc063a733e919006dbd8f6e6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0a50a9f3b2a12782dec203e9f3c03715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9443f23fccfe09640a19a514913ade716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3cfb698ba183587dcc683ad961be79717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282b0240b13ec9d281d2a729e0f032a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51222c83801b1673a376f4a9492c23719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a8b817e8546708ca329a2ea36d535720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963b761c7983688a8099134aa9d83f3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0559464c46e533af42fb03d661b3eee722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437712cb3603496208b2b9a18c0fa4c5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00af13e3fa1627996d1b82bd22ad2d8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bdceed8d6db0ad0d1adf2921a5ca6e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eacb33d510e0f5f15f1b13da443f49a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56afbd994355634939794ec0f0cea33b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8065cbb7731aa2d6bd1da52c884136728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807b666ddbb38ee048c4e4ece5aba10729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ff8196018667cd35bd333b258560b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7742517a2e219cef08821434eb545b7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13329384cc5c3556dc67d862c1f071ce732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcad2954c60cb93dd9190910dd150a1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75dc9d52469a6ccbee26ce05df7d90734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cde553d59f1d4ce6c75b1c2c16d648735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75f48bfbaa191bdf7a0a5e5d882ada736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe307e75d5236bf7dd548f012dcb8c0d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8c914e2867734658d9cb038b0c28f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da10acf3246928d37783be598ef349e1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a372dc318abcf8b98265da0499040740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a91e3af14adca6fd142d6bc70f529741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85bc596ffbb8c01879fb8597da1caa2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8fcd5c377570ee34feda350797ea4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2549dcb35d97f3b4cb4e854c871b53744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02c95cf5f7d238c65ca6a2e31e99cc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373a6a0d371870bb16f0f08a3d82b03746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef11648c4ed051d36a9655a5aff85b2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb87ad24b0fe385c13165af9a6fbe3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362c023154f2ad52f30f48844b635fb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879a7e223a2a13eecd6606c2f8bdeb6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8fe6179e9e97de2a1f03eef2d5c8ce751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930fa6d7e586998b8a1504ad502dcc7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e5ae5efde21822ad2d3f2efc0c539753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f09960cb03e340858431f4b9f4a56b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521d32524a51395cf88a7d4c3a7f7a1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59a4567b5f37536eed0d9039b5e76f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ecd6292891d9763785c9fa50466677757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7e333bc6b6650c4ea89b20037e644758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445cff073473cfe3af2a86f7df10074e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6105789df1af0039cb3adcdbbf4ea21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ed90560f32dcf453f729f154b5ecf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294486a9be24c464d6c980aa0ceafc63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6a67a0d0272cc86cecc536f4c9a914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93ca2ad7036015500b99a1f0e337ff5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6b50c75c6c61204649817700a4a9c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dede3bd0ac6b20533d039fd0c09bc77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a6e7ac1eb1121b44869a94cbf1b808.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88522b5096bd4caec18abc8eef2a6639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6e8ebf3a001ac4dadbfeb87ed837a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db8a56a3c61d460eddc2b79b03e71d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eddc39603ed269cff420bce16ba519412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72bded97409de19994510b693d8674513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa28af921cc18b659aaf2fe0755ff5914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab306827548941e82e6703609d12f3a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151604a10e33d26260d3bcf1efd4e7d416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba87670b08d5032a1cff317af0a8c617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7fee720002c5dfa69052eb879c6b118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f36eee5b404a8072b702b25874bfc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af80749ea41b3d8dc02be97e8a7f5320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239e0b6c10df8f976e57f609e3d6e6c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d45be0c5c47723e97c4104407afa6622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb77ac6e13879ddb903e1042c45625723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa41432ade3900da518fde0152aa75324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d76687303171960b69bad51cabb7e325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1182fc438f36b42e58229ed0ac06e926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9688d814b463f27fdbed99629002f427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81653918f71d6d545155e7ace1530b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3136e4ee2da11836e12185859c9c529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804954021bf0610b418dd83b625371630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f529f80354fa2327d3e7296e92908b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8906c39ffec9b1109cec63b1c7f5d9332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9e87b031af1ffa8193d96b66b716433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088c060d4a268d10b36ccfc64b4f56034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816508b37c34506c29d6d93a63d844735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05fd8e11a7df9707cf89225dfea502136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f63c2162dbfc6f700db6989c6489037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e2fc4adefd49c28fd21e985fdaaa4538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ce53d481032c3730ea42fc79c005e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec347d1f41fea5cde2d6b74c6a2613c140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a089ccd70386a87f5d1676eaf6c790341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade6357042a9d75ddb025bd00ccba0142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a6326bdcef0615fd90d9d7fa89b4943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4079e4babb154dbeb4d8487f411bf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06096b6cc3c73b3461d1ba4f3e19c58445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f7b876a85fcdd84b8dc13bc29130c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f623fb80472c910a6fa581854636247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4023fb00b26891bc2c1bd6857ab54a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f38ab27574d88f5d9472eeea683c4d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d200127fe45bb7a6e2dc7b95c16912650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dcc7897cb57f1e915c96c0b77175e951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294e444cb66fd5a83665661f5f470ed52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a094a73aa6f5cf780b406ce8bd27b753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec31c26eda6f362d29fa3066c08e8af54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1d64f22c05da621fa9cd887e3d89f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797dbc8d5eba45511de2a1cb2b356a0456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce496625ef3eff7b3cc18b6ebb4b0f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0aa6e6366e88f04f517611845d38ac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04991970b0d5a79c9682f44e1878b9eb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e3b3555bb79ea19e61c9a8e5967a760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252cd821d31ac55954d87953c596e0561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ffaeb8e30187d63e96b499a76706162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cbb61e5facdd0e1352e3538880021b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50abedbd012691ddfea64dd4ea29f164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46bc18d8c42995647241b47394a54965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993bcc29e2bf348770ff1a6498c7f8366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37259cabe1dc7096d1e61e826586a93967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fea6410bf50ce88420185db833081268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef9fc041200311858e0eddaebc3dec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376ed70d9567d06655f275be9d8200f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f05bac122c5bb4aac122668a2951971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8992a2b3e1c9d96bbfac7c3f8fa58872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d132a84d325514fc77759957a0e2e6273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e39e5fe1b6272a0155233ab5a1f6574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1177322b216fa722cc70e784660910575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed09ab519d3c85aaa8f5a96d1d119276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cab51c3216d28d290734b27f2653e777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5f3c0b0c799297ad76f167bfb95d478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ac4d30a4346ef7b2b14519a25e43579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041e02974cc0c7f49d5e996bc830c4b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67428b31b6bb4964f278b2c283bb736281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96188bc673764169e775d5a0a05330a482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0b4641f9b322ed8b8a028b6468abf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e8c888a2f74e466e517381a1ad12684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31d539a0ca05331fe810d9857f60f885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78fcf307d0fa690da56b4d1de25a15a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd498a44d8cba2f132816d056c1bab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd67ad38d8e26d5712892c8b08982a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cfb7324c7c87709d67ae2488e5b08689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888191cb8d87401018cc1e641641be9390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ffa6996999acc4303a30bebed477c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf4f38110e238a276d4bda8eb0ac1c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444404b65c2a76de9a16cc2782922b1293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d2d15fb85ccede7b58325b661ed2494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132cea5dbde7b58977a67bc86f95dc395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893724dbfe65c4e18c4959e9bc3805996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82af010c4dc035c6111cab079a6d2797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12eb44f63fa28e951b190158c458c1b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3b4fd2a15fa5ab95fc72f0f650fee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdaef3790321b58fa5a195d32934a7a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf8a20660580f2d351353ad722c198101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b1f4f20433bc0def438f6b5af47fa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35fa24b800ede58d974b1808d1b2b5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8faa6e5a10c902cad3326c7681c52104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9534da812e4e25cf56b10e20c4a5bf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7e3f47fc90ab958c488c46a9f0fb5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84740c7f29b095330525c3302a25077107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21986d1702f127ed3ee0b9e73d8386108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851e02c8f6e5baca088bfcedfb552d8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d0f2889523a75b7a30d7135101066110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230bc6e0b303b5273ed17f0552fcadc9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab282d511f867bae609e105b27b73a82112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6c3562a9611267538a69f73a3d762113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368880e80053704b0e41beba702c58a9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039884fe5320ebd1312604d21fcf91d3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57e3063eb8fb824980b4199274dcd3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3128b9d66764b28c41ecbf49d877280117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a12ade25df9f20cad6e23568363c3a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6d4188a170b5b10569fdfc7c1f69b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1fd6fda86c3d9ab688e18a4752299120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003249b5c5050625e5e6d1d08f9d706121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e362bc058f9de8eda99779d6654af1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3257c40f7c4ec615aeab6db191ca8b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a507158d8abd621efee4623eb0fb6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd2b9726724ba08898cd57f5244103125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69235fd0c2b74ead92ebd9eebb7f2fbd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9eb4633dd59cafb3d800b7adbd069f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a115934665564b109a7330919ba8b0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045021b48bf1ba89b9b33c491990bc2a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af69d1012dbdcaf92438f0d1926d3d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf4faec91ccaee9b2434e359e1913e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0fdc2d0b6a577e234b8e74fc362e3c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7c9ed2e55c0023de8a45288e72d7b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ca80dbc0d278581328301bd12835a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1d7b7c9dee760180430c696db42bb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013aca0f59c8780940fe226ec95156a8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c261389357def6b1872f3182d0fd9a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccbaffec0e8c8b93768f9c7a43d1d36138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d94624691f865a95a85e864b4d512139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ad6387c9572764ec9599713414ee4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1fa17592baf63c6f2b0104a3372860141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584fa3b2ea3e53c44a109ff44ebd5fc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82492787f0f0cbc49925b9e4c6cc63143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d22d7c90a5a1dca828b90a69718a1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dde65785bdfd87f23e3d42333107ca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b945e6017ef24c6600f3489f580d183146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100903f443ac6294e0ef4844b866945147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431fdc5f7b43e94c04a2fc30d9312abb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180c404a3f3202840a9a596b0e0cf07149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cea9d2e70ab28fd512c085af9ea1f1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4a4e2b0163b66fe7c2651b68055c6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0cb9c0f96d67bdd964d8985ae4a99152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75370d1a2266fd7fa8f59e9b8edce9cb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776e9d05c1147fb788d664dbb902fdd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1d0b899fb553309d3f12e135d051b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa66b6305ae65ab6602ac30e626b697156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeffbdd03db0c266f1513ba25ab328c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30cc456760eba61dc42d8acfcdc5bdd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ec6315478c6815fd5d00c6652eed6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97dac26c2ae3c5664299b8aa6bc004160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa4e1a33414e3ca95f561bf1d1ea5f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3d6db9c919c3891371f2ae90c0466162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dac6f61de5dca50cc672fc3598af0e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbefaecb978b73129732af9e6b8f50b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce8bdcf915d38430e851fb617cbefd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de169eb06e9d4a0799d3b2b6cf90f0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2815d849dfdd8b5899bff1fe29eb5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f749a94e3215be7639da0198f81bc85168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666eaa51319dd4b326d8f64a2e54e518169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a830ed550e8dbf5ffafe2dc33fb59e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5563641c60a71130689464663ed9e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0405fef6fbc88ce5a5db62ce3cef86172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec4425c9230fb1a2554e692eb5722a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7550bcf34ece084e1ae7d11de2bd49c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24700df441aa1569317f233964f4e882175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47349f366ad1d94256c1fb88f595755176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8856608a9a3730ff69dcb3116816f1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701778b6c648c2774daf29c35060967178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd49ed4cc48ad3b6dcef0e365df2115179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb41cedfe2c9f32736b6f262e366b75180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df6260df4747fa9ca3a023c6dcfdd1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e52a5bad66fd2b4edc3b8fbef8fae5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930cd79611cdc1b5affa847d0d176a68183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c863c7b107eb45cd7700901d3fe871184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c92605e9f5eeeaaddd980ff6784ea6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c89728c9d443f11b015a39a21985d1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39935a814c8a84babba6e912df7bcee187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb779d28db78aed5974971322c3015188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf054f47cbc9177cf86bf700d0a1ce5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95bd3f8a3085cf8952dcf63ae5ad3d7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a4c91ddb16661ac2be78ec92893b1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714cd0a74b2f143368558d9af87cf1ef192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a70d584182e237dd8d8acb15010c1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd4630ab8e4bbf173a2319731b1ad7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d6f340957774b57a3b3d3f9d91e15195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159722eda4f65c733203ea83faf510c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb52f28c676639ded05d5d2c7f23b2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda39fc6210512e9aa3ac26f95c6009a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac97cfc0c1309251f6bbd76bf235bc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb09c663609672f4b3327b97a37923200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7b247a0ae78bc055d4c427edf5466201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc79a296abcb855e0fcffd7e499038202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b57dcba428542205598c987d433091203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981e08d9cec9a3724627a1be0673c7a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aec293c579ee25768da1db9d5adaa7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3e5fdb07651f37090644f87e256d7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bfc543ea71c1744c47288a052a6952207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9bf6d45cdc767c744211bb2b282f03208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f3fc6604646694f89e1bb9fa5e6f7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4c2fc282b1b5040bc0adb81925440210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b755f264759783af3950fd30e4d5d66211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb016b7f6ebdbfb632517c170a2001212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8168f5c5a9b49a9317f80d6086ffd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2a0834c459ac1dba4737d4cf42981214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6480f7e881ebfb179753bbc440fdb2a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ecf0e131db29a5d6a766fae7fdc07d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34136a012647b80b2a951dcf231abaa0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60735576009be537379ae3bc6b673529218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c1965e44c4fa9c437beeacdee3386219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71408858b48160e58aae9026bdb908be220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6014d76890b97bfb34b1e4b788425221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390973b5b4d8ef5137deb080cc4a982222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb32e9fa34172468411660d3016a5f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1f11be5b422a3a38aaef22c138a6b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b835958814ab195c49cb505835f15225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e8f8a3a16c79252b325e40502d819226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6fa166ab78ca97e14f00b0ab24c8c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea12bd1f7d6dddf48b1d4c862ea62a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a73721f14eaaf57c8e8e1a4d636b16229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d50461ee36c5224e31d0cebef000d1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94c7831f789927a9885733fbd94e5c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ee985f49acc2ae3e623d707d53c9c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1092bb407f39559977242350e095cb9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee463e00aef2ae6f0891f616ce673e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba560cb673978edcf126a8220a3f6fa2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911781afeba9bfd752c24b15d4b7eda236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0c741f8e1b0e5c4894dae58905b68237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e50c0656eb87d2ddaa833b042825c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9374069632e8f1bcedf647537c0a8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2805ed944879ec168b5195fb5a2b3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aeb8f5022edc0564cc047cbdd94fb5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441bc9ac82c0cf280946d8707fc59541242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732637d8a23ae116cd2df3ea69c63c2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a742ae4372518ca4e0514a63e500ee244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c727f66a65fa829b28d8204b2a305245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f59998721fde5186699e10f01ded5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e87f41d1dd996bfdd2b507b87876d3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f21bdbf10397e79a7a23e44677066248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdec0dc2c551b1d4265fb16c42af505249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e888ee9aec9ad77b033980d019a2e29250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1aad63d9a554849b6b9f084c4ba8f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8c59173309c094ed7673466c117d5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d666764ccb683abce88a2dc951f2d2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31dee17700bbc54eb3efbf5b02ee29254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825f5d85c089293c3d1eebeabb2de64255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64e7ea99b19fae3c939f2025db0698256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40fe22f0bc5391b134a6269a426b97257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5595e8584ad46c2f2ffe0991e12a15258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112d68ddcd015b106308eed3a726559259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f151b2851b5952a86b99f43259e250260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078c51dbb65ae24fc05831581249d27261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7648a40ac3638c7353ae826b9f5ed262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704d95bc8480042f02d4f1b3216001f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced34c80334dc5ded36d38eeea49eea4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a056a0a0b1de13b93ab3c09c53f6bf5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5617db2f3669496bb807b8975e85d66266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2fdecf29e2bb51106854a482614fcc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733b79725dbb42a6db1cb3feb75c9a0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9bf1f3a8e17a8ef1365f7831a4c43269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c98ec73480b9f3b754b705b92a2969270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414bec26c5165ec0142088066b6a86b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d273205189e2785aea407d572f27d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a023d0141a6d03f09352b4f7589eda8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8d1adb58c71916426a9fa0431c862274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2865d8b9e5c955036db753c2445b38275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471efeaea2fb0e9c26106828979eb7d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d465c5fb3089465dc96e42b21f33ce277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829048acc9f1692eed2f4bc60f737f2e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a64faf89685611c9a2cdb4da893ec8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c8ddd4e3a950eb054a43f56e9887e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644205902704eae66c1c6c00245f040a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e74d89643cae56ac4039c7247e809282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9675826961e197dc90771dc29bbcf7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5461679a190f28acf21d2250fdda349284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d4aa68c6a14f0f6b28ae4cc07faaa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8809c5b94b55a24cff43f052d0b4e0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f7a293c25d9737e81f1f3690b6c50287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c87328923cff89d5afa11429f45ad288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c669d1b3cd0ee50dd4f78b3ac2d7e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d17e980262c57da0b7863d4c8aad89290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0751350aae1ee3b6cee49ad2da039291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07301ad0056b7db1d146f825f5651085292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70179f0258ad1f5834c92237bd86ba9f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203bfd8a18fd7692ffceae998be6749294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ea46843da6695b8525b54ea543bbe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c15ad6a23ba20bb63c9a8b613f20a7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e2c2107cef3772d19209b46e2297c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866b0f6f6137e4720a2f03fa408ab1a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a40235b02b748ffac911ffbe4c251299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67e76c39d8d65309402bd4d5e8b3c1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42feb998d52f52c436740b9d46306e89301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8327ccee97dee46cc5d273e737cc69c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4aff8c1273c74ce3d318ea27186c1d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7438b3ff780f8d9705de94aa84b8a0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce616ea791d7dc011994d725d12240305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dbb48018f86a197644040ff4e3a35f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a50dec5b574d9b980893c5860f20e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecdd673872cafd811f7e714a9c51ffc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036424507c521870899ba6641f6f2921309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3bb79fb0b3cc6cb870318f891faa3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e510640ac71f3f9d3764b132c789655311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191afeeb9517fe719867c4ff52c19a4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f0e88651a815e4b10b59f7761fbd9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477dde1357c01c8d1f24c031b8124e2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622205f2660228b11b19d098d107e4e5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50044fa2b36550ea826015b6c3ac35a7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683c2d9a21236f3fe71b264441cb253317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b59ddc1d2baa69aabcf8d2000ec831318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2137784f56c3acee0782b6f3d45ec00319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ecedd7add6c1685dc225f84c168c6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b373079d9cf5435943032b68aa3d8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5447ca70acc5140db83dc17c74c246322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b0fcb68aa34751689beff06b519c2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30e5619b20d68ddef5058e43b96f01324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8d4fd0d0ee98f44ac37ccaef4d266325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0bf16b60b1338701837c6e98a7287326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381117956dba14d260d09861d2276087327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8f782cff023406b67c2c5b06c224b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287bdeb39ef4528479cb04ef9e8401e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ae840c953c89fc6546af260096a83330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a1047efe2184fc759fac702b3d059331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350a4babdc52cf39d1c4d4fdf0eedac332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9764866f664bcea9ca26dcf43f235f2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb3d05e6239069e38790fc3283a41f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9523f5f5fc8efcb47fbafb436aae4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee12a24b29d84882f91dd36ab956856336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf0faf2b463927969e7e7f15ddc453337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ef067f8e3e719b221bceb56e6f189338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a93c2f334711c8c298bc0f96c810e9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83e54405cf862056923f0380cfd846340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571cd44a5a97f2adba5b842b025b408a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7fb4226377c9bebda80e658b6041b1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc729284f7b3b196ead323b5a57926343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4fb77966a096c576db25069f9dc60344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e2dde0b8f78d8c8847e0d70ce14ed345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562842c6400c0922ab6d81591f4b77e5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23d2ebee62276196304da40a3ceca7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190692b0734c671e6acdf597404790af348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0dd0aff14853731b9d091294466f70349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c13ea7708f8de40d63b7c6507d5ae3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df014e14526d6050c6563cbbb112e67c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb5efe82e7d87740cc7c6f8ddda01b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d3eac9a7df7d7ad56420e5763ea1c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc2a9ae22bdc974c4b1936395ae634354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71b794138e92cc5d3bcf010d1ff5b4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5fefed9cf437619227c83f17e4f6c0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3982c172c8c76850043262bd1e0329357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9992ddfcbf9bd108b7bbab2ee8642358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608aa5c042953724d3d73a515c59c79359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ef28575670db046109d5a619cd789360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909fe1c5d8b3869bb29cd244891706dd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf0e19282123edbf3781a0f8739d99362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e367d6ae7ac4477f8cd484baba09b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b33013b9fcf182f2fb8e5a9772c485364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264858a0d6b4e8a41e86475e596863b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898206ef3b422db8e415879ae8b31c5a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9ff033f1776c1822f0730bb19b412367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232be7c58be6ece6a3896c34dff57ab1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac552fc14e968d29b3234f84e5b37c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464037c10806b6d528cac384211e4a9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a1c1e3a9c6252750d79e8818b691f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2943c4e1f1fe48eca0fda246dd70f85372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dcde7aadaca6d8660df624bcc1d07c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6d6f40def08b6a7e331acff385424374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bdec3fc6260902d11a769f10316de4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b310b8e058b4c7eb7681652e7e132c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad158cdc3c172f3c90784f26002761377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f7046b257d5e98d97dfbeae9397f8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49362fde93d0bfe21aa5971ace689932379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743f3fc3055c15550e137a7ab0c040f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5d3802dc032e2144ce2187d274939381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36b81bcd77ea26affed0102846a6c9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070b3d36c522f17b9abfb970051b18c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d11e4b95768bc3ab3619eaae216d17384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9691ee69de9c3cf647badb6c53cde385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26773fa2c5e4905b37ed973797f976386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a05e9551bab22cb805799e2380ffa1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c5753df1596c830210b21d8817395388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4be4a2360f14b7d17a565aad2cb75389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb2af739d59de536367a5f7cc76d1d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eaad1e6ea0f8cf42cd2cfb1ec6708d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffdc8b19a49de6cd4f9ae9cf18ca5c2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de2c587c4c933409a3f5a144b9f81c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38677aa646f27c11ab6a3fbb3ba2a81a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c160c7ebc30b4e51321d3fb7451d51395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c47d415679602c76ec5e99eb234eeb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c43d3ec8b5be51bd2979dcfb32383a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898b798a8e1a082280bfdace0965a73398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69bbda9d40edf462171051742504a93399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a459745e9335676ca8304bc721ca7ee400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064b59e3786e4c81f08a9ab57de8c5e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011bbcbee9bd466de2d89cf146e9a585402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352cc6459be4cf141d613fb9bb1e7aa3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531909223ca9d22e7dcddeb54b4eac0d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0f3d023be4bd71379dc8f842be586405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d997e5bf28ced493f2f3f68d84376e2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221bf877c14606f2b569e2840d804c7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88072d5287d9750e1847e2974cad054e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8504e29f9809bf34c25ef4dcf6d08409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98b1a0546aca4f32cbb2eb2bc66e5a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858258ba2b39a3a093b89bf4f508d3c6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea70efbce60aef8663a8048b38016b7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e2d94863867ebd101d9bdf113e8c8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5c9d0d853a880a2572f0306bef59f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd40c19286f0acae7b39cddfd94bad8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6582cc1c1e0b76e6d3359eedd9c10b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8778940d490f814f19a5528f282337417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0217a062187a1f65dcbcdb5288f631418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95738bc18699aac8b92885b3befc1fd8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9639ad3ccc758bf99d05b25f9104f04420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996cb44c755749086a2698c42e24f2b3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158f96e436b16ca725f6bda3ec68ad4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a5350a236200fa66ed5c0e1fba577423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f63bf219ea4776b7066d508fc504b8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5774ed0de64ad4c512efce628b0836425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01033509f101a91796d983c45477660a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4b55b4021ef77950aafd7c19d4ba9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19070fbe1a813696eccff481cb9c948c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28284505bdfa7d046e572f531a94a1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029648a2b6c5e892bf1251621a47456d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d03e22a70cb7874fd9de7040cf3aca5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec8e1e5285e6dea7a093dd8ec08375432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99643cb47ea94dc64766b0ca325a4a6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269345a7f31d38b909d0076c9ff1943434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2b4c0f6d3d5e78fdd8a07886bcbca435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546172adbd8cc4fd306da7a85cb3bbf3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45d8c817f4f6e6d77d0d51e2290179437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e8f97a4ca8321cdecc8709213f10f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195485843fa89f126e217f358d1340bb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505155627dd207f1aeaece6d53dbf202440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4125995aeed3ca7c864b309787fb8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300d530b7ec3b60a338fcd399ffc810442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea4c2d1c743a30fdf48aae75a684b0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45fb816e5814cc60149148aa9953053444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dfb871fe37dba6f9d4f02f52f8c4ea445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a177fa982e0cb741c53c090c54e2c4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1187f9265abafad47adbc93fe1e7e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa7ce53e23666e5d4f7d398d64b510448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea2bb5c84f176332911f5b0305057f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f17f0119974eb7036fd14094caaecf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523204d28eb72956be6c49e9c54357b0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d304cd994c1715c61fbc7d85b11f08e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb4189928f52c14305fec5444432e9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f9209bcc58787d70c32161258fa3b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1621b1e6d9f32254cad2f0a8af3f6c6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4fa77358ad78885075683cf3a7e17456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a901b5b00fbc8f63503e4c3e44ca86457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb077e196336f4e861f8007c753b0a4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e1d8f8650f16be87b3e989a4694ec459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e62eb2318ce2a53356be27b4f8592460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2f60dc54c88d25f5b835fb2efb663461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9845899787aee95f9e266159f74ae462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0537777ff0781bd2a541a0053c8a4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37a7e409c17e46c788ce23da02dd1f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0816f99293d42ff527598f22dab4e9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba2f46473e524fde97b1a7f2648b3f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb11760c7d586e86f8b227257c6adda467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585d150246847103b0f7909aa7233e7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548663545f0160a91df67ff34e0769e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79faf6f93d0b86fa48f3592d8764dc62470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b326e1abc20901e2e328654ed2b33d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d20b67c882031c86af4ca012483591472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c80dd0b3e70ddcd42fa426cf73a9d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04195277411d2c1da7159d568bf0d212474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d33eeb62efa025222001e370a843d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223fb20f6fc187c5af1276f824e0b285476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579b0983015c013e86569e703d71cca477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab482f7b4c48f48dbbac5e0b10e71bc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61765985dbe19822dabc9a589d73c68c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8b9753608ca2ccba065a0893efd76480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf7b0884eea1437b760dcd9fe4ff6a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c27883093d498eba09717bca13fde6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463816f3498a8cb778ca35af4be78d5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f18f3677518dce263852c8b19758f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484fef413ae10c852f2ee5fbb55482d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ba4398b768723bdb21346797092bb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aaaf42500b245c5fee69c26169d995487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007558a172765dc34779d3a99f4b2a2e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67745b810821619de851c074aaa48211489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548a57128f6958d10e6f7ccae4da1a8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e24710a620689a85e443097bb2b8b0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237005c445ca72429548e7c2542c3b4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f02f85958e508d17127c104dd8466493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ddda406a5eaf779db8a935d5e86456494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671c26f8bd8e06f199640297fe8db15495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a894900ec6312935d43292f083afa398496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6b7440b894ca10f72897ef2f9379d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3807e6c2c495e68ff19a12a4877636c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c044bf03daf53b1aa5f3d89ee871304499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533155830f00235663acf6b957fc215e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90ad543d6d67e0205641daa72a6197501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e8d2d3e9a941784ca48c130ee19d1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7801852214cc37a17aedb8f531b8f12503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955aa07afcf626972feeb27212a144e0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6947548def607cf71dceda41300a5ea505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a67912b699fb903f994c516ef109f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d3b288cacb75058bc04a190fc14d0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced96856028656fd19b169f2b196ea0c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dcb21f440a16357f039fc0e518d9f7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c03b6818b567ef1b6a68e9fa041163510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e4f16600af1479220941bb4147378511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdad1b27f909df025cb193afc45e1cb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f362807f4ca356124d669c412de8777513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56829eb6a8b7eac47b04d87c25856e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7edbcd2fab463d346e2766a29596824515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf52384b4cf940fea9f550e719a788516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095cb83059a71234e57be0680c7cd7c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a0b7f3351306d3a6809de539a54625518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c567e51e9e420a9df65b0b991c07a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1aa57e686a383a3e2f911498e051f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d8fb01556cb0c85408b155af21e62521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974ce02f42f7bc640482949647ccf72522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d53808d5888f62a482c402c0b8d63523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81383aa66de1cd8ab7296cdcfebfd8b0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9695b7044c2909c7f88f7ea929ffa50525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2626751fc2f926db1c29184f0e60e4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc91663988201e4e8fa550f10884c51527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c20d54e423228fabbfbe57ccaf3fb3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f997424bd64f8a75dd008a23396c64c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981f099ac0c9ec80e8c7a3e4375cb36530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa169398f38b4049b5e4cada12b8457531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec01e497c6ec6932184bf8839963682532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4834ab2660437810c7598515a6a17533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c27552d81599c24e661359cbdcd7d3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d2e2d64c5515e42e3853700e40958535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570738dcd4cfa9b85e526f690ab3ccfe536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181253f3e60ef15b9b773cd1757db73537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14be6d56dce5085f1123db9042f431538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71a05a977ae9cda6f535ceeb861142539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182f841f881a6b7608844796b8f2a58540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e32c88ca7e1dd4222890d9d77a3dfb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687fd984233d63d2c7c89d8add792992542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68978d1b69099e031d50a8104d44dbf8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b6d3fddb2572d4a925ab89fa14183544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eafa5de8f9c7c42962b454b1e1263f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f144b13c6a55d77830d2e281887a14d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034ffe5f29699109ba51d51516cad8b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32aaebc3fadcd4ce6660efaddc617f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb1bb23d9030af8480a4283adf4f75549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85312f3b589b5ec078f5c1b6fcf442f8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cde6cac6245877f4d3a832e1b9fa87551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671513f3a1d9296eced935651c9a437552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e5f3c3bd626d2503e04501bd66306553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b02d59c57a624bf5a8fe45494fbf34554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1542ca343dc9b7aea87de15b2bc87555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06efeabdeffa3f8862bcc3941efe7e27556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3c85345b8de938d0a0b0b002e3dd9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81042d947813bed1bd5dfe2665d530558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10de18a9839110331306e1daf629672559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587afb398530e7e513e37a87b82213da560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f99cf3246f6916f309ca7ef04a31c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d371797bd24e5236e5da70a3a3253d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8be9295a81660c7ab9a352cbfa3f3c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1440a17c5137e6c1140030d46e0827564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca3ba140e2e7b421741d2f61d7f102565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd003beb5f99c678556a8a0eba543653566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da07309e1361d19dbc8ae20b1f3848567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b506e6c66447ff330822cbef943ca568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960fc6068407d3d7cf0a6607dc4012b7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95aedbbbbffb50c5d14fd805a22f92570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad385ed34c7ed0397a33dab49f19e712571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813774b3f26bbbea365abddde5076a1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7dffb0edb036f97220c7d9f8220fb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c65aa8b476ce46f07d4dba5ea5421574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f40b24652ccf846e92b419b9a4446575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b808843c0f24ebee95219b930298d6d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4f0ea68488e727d5e368e7a138d8d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba3fa6c88dbb2bbdea9d00c2d25b89578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d6c5ab97411f0dc9a5f0a892af641579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad320fff07dd1f5e7ece360a62e72b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae914c2ab8dc1687076f33ff15a470de581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e5f6be1d877bdf72b2df00d92f0a6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3f1eb69d77f1e6573d70e9ae3c543583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c8e3a21a003907d96774b02fccc3c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebde6a57395b20979ea19b48daca022585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa2ea240eca511a1f2aa01b2ac2a12586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289b97326dc6c957b533cf3b34e1a85587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134134806b0f477da9f99782ee0f0c2c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309551b4e82f5b9b57c61e022738a30589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01cff605321f36b05217799ff2a3cb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b806fbaddc8aa7415b01e389eee119591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce34f26fd227b618c52e295fd034832592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45332169ba2aceb0d4228a92a8a5de2b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad8581515e6e98632b554b38012ee8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa6d31138d1b08ca045aceaf9478d4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15127ce5b12ba748095e432e875443596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31d11d635ac450c8b1980de34edf65597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6cdb6c9fb6689d8ac4d5410ad567cb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958cc526c2060dbc82ca996bf58f440599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c531ac914f4b2a40d9274fa9f9df6f1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83e853ca7c76e4fda6a8e355e1cda1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1746ae79d9cf5d53f56df6ea844d93602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bed8ca1a31fac1ebb7aaea83617688603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f1d43edac9fa9c5671a9fd44fa7e3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358cdb7e60530a4e4cc151347f23e83a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73980d801065e34205d24ae06e3ecb4f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9f4101a1c2fff88a624be5daf3c75607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511aae8bd08d59fc353b45810b80c9d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78f27eec1b245ed9f168ba1cc75c38609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeabdd7a743371b48001cf0d7d957cb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204246afa968dd296f4338977ba6f73611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314759464d8fb91301193821091f4a1a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051bb7a828be590cbb4d9e34ada04012613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18298ae258af69e0f8cd1c23e00e3840614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd990ac14ae16f4d2f13facf9e1d8e83615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31445547d6071223de2f8edc0b62f492616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd45eb929fa5a6bbd947cc0f69725f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f92154ea6ece0b8b2eb0dbd2e4b9cc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b73d63b17dadd56fb13ac689546c7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da09bbd73c41f7006e6fe9eac347880620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd6b05d015e379f5565032081bef8f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941e11490d3f242e4e8d233d4313c7d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb07b2e6bd1a68af46e4da02f7d619b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008af000c2a9e7725f0a95a5ea4f8451624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc41ac23c064977a1da9b3a905fca36625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027197b7b70893a61d562840e750244626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42cd43fe01476f021f950411c28e7b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6de83205d255cf1a9b114e305d00a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099dfd5d1310493d00d64a102ae9b7b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738757477a965d870be40fc50cce89e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca75dc3171edad661957e11e3def09631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92de4380621946f0c59fd6c489210d5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c3dee18ae61aa0f8e016d59ce67f8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939150ac835a9958a1dfe71583912f84634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36a39cd0bebaf1aa532d9cf4472c04635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dbfb0c57b6c42d8015e88c5b18aa48636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8e4faa4f8308bcf92a6b113673994637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063da1f4c7eff805bdbda332d12e0abd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1d723e6d5906855be6e57f67f4c9a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1473ae1233f06e57db0e225ab2949640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee5657cb7428ad41c6b52509362c4c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6529f816f5e82d3ea02775496eef78642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f542926913660332b0f807e23e80f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1e2a99c9917bffa739b85e3e48941644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd628db73f23c4bd90427c12d4fc37645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd8c7e2e20e4beef0800a9428ddf2a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5203d06e156eaa23f1960295b44e70c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6823a5281a531d56b94be1130296d8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5829b44c1b71340b03c5f41d459f1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34691fd6ce8ad18b395c6fec80d5f492650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370ca46cebf1be374f35c6caba04692651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af91fce292a4f992ab0b15facfac96652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b780b5035f00a693d72315cbc6e810653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380efd9d54ead01e03787f06149de096654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8c4d9ceda5a2273d7c0faeff37953655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c3ce51c9d1284a8a5d33a91c7350b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7adb801d37414108d7bc7d1fc9532657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e99b17e06603e3bbf260bdcfacbeab658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac00e4244d4874c8ae02399d07bed9c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e70d4bfd858d4aeb8bf49e79671b2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623b9b7c63e68a2fda8a304c0408b7b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b414acdc3f1e400da6b73a45a41eee662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35cf8f55091bac6a8d46c8de51ccf3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd8de8bfc40bd4667cb47d572b11f5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc343f60e8b1dbaff59bb4a0871cc6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5eab0879a91d7b150c105af8c68a2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ea4c6f901a1609bf941022e07f875667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd408ce79ce44ae96bd7ce004e71da668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096eb0f54abf909e271ef8b009e6f685669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc42b4064d704cca335214bf86eb953670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b7c099a64184183e8643b650630a5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c69cb9af0177b5c7684cf1260dcf25672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294baf2f7fc8a149e7a75eaeb41baf3e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2218452a9009d6a9a0165c54fdf4e9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444d20d9ad5997fc1cab00856a0759c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e3abce0e49179eb8906d131add3c0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756245c1d50cefce24e29b7821ed30f6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977c656119bfc6b1b9176f40aba9492678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c10e308c7f98bb98b7ada2bb72e017679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11ac879db6cb1fee403720e112d990680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548572df3e408e571fdd02462ebb05d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e706751f4c8a25b8ef16bf5d6cf7c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849252f0df942124a59de4672360a83683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49482ec5380a3b2bf58225d5e68b8c15684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35712122af4969fcf920018529bf4c5d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2495f09c948717355e2aa4e637ac13b1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538452489fcf86d06a33e3f02fac11d9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de37d3fb1f393f1ce7fa81143e3f10a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff4678aa3328387cfdf97b698ad30f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b86576466ae67ba39c96fb9911d0e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4aa3678fcba983d8ccae18de08272691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97c8405b69122256026c900fe9f9e1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62aef9b065d4d4ca6590c297d316d14693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23fe73d9d8f2abfef1e845a81619cc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5cb32a20f7945345ebad8e36cf53e6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfdc88b14f9e94475dd7afbf1bb2027696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee77dbf4212ac905199c4aa3802000a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235ecf644a029801ff16e6fe8382cae698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430182af43503772895c37e637bde88699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c2d3ed5aeb4a622863582e7c6cf22700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828cac9e3203addc75085d0bbd44db5e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272cdd24dc6fbca244d4691e3839f53702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3bbfbc5bb7cb55c6f5eb48c8517d0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b865ef3a7da5cc55a441f0bafa30834704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c558dffc227b3009025d121497f557705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fadab550a2b2770b752b2785e8cf55706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97987ff10319831e648780c0b1ab6c8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b829c24ee1e66e28f257e3592644d3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63d143f2412337403a8334e1105b17709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6e8e6b95f8f10c0a3f44e84e3bad0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ecbcdca8f7fa8b1784f093c32e03e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35715695e56818fd5993b4dd18eeacf9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412d3b9db04140471313c6f80863e20713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc5d54201ce7d1bf874eba19b1af5c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4e356d4456021e9ac4db427f365a5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4132aebfb5caf1db00f4346b0f69e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b74bb60cef09bbd58610c4b27379275717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d908a35681aa98f9e535f1e8be80827718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e834e7f77fa418d04634d2cb165d541719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9788b3ac6c74d230e018725c747b20720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42076d457dbb52c1badfa8b31dc54e8b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803134e600ae96992496cecb08a394f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131988fec47e6d1b3baf5e5fbf85e57723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c631109cb7577debdc4f260f8ba9e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d2df950b7b64563273e70f0488f41725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370127e192ac0bc7b2ea13461c4757e0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be84e3074b77853349e1c5daaa261a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b767005a4ee1263e8f50f0785889e9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012955d525345a466ff27b25a8382e7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f900d7812aede7fb61b020f6a05cac5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac75b8b1b599a1741484bd30c3ce091731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775fb8a0f188dcd732ba8c19e325239732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a6740e80a3c952afa2f7b971bad4a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a5c3ef6596a55a182db685b5ad68b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9589364ccf1cad613814d95ca93734735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68580c14935d266a732b0d5c073dc116736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1eadfc93f0e1d923459da478df800d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94625089def9d64c5a3018b0c4b056738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cffafe84cfbbb92020acf50eec3f36739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988741afe515577536e86014061ba48e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ce84e2c9f4e94609e08564725c9e3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228813a118a8544c011af837fe7cc039742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac4ed86e9cd60ffc9cd7486a475bf7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e68d0e9cb732c776b72c4b6b3c0de744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46183deb438fa03c3660b5c8ccb128745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c76c8e5f7b07f33eb5c4ab7628b499746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90503365f4d92fbe94cce01560fd8a75747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7881b292b0dbaaf8f9fc3fadf3f28748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc481602a02bbd44c358ef719a0a67749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b662f09f8c3ae679e6584d3799404750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4aa724bdda301e1badf7c5f749bd7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1ff9de57246b7942f6646a12bc729752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ccb063720388d550608e3126fd5dac753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564926e2316aedce62174194964165a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53c10bdd5eb2b64922af586e471c30755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cfb7a2e5dcd8e03d21958e44c1c2ab756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729c26f508833207ce032920423ea79757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1898faa276d8fbf7bde299b3e269f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395edf57357cdb75488a5be74e50f9f6759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>