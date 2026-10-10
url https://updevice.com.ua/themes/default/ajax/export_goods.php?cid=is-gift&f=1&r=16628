--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ef0bd0efb56b96da0f2b4c804cee11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b237f91e95563e1afe5f66d89b2592.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68858e5955674f960dded0ace8536c63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796eef0dcf17a896274fb52ce98b5b184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7db16f20ed247afc1ed77635db9745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30854ef2e8851c29af1707b00683bc7d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2045ed7135edacd6982ad19dd2172f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101658abdac20c07607fe7eb85806c08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f4f85c3786e1b43a626b4acf887339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f24ddcceb62bf84d3d854f2c765ab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833eb7b2c25ad87ed88043e17b3412111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3cb04cde1ae9288cd8fd863a4d1c3c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc981edd8829b8d6e2a6fa49911f15513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048536e44c05ca1f643ba1d6c067579214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc83f538f9fcc521c831e44bd23bae615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b6dbb5596deede2188fb9c768317d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6f8f961116ada2e58fb3636dd86a317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b251a3af56d1f7bec44e5a5473afdb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4acb4db9a9f4d3c4543d618d8d514b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a519e1e79d18cb73b1e821289234eab20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b137ea5dec2f5bcbec3876b38d5ead21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b552c884edc182fae4bc8586418ed7c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78022a9e9926d90afe357eb993b278023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969b00cd0ca45d6fb35386bfb95aeeb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804b1b4f58fdc382cd545ab990eab6825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b13d1e0904e19bdd95430cf291b6126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844b0619261336e0bf18d17c2ef5a8927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f395ead57fb36454d2a1fed3aa75b428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae220c3cca90f486d1b938a63da4f9f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d21176a057396605394bb855dbc9130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c3671731b2fca25a1a4ac95d2757431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a14d5daf2f18f83bcc8f943a3809bd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8cdf833ace3b4077a902ce4f65f0433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49f34fa4842b7e8dfa4eeb68d986f734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317869b90c86640faac0da53b0bf0f9435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611dc79079256a0db13160ed3af33d4e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357244067dda68588fc273f47dddfa137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ebabaa021d6c009854ed5f4eb385038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec161019e505ab70534b520adf825b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4622661c6cc366ac014b08dc0c9364340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4de3feb4dab51d36a005a59425624541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9bbbcbb7bf313fca9b430484900f1f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c88ae091898a35f30d72fd0b39712f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d132a29e8786ce297e6287c074e6f744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965f229d3f808b263ee9bc5f8f16cda45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1f1e32c74a247f2cea72b80b6c94f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a6215cb8f49d5bb6ffb47547fb9bf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11651277e854e80fad748b32372d1448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62bf468c2697f6b7b61927ece80f5a549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b82380906664ab730573eff7d9b7950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa8589b6c6b2221ac2bf0901d2acbf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0ef1c55a91a42af6e035a998de75252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfec12812ef44abda908eb5e45b955b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5092fb513ee98ba5fd30400ca78731154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5412089e919e8daacabc72c6d3f2f0755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ec0defc1dc91de30bffbc1025d8b556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e5a56f64abbf01cbedabc231e9b1457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593fc092d051cc70e156578513028ac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab29df2fa4f8e140780e7292f6006559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06277c928aa5788af28f6252bc32cd960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b574df2eb56e2db990397e8866135161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f19479ebf476fd7a3ed8d50897f9562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417367827a196989fb604f73442b98063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c4f1f3602609a60a994e6d7fe046f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e5646be967d11139f366187b607c1e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc80a0fe299b74fd796492256842ea166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161b1e57f2f348bf463367910e2bea167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4735b45d5443595630fe085a35434d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2689f2cd4d906e8ab73ea21b7985bc769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223bb2d902976805302cec0fcc9d37070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0a3d614cfe2135bdc356749600fe371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120ac0071530892cf956a652646ae4272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f114642489bee8e2673432e5668b5b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116eee850c287bac8646078499ba7f9a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2817e2fc97dd34e15170c2c7a285a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457761f54a06c747119cf20c864190876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c8727e223e694065c196c90278e3077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db60744b6e801c7865ed5bcac069b4978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f09c0fef9a42093578f563f14001e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928881ea14b90da452bca0b22e56e56180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b276455f1c6ff335e98abe1fe47ffd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ecc15aa5b276d1c37b13a72391da7d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b22ca8bc3cf54fbd26c46faaca8a9483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a50e6cdc4cae25445d1a6ce8c60f8e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0429b1180b4aca65cd4fc783d912985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c4d8845f44c134b0b6969a6353a9486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1d2a3cf0809bb5f517a93cfb513c887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4490e35354a08da23f727b41c4cb188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a930bfe9b04eb02f2cf30f7c3399289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c8ee4b62cd3d59f37e6e353535e7790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6339017a7ccab8e1d9a187b20cf8f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674581484f5f58f3ed506c2f4ff2fc9292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd14c8ca2871b343ec7c03b0e74d4d293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d592350711c5d3ad631e53fb7dbc1194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be39e3bd942a87ef66630e045fc0b96095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5ce942991a0f04c4a860d651e62d496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2ce07a1b3e06826da58824c5cf4e797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b5913474b7d0d20950ea96ffcc75998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80482130d7ac65616eb20c4173b731999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be5c9000a0bb73788c73c3009faf0f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436563b766313cdc70b455157bf4d476101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3b2ec3d69a3d49ff30f1cbb2c9715102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c84d6ca206f967704f3d8bdb3b7f70103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02df01dcb44131be94c5847ea39b97104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20261aae7c85aef1ab16d0ebbbc815fb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03345fc76448ec8ca234750abfb80185106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3eb8bb068e7616f8b8dbf5e6b2172107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa25af47194630356662fa884c0ae6c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea87a86c60ffd03021d3ebc464e7119109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc06a9ac4af3b838c0f2191b913cd82110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5eccbacfcc96c3a9a92c1c845cae6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3851084cd8e49a72e0a37c4b540ec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8027336bcf78deb2448d734ccf4250113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb286c29ed000264170e4e24759b06114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d09908ca92fbbbc0e896fe955682e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d30e01b49f7d52938fd7f63de260f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602ceff2e1275dc7b64a49682e0b92d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d17c72c50e8810a8c357b44fb0b05e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08dca223e7eab4a4ade91dc5c803a9c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778249f44106d72d63c2e785f0e3a08120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e168a2cda3e5b70030b5354ee809c2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc0c6ff2a200257ace8f67fe5e597f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f549a9fdd9b536ea46f1d151f8b2a4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3e3ae91ee3e4471f17560973ab9d1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546de462755f47d56cfd03aa8e3208af125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bce5c5e52d60d1a1a930d4c69bddad126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3475a06b416aa6213822c3031dae9fdc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671cdbd084733f3e54bbb21d0187a033128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a99459e8b2d91c489f7a11689c858129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57675c4107551e918bd8decc47226c4c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff05bbd1da923bd9aa3f107c6d4aeab131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590758764eb667808ee127730d528fa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e54ff5f1d6dbaa8889ed121d7406c5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b2432775a29802e8c041077c6efa7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb445cdc3f1755dfc531871103af3f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f05e02ecdfb786661c3dad9f2bb26136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e83222544127585170c32e6c2dc1ca137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee65f3b42e52e79c7cb18a19821c5b8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f637c551189f51a614c5a68cdf200139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd665ed7ec7b4ad762c82684f4f380140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7534f3062cc379a02a8267d13f63d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472fbc1b484d8ac7a925c00cd10a4922142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198edaa6c4878cc16ab0bce5502848e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6247946bf18069bb9a81001d2ea0b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991909512182d565fd12bd4a9cb9746145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d6862cf4debda9afafe27c2a6eb32146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393aab16f1f16a9c6ef30c8a2d9fee86147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e8c8e6df4312349865b93157e9a9e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400839d7e585edd2a978eb9b5606f45149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f9d28b012b308b23febd6b93d9ec4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe6eb727247e307d7c2018ae1027bea151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0ca67a892e69130b961caf4edd9b5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca8ded16997f6d9597caa34e9fdc44153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103d9abeb8b8c9d68096be4d29987d0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d9bb1f4d3a0e9eca12fb30ac84c9b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c03f7dce9a483a133198def363dc2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f514a829922d603e7bec917a08d923157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d17872db1cf90237f4ee335d024ed0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe60974a72a4fb1cb2ba3ea073ec067159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5f342e22531a4b80c9c1c6b8bf2a5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16545338fcdd84eead0b0e39d01fb317161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979c035644784be8d4ab1ab9c44d9dd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8c652870010fbc2f02e010789299c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed925f8f4553fc34fe2a868bbed2e81164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d550706abc4702ad5d722362b9725165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638017a058867ab3456bb9254b3eea1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6546424de98dc63888147116ddcd254167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32353593596d3effaef70a6417f553a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268c05dd8c361120e60a767562996ea169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008713c5af33009794f6fe06f997177170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1714064e7d82978ac87129ba18b9fa0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41cd4866d8907eade1331dd2fa42f2c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec12414cbf3e8db2dbaca3f010e4bf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26e469e25691947eb3b90746077d34174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff5a1ef92bceb6f57df7a87b983896175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb653230c6c92e67f4b1c6c50db11fa1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b61d9afac6ab2a58446667a2391693177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565e54ff9d64c9393cf3f3f7ab90b8f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ee0654605050aa41b9cbf35a9dee1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac907ce9df99be60122921338d56dbce180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c1e6ee5b5cb6aa8b5745a36c6ede8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb487bac0a23fde0f06f0ed01d4b9ef182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ed90c0036819dec05d59231e957ce183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a4df63afc016e4f0ca5337abc450b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b2e7cab8c2457ca992ea566081d49185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca66df3174e017995d7cb721124db4d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce6d2a3e7bba22536b07cb845c2341187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca0b24de19add6f529b8b07a76f236188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1348efaf453543bacadeabee30ae3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeaa2f50cea8bb8a40275a3e063f776190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05572c2cdd171ba6ed1613eedc8753d8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae1b7f3d53c114e73386bc5855a4ae192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2279d736a0a9b8a8a56a61842b56d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d03a659992468d8ab2b3626e817ce194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894555b82659d8add78f4dec79013cc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef705095f39264a8b949dd141b37aac9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551f573376715fc5229455a19c3bd94197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b765c9356508b16ac771f11731aa660198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b066a321f70fb97dc781e55561665199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411913b51dcd4daa8b9f6ece3b423ff200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d08d222aaf7cccddd4008780923982201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab94dd2b29c2695863eb66946e5780202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b294e8fdd4bae9e464c678e4a59a68f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136f1c1cfefcf6f330a0c3bb7d45215204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fbc4d0520531238db82ea3a307b57c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24849c6099a5fc1e31ac43c9f79a0e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe08954e478223da85a1d01eea7896c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645ad25dd1c41aa15ac06b4a79d083c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223e1854ac6a6291d31bd8a10d8e974209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895e64aee37ce5265664f8820f68693210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698577f437765d4c1c9f4cd2720f2bb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d239cfcb4ef9169a96940dd6c62ee0a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756ecbf7579a74e598f3466883c2b43213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da268d4aec31b2f646e260281434498214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0977fe7e36a97010ea053f4b2c6812215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830941a9938c66c7ebbb74040858b35b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea292cdbcdeaff2973b2c3defbe02fbb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c770306ff58e33632c16fccec2cf0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc98c96b7e3c8b79d807b102b895c6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ef83bb84dc43d35bf24a4709548e9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd91f33e12dbe2114aee7143ca29bc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb569f546b73a450c8c70d5613cda5b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba82582e3af186decd71993a764eb0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1250b3c8c885ef123e66f0da6135e13224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53341a8c23fae1b4f762cc83414864c2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244057e6957a1fe6e324e0f5b0ae1c4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6eb8d8e348c0e2a75288d3a5f3658227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34b3c27f24f93629b8e9d1a367da18228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ea6de7c67ccabd1115c050e546f66229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17cc9e19cd1b53af3faa363417d010230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d06a5bbcfef1357bd0a6118cd4db8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba68a2f8a1c9f6925d2b894482ed5f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab04141896dd0e16465bd7e2d23044c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42481d5b5d1caa0df6133d63c601d667234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac528afb44618673ab1aba9a9797130235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470a253bd3e2e7291caf6f268deed16236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fcd6fe54ee1458e339611669f665bb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6ffd9b378eb30caf056bd85a17d4b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edafb2d7641edbd1f1458a9c9c7cd8ce239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faddb077662af2e8632579007c511c86240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9876b20dcbcb829353f50bfa68d5f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2513e1e9db1e31a782aa323b982fa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06a28bc92d046154e14702bde20594243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbad14f8d908b91df07ad2914952d4e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9121e55e6626730a245e13a1668c2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e7812e49f7e25f86e862517501711246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059c9483a9f520a9cb33ca5a4be1f31247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9727c3db17336dddc22a483ad1686dd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6d8360494f43d02c2097984fcd8a5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a4f1f1f2cf5da3d7f5d49f08e71ca250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067498134a1cfeb01f4bb9f4482e920251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7848e63970ddf85d3df22bd93e0494252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f910ef9ea1b8780cd73de22f7202e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a39fcae40f177d6cacf599b09087c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6485ea8dffe84b31acea0186cd7fb70255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933cd2f356b3f294f2e0cda0b77e1d4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933ec601b3e7047f4ea6561736a353f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750e07b3c1f06d4a1bb0a797b3723e3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20c57226fe82fa819c99d73b354f1f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006ad4edac11fc0f889ea3064f2a3b6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be379b63b4438da70c56135da0823f78261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6f0e08be49ef11792b34b76da1346262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb5e9d7780e13608f9d576fb5fcd6f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6ab31904faff3349c6835efc30751264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f008df3055e2330dc7e70cdb636311265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2fe5372710744a3a560f76f6a90b6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f295695d75c6e0122b1c5b2980aae267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d3527e69493694a84cfe93e7c95d1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a876092f393ffaa0f2c8dd9a7777c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ccc0c2b0c3806e06930a32fda6716270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3709b1e921ad84d1b381bfd6764deba271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee3dbef4c2ed9112fe94b4dac36993272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a6ef95dbfec0aee2bdf455b131b64273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168fcff5e8053433d31fa565f47472c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d373b3c9876a5997e670967a137e3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ad446edf75040539381ec84ea6691276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3bd0c9e0fb5c8b67e8878986ebe41277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4938c4f2374bb1967fcd1b6e74df4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c305593de5658dae95955c9a16037b6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc45872e5b6d32cfbcd3024d70583d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257ccd28a88b93c4e8867345e9d7ad6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015c8d0cca2a27d778f48a467b47429282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7460f124550b31e03544eb4c8c98a8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b69073391d3a1926e6618ef1cbfe02284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7da61a4a1071363b002a6227bfe0b7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6feeb8fd36513e41efdb437d862985286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225166bba5ea26b261d9c38d00210ed287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877431e4bbacd50b26eba0b4095fb6d5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b9ed71263b82a656feda803b926f6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03973c3aab9a4e9a951bd226ef82a95290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1e146ab31232a592b2baaa450ede3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439781b0469d87ad5b708f8d4ec3603292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94232aad48d12986650558135942f17d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512fc38a66141d3e9019a98d300a5dd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ceb105c57b257b3f8bab4d2240a08295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe5c71a5f66e77f76fecd69df3f914296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd5003ef5d329ac07a3acd6360b243297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076db9a974d2907153a5dec7ce59f59298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e4e7028f3f82b67a5e80c18151880299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8723f2d323974e81a635bcc4fe76b7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771455c71b93423a331ed7fee5201bef301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17dfee2179a29875f7f355bda283ba1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f2147dd365e96b104aa5f06d616bf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb32edaf705d8176d29935ff72b8ad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78856662e6fcefc5d560528a5965a8b6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b974848ee9d726c36e4ac2859e6f40306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe3f23a7336ec94ac803b99c71cee6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039344e584a831aa5bd10ca6af84c5ab308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7b2f34eb8b2e84f338d8d653d1241309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560828bb90af31e5f0fc0e6c38529bd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c429928bf71ec652df65f99a1582512311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674e4f07d528bba56ecf804d14cd2dd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c86edba856ddd9f9567750497e2250313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96a32691f955e97376b95342ba2f9c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23ebc96646e636f161cd217c21ae34315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21da7b18e1027b2d5c584921002bef316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147625d96fc4fe1270bfb24416be5400317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1766fe8f8913068a463c34c9bc87395318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bca8047a682ed5a62c38bd0e1a728e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a29ce6e9f6f43ccd32e1612bdf5d0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609aa2bad0b83fc18e7777518d4915b3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d1aae2183800f878010b2b5717736322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425189505af49fe4e80e9cddeaa6b7b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397a5b88124afacb3b9e5a302dd0fec324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76bba3e64f6d883bfa3a8636abf6e2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16e54603c691d09e9a96417277d377326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739b0f631ca86145ebe687fb25691fe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759fff1c16582f059c4327bbca4dd550328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8562ee40639ef22e3c347db800113c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965eb2e5c01f342384d1e310c804ce92330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd13eb0ec83755fef11c738dc1409f7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b9410210ede5fbf21ea4306fb7c8a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ff66a971af07289334853803656d6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31057b84accde3fc417a70ae2fb2fea8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee586b18f4f596b4a22315e1a55312b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63f54d18352d6bf40289b1f0afaecb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a3112ed7b168c392285dcedc1502f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458e04ade81aae8d4d213ad5b64b09f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74b6696ab5107f099520fbf303366c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d5200601fc1d42c44be1bddc9a3d1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074a09637b51866152a793572fe6793341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c37a9b945fc5051328ec5911d3a261342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09968af0b17a50cb7d6c25f7dd111331343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0912eaddf9a3468331845282809d7d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a187e254ea6c12018e40c56654f27345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9acc72d31b70606cc629e1d8fcad35346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1453dfe439c4b2542456ba239ab04ad347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44de1b47af6db8e4d906cef8be00d8e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4579917066e1768559ed89fdd12b58349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45764210e9ea7321ad86ddb56b02ec66350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba968a708b3cac4cadcc676db5c4cc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4fcb32188fd78942ab0c510986a61d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5bc3e54dfb5de284a13cbaa4e4e6c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c8a83dfbd48b5d46fc93e615e2627354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcdb9c33a2df55194d5995908d7e60b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284ef0186f345bcb871a58f5238a621356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdef1e4ceea4b78cfa134218edfcb3c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7d2a4593253f44c62e67be369f83f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679fe76cb67593139f005542b72de774359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ef3d17d1db520eae98c25354f24d3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94980010f464ad32547c61e7ac54c695361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b17d78b21a2058653b668629ee76b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14119dd1b2c82f19bd19023c715d51363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc701494415cc3000ca1800eae597769364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a52c10287d3db578498e20489befb5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504f260d0a9914924fb44eaa0ec0a4c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfcf71163e7bea74472b4a105b5a16c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0a7ea26d73815627c093493fa39bd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a3b642f424ab628a8c1b84770340f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205f5f1c5f817ae9ff6d8b648ef598a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6a252fec5686409a45bd5a8542b7d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca579cf556d9a8ae151e9c78284e33372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b904db9b3d275fda831a1ac6f0f80373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe07966e7343c767ecbe817c9050ef374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee6cff948b6fb04968404129784081375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c84e1ecc22e2c2c7d36522c86aa0b8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91391c8fd5e462cae2d6c7a4cd585f21377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d91fc89809cee2b35c471c72b0e5b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb20644861a490d08cc7765ec682e0a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d7eab36cbe4e3e1f5278c1730c683380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12d70e04e21939d824c679d9b285e2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675c0c16bcdbd81c071e041b359d86f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc6beb41a356f44aa4891231e3859e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada657ba09dd88cfc008c08a81b3d08384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacdc04f73d2f9b4a1a319c19584678d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17001eb78f1f5f0a05f9aa66b1840e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aae7c13184c69e95b65d4b632b7697387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f221b0b0c6b13f0170b6b3e46140c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28c5977f92e9672e4ed5076dccd46d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3fcd186d3c64d217cec176b912b8c0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46507dfac5d4a9d1deae3387283a367e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0595db755dd51690c069b76d1c1887392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40ca5985730286935440525336c4a7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0bd4040015a64fa9e82c264a6079ff394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545b477179d9b8afbd4ddf872e4ff65395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d09398c287132b4edd6f3eb4883b18396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0aa55119b97b2909a51b4bbfef074397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5448ff330b2ab03d356bc33ddd6a3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a6ce6ef9983a198eb8b8e2aa84234399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7fe452ab327549b9a5828d717079f1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd5d22a0d63e2fb354abf50d13ae66401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed69c10d81e4122a9137d83fb86864402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf619fb1caf812e3d612a74cc0b49b55403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3867d874156d8623fd5b8cf9fe93d1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54afb7c80dcfd2ba8ca03a785ec75f96405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e9dfea7576c668550cfec347785b1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315811685c1ef6d84f43fb97c198dd9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de472b83f6c507d8894d1c0df4d95e98408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca49bfd34c56a1bfed16ab251b57c4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90cffcfb5ab4a48326f8695469a2416410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2ec8a0623180de5a8bcf1b970ce6a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1dcbb37d873d36b203f603718829ef412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199286f6ec9d8be2a76d191c803bba8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02241838c4728658caf468cead3e7e1c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284373bd2bfac2f837006d9d30a477a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d3a475073e4a6789aca3014c49540416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c687a4cd402bd8b4e57faf47233410417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31a1304c4c473ef31def03facfc115418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542df721c6d128bc69f958963067d810419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723d885badc80a8cdcb1228a623c4b0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b34c7957833685c729649953b07969421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fad5aec0935ea7920cb6574c99aaf9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85d62118b6ec41e62851beaa067b7b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35401f026bb01489cbb81a3d7605bf0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be009e782d2c66895af10ce3bd759b4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32647f50075e2272889fc59faa83b22a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea188cd551c3ed2c2bbfa113b292e7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75257176d9836dcfd0b5597e7500f844428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7225ddf035b2f595b2bf5846154f6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61d5891ccf14d16aa4c72182c65335430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69dd633b7a0f0b4cef57d0ce96035b8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116887838ef84b2073e4436e053da50b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7bce2594c6eeb18c957e5960c2be44433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6923fbe747c717b445cafdcf508d75434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33a84efc9f11bb35b591f8c4430cae435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c8cd3f00fe70da973db86a1653e7c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782646a059cf52a310537617400243f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5703e16e478dcf1571ce3026ff0915a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48375e8cfe58a2dbfc308673053029439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5396004d02d1080b5da6989b11db887440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6c9fecb277b8043f35bc43e3f3038441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a9024af71f0958a5ea5d7238113f2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57519ce8d6b897336be9c2b6c20e9c70443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e0eee5063804960c1679d093fa746444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23055f1c77aa7add49c39f2cc29402a2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf521e71f17ef2b5d034fe29694038446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e90b2d20f01477a60b5bcd191a4056447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf74bd8910922fca12f5ff7ab4e5e9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7383ff13e7eb24f805b4dfd37958c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb530c88cbbfaec6c0daf0412be02ae450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c74ffdcd5b4afcf61228fbb0a21424451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc4ed554ddb3e30b170a779135d93c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dfd4bf247907a56e4ff9795e80aef8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a481f8615c2101481ab186e0b6a4f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14b048b3bb4e334679ac71ab5fb50b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a866796546386780ba690a3599f2f41456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43d7f9a8d93ffe6b559d392fd567d9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121639c9afd567b804efdfd91150184458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf20188abc963cc20f5807493eb225459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f5b3f7f565207567bd67653b05430460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fbb1b4ba672e13b57bb58644ffab41461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdabb2fb2c0daae8734e90ce5cd80c92462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977e6b69e2884134950eed85550b92b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed6c842aea2cadbfbde9f628970c17464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c48a13da9e206fc18a2ac4eded82bf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770c94f1395e4888b8d5646d340ae4a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83f10010d0a5b8041320c5a5c8bdc8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54177db38998f9869312f7a2c071e764468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb60b456f636c94c96932566ccc5385469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce3bb26e47c2c5cd0a09682a53452f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ebb72191dc391a62ada22a5e68a94f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd91d49a66ca2a7fc4b8a2560bbd80c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82304ba4f3f6269711d9d88502da3ca4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a51764fd6f2a10cf6267796630d0d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a19cb51377cfe8ddbf75fcd172683475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c543ee902a808260740ed03a12232d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48c036a85644ac33ebd85bc2f2baa6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32daa3a6a2f6fb8e4cfe1fa0a15c97478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011088b3e2de0743da05eb70f2a53ee479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa12434dd6f309f230caeab73f8e21a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0c836b8cc405cc127ab3e676aa286481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166d15be504e2870c45aaab0af84820482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f90e516208102761c44b18f524fc6a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd46cd7580e1aa1d7c07caa88c05ff3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fef8d2f644fd2d7051786a0440091c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7a47fb96c7129af35dcef99a509c9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e42ae4f57f005f564c1be42fd2000487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd5fd13bac72d8bf96dabc55e2d29d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5b7423b3f63855609c651ad87a935489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d4827951c7ac6aa81ad1d5948c56e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8098cedad8f52832bea276b61cd48491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8fbdd7a27d51bb95c47bb7760f2f2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb4ff228f2fa895cd6f6cc4e89ef52493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8da0705eb9bd5c0f54dd33e8e37b72494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d1dc3e2868041c2d780a96ab3a904495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f949e48ef4163f81e8136b3309c85496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99dac07cd6f94341789ae6a56e9037497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559742c7e6d466f1cbb3a11cc0ea1a1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46615f0ac7c879e6b2dcdad78b8af023499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e81dc152c22a7721647764a300652e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2041d718d0909729e235d7b67e6a8c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf866e761023da37e16ad3cea8403d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d6f7d57b1982e91f035181f0643f0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126e59f1425cc89c91a24a2802eaf4a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9bb78b5fe5655862a4dbceb3b498da505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19766cb577a0c29d9e6b5f6f0612acf8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2c15b74f213f129981f2690e4fbe3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f182a996d2c7fea3a6ab5533fa8e5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132a9a3f387805fe83f5ec3ec2ada7c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30287ecd5741fd33c63f26cb9d3922510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbbec20ebcbb920a1483ee61d2a07ab511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdcb08a29d8d3459d1e1e9eb7fb51da512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4fc55a4b9d4fbceb3a00b9f0c8305e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4be6a0288f4e6797c7b7aaf919675514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a153399c2e729192b921ecba197cd52515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da05d70b1f271b421a56c982457698516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343603d3482183fab699cc6a513e47a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f73534d7e6519b470ce3c6c8c2981b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43635c40b76ff4cd511bb47c1b52ea63519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f15bdffa21ee188471061aa81499f9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621c9e434d26e1bbfc657b09aad6ec5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cafdb327184ec5f55c15ecf72e3339522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f330b4e1c547f925ee9f75ca31b60523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d5768d50a84d599692173d7ca34cc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12767cb18979214a56844ca8e308ec1a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f91ee8909a00cdc3c1afa033a3d1d3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ba51f0d4f5c831a35e12a9bdf9b68527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9866283c154e19084c4457148f43f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d177526cdc41ecbe342bdf0d80091d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e728580c61a04c672c78b6a0550e375530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629e321c8a321f5302e7b4988cf4edf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3303102254550de47975b2e5849ee532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee3d99b01e8427ce170f0f74273fed533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537fa230c271241d365b3f83597eb338534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16425b2b33bc51b900202bb4f97daa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19877624dc1b38a5943e765cad5f8396536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a37547162075923838c0c5a6a1bdd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a7945b4729edddbfa0289227480c6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855dd61310f40ae71cdad8bca3da6161539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158bbc4a6e194bb3b3f403383dc60ebb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0ff6e9341ff8cf1ab23ded353acf9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14139d4363ef259725383e72b1d65b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91b1c9e991941b0d6c058c5d318e88543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b0d0ddccdd082301afea802f9cfcb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951dad7de5bb6d08603665b127a3f884545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83999cc5147bee05b4a1fd05c4aa501546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ec5aed6f4ddf2095360726f978f4b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6055b5675c6efb87bcc4f34b9c15f81548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6de17b46d169ffcbba8a0491dc2ff549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc95fba22f28e4dc445bcb238663105550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0dc595261c2684d7e7aa791fc1aeb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883076dfc6d7e5b13ddb0e55864ac6d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166842b60edc698c02e6ba2b41c4506d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b98ee119ad673f156eeee7ab810289554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c5477015eec49f54597631a94dd20555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24106b25e14b9928c3f862af9d41e81556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d38b320db20db7ca65367e4b095a89557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b3c4b8bca085b577e549d61f8a637558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54527f7e1566a23f89c12cc65e78e380559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b047b8006b59913f3d798540d37f2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbacc48fdb60475ba628565521965631561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f8b4ac6086c058c89bd40cf7b467b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34daddcadf92da5f53f7426759641d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57725f1111ab475dc2f22bce1e38b0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3a369917bcf31281c34e48c22f6d6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236076dd0270a6ab130aa3498ee6f74566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab0e5b430f60b76bdb826662c2dc74567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd32963c1507084ecc1eeab1441417d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a397ca6088f355756ff156f7a84e95569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d9b46fbe56bf39bd30770900e60aa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a561ff8214154de4d8ec90b1809a4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1397a77805c7b40da259b17994217427572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fad9c82619056d5f6a1e173d572a84573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ed989f2981a6fe6396565e4c33717574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971ac9d8b35b159b17d2e68c932f5ad575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb28116a0e2c976e2989165e3bac90576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c6a6c1afd1cc616bc0d532a8eaa00577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3b3fec6409f848d03db244d5d2f8d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6ed44325328ba31edcdbfb3a61584579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7b20015ffe66799c19c15989f8a87580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7825d11d0b2fdf32663daaa24ab5dfc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b406ba6df2f2763c25da1aa1709acc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466fcbd3dc82bcbe5a12df0f2699a97583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676caf15991c21ce8caf955d3e2ed1b2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe85ce823d519e1faef8a3f087fda1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f0a04d8ab3eac8f115b118a4f1f84586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967eda21a1799ec3121ce2ab24573088587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4595c10d51c07df27994c3264d478a1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248edd89152886ef5d27c99a104c697589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1810bcc7abdb0eaa34b3455b1a742590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86327ecdb33c605bb4792be18c7d2b1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b658ff598d19e522d337db0f6bef7b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b674561bc1847c7c74bf785cd3a9a6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa1f0fd57ba0b2e83572927a92b31f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70dd42fc17ac7de22035f71777b88e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78d3728689fe64f0aeb816c41e153e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ee41314285b92fb2ad6e601f85a81597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd862407ec29b45a4f6f83decc67490c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9cf9bb68b5bd1b5d6561f96d2384c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb04826157c2c36ed7bee0b5662bd6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e25f8ade3bd434c2db4ce0c57a522a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60726eee88e06a3508bb9a50a5000ab602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367a747218287e7a7e698234a1de8b0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc00ac9272d46155274e6fbfd753e6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfae17164a425eb3636d6e641ab7b50605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6686a1df1b8e71b04033fe15ad67df3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c226754a1a070206feb946821e8de607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c550d97504e49421cbaa0eacd0f7a4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08b4006286d04341f1c769e463a25e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167434dc785326d29ea7ac8de894a93610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e59e74e1fd3494870ec7b0847baf32611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f2faefb98e856b3655dc5c232c67d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a48195399157b8a8016ef394f5171e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479c10b36acde8d915651af2cec00cd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054fa01168db93aef3a697097dce52c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3a5547b9ff17b9be8b867dc835331616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6712a644c956244ed3c11be2a0f700617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07fbec1340cfb66a9247eb0fa88465618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398b05d34c03701bf07cdc1c0f9e9d1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59b155686fd2da3f51e5721308bbbb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13e08c67e5f1c1e8e21705000414e5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766ef57d4d8731784571968206e8a0d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76d5441b482cc87ab6faae4520ace6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b87ec536a8e2d7e05811587c32532624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808a06e87c94903dc88d2ccbabe88b0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eca6c6c69a84b0db0242777ac6ba06626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7a2161ea621f8d7ad5a95cbdcdb2b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3c486980ff60e371edb1febb921be628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d2b12aafa2a1e3c3668781ef95f59629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec584928301a6b28fc683a9ea6bae69630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dffb65f7c1695bf42962189a75ecd5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567f4ff51d0f8439ffce91e1cdf0c1c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a5c4b95351957e3a15d5b730f4c0b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02507128d3e2703083f7e65c6d5b2b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad587fc25b7e0cd880d0716ffe71b5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ce545f9bfcdac4e531bb8b03ef1bc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404b75339da4bc2fc5f479a428c51fb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31439a137082c79e20b6f01e768d97638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9abeef7b34442a03654fb9760e1417639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c23ece00195973a773b50e46df5ede640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae30f8ee00aa8d5fa05eb052724940d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879b80186c2f7f984086fb38c209540642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e915a3f36b07fb861e398971435ee76643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e25d42fcf4d483e870561db6ef5d2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb510e5524597692a2f63fbe51fe549645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18df8cf7869931bc92797faef4b854646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bcd40c9f5093bc6c577baa2211f0ae647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61958d0ecd69e976826d748ee77fdd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930bb134e00feabfc1ba8d63e8e0421649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40297f4d75965cda8323eb74d4a619650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ba426570219fb6aa18f205fed8e2f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8774bbc75206f721def97402a7e9b20652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd639456d7e69b9932bcd6067de68af9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83f118d0a6bcf28f3b110a3cb4f55b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597c9026e79bf7073329eb8243e94b9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467401520b804edf780ba0ab9d0c2d53656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c9446ef28465f21b961846028807f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ebc6d3757b46c99d94bb2a6aab7e86658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99f441712ff9e4ebeeab278f32025f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b7c58f1878904b103009be69e99da660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b919e46d0ca994523758a372b461d8c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ccf502aafadcde0b0f907fa7a32423662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6876959a44dc98a65cf9941b940203663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960a9f8f62ee82831d944851cb5a21f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e842ba8b2492dc39086a5992541a67665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e3b03d73bbbb0e3d710f629666194666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d73aba42a0f25d69746e37bc21c41667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3055511b8ba5ee46e5ca722ac83a0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe6dacf92fafc713fd2295eee56a52669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393f05be50fc7fb6e90b37a0ffedc9f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b638150b65f860e2e77f2a888cb5a3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7055c16b5fe38c43335e72947e835672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07619835801ee81a4e16f54ee3c1ba0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277771515fe1ddfb53e314840aec1764674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ce7e2b4a8f9a95dc9cb1a6c86b2f8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0000e077a0ae60d703e55c9dd4c9e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1ee276c360b8df59a197663bc4b18677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660fb572c952946f5703f970d8cf7f3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07821f0c117db1040c175764e877ed679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06cd13203d9847e34c0d6ba438371e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95c21640c6f0e5d30502b5b2cab820681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687b30fab94b9f5fe1c5c24345c0250682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31c37dc65ce582728f18f7629b2d64683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040e8ab04241a1f87a7800a1eb7ab12684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47cdb48015b76977530f8dfa14309c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e61eaafd1f1ca7f02aa049121cb41686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c1282bb5630f4a7934ca553e1e580687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712f25f915085266329aad6d0c14ed0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35901d16b1a0ae8552715503ca40bcbd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e112e068ab7ee47f540c9d35bde9508690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce89d0df2a5b51c1288c5d6e0ca7ede691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121aec0b007cf438e746acb85d36df9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cabbe85fa4a172d080ce83be1fcd124693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220d9fef2c2f01753628bf717b8161d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3cc054adcac5c5f4927816b63cf19695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3d900e1b14a2c94e71351975e601f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128a804a1c49b42d81d79d0b228abe5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2adf543f242675addb8dace4f71c5b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30090a63ad8553bb3a4077b7e67ad9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4dec60cc33cc453edf3607328aa2e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab0093e1fb966e81c8a4b41584a194701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f571c9e1f5b79d45a377a43afa318702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1959318ff3043e205efd6ca3b47f330703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb888486f679748cd5ec1ebe9831fe8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03818912dfc50ab2581e6a4ef90f925705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f2622ddbb04fc71ce555a8d088acc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf02d62c537ccf926d3c821ca8e021c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026bced43d89cb73df0efe82475e4b80708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075c19043db434e116a67ebb0015767709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229ebc162959810a82c2784c0612f07710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5bab4681b35a851265c2348b0bc3a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8291c3633bb96c699e42ac566fcf1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9dcd37a457567b3b6c8c714ea0be4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915712406cd351b8ca9f760b8f758364714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46878f3a42b6d35462dd7b37a1027ed1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513d89047786acc8e0eb41db29a851f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb27acfb8473bd1e21ee0ee69024e89717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b636eb344bf75a84b2aaaf811aa9be718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf8853cce66077ed1643de3c223b39719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0394cdab0aae87e56be11ba3b6400720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c9d64876670fd9fd9535dbde60353721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77960c829860b23666c24f07510b409e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8bf50ac5cfa88e7f25a324145d3ae723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f2f06ebf39d187358e5c41045dc0e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353d2ce0fdc347c80b1123a1794a251725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d913eaffc5bb35f3da39f719e922e9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd2687ea515a3ce698d0671cde7a8f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf654b31e970debc7ba04faee3abda92728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b995926c28afaa68101ee1725375c3f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7645613017f872a40010ff701e2bdc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3b8989842f183e13062ce066f4526731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429dd6b90ff087bc20dc8a0e5a7b2939732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c92966d6a2f31e13a25d89e26550aa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da2024c007fd58c32f65e8319ec039734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56037998b241ce4803b7bd21a2e361735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9976b44b836e3edd6c00025c1b567b6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b00fcca8aeb20ea02d6302a2399e8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c11df3bc3ed57f5765d09f09896514738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5d665bffde61d6b181dcc4949e152739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe4ed744e6a25af69c2aaf84ef05ee740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8387b72449ad9931396d1c6756d3b6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396a161ed324d4bffe85196994e0a7a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c8d4e7a43c34a5535812e5c13b4f9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27013ddb3393b8569e2317d976c2a33744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35e40c216b667b32bb16461a730e03745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b00069abf7bdd9606aff84103aae18746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0a854ee9a38afad85535d263eb538747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be14135e415f1ba708e57f19832518748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0630fdc1f7ce93f70cd2d1e1617f9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf0d5908192c9ce0d7985b232d6377750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf39469c0c2dbbe023dfa98afa5f2c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d575c201285161b6ce2817e5dd467e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984af33ef0e72290874f1607c34b90f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a304023f3a076923a1a607fb4b09e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ec3baa76e7fc350cf29e4842738fa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24839352de5618c400c96d37db6fcf7b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a6916d7773c009c23d0d5f2f1bbf8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261ab9613d210dc7b42191d815e8c8e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eaae9ebe45996128ffa4b252cee837759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f721b5ae6470fdb49eb53124706e31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fef7ed52d126c3cbf865d3128d353e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ffd690d94d169d92352dc69cbdaf1e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc1d5f72966a1d1e998661052efd864.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c332fd169c70923577fa545b61b3905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6528c5325a46def83bbf05673d19c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac66c76201eb75d631dc978a4a9f4ce7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c257fb87d31a66a26ae352c26679cd08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9600b74db6219a05835afe82cb02969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97254b08457d1fa53b7f864599ef6c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ac06b1cc5501094b82df5690a64fe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7cd6f42ba7832a3867a0ddef2061912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea072678c62f6d6184960f3c399236aa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966dd0e87d0ebc25c6112ae91c1ea8f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d659b81252f1e0f790e80358e433f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de757ceace97ce5393c4d36d4437ec16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ecf80b1bf3d7287b075ddc8eec276917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38120f93b81263cd17e4b3364b33463018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f630194ac00a316630344d9cf0599e419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9ca0760db1a4837da5e0f9d52933b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e4f405c30c05e4971b56bcc49860421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463c253a3f4949d5bb80dd1f520de9522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae58372f17ae9d8497a3359297e2f923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d531fb31ac3e2d315199058cdde5fd524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ffa9b8157c7a22b0694b5b67dc18a425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702f79ba13de0c34d939495cb55b0bc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803adc11d1e8c029857eaad78a7c9a1627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34ac43fe518c23f4784de5749545fc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e786f3d5c71f593a72efd71bd346a3929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51d8561e1b63b98e62144e16164ae230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082ede666c112c667ca0f66d46ce30431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf2e951c073c118c21f442d3f1cee432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39a594286967ce83e045b5755cc7c033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ae0d2ab9db7298d7c79dfd73804c434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618cbf6aa23676f6ab4fd8721045f0635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac2560741de7bd426b6f5d4e7eec2e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237636a59430e21025088392888ddcde37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151d772f7472d1cedd3011c0786aa2c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6661fb778b1826f6e7ac0e39828bc939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965df085036fe740f931bacad55fd3db40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc1b73ca03fe776231f54d4cec903741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6baa6b20a0de9de93749871900330a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96cc3e68c1e62f6beccacb16bd22ea443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576f6c0b412fe489b71c92f788345cd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494d098ae0142caad61da4b05d6258545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2103c9e242f42c2cd07b44981f10d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f5fe807e5353f9791f2523ffbc05247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb131955b688c9a5139975bdaad9b8dd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d331103c8347dba2cff7ff623ec1a0549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278afbeb87066b47a389345861f5e6ff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83cdbbfa59470cd26a688c1ef00664f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc501be2f98d03f6198b75ef6b47111052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff495450fcde167c5e1a471638e99453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab793d3f25b5b490e156f334b19b9654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea336c2affdeae71a4b3027790905bcb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7cd79e5d74c663fc63facc170e79cd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0294a55e28e5b8bbfc737512827b8d357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9954609a78a8e91ac50d67cf0d84cd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8eaf286f507f9b67f75d0726ffe88259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ea9f237d541c7721657052e34cef160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298621c14c9dfac4b2394dc5179da0fd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b071c49f2f4603afeab7d7429b32a4b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055dfec0e139dc2f0aee73997265cfbc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4ec07f59c984191168f0a85a201fc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace896ae6cddf5bd8249d22dfc87c2d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995128d1d14bb683709cf3f3fff582f666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09184b1f688e5728f4097b7e7e65e9167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566357b0eddeafae2b7ac19e0c7be81f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58ecd43564a0ae55d42c796b5cc80c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f987e4da0a23cdbb1a1888596111ad70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85726c60da07c0d3fc9958a02e71696b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61b0df66c2f22a6425e09cce1bbf9272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc384e84c3f18892cb7b4e246c689ec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f35ac3c649fd8479d0a66c4e3ea0174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb119c828ed366beb2850e223d4d4275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6a00fa565bcdbd8d0a7e1c7e7f79d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37cecc4a7f22d264077476c07331bb977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b94984da6c091f7461a2342b1054c378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb67cd563013404d550e3d9667b71279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae7d17f7f02dc0f1996916e2bf58f480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ccfc675d9aaac4dbd1b50f14672e081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ba951390ad6bd244d0d6c81662c6c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5fed9c008a45fe4929d3ff1058a9a883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac4854c6ff394273c873c92581f91b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165f1cbd51f5b983b5f1535f294f71285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa9e73da1b6ad698fa00088a6c5d1686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04e98752dc722ffa077809438aa71887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8f32199a99ac8b35f5f82a31c14e388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae030c220ba05b2367b9743d3dacb9689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7980e1811fe12838c1df1804577e190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a29592d138da9e8cff64cce2480a791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c902cd1297fe1af2e6de0c3d2f99d492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326263b3e94fad083f5e62564a04182093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503c5382801bd5df1a7702dc4d25ec194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e90e2116f6f0b445a0b998fabb92f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf6af588dc53248163e1f10c8002aa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dcb057318533c7f2e3ab28bb66299697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469cf07723c0dd04a434e0cd6cd2b1a298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca0de75ca2af18d9284a32a712de1e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bdcae86b7ace8e8122b2d2505bba48100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c22eb8de6be9e4f74bf8f7c936b9b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6985e8bfb8dcb8d6665b3601dd5d2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8fe1b32555c3ad15855d4962d55c0c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27050004bcc5c023b15ba54a5a96856f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434343c0e0f837797e6e4697891fcc4c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c63d03a82c1797bb2ce1803c0a9f4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5fda2cb9b1849f6d16b12a541bf79107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496a1fc6ee9dd0f71edd61f119d39e8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7fcecb65de7e7cf3164764e167af2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da424f1c89d2ae692454fa7b50d1d295110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa471ee8d29c808805ab0e1cf0778e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3169708d7c1b6b5d3e8ff5e2048bccf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01b2faf92190b5a71bfc1e1a7dc974113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039c53a628ae05a6814448819e2e6dd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d57825053648804b4e5118ce8fa52115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3415a6757065007602b8547e7179909116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d280d724052ce66ab442be4f54d95d3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3577991f1e84ca5b0b7e06a5a3033b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7573ba05fbb9c597a429777041adc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e74683312fda5c2a146c239f0fc29120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888bbdd676a5f79da0124d2a95bb0280121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11a39326463c91fedb2d4a05291c59122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a693af153ee0ab7f105965f694aed49123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c4b60459539058d87a36746252056124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a837afc12cb92bbabca4792dfa836125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5ffac2ffcd6ab30789cb2a61ffb62126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869266d7aae292c8da79810b6de7f2c2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98264151a4b596d635e9e77ce38efc40128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a110d81fbe1a9e2185167250ca98a76129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984d35574e990c7d0ad980bee8fe3be130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da002899837e7f215f0da7c864ec42131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0180b9e3b3545d9c9c12af9808edc6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2ef5f5115b38f51fa20a14361e4e8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d0a81dd2941217cae8f4106d80a54134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4dff521fab829f540468b7225ade3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46bd3123a3f576d3f0af3fe3262c44136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b66b1f82d1cbdd10487e66b53661c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b4c76e2cccf599961be703529fd13138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21048223f78bfe19f5565552d4801361139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367f0143afaef44b8b6a306e13401c4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a67c5c6d3c8dfd735b579a64149a43141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c12990fbcf4074a1b257028e4dc4c4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35602c52efb80feae9e38222017fa66143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360ceab8ac0080bca1a9cc6f2688e23144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009dbdba2154d90ccd0cb51963fe637e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1f9bba48f990a4fc026c51a0bc590146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d911c26c36d8682b83d73483e99d741147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b978bcb96813692d6103832898a47148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f3bad09d5d002295b2cdab5c2aa71149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db8687e3f3da4ed9ca9c299c3d25d47150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af15e0fb2b1b2b253c072a938cc37b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020107de758b70c872db6e9c214a377c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a7ba77ea81b2732024140afc023a9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58286dcd9e775a42ca0f33c60a10b7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13f4405264ebdbd0c60ffcf9212cbe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438337dae16e63e704802f103637e7af156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58e3d1bc22685934519d70c6661e56157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238568f212941e6fdaa2cae492f32522158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab82556ca3c02a3bba7edc0459f1f0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3c9690007d6a5b241df4a1287122d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77efffcb593ff32fa3a0c5c99d3f43161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492fa740f09ea12563dcc9a13d44c5f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5e3252f9104083ebdb9205e90df59163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98598c10ae24cc5af5be5873d80b4f08164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd8752ebb816612e3aea0420777775165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c506918f75f288160f8db16ef1c79166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b54e42f67317d977ca33842c23bc8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777845812939fe139ee2b2445740623168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923922594fd9399b5e2f3148aa93eb9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a039caa8b32a0b69e812573a0e95ea5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7f126cf151b4ffe7f1270c97c446e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481cd735b7961256c9053ac112365ed8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1e8288c1e90ad170446a8165dd119173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03023eae7e1da7971c96685317879ce174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405b7ad76aba2b493c67dc486103754175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00537909df76464111aff759222bf0f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb47d57401eac865ab97482bd57105177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356515654171f00eaf5f150056db913d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0832915cfecd3569934519057a81349179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b4d78ecf6b5a9689084f6e60df4b9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e08443cd5460498c9f8c4f7430af9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f698efa02abc0ab60dd1d4a374478182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d995997d2f424af0748faec4f1b7ba2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce2faaf51de2358d9687bac1139707184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297862f50f6f0ad826f170c55a414a59185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd36f3ec009f6088bd479e993ab7217186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d17548ba78fbf9fa0ffaf14e1d4df8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4277078010ba71fd674e9eacf87ba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415151c2786402d9134f967166a0522e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635eae8b81d80f462562be6982e47e74190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23985e827aed0bb4a7dce4fcc38c59a7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce11dc6f45cf6904d63908892792d81192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46afd242bec9ce9ee3ce8a5480aab72193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6e093af042a890c9652b0ed4f3299194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf948587638b49bb909acc51198d76c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882b1f96bb5d046657e85ae4de4fb45196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be796f5e74d554d6c4186d589c202b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea2ca12820cb8a8c6e8ed1cbb36a4c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b877acd628f8d69632e7b2268cd99199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64cb50d0e2959b6ee33d30fa87ffbbe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f37b0610adcb9dda3cb8ef905aaa11201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388246b970c65f654bd6880e66b5ef4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d9fcf04b3b3fa9ea7967c9bc2fb07203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a306f7827030c06d128a61e6da8f633204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76343a966d75d29c8283ad46cd79f63205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88a3287d477594b01dc1658eded3e0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5717c6bf622cff17310cc010bf115207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23629cede77a1655dae2c56e99fb3c2b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4653988c67fc587976dd1d8749d64209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1fb660c350d53c70279032f6c0539e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd4195de8bc685a961a65cff15c276211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd01103c52e4488aa3175fe7d102e1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1499e9e401380189bb05faf9732ec7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94718228d33b242c9cdb516c735c5a1a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc93c6239fed09ea84ca4346d2261e8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28492e34f02498ba551ef04efbf5d113216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be42fb29319f4ee2d31ba5036a2dd7b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e433069ba9898118dc6ada67790785218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21e58ec1a133045a63ea9184b389c8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac6fbce6dc4325b39275fba3513291220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff883383b2d4726da006850ac8085708221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd86db4d4676c76d636485c16a14e55222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12e70285ef49a333d73f838712c760223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098a1203a88732c0a92a2b70c60e226224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b45992d82b59ab40969463689797b9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feaf6a900b5ec46ee4c3aab8afc4145226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3844c572e8166af68b88209ebc1cd49227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4e2b09ad864aa561b5205043eef77228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a18b7c889bbb8c14001211ddd6e49229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8a17739b60f3bd4c59e17d8e9e94e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f02f1c75164ff58268805d08612f0f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c3e881e244402ebfe5cb1ae1a7b26232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e39671738611f0f4a24ed11b07695233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47510ef114fa0ce75541e43bb6bac164234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b3b9cf29be02e98fe8ce3c85b6dc7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31f5cd0006c7e7afbbf8f438ecd81c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21d7a30b178419b526292cf53979f2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76262792eb85cbc683b0d6b0d73e1a89238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51223401922d1086bce5007b25c6dc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f62eb63655267dc9c24c895207a58240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1f244a6bbe25056cb5212d8b85bd8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946f077b8ee7009f03118c8045bd9dd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad7e57f0c45ae0dd3873b3974277b5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f736493162c242dbf595494dbc7458244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1898373ff1f67eb52bc8d3fa6358b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0749123723c9ac3e644fcf6809d0b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975f2d5fd0dd2b0468a1b9968a200f5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe5aa47df3ed25c5230fa037a92c65248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920fb4521090cfbba1309d6fcd6b9644249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756974e899855b3b8d23c127bf72aed8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd876ef5982700db71164cd334769280251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112985b995c14dfd8ab93d9c64d093fc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f551601eb4121ff26e93cf2146ea0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2eed4986eb47c85e0a0354267b2900254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd579ebf850c68ff83a248bcb118cb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58647359eee551e6ea7d8e517815b1c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f64e352a48051b02113bfdd3951c2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9fbf35ae07f54d496a492a55bdb2a1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a59a639357e7f74708d37e5ecdaf36259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3c4db4a21305425e13733fda82541260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e3a84819ea3a271278ed88f0a1ceb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5fc55f98e78c50c95468c20958e50262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085624fdbc316ff01be941bf4c8076e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293b9ebdb7bc5bbf5590a8b59b86de7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac43b7caaf57b0824a3d5469a13c36c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9541565514dac55119c7e4ab03302266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f7fcfcb34192b10f0e8331f8fd39a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b013bb3a002c35d98f9aa1a6e3b43268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755471190048fc3e179c5e0f7bea2d82269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2adc124faa0b14658e22375f3669aa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213eb9960c7ad1b0294eb0abe545c77271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d92bb33765509f5cf3d3db66585be272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb276094f1704502e4ccdd69e6230c00273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a84fa142334c560450c350721f2bb0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51404cea16dbedd9ab8c3f0bbf3d263275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441cb00274c075d3eb74bcfd4b605044276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2af4d562150083b2a9d893a1646957277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6094b744ab6bacb4e30012e87aeb3c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616427316c1c70e1fe83f94891a8eead279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26e79e3a05e57d596682a219905308280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf5e975662014cb61f175ca68e045a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff5a5c5a037f6224782dc04495b044282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f60875edc9e1e601b5c7e9a55ce10283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0893de11a4af77a7c4ea7605cb925a8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e785789ef6615c68f30146b3e512de5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f675747a7cd9b1a3b19e41e65ee945286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177aa4437b7bd8a205470c5856377d58287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462100f0a03f7c6ab23d2fe99a772d0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1813ed90b2848dc2fe652b20745e57289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04520926dc644a2181b847a857cb83fd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dcfec0d1cbf12e191ca5e37fcb6cb3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88316380d5ac3aa4878ab09e0d8a455292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12438db63b07884b02677025c07254293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb78a54a6d0f3f8aadcd3c875904c4e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79c3b673e6e52b47ab7d34b8cb6ba4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff393d0912a93ea3b61896f4372fc18296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a842eb1ba15bc19642832166ad3e3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ebc32ece8730eeb06bc44dde177a06298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b45e3f17f67a623221de77fa29b6a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd471f85a2ffcc46adbbbe2c9d59a7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886fc5542d78d9f5a9a232cfa206c7a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e1bdc2d98dca785b089b375b3e837302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99eedc78d1b999e54a1afa4a4880b00303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5120c7ff95743fe003757f3f2dce70304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e2ac338bd40c3e0fac32724399048305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1c3c73e5f43126cc3da26d90ca4e8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed12bb038775b24db6eab72011761b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b0961f0c6b05931e79c6d2b00bbf3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845827907bfe4098de8058a16d234611309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aeb6b7274fa3c1b6f86503f8835adf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702983d825f99c2ab1bca395f466973311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a122b81cca70ac89b2dc77019f3bd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2828fee4d0fa35183c69a0ac7143555313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7e8b19ae002e03f9ee492dfed6841314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49000e125dde0d3ce1c93dfabd2fde315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c536979f0d4a845334d116788a680316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77367fe602f15c51d7d502ae56de9ac6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2041a25adb3d96a29bfd68700fa7d0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583123f08a024d27c0190dcfe87b9616319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85897d5d41a4bb4b44ce626c25ed22320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263b051d5b1ea0eb297c9d13eed1db0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df465ebcce6cff424a767c6864ed705e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c0a5f4bdb2821d91649ba164a882f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616e1c3c8850afad41814b75c178704324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c127c95a3091940b17067a346c00fd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8c1eb1d5cb1942712bbd8455c15d1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf80e7a5653e12bdc148fa73d7cb06d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca82493a3237a15e919766d15b56ef0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc51aad92be9ba20b0548fde6ef774329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586fecdb8039e9b93a9bbe5df649a94330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd22437005824b8128bca62a605ca97331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b256d625033a7d94de5472a17c7ad332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead582b846fb0a86d4c8ccd26476053333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002bce6dd2cff14aaddadac742ba914334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f9a771a06b14a37c5b732dcf82771335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3aca83dd52696e416be382709b061336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4086701fffcb0b3b0e341a52c37bd5d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02baaa6dd13ebb57c89bade8c50cf9d6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17b7ab69700d7dc5c32567addab8d2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80adddef7a80d92bbfc01df7ca41d4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f609250e4505322cdaa1b53f14e9d1e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ecfad77938a7de28ea998869432c2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525042f5b4e0fc1e1892cf72e2d2479343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64c858da965123b0800dc1fa402088344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0e6b0d0f87e2d79ca2a02df8fb1a0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e25d3a9f97f1c55d6a3e7ace36a705346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1bdd4e035c9431e8c7c01997390f1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609039da04da2a841b29c1077eed072348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f531d06d1c9080adf730c32d1bbab45349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7e7f5ba0087c5dae024776ffc1088350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c249b7ab09e28463396134b61cd07351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456816b4655b8c7c4f18569401c121ed352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55683db0cc4ee3d224bbcfc84a968cbe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a4f35243dbfa74bdd70b51040a8e5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2477d1cd4e4abe5fd8c1e67a8cdb4a0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09cc272e31dcd6112f5d63abe2b228356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a0360a51420ef9f9042a8f24a696d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a7ab20bd65425da1a61fc33acd3b3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67903110d7977929c98f55b487e3da1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8b6270a7a0b025ba5b39944ed25eb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401054c193ead9f234a49855b622b8a7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6eb09694e6cc6dc5d2568c2f97e69362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6cbb7b61790f317924dd5907b733c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4df3e7038f641b0740106307f9829364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad0dd81d022c1c7b3b11c53f89615a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed24c54a30ee1b28b4787935df2f7e4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda41f970a1281c371788957d24648f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605de5e14ed06e2b49e4bbc85fe53109368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8efb52c4e0f0068d295b8f7e9061df369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab6bd6f87d289045c964f1707d636a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cdef4db5744342e4972cbc5dfc41a3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d69b54c6043143f7e5564db165bc75372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e7bb2b68ccb1d802031e0070c0838373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f928abd62a37a52a9be2549d195d9aa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f980da5cb4d07c6c7be32c77813bb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1c0c5550617c39dbd24b80820472d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e20ecd5edc42af97bc866f87cbdc5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b51fc08f8fe1ffcd6c98cfa709e11a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a31362fe8b7beb3ab93a70f7a4177b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1b25f0a03581513f9bac9a101b681380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97b35dcfd1710b11e9da46d93c58c9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404a7cb3c72ec61fdf4f7b4e8c98af9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30eb89111d368bd3edf37cfcafaeff383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483127868a118d909cef57a3da77b457384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2faa1b30cb8cdda362a00468caa1ff385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc7b634761222b7e65aa10f9cb5c88386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd850f820fabab9d0304734c9ee827387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d453b5a1d7e9a18a3d2de3f2352997c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d6ab831994edbaa2bb55bffa037ff389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75652931451197083f121bd4f476f303390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08241c2b2d896cad571ab5729e097cc1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40548c4f7677af909a147c18a8a017392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39c0b73ac8e7e548e8d2721a816a4f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a2881c3c9b85ee58bc3ef9d473331394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb24c4d182f7a7367ae2467ddbe490395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2e8a8a32da7dbef52ea45db7b8f7e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a7d6e86f37421def4b7ecaf459a11397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436d0a39c2fb5a722b151bc50b14999398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279365b7ce8b1df11f114904131b6bf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70442cbf225d043fc37c4b0c384bc5b6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dfd5c8e21920c7543c43604fb82790401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df06a060542b34db4ffb0699fee762402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd41e53fefc04c48eb649d55b2600f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8494390059099093568cad371d954404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67337132793e6f31ba87c61070b9314a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab12bf0a8f6bd4157733f462b6bf457406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39329a21f50fb69142eb014ce379a7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15f6d43bcc17573a48fcc5248e4021408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f827cf74333b97c70d6f7a1c634a19409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579223b6fad95dfd2d5d34f9ae81b64410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77dd354e48d5af752168d5bbe3c467411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8022b4f67dc5f159e24ef86c43acd6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a295a66baf7579fa4f73bfa732a9aa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa90b5f0feca23be233085867a2c5d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586457244e707285306a3efe1a978228415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055dec88c9a0a7c9b0bbca8b7d3f7d3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30a7b90fc484652e527afc7271ed4c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9264e79b98d294dd4f93b9b420c6c87d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140be8e604aa40bff98ab921d1b60c5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcafc3a4106a1e1da5f3e4e0a77bfc4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abd84f3e58e9125eb5596d0039d0d7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544114e7879d6b6e307028c38b035fb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18c85f05d8ea6c63f28a726799c1e7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3185e4664e94655a55029f126a5e3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b0e4c03fe6ecaef71477f067866e2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b6ab681a6cac75bdf5f0152656ca6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3eeddddd377415af6a5a129d5fd682427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f95010d67930574304c68c1584bad1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aee3f3f75aff97ad945ea6f64e3611429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb64930af69ade18cf1ae9e2dd8144430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac108f504a65378cf3d901018c8cbf5b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df3db141355e0c3cc21d9d99982713432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aaebac1aee618d0c99b40c7dbf3573433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b574d8c9f0d9e223aa2f238fdebb4f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9eddddd96526ee2fd2086ffac8480435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be694a71b68a401fe4ce322a2e83ce1e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560533d6a5300de08e6d7f18ade24a3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac49f2959332f87db1ea447d593beb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a912316385864b6644a67d627d3080cd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7fe4f6503cd1b3b54eeb2416c28b19440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d917d11494c0aa9d4702dd3a8e85ce441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18baa30bec03a7f70f3aeb104d6d541442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd25276ceafc36d48b4e2f4f506b590443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4def76715db112914faaf402b4e359a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af974cd142603fe4049142b8b72603445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344e5e418b804ae2b8e660fa047492c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc7e0abbe136431127dea08904e9a8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c687cca7d7133a86e168fea89b8eb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb523b7c43e25f87433fc867b3ec77449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e627eb14143714d99bed9829587003c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea7dee3b7e79d5bd93d4b7181fd52f3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899f76df8e13077fb0f8defc2b85294452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553405533ed0ed54fe8da23c1da681df453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f933f12f8c86d94682639cbe14713454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850099eb84898267de5585a7ca428711455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124eaacb279f7571029d1c182143d47a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785c5d513ec79dee679ce22b79f74d0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147b8d100769ac7de78a8ec2d21fd79458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b77abf369bb8f4996f8bbb3dd78e5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366e7757937748c11e1e242a8a2b4ae460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6dc8f7062a016f52191926f729676461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c3649b44ce78d8546a4932b56ca2b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb9a836d67a4669b53614183fe4657463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585fe40e602f05fb90eabc2cf7ea137464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692b2d7b9323384cba41bab064d79b2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0ae301be98ae713b102c8bee4aecb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd590ed83a29defe13c821a060a090f3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123cb879d71aaec2e44d609aea71f8d0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4862dc413f38efb0889946c1e2ad2d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5ecd46d93408ca626b86545b013c8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f49feeb89dc5d22b98db032dffc53c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11763ca122829c7c4c9c301cddd37f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ed2cf6ede9dbb41143cc974fad133473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b896416bd47aeeffd2f8fc05ad91c5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe73821d882128c98b5449012fe1170475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d55126b7725824c1f6a8067d29017476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a94b39014c0b5dc238689871a323d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527e0aec7eca4626bd24cb5d2db8cde478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10f35a41e8076a66756eff7acc0f2a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a63f9c75a916e9759173f031d040ed480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fdbb0a748138e685e3af775494c2d1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57b95ce139dc169507c075438418b5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc7fc737d75edd3c8deb97e3736c55483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346cd6bba3eb2313b85fc8af0b119694484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ab6e287e401c58e754c43d13ba75e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ceef732c3767008b60ebb08c2fd05b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0588e4b126fbcec52581a2c4205f4d5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ca2eb46c2356ea9648e06a8399035488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e6f70dab4721730411dfbbb1ffe28489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0cb7eaf356a68158fca3c6a7c932b6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e1c7a07d1a79ca86b7a01a37d1748491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156bda0fc155b837ae665bb7fa08967492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee0196ea1ac1b292e0c2de3808ae8ec493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50ff45a1b2133501edb2c953e7b6cc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916bcbac3d5b3e5352dc809b1e7f031495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2f0fad8ca4bc77919d750ff36ccdc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20845893f4fc931d191ebefe98d9df8d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ec46b57f0c78dfbbaba877dd8b714498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27e93d900f13f97dd652175283cb2f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7064b77234d0afb6ccf2d6dc56df4a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86100bcb70897c2b3502a1238a82d44e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3c4b95669a51a3dc86a0c17116b3c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee64af47e9566a84f6345fbb09297f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529299e118e7fed15649ffbd5e5ae63504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aabab75e076dc9f40516f44594daa09505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d8524439b40e8c98262f019c1af44506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64873784d1064a89d7fb3e66f88818507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddfad6995fb8fae891fdc2f9800d8e9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05e2d8eea5c99128a1f2a5da5b31d7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d627ccc268a5562ce07911741e966510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d015a8b8b98a862dd83e3ac4efbcf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8876b292463f4c87f26c84de8e421a4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0520b798cd9b6397d8fb73baad9e8b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ba726c7458abb6545636cbaf38a57514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58482de77d08bfb3c24caca415a1e1c6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f852d81acd1daf54ee5f0144cf6536a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a49203196bbd15f48bfe211e64d77517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86a076ccca5b207e7961cb86b9cd62518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf37666aa57d71a0368c86610c0aeb8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ffeb0f4697eb8cc829b529737782b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916cf1c4ad5eb40cc16be73a02124a7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a806efecd7fb72ee8df67f2aed56e5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366305d3c8459b21c347979ee8c7fbc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da018c3808a981b8035b4e8469a8e3cb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a600ad5f19c6bc17c13b8bccd731e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38462c4a6cd669d0047f22099c11d2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05dc4ed1c485c1bc90c16196c66a0fb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026c48baeeb09ef467d3b34ebb6f60c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f806777e902581c5c92cd3cda722b5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3f06c91c5daf4cb021e315c2ba4e5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c61150ece11005960199476bbe943531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414fd10829067580e38d115d7376fca532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d84d2d927b6c69860ca565e2e0938a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074de893ce4928beaa260da24dafd77e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e675639b4971fd5687e3b2acf2dd8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b5a4b1881b14887e6eefc664f0897536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994e0eb4ee2c6ac02b002deb8ebffe3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd73099d11a8076173e75683a442fc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce83c0c7b8fd375e2568d79881cc285539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85fa9ea24e6f94e62c3559950c9da86540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e927841fd2887962b91bb3aaac32e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d150490b95ff9e579e00289bf89a6c9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f18a6f8da9f148686b177ddff2dd15543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cde8e1e0cef7103c547c0197ce0b7a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f405738f086e92d38affc05f071b7e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da750fd1cbb6fd4bbbfe4f8c14360d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de173c618dd722ea2b88bc8565908a91547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472719459e5dd133dfef2c24ea822bc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84daeca7fdfd1c9afb1ea90ed9e36473549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7449cf15d460864e72a2b251232e86550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f47ff0d66cc68df8e9f4a42cf68c5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e8a8875de834b9213416ac4d74762552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c6f8a67e893d7ceb4afd55404b578553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fcd09fdd3b47c9f56d7197ea80b8c0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33181f35b87d69cb70f304f215d1d46f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd84237dc8a995f37177f9fd01b81cf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154055d199b36edfa9f876388e619564557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b763a048774ffd2b55602ddfae518558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9630063a081c08de1d9284ee718b9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17f968b41c48cf97a568207e56c2c2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6680d769dd690a83290c88170d44a6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b402378cc7c11eec783671951f535c1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040891f54f0f98f61903a2838654603563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ef0d0b453abd4b8d126e7eafcccea564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332eda854b570116b93817352473ddb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299fa897a85c33efc110c76442dbca5c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b17c77be593e755d400a732a71967567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737eb7152418941bbe24729dd971e022568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3fb9ee8e9b0756f9e588c1cb4bd5e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8010a755fc7b6875268a7e0818ab95e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4199c0259467705024e760fc60ef0a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be7109409c5c29334c464c638eccc1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942e15a141afef31feb201b36c64828573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e01906b3e3c288e47b8fadbd258a4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e78d861de47e92c0e9d4558ca36fd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6b2dc929814be7e4ca038e245050c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153e95095a2ee54aba8a73fafbfe412577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358bc6ea31631db4c965cbee5f22b641578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb12a87037cd0266822db9c47968c4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bfd8ec7d17b1cbd098c0847e569784580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d46b47a0a2b3bd2b9dcf1d68d1c125581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5d9fdbb0771f7d254d2a8b7ad08a1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96866b2ab2e318017e52fbb398f8a698583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddac5284f3eca7a764d9abe1963332f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e47ac93324018bf67692e3e1c57bf7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a519d49aed1d597e97f2069d3d18ed586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373250010fbd188e9efd07f68b49fef587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4dfc5dfd67b21284e78201379220a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37116d52d431ead53c7c45e24363b9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5600faeda2f141804b744cec24edc8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a30940bc6b95f7616c05da2104da40591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f877d35c3cafb40b0a0f897e3f75a5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64393255434f1cea780df264c9c23039593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a7bf70849cf3d1a9039dfb036aff2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2bc189dc2648304d92c88d5ce3c12595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e203c5412e748e8e2ffbe3e5885649596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fad885d9aa1d1b54f80062eded0895597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf05b0427b11176b41e3a213fd8613598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b31775a3505dee174b968761553ea3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72f4ce7f1125dc312c1c0af5162d5e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705b5d24d37cdeab9a8228ad3b2328c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a1175e22a4d56a4ecbc265a5e1e17602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85454684244de6e7937b2485b443a41d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84384ebcd3201e45ae6a4b32e79211d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29696b801ab1d764e7a034cc1ac51d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161cc7446c1d20574058d0d11e37242606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d4e654471cc7f11d88049bd350168607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf854c0eefe7348933b7c4745678c95608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dce7764f415ebed6c63aae21e54212609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d145e27fe0fa5b553581596a31251c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6559f1de0e7d1a765c93b9e764423b2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252e131b31d5486c5c3f585af1c000a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedab53e69ac501fed82adc12f599372613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc396aeab55c077c27bca340479ec6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a5b2d5d085e1122f66832d4c3c331615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5a866d273aa89d66825afcd78ce68616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7f406c1e857573a08c870c8ae32e7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f56c82a122cd08b5b005130ae6a517618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d4e88b37b9e1fdb60d5f24d8f327a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947c453f72d9032239796132fd63a33620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68e010dca9e3e0d91740cfff9987b8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea073bfa9510747ffedc7ace740009622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e8106a9c5772f55648dd27bf3734f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ea38a82da99b269186312cb23eb36624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5bd9107a952e5440a069c97c691ea625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb502c4b44229849a90c84bee451297626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0e79843539363d9e5d9c2a0349ec2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7900857998c682ef4aa0a08823b8c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3643db39e3b35495ed2561cd9850d5c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269d9474f7f2bdbaca563b23b9cdab2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636dc0d369584adf7d6df9b97220780631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9eda8ada2d198af9bc737dfa1805d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8f08f9a1f1ec9ac78622b81921d02633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df51988a39edbc52ac6c0706d59f959634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e00e01aa213fab3d8d2502538f31a2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d873f62243bad304bbc5bf8b19dcf3a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db563188708b4d4578ff8a8e84e3e1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80dd52eb250e1ce0468302bd973e20638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0a25ccc47f366cf24c5cd1c2d44b6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d7db46b51f226e4c497cb99b475f7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52311c7d16972a765633def021d8d0df641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663a9736ccf8ad7142cfde61e3837eb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9c83cff5a8419c20a8c4e4fa00c3e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bcb0f9c981aee32ca84b01df42e76c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714e7ed1b7bfeac70eaf98dcbb1f15c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6162660da1a33d6451cb2244df03df646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da63a2035cc4a1b07adbca8292505d1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3b7d1f5d50500fbd469233a192e41648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d155d01aec13d6841b03140de41c92649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56a7c32fbf863106ed4c74da16078b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ba641b8ee8d533c3b5652364fcbbf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a92110481fca7f109a09cdc9a3551b0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f86914a00ee02bebe3040b39c37b54653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3f78065dfcde33d28cd20a76b0e38654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836e1652177bf846b47076073973355655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e620af2d214d3eca1e07ed0a39f31656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b246a8abe0069ec99367057b9d057657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47a7437837f6643700731e051c5e34658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fcdd03bfe949c2f90f7acb8a578ad6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5b648c773f8473c0531dbf69eec6c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b81a085c533c0629e7e6435fd6442a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ae72dd16895602fb18f788b483367662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b287c04c65a05e6e2d7456fa23299663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d57eacbeeaf443f5cf93abcc500590664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7998fadf41f946bb6623bbe279d48f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb991170e03426b56504d494f66744666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f7a06282cbd2aad3313267b21f252667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1fb3f3d0fd64e8e1b98b6be15bab3f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669264d19ae1de25f24f0fde996c8d5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea43a1f90658fdf15e6579cdab3cf2a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619cbf08963a99b278b7cc70a3df2e0b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca8f45f3d9b8f8b22b3eb76b6f7da8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74ad45fab1031213a97920b9c88b33673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e4a87bb47ce9f7406cc13962594bf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d127ffb7601dcc0bf9ccdd27c42fc7c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d9aaae39016d08961783b6ba9dc3d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c69c7bf5f60b578e67dfcf6eed2c9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21801aff0a0a13239b723233f99d54c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5707b0a9ebb7cd5302ff66989e0d9f0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de773d2a4dda173707b2520cb2068c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97995bd1223cf55cabdaf85df904e9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be2f2c97535f0f3002634b414381c1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42624c30973a7e8fb36584f602d99df8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c2d292509b1fa158891546724e8e9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35ac775ef9024bd6aababf468ea1d6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03db8c6ed40cfb6de0186bc7fd6028686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee384627334f8e8df689e711cefea7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88fb8f7d926a84ee9aa607db62af825688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ab0a0388cd16e9641c55ab86164d6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487465c4d37e174aa33e29d288046c7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d6b301756516a41c617fde8db8485691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6c86c44dd05605e576dcf3e9c3bfe692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729be52c87db1800f3b32f44de7c6d59693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c016cd5ae776ebdbb5ffeb2bc3b7b71694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9be6982d5a71a35befbe4bf9ae516695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b434dab8fd74a0c0b3861d00b1d1f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad74261ab59b186236994f86d1972e4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45bdd2ecc34a4d98edd99383842868698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd710ae184b41a1eb7b0917bcd0754699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767850dd3095a9673fb61730062195d6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04af4129eefed1fa09310f7a1c2848701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a9bbbe0587e391fa3aafd21dce9ca702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0ee805290e1d1d5fbecd54cac0861703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1cb55e801d244dc7dd031b30a0c15b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58ad76bea38c0693c82910e8bf167e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f629dd49c969a73c2d8e9f41f9116706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23765d11101111b68816896a27b426e3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc5290a352bffc98fbe1b384d53e1f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33303b199388aed77d1f2212c840637d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab28b7341fd719d91f939642bbd01c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee06fa7aff13a2f188b863ea68beb1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3139fede917fdf5c3e935d3730286e0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dfe9d8e7c47b032a2dcc33b6f312db713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7cab03c34b90e12f320a5b72acdba714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c016732c67ef81070023de384e476715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d686fdb9a4703144dbc8efdbd3a23716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d8494fa5ff7feb12cb6f0f539aead717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7280ebebbfe72800b513b4f83e71371718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ddf523b75cb737f65454f70f817bc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c067546f28561d377e710a46ab8c530720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b061709cddbac7b000af41e09c4b2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54cbcbb7e66678d795751d1924d735722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f165ab564193ccdb73cb3b5ec4a4fc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97359cbd6c2727ec9058f1e25dd56892724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59e855b6527dbd259f773f249d17b7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7673a3936344ea7f80626ba437ce3e0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce81af1914e2f3e7046ed561dc1d58727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cfb3fe870fb9b04aff342fd4fe2f86728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed96bc147183dfb1e91e33e8fbbb8f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725bade523fcdd222dfce21463318907730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e8930008bb4770f98cfd7feadc0d8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352b89e1917b00684d66e5d572e88e5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb7031acda294b9adc642e0b35591e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98688472de305101bde05e4f798e0708734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b624ec6868bd99f7ffd4be0c8c7210735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff75c8e1173590273a704e26de42c8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb048c1b61c2808000268771f9567cde737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4793b3ccbc295e63553d733198e4ce738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96e10ed4ada3b6f3bc1b30eacfc58f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e99753997ef58e4f557aaa25590e67740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bea6e1d8a21ab58db726271fd4b2bf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2fea22799b2a2cdc48a3ecf5f2d70742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a166a50fb337c886d36a832c9fb426743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dadf0b45265b8f726e78b803004981744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398804e74a435f4b981aa72f6123ca30745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ec0cead990abce07dcb2b309ca44b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193a05becbd3c7058d7e98cf339175a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d559da8860347cbbc640a315f0fb0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7d6f1cf2610e65608224a832cdc0b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec419763b68cae6b18a18f5b135f57750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69dd5b2b6ecf2bd47e2426998e1102751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0472a645a127d15f2e159ac9036dd53752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f11595d7a906dba3531227b5a61e4753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>