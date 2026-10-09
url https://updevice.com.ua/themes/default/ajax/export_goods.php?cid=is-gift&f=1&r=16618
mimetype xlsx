--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90e93f549e504176006d6594b4532b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd6e7a3abaff293150d4e2556469b62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae020749af7dc32a16404311526536b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75502c2307986cea6eaa55c5008a6a8a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24e23a59fd8d19ce9e3d35c9bdf5195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517aab9f4aba0468fdd99e6db98bafc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942da61cd15d8c732cff8dbf2884eb9b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877c442bdecb3565b0fca884d62548c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a9378e9b2421622e8aeab5f26278f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066abd44665d51e332aec3ba663a36c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be30f4a09bf37c710df5494ae8f723311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1503fd1f3bb6e724a7139eb7b15a6dd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef02e468ed764387637fa12378efa7a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa2babf474cbdbda6a7bd31fa221e414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319fb419168d30d0f2cfdd5a646a34d215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2971ebc7dfc371aeb5cea108db05a7716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9e22e9f9cb09af01fdb15ca2d366817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90955bb088d7120907885a7ee2520018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c21f7ace70d59719325e8ddf6db5d119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2eddf0b2f3a3f01b218cf8e48f3bf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791588c84780076034212f18de74cbf621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f5e7845fc829d9b6149c7e5b84b0722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311dc7ee57ec22097fd82d5e6d166dd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66efe0af7c7f5f0e8cf83f477627eed24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f8a0bedc6e127d2cda6d7c7af3e2b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8dd20da043dbd270715c38b6a0ed0e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc05d844e54fda85eaa431db6c2ae1727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb617c2789d5af38e375a13330e5f228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba950c8a4dea4763c81ab6eb1f1080129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f075c881cb87f40ededf58154168e930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd7e7d2be3adc1af18a312a162d8fb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13ac0d6ad3736d14d4039628d63f3b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85140aa6c9e90ab5b3271a41c2af25b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ccdd203d9af413828129dc8600b82d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041732cb5c8ff5253f6665e2c4c24a635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6f72ae205ca137cc9b25e0a76ac2c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc1a9b87b62c52a51568ec1a8dab5837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a177f17de143fbe8120ac9fcaa8035a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73def7231e42f906116df1980e55489739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6b08aeb4c5e2084475b5971c40d7340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177adfb301729616fd0b5124724c72f541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c84323dde38143b5eb53dea855953842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09598ec2254514880979be575002fa0143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576c773cec608b7c3e82e4f1be2a79e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9ab05d04130a13c0dc134592b9eee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a10d7a27c925e6b97efb9caafd0cfe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528256689fab4738b84681b1a80617447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0e91436a74cbdba98d45c1161cc8348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4d16f326404dc8f69cc5eaaf825a849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e9a693c395468800865db00c86fb950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2312e5b1af091a9e6716aa579541e5351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737fd1675553fe8abb7f167be87179e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01a693a701386f5d4ac27b693dcced53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1550eb8cc4bdc742060900b69e3c1954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67bd5614c3b7961101f68f576cf8c155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea982d8a945d4079843a0f3890953b6856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e7b481a391f0f999da1c10804203f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d7f370d5e69d474749f4d16d701b758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e72d1344814fa30bd344585bd66b9859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294d30a760cbaa49942157d973fd26660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa78dfad7b54b6f16dd877ea820d9a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c61cd85e9dbe75fb7748bc9937777262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e442fb5fe0ad4923353212952e8a5563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a86a04c274e12f307a24b41a0200fb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3946b102c77aa597006fa79519c61ab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9ab3c7ed9753405cd2f29866e9aa766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c2d15af028835ee20281684da798067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e900a9b12e0dd35fb3a2b85d852ce9468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa72f3142c8684079fb6424f7e4fa7869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a81755c4af1487f16a7c59ef59bfba970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02558722f00556129ffbabe2badc4b7071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d91c8a4d9ca495fa52b9577bcde1ee72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc07b465576d4883c7b42196e5dd4673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b63716cf9ec49b48fb6908912426dd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e094b1468c6755e110e273166dcffe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29dba3a6edbd56ee4518ac4a64deda76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb36bbb449d466b6a4b0074d7f7db377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ae6fb072ad9aa09363df958f1c96778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8fb1215fb3ae4c2993ef572f537fc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef69f2949b0d646f95d0ef70239722280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c333d01e394e6b3347386decbf12b5f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef607361748a6c7c4f569c8a753dfcf482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ffa482908fa0e3fc3b6a6bb0df3e183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24ce62e29e221eef186fe67ac92dbe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a925e204f0c8d6d0fa41827030105e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666c2fcfc40fe637da10d3e184b363286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184af92b283bfb7a4a1eb04c10ff18687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ecc1294835b8ed4dca2d3aad9551b788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9c3da8c1f6803c6bb661c205f50f989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79477b63c1d52bfc781e477e11cbcd3490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e4130528f090f21c662a66a5ad9e891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db80e388a1edbb1e13441f6680263392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328c072da5203b49554b0bfb514022e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c7df8fe11475fb5155fa78f73577394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606c1eb825b17a6758ff6c4ce99398295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f85d9e0e7cbdcd668d334b2a1beb196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e0894936576021f7ca8dfd85c648897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278014b7e100413d6d5573ce093b8ff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69898dd0270ea93fdd47473f2aa62299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71348a2451747f2e7819ce5c82b21a05100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b33d2b3f506bef07a7b0193719cf2e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986c67944fbfc40cd72573b7f81047b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32508ad3dec434afd6f91a9bef7ecee1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796e0854c0c4ea1058479f91e2f03cb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ace8030e533f3d4c0ab28059453795105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6ea07cb4e87f57551db569015b665106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71677c007d71223a6178e41320349041107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa0907fb9ddf95896f5caa89c24345108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88db6802ee4694cad02d69bc118f02109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e05b8e04830fe8d7fb7eb4cbf56c65110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ad4950691e7c715382f3a4a156fc1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1a607d799610b84d6ce6ef47a84cb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30ec1ad8bd8b2af8a46bb126d77794113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23636e7d5ec9c2dda4df3aad3aaaa6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671119784fd2e8b7b7d9ffc94fb64433115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e496948c3cc456e3daa2a5ce871ae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd20e3e90024ad8c5e8da86a65fbdd4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458b225c12e863d704e9f004d40a7bb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96350a10aa631357d143dadc7858c2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790fd79f78eee17151258f2fe7c81a85120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3849fc7f48db57986a3be87539c4eef121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1ba3e96a41c14560a3bc8ab8d3fb8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f8b932454a121cc09106b0e0a3d29a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95910ee4e132f053644b14dbb29a81a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8943aca4bcd48e10bf07bb4e74854c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167cc53e43612eb16ee108db05ac7f7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c306ca563b758644f0e2636835f892127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86bbcd20e1094f05f6ecfe9edf4710128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38fa664e30a8e19926580c9e8544ceb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50c9ae684909bc5b1c576c78265b29130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67b9b63399333fe5130086b55e02a0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593c55c41adf32636ec5c161baad110132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8663778f73f060e72ce071eff377c196133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9ce883aef11830cac175eb2d9aa95134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14613b3d852f849e4316fe3905255f83135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159b3ba28259d030ea586a478c9d3f3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc6bbacc324c4b84d2742798ba7cbb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae20a8e0711a330a5b9974a2d3587e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c611700d3694bf456eaf70441461dda139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3699f925fb40cc05e65294906d9be140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89c9bf44b6de4a757051923d525ae5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3019ab4de0be8a225750d4a776038e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c73ccfd0743f9150ac040e5120a60143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ea81fb8711ab08973e91b5e87688c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a48de528d8e72c2bc10dc2af531c4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa231ceea05ef62396c6df1ef2bf88146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2352c49d7e7f131c9984094a54f4a77147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ef7ae152fd608ca7eaf7f766a8abb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb6a687c450672aa1713abbd19b65a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b7027158b523081dc02820c73b8ef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a3980f00bbaf7cfb4a8191c7cf025151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b542e78111ce0d53a0791e62a3b95152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746ac346714a3bce23a4dd47a2aa268153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654bc03bd2bb0d67d4628fd4cd0d5327154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446c11aaf5c36113a8414a2b898c85c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568ff28dfd6a53af9b6bfadbee28930156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816513fc7b1fe3c723611c0af1aa946157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271d36877e6b60e771d9979fdb4f430158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba88635df75d9bec9b7fff784ef8077159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0e7f118e2d41245a181070c33a768160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c93eb6b430ec3c4465efeddb465ed161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0bb96d95ad2ef9879b0de61b6cecdb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4385b01ed182507a2d666ddd1421aa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d13a02a2bcf2f3d8c3ccd24489260164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a8e9c48f89caa4f5502dc30b1f728165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c64cc77adea1d71abd8eafe6af2d5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996c8f25c193d05194ece11baed7f05167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93e7cfd4449a6b58b81e45c1759d23168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16637027a59649cd46856847a6cd75b7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb25d8b3a9da5836c1723cf5d3e95e8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65766be797ebc1f2ee7f8ab9ec770fd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d11058c339840bba686176c2d28e9b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987c3e4e04793e9e368ee4c86125564173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191bd760a10fe98d9c6e5a75f938caa9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e0528b64ef85461e6ecb39d26bf8d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4281eb5878ef21ab58a466b94c405d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8777461bfa8fc66aad267d95c560c83177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514de3d52fdcaec2b50aa83b504b061a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af4b7b5f26e4dacff20fbb475b49e8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60518f5eb8f99adabf2ed23b6f9154180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f265142491380dbf7b16bbea004ce181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a29cc6011cf180709e8e85e31b85785182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50653c005367297fbb001d1f999f43183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105b4137764b2a5d2ac274b2cb8594d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc411664d372892d0790e67e5a0d1b6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f559f8e2bf113f5411fde8945c3d9c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764d36ccc7e996c7f23ad8842c56a74187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b760d042ae08f8388f03e303769fa8e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46256fe9d80c22b5378cdb28a5d0eaf2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49378454db05397aed2eb5c2fe4d106f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98f49fab2ec4abfaa227f37d1d04a1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39903bb6f27fd691cf2ae0ccce7639192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b33bb3c364aaa15f3d19ada61ae69e7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fbef086cac5601203a5330d68c2f7f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d05e2f6e05940be6a1758918d8524195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6186e08247ab2d252384687aa74f37196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fdd6796c785418a0770292eae5fc34197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86371c577830d203337fc95d6fce0b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705b559996c966c2050dc1d32f6aa21199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61bf5726631abda5934f2b878a6d4d1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060eb41db32435e4a069c75a0b6aa96201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66cbb1a4257c45244d77cf61b5615e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c417bf8ca14121900216607d690cd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf918fd309a43909fe04130526d7aba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f176dd570e0340000098c84a85b4540205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7febefe79523fff4526b79d24fc4b3f9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce5dec2489553441c5bdaedc86db08d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce4a6f7ab0c58998f38203d6a663b1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4886b68dfdbcbeadc854017fa7cd400209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4023339871bf70eb95fd07fed1950210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a327247ae48fcc4fe6340e80e86950211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2a456e457958d5e344421e07e8b2b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd63bf87044c8b1c2030c87a9072c0e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a6fe298398b86369a3dae7c55befc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e108b0b57671035fa02e541a8dce3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045d2b316d9e6a81546a884361972aa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c34029ae14165090d9334b5a34778217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3189dec418edb2d400212a630fbb06218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f23354d0c9877c217a6baff218e5f9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839ec10eeb9141b9e6f8133d9473fb2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79adbf728826adbe533ef6801ad1d7b8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac15a819f142be800443571fbe2eb2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a6b9934e9f6036132c51637eafd48223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9ad5a4f63c0d49f09b6e7dde79e9c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa503b888d1941b0d5e9ef1b507b0b8d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270bebecb991a56a09d8628f0778ad77226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8b1c0faaec788221d90381cd184ad227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ae157f51c8220876db4acfe83da17228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f763f337739243cdfc68272c52d38f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3a4ef401e27f61e0e838ac771b500230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62bf7ad5d9e5ab406401212bc008cf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79741857e0f7863e9a32b650f273f546232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b4362a47043e260214791372a9b7f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881ee63470e7014b305409ebbae8036234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64018ae0cb80c0128b4b050994ac1a6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9344fbb74a3ac352f83651f285855236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc74ddf5be100d365096c62b235ce1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f35981023bf156aaf91b55f0223468238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9928ddf249696979790601547c89c55239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e12fbfd257eaa3c72f292a743ec10240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb85782440d88db4bee6b6853f08e0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80150c0bab6942c7a102c5df2bb3c780242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4291bb3b85178a1a85d91c0f5254b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5afc7c2a7fb673b21a0f68d31e1428244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab902330622a74e5f25f12afe02a3e02245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc656dab878c9c84c93ecb1550f38ea2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7aa0f603c66314c6bf343650d947b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02895d301156979707585ae9a29d2735248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561007b6cd195e7d91f803e04c1eb57249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a65c7126693e8bfdd5daa4bbc571a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e4f9e38c14f5844ebd8d253aebdd6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc105b463b8ca4f8c123a427bcf08b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee444328926a77b230e4116b91647405253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b3baafaf8e73d87550e144cf09710254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc5b68ec7c9e323d04642d4fccd13e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f98a8885717386bdfcca1e9ffb515256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4705610bfbbd971825ab7cf82d414257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794bb3a2f2f5968138105e1d4e79712c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f384da7e605cdd3689f04dbb4f0aa9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4522d1b1364beee219dce611202efb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae889cefa9c37f39f16eb60911bde4e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d2128afeadd6450dd1957e0d8f948262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a39d4742665615d965d2f15edf64c6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6553dc4199886f3653fa2e9d7f99d5e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92da2096a3990bcd98fa0ace8cadc8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c7f118e2e043005dcf748733d707a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3dc703864ae910ff7684ba18dfe542267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7246956a0b71c50e61aceeeeb81c3c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c710271245850fbb9f6bc1541148df269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db365def3274503d4a36eba80c93fb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a0bc2a6317b7ad4c93bea07b71b06271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c3be989a1081465a23820476d6c18272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98865369255545bb1d8a7de4291a4fed273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513fa0b8455ebda203143a95e8f05a7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8ce312da259756dcba6f842489741275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52380e6277fdbdb2ce3f725151e6d83b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d266d7e05cd6205743bb4d6fff8f64277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf44a5d5a308be5cd07090b5a9ee9ff278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925853b49d7d9380213ea980b0a4dea279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46b68556bedd938e94d16eea6543ad280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64afb7548307c1a9006d4f8d7a0924281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7627aa6fb291217c8c972cc128e24282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70fb163e994d3801fb29d60d877f0aa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac1cdc0aee6bd3c4f77145277e95b9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470cb0da669da92aaf6b90b767efa41285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65543524c5cf7a69e745e4f0bce73d4c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db66c1aeded3516ef849635268993f6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6de970827387c4c84723f0b8b8e7b1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafdc676ae0d1adda7a07f89a98220a9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739820d250e25e16135928af9374d7b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3cb3e1f78362ed452b1d707ff2770a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71124d21c930d64957697695b3d89160292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04bd6234259e874b881097cfd2a460f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f947f5faedb9ebeb103df213da5586294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee32e09aa847dd00a4541857dedbbe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68f75fa0d917ec3d321ce5beecb96f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4f5028add23cc027bac3d72c13be5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beab408b8cbcb6ef95cadce4daba792298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5b2e9f9452133ba44aa594daf9b1b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d750904190bd097b6b2b46a4da9ea300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcae979d8df07e87835a98b18fa93c9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaad88c109bf43fc5afbc24f87a1fb9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d0cdafcf149de99e67001ca951caa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff918df9ff6ce21b603a5cec6a89ad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152bebba14d5b3a2e7d57f6dfac30b9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d6a6c84ec4f062c3fe69a9b5e95a6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2dda5d2c21f58d216d98172f85eca307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe31dc490614122e03d2c8a458fa22308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288dd035eec4c7a0d58f4a82163007f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80c22b29a71ac3802280dfe341c6b2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e18a993ffdbbb809e238de54bf7d3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d2f317b474d91ffef9754cfcbd0f3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46add443b63a21ee21159d9fee200fa8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558e5f8d5a8da845fef3eeb02ba5ece314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb87fc31d4b156b37882d74bd90443315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd35f858e833806dcbbbe9560cb2b93f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f7d611d311802cc0ccfc53950645a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a74fa47a25285f7f31ae3c2042e0a0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b0162cab0db53f45ec22e6f88b6df319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3109ffade62f977d3acbbe48c2ff70320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f673ec07650c152bbda345bf98f092321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ade06015e7917465e18d74eb84ebf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cccb63b9acf3b0bec54cf74094c16a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00525e2e25c4bd17b9a48eca55a0a9bd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e0ad08930f7e91ab5e01244211405325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08deed3bdb7c914ca9b18a0e5ce76d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b999d1b9656984d133b7ef0e57f1e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733f79d2808b8fd9b3263b404826da7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b7012ab9c9f7cf09c50b43ab07b83329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094bef1543610611d47fdce2ed55749330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35294e5916e95f88ffccbd1ff9cf82331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40359455e5a94c3b853c6e5073ecbce8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118b1aeee632c1747f97b8e72bb835a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620b1b60207310ec4035dfe65422d28334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de8af1638fb6d32b13db633e8f75b5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f91c27de98e7d359896ad760624ae336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d7f3f4f8765f0526426896092bf42337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a01f2ae87b3252505b20f10a903295338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4df9ef1d623c146f27c6168ba6ca2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23def7dffc478bfd791ce716078317e6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8708d80f5816904bddfe18bae782f25341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59e1680e4e76d92ecb526a54e9c1ed342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0ef7e0f618ed6d5cbccf4b7a01f97343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7decee03b22d13e4d6a773faf4b7d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862b8d4cfd29be03a674fc7b76dad4a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefec19b0056b53dcbab24341a3b1218346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37be8eb7016e3f57f4851795e2fb357347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c93c387cff9d89975d0fd0e4d29d5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0cf6f761bcdc748c83fe7df2db19d6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee043b5834379ff796e4945d1ac5494350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31b6b01d54b80f6a7956e81fb50b86351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519dbb9afc285ad8747e6fabe4ec26ed352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1247cbfc25c2b4307366647f51f33b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9c197c3145f5ee892580c8fb67ed4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09ab8cda92186ba4a856ca9c9b9611355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1fa6f20837f0c25d6a466621a01a4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f5542cf69f7b941e63bbca619f83c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773a03b2b0734375e830fb9358e4eb6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df4e3859e99cdc7345ae07bcd421ac359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1166dac7b6f54cab3d2dee64daaa96360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc242c0b607c8b5b0c4caae1fcd3a4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980afbb591f73478fc20fccb3db2cf0c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d2d50a3d84392f3c060244433946e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9864e6c994fc5cd5905440b8588895364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cbd7f62ed5cf66e01266f1d9cedbff365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc34b122a4ebe6b9bfa14c69bc8a40366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882df6f3a81965c9e818a1b9db52350367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440d5fe479bbf02e570ab21547d1f93368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8f8516829b922e602d60742075134369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81e230b6ab4a9dddb508f502cf679f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0fb173dfcfc385661d6790b30305a9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb81a9639687cacf4e50530a255acc60372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48903eae804291a457d6bf12156aa1c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14ef72e18e9975d82dcbba01274e5b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c9acc2db05eb47714aed73af9109a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854eb04467c4e60cdc772df1c33c834376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9a44fdd3bf67b3a20f49243781e9c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1794b6c2afc153a2dd94bf9b4d9c9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ae9033b6e1a599af6d3814aef20cc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07176f53a186751176ef7581eeadbfc6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228e3425b1c286144748a339d416a2e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4dcdbc7d032aa632720473389d01df382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6814af668f6f33c02782c541396ce2b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884bfffb99d7ba7cb73e60e09ea11ec384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0a11bfc7e03191c2a3b42e2b90dcf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b3034b8a9e54888b7691510d7864b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f86253367a46efb51d1e2eb2bab27c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69075301de9fa2f3fcf1a5a5be7f01388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9886acc13484e5a3b1e403e1f9d8a7a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23fa4d844b9cb6d88bbfe89a4081af390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a5917a042d0b88f9450cc89b787a4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6175825753466c6478f8f5ce57b2b345392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c97cce8e3febf73f623ca9cb7e2d4d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140319fde0620fa7f9468b399be41c1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539ab3772704ddc76cd53bc2713d033395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633f70e903c2957b58f8f6fd4bfeb13396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d23dfb89714c2e84d28f9a49baa07397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda297556535f684e08b72dc477f276e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b98bd1d2f35190d4c8e49b5140d27399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e420ef972ce4621eff6a4ab359698b1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43595a6efee2327c7437f1f60fe2e1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62971962262d957945c4998104993f97402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df695d0695ca0e2c810ebb1a2c3b44fe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42690dc4bb6ad957d5d9f310abb1ec6c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ae5a78c624b185a7fe65974fa26cb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115964953004d1d50c2f03cc9036e8f5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af746f756ee687e557c187fce0540f6b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c37150909b7b1ce9b3f5fbd96ee7de408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41393fcc15ab46859c043f5837568b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54b1b92369d9c803cfb4063a34c7c2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8417d44e129a819d7ce4e5c5a9865b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493358f0353049500f270de4631529f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2cf15d603948a75bfe9ee0d788ddd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fcc291d8aa2f5a4313d6f384721872414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ef58fa10917cc6fcb9cdcf282fb46415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062cbe8dc7f80d32fc15c1bb2f3c640b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebfc20ec928d42201b55b710ba0f24e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988564d86c643170b7070dfd603e93a9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc3f9da615274e28a1865a29001e30419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59077a9e3aaa17235c32e82e97b7134420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb9392aa1215484eb318b8eeee1897421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb80402436aea5226196b1fd8b544e6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e327902d3adac66bf3e334b1adaf9b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb1f0a96fa15f88c5e3333eaa0b5f5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3c566acfb96b3048053e58fcd1171425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dae6afcd7a90eab54176eb33e68e7e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000cd0316b477bb86eac6c72438e9a9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4e07f795dfa6035d1de7c05b32332428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a41456054fd198a3853e93c3f1af78429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807ca9aeb72fbe24486e320acd66a7a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b21e7271ae45cf5385831f2a99ace431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ee6f1afe7668665aeed71af104e46432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211a6cb5269bb5e45b29cf7ce41de9e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17af98d53c64d15f999d9f5c3b4b93b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f36279c1a167ff655eb75868a343ad435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560df8dc0c3a27c8c194acd503e3e68436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335994a337585812212be1a9f429f28437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be950e40e0b0e0f50e2fa1a235c33548438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb3040642ab41e85e06acec97a0c7e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f27c28ec8d8da97bee8dd3aad7d41440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69fe12ae7a6af068e1a646244cf879441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0460cc62152d44e489e776bebea95c5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82006d99ff0ad7e04dde8b0d3cfcc59443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb091415c65285a81d30563e92203792444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d7e43b30ad015c9087305a3f67a3e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367be4c3256d57c4e9eb2894ad880d7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9213b39dd4b1b94dfd9af5681aa2f1c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b5226a0a82d395ce74d14cdd05535448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b422003728538e6a1bbc023b7c1939449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0474496c353bd408f7167db92253f7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904ed6ff1350863efc3a364f7b048bc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06039138ee6ef801994395d68ed3e43452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6ff1f836eb945b3d96e1324985023453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985fe4a9fd968f2c1232dd8617e35ac454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965d99933c531dbafed3bb948b59304455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608588204bf50f79a3feee31d1eb85b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa87c8087ecac80e53e638b0e6eb1b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6d975e834e6a8e3b8160c6f02150e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08699c192e8c33e9b42000c5f75db5f1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c665b1a7b207612c231d98c611166460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a002847ca08915336df4abaa7214ab461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb1f655f6990135c35e444b329d88d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb1a3ff8ad663630279743bce62810463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f226ab503bcb89b9d3da36a7c4bbf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6f6dcb2042be613c7f23b4724dcf8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96bc9c2e97b78082ea9f11b35edf72466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1174d5e68aa4f9d769ce2ea9ffdb1a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938392c4cfd74e95c5b574a678f66bf5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a220a364bcaa3e52040eda7e2e6280469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ca6f757c7d8fab99e60ba80bb05b4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e2a1a6d39a07d13fcd9656c33b3ac471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76e6bd34f6e6c91bd7212f7349b5af472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5eeacfbe401a345ca9260b5cdaa515473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f867ebadc12f5a53b4bf76ad5ec7af2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a754c6b28c16178c842d8c67891277475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f69591d9e76de3bb2d302081e09fab476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ea7f9cc9a5c8816c94280aa8e66e5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60a73ecfbf873801c59c071c63e4bd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab91cda4f63fafdedcda5da2cadc6e4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d93af063a3047cc57672d6e38c268480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c098a628af40742ce71279103b1a9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6150987f0cf2c104dc1631394dab3a5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24c2329da7b6e8ed610db233b36d06483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9bbb27c2880cbac49da598bf1d1b8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735ce5f396f6ef72b215dfa27e9509d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e618ce20ddb21ca9f175706d717fa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333b51b96b0e2fa7938f7d8667e0489487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29026b1ebcc590e97bfdff378af9fb5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa51bd70e833653ab423da124cdb22489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37eb7ccc2bb62e1b0703e450de48671490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a03ac8702988316698ac07ca4d0c62491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac57f5ad6b336a4e3f0333a2c46336c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31adf6248ee8aca78e98a09bf9355d7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8355cb9b76b2ff530d423c43150641f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf05d4ffeae2a661442b287fdd9140c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f389d8901c5e930b779896229df91e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f8d14bfda8ebb2ddbd25b7300d92c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d86f4f5c8cad1acf786845682e4e0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba841630065c711415f643a1ff1a8cf4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458955b14a000d6101342c9b380d877500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97dfff99d1f134cba78e4350c90c82501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6f47c7498f1162635ea82ed8a6808502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae981c03d2032fd6bb0f006bb011fa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837776d81071f9d0c19c149ff0ced1e7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e81e12a87d20e8efa420e2a8d6187505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560be15a6cd3cd609a77a3f1885d6088506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d64b6161443e75189c615a0e0ad87507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c89b7a1928817c2f13b466b5bb298508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015eac76164845f397e61c332d52eba1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1aaa00d36c8860bd6bb93c63fc7371510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82feb0e1ca85cb0b54ef9a5f44088bdf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53176d4aaab3a018c3f96a2921edf9df512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dbe0f6c5150f24f308a57693060f8b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f74c75458ccfb199a4ba0197949fe2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eea449f0572af54c5955c9b9b47471515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc34b934cc5399b437f0d1ba237c7e5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526e853614a1388f171bce9c855e75a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12342fe44b4faa4bbbe9b46e53fd7dfc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06831e37eebf50be419ab3c710221c3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7195c5f02878f00413109d18122f0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c88236fe88483b2be8ca6ba193456521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1784a1a486d805884074212379ae49522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1c66341dc03db7b6b78707d1bbeac523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1123c801cd6121907febf28e8ea2a463524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35accc20aeeb822ce8745c71d828a4c8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a94e8ec9f4185397b0bb87788ea4d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874e4711b64c2323a2229025064c457527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0eacd3cf81e72080378ab155559d9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a56a3518c8eccebfad38e8dbbad440529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9209973e5103b86a98ac49bc0461b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7459889ae79a98904775527202180e8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8609299ed3d8651d13c908a4722a3ef5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8947083209a8247e420345e939d6e34533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113d2b9d6c6d67f10752ffd43347c20534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8cbbdfdb13f152e395d101a15b3705535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4b3c740ae37f2dcfc046fe879c0d1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86753d350b5980bfdc9da62d9610d035537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210bca326fe6f696a2965f239c4fb703538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1471011d3aefe63aff393dacb2d0d3b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1d0cd690c7e310e848ce6402c8608540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7512510738529431252e436ae3fe75ac541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f177bb862d34af137b64f7c61d950542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7cb883d5bf61025fbcd2f8b04744e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611b34b687ee052398c8dca369cb767544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30635720357061d6968da482d1e6e5a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26573d5e05f09c88b746936b041fd857546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72bc901a24ffefb2f06f3f2e12adba547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcba0fd074a71003c16431a0d0197ab548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52a7b649d4d138a7d551199460896f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd22d5bac8547a79850f311a4b010e6b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677cee8be3c661670f07d95830c3b045551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db65e6dd6990b0ca01d9c6ad15cc72552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9abc29019621cba4662043f229ca10d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3604722dc749febef8cb370c4bd61e0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d82b33e911f4eaf80e98e029f3063555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dbce922cb52087351a2d7d6b3353c4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f804ccc19de7fcf0a174120f170a0a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048478d3013a038f9efca9092c2d61b5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd7dff753ef7795c66a969db506d82559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec7839c552ce565b212dcff0ae2595560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa83015712a7af7c63a762f07f038c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28804a2e38ef774d036d4b755d68ae04562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2592aaf5af2bdf1548f59b9d5c8682563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c8c71b470684f2c9bb6b300ffaa41564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac006fed5ed69ddb6d4c34f125f3c89565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823ef2ebbc3020bca367bfdde44443b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e505a67bcd38f3088d65263c51d7af567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736092b9d368d0b8ec6240915687b06568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30272e4fcd3c5aa599078dbe50af554c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b93ac22bf7565199af492930fe864c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd04d1ac333afa94ff43c47a0e57ab3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378004f7b5fbd8ba2025f361d063ccd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41832090a10f4d1378e0f05c0baac08573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5da9118e54feb09b5fb08bc6cd2bd9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75d91dc04a1b0ae7a1301cf6f74bb7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d32ce6536054bd6f784be29aaa2a65576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961989b7fcac377542ad0583db4684a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fdcd3d8668f7159c61d87d9ad36079578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01c1dfa1b0b41bac9e72c4b7c30b3f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ef08f14effc8c2790b99761348036580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54714aed3165534b1a0b88f75721b24581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcbaa23d09c9e55ab10912f99711f7c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765412fb061d4c72182637b43ac4caf8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3eff7ca84cc613b4391fb5d0f30728584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9c433fc63a9047631dcf806a6acc6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1c5bcfe621939f6a660928eeb891d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a10bf3ddd92ed482d8522bf7ad4f0b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787a21ee5bc9fe45a65480644e11264588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd577beb6100c9634d6ae484143a68b0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d0e657027d59c514ee1cb14c56fb4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9af91009c338c7a674f8839e81c786591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9fe235c3178259d93d680569a22409592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b091d2f55b2d7e1c4222e42ed3dd81593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b108e9ff579291a450b91b79f7eea594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990d0ff2d592c54170ff6e93f291e3b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07877b8276faece8a4c9fb578d59a1fc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfcec3ad353dd427a061926d0b6c506597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397883713e19c9d497b537f825a0ec06598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089830d85b76af9d7d5ca85fd8b27021599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940ae867ad70aa428fe96b5deca3cc9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45610ac3d6fdb05d51a618270d5d7e75601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda87d326e5c5248921eb137353a714602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f34d3d0ea847065dce2e3b08aba972603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e0161f54b740b39f415e39e4f4c57604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca936ccddf8a8c428acdfbba26d64ae605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63711ad5fc3e186e2bf9c92add00ec31606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbfd9e33f4046f3c54c5024454454c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686965690cd94588a5398fded940a564608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761a879e270bdc4d6fc6f1e46618894609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca95bd646a9740606beb3a2848193a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47921d818303afa4a0f40b90a24a67a8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d311ebebc8d80819a9349f3c0c493612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87af5154b13e096658b00977df52c6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84f133859853a89e6be4cd7e3a98dd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f870bcf64b65ab27f3968348fc8c0a4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a1a951d5bbf3923777a996bca87a5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198550ce7c523ee837764247abc37825617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904ef9d8671b88fd18a42617ae4c67c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53a6823eedbcfa54eddf4bdfab6049619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6a0543422a19be447b0a4346f4ea4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18c8fa01079a29927e48be3dca713a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e5abc6a4b4b008870965dc6a6fc23622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876138c9639f093e5d5396718dae617d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2ef32c78a5b38dba9fb9c673c88e8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f2cb281eae7c738085c0d9f9800d4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb087b783ec8cfc734d2a225343dece5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b3ff62cb8b23700929945ad0f6a9a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30304d4d976ce2a5e1063112766d1e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7db3955ad3203a48f35e467d93315629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a0f86f02fd7deffd61bc9f7a30338630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276057b5df9105a6e231a89c5437044631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b202f55ae9060a145f591e2d091fcfb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a7dfaf81c4fd41335c76f4333ea80633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36032522ad4d3e1c9275d51179751b69634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8bfb641676244dc05ea43cc3ea8831635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c599764741d4897bfe76204607ce2c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b69f794248fe5cd62d647d35208568637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ea3d2d95528bcb2688cc86585c060638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae284376bcacbd7fa98137d85c0978639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463b3099af44fabbfe87691ab2e942c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59710c203bbcdb1e99fcde988f0e4a92641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c478c3f86f1505699023b4f1d02cca642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c11bad61ca1f56c32bda9de61a108643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e400deb1f1edcd201d645e0e29c6d7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bdf885c33f0ce9ff72c7b654157c0b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c074b07a194decd7541b20d2d152df0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b56daee0a4cd4651d9f714914b3e13647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a5c6f4be5fe32883ad805a564a2f6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55472bc1eda8cf67ad86842afb58c4d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a4218ec38e3979211b6624b568aff650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a7375afa8897e030757355dfdda23651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba5883ae2771d9c25d7b182987681d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88a57b30982e6a327ee34910d19b7f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae0eb7cb3235fd46b3747f2aec47a0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f48a36a0ed1993ea3c0507180dd2d0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ce4a52ca8b6ea9086cedd412768cc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65770349b72f3f2a3feb1257bac2bb97657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8cc5098ba951b7dacf15582e1c56e3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61b3c15fa6dff4707d5a6b228a7115659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ab98844a08e8d95dcb18de14b788f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0545ada914948681b99159b527e9812661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9c4221d3f5b3d9fb6a3d4c78f95ac662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8faf592663f4e34c014587fb6bb6c81663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53775d4265f996ba2a3e7b12c030b5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4bab774c71b22e60f5e3251144e5c8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74073b701fa4491da5f3519ddddffd0d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410819d50665bed7baa31c39d518e943667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3ebd68a4a3eb4f80a3aebbc97927f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd619732e8d3b0d8f1f0e3b2429dc6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d820534a2f8f501306ab7f1df1d49c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75b980cb03fac1b74d1bed39db65b9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c7a8eafb10dcb3c123715df9472c8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2c28de69bfcf80a6d4d4a13e14248673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220ee894b507640dd298abf90a0b825674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd9dde3b9a34e32387383598d735d4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20431b8c5594c59aad298a4c1b900b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c95c6d29de83bfa187f3d0405ea6f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e95477f99b815d0fea35da3d6ea610678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90bdd29db7f6c40b1000a778a475ac6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933257d469f031f32587641eebf90af0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8635ca7077101c0cd124efaa93e117e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd750a0bc66f755e7cb4e5ca28b6b79682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64136499e10b19513ff95886d447663683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55076109a3d9b1323ef66f2c14e0a13684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7493001f668fbeba9b3439e98101f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40b30f10f2fddd8fb32ffb1a674d45686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ffa2eeb746f38a72b1a5fbb0a1a19a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7ba7104b95f954a80d2f2d6c8cb1a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9424a3ed5e9d580fe21ef7815b1b0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a6710c57e09fafac9918ef98aeb3d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00cdded60622266474fb8f0d8f30e99691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223472705382218f79a2eb47cf123947692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199aabffee4f99e0431cc5ca927036a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ebb2bc5897aaafebeed62cd59dfb3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692562c1688eef36f97bc1ed887ffe7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791febcb782a993d63ce2f59efd66e97696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad2ad87908386880ed288e707b693e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830157e4de84f05476c9c7fdaa473c50698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92763860321e10f6b04e108983c145ae699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783dedd9ba8fb7110ba2898035d34ea700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a3ba868ebd2aaf7786ff13b7bca69701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee8840efefc0fa173c6491ec3e14dd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed166b9bab228f7fcfb0219a7b1a8c78703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12981010aa037699bc4ee2a40a5a526b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d7edce712ce124cd1810c38f493e8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7180c97b7f9f6c9af672141fe03f6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3ce66e69ce9bf47bbaae02970cc7d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ad818c6a2c8eb55a8f5b9d58b4929708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5c23bdec3747454f62041cd2fbfe8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb9bf23f499ede9d7a463616f4dd5c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b9100d6a004bdeba565bdd712622f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c7021ac1468b1554fbdea94148a25712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9a43ab1d9f394801e32928c710336713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863466622f584073f260b80dea4fc32e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03562496ca5eaab9a9fd41540f1b15e7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4091b9d38e3c23b95beba1d9f3aedb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c372e3cc7bc9aeaa52fede955d232717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba90d00acc1ea8335d2e0bdaeaa7ef8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa03f77bffd83172c4fc2ad88f2f4c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01713b22aa91c02df5618416a451aee720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88cc32d63be312dc1f8832237db1bf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2edc188787e53f7ed3418c2f1b8c9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f4d9c6e03b06b3443a5c176055c9c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb07385d7b1d0e1ffe1024733e4a255724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f20fcb62e145b0e4b3b14ee2d01d2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925bb72d8e46287d840c49b57a5babd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c67fcedcd41f75f16070c5b4cf0be6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02da81e2ffaa7a50e5802902a81292c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56306cce9f4ce5a9fbdb4ac750c8f9c6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b3c669165c2a5301a6f6c4f5ca7bd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf0562f536ad94ae74bf982b1b4fde731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e35169ebc89655aa84cbecb3e1bc3d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c6b6bb632168e0fc1d4625e9860e8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a44a5b369daccd43aa6dcc0b9cc46734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67cf8290f4504ace77eef0f2b686ed9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96ab732f689e72cbb9aab72c16f7e4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06faa2a8d6b97421c411cfd71838faf6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835d377fe3d61af0f14a1b73c28cae0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cdab82615bccacb3303f3da9026e42739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2419307657b13e725ea59c02b5d14740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6802f47255f0a699205b390452a2e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ebfe042b097586a53781ef0ee0f32742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe780878677da252baa98a5d74c30d84743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafbd931d0556145e00952ace3fc5223744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e8446ccd99f0ca5a12aaf506ea1db745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4339deb2021456e0c8781c0bff3d93e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef77a4b5a5046819b85f2bb4abd6ef6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96493af229b6dd54dd070ceb6a5f9dab748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa985ff8d0b15555da823708783e46c2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6874e503cec5c9facafb42807c00d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b493151b796719cb255ab1f6ee65376751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f185415466e976db757156c0488004752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b05f32386a7d58614e82c354e8752753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91363bf3526a31e83c83fb8ed4de8bc9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9550cef9cd32c229f86aca21d132ec7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd529532fe0f31e4c39ac16d7d5ad0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e15db7bb4bbfebe4b85488b6f895b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3239881a8826791b7b89f3aa13764758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55017ccf00f2ce115cb15116578dc40759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60a6ef41e5b1d76ca0d25e6367af401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc1de1745f2b5ae058e0967bc77bc62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db043bf4bf9cc222b2e21de08ad4b1d23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8418af430cb683ca4d144828facbe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba65fcad7285b5017143bbbf4b806295.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8983ac58001f53b4a07c4917ea7fe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d2f3b30827294901ad1f5995d7ed77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5465fce1d664a91c57cf536957ee0a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21c2a5fdead7f2751fd0ca464759999.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e3e935f9de3552df846b27f5c523610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ebe3d2dacd31fdeee457469bf91a211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3337c0587c250b5227b72fea278c09612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c6baad7a263a6abade4c39a7ed4e513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59036205eebd14ae3d56bd2353325dad14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15011fab8acd3c1f56997708a4b4ba15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29abb404ae3fd8a2d0a7890de76754aa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370ece79c95b4f5cebb92439d59e11d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803eb7b7e736e4fa35e313d99e2edd718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18eaf3499dc4226ae89fec45b508d4e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c69cf049091d4a37c42dde4fda850320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684141e674c1379b6e146932d9d384821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7682b96f2584819c88e19cddfa85d322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312be7cf0bb7330f38fa6d8494d9045923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843e309f5c3c12ea69bef5ca58eccbd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf139c87e878831afe5bdb99770d9d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d5bd7888b57424d5e462a696aa36526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9107d9864b443cf2494166089d736927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03cbf5e1673e6997494cddd7be2a60028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdbd72012a322974a5a59a8e791297d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2a0f1b2f394f5c04cf4eb1019c4c830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88ed32d801e7bc6d1b5daccd758fab31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43168a23793f4d94ab11000bcffbeeea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677c6d015f81d60f8f2b6f028830d4833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505108b6f4adf0921aae39d2777ce3ba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005f4befebb850ff323425f6e18ebbc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd1d8ee13b64d7a28a38718e39ba4036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53263fb63dc612c7291e74c1a145b14837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5580eb2e687e708f642b2f537df29638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeceba269e5607c00bb1508b6ff0f0539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3c79210f6169380f1848e94c3640b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00caa7aee9a6481f830bbc930819f99641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70800c72f40fc358462f1ea729268942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1313ef65acb17b2a2b7fd090aacfd643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73329b1d64cf448f7c73ac44ba086cc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27904ed5813cf1cc661f5945e2af93dd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585fa740c42f23c7ba58a5d45d2ed1546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da056dfd0775995beec50c9901fab23a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a380e3eb94311140ea9b16cc1860748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70cea896f5891b2a38ac0ac061e86f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d435e31785dbecef48570d89bc042b550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7091ee03443a0e244716f6d757d6251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f00b17a4cf021d97c8cd35804141452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc655a58e1e10a413faf52bd6a643ce53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb45332b31069b57a41826015c3cfba54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106dda567beb6d5beec035922a11447755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168584497d7732c3b64140fee5860b456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475da1cbc0475044f297cbaed73726557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701ea97b93bfd66bb644bede6b91d8458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de845f4279d774ef849df0617bb0479e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5cadf5473b15d744553ff6e04a96260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc13b532f8463068d46059de0ab7d561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501dd5019626dbe528e661edc9b2c5162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7b0246951d14051eb3daf21d871c363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee182e30e8615e23ff2c4abcf3f3c764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8170f48bd73a654a3e02659cc36eb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b37ee7e0dc4bb53ccffe8187ca66966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f2e653b02b5a6d86a2689596f97b767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b7124abd566031c749bd2f2e15bcb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75dd26151b43f1f23531e2ea4c4a9969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea672d1df55c25ce7200b6982a0b6d4670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025862277add590498d49e989792ddc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda1161047b032a77a53a286e7c7dba72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c95cbd36eaee58841ef3f3998555273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda0e153c0911e7b6ce35e8babc0f4d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dcde1e1ad40e80caf571d95372ebab75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab81382cd3d07575a6a6a3bb14c361276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b51a02ec69069183a62e40e87713d477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d5b91f3171c10765facbb6881065178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7f3704c85c9e3c10dfc07769f56be79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204380085a7562300667ceaf27c20ea80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10da12df5c4554d83ad64e790408cae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07417bccb3b7af9c0727b571a355adc082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30aef4111a487913d41ac2578b7b1083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0959a2430952acd4e8d45f86ce9aa084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07f4107e03685b7937f713a3d8641a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef8b9513d66565dee035d74c57324b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a66ffd75f6f8dc88d529ccb97103787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba38a477b34eb11369941499d408c1688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474cf9bd690f09f7d5edf4642d13da389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f6798d735ab73451ab1d3a5de514a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85ed8e259194a6e7f5c0642c56099391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683de9d59c9c534eafb09de35d7c8c892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcbdb4c1027639ba76089dcf7c7ce6993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b421b6ba60312428aea1d7f3dd5db94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4722883967c9852d8cf5cebaebc1295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6bbcd486c0a19902bccf19f70c315996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa06d48d5af4d8b0777047564bbac297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0dd5f6523b336ee922fa37ac5162d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c22ee60bddea711e02438ba34973699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1413f37bee41e3de806ccc91784c2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea76778838d07e1a4762254b6e405d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21525a2fc40e17bb984ead52194c4f3a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb16dde1b06911ff63e4cf8df4335e8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a49e75e6b5f96056b1298eba9646b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c391925adf36917bded4c58de3877105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255995b8c0f8ad8fd5f91ef683da867b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b0632c866f1c411bbf1e1dbf65633107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde9c288a6d0f95155260ac2b87bf09108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bbd35c24228350e3c5ec78b079a5d8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8abc2ec99746205d905c92ab7392f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd3f07e914ffe0a63619a91e727a96111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575db776e4b413c57939b93025ae8b0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0884c735a38834cee01be4c29b81b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a997698a266ca4d14afd79489e3d763114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3bd16a8aae10519cd85717c00bbbb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8f8ed85f7cbe0197d7ea49dbd3ab6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64ec3bb911f6f9fef70c155b189ed9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4c19fe839cf8c6aa670cf2cc220a7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8427ad602884ae117b21a43000ebc78119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac278c3b6162f511ab89785b6ec6762120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42933fc85040fc882884a25f32f1b4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5def3a7622886f98f5fd02d7ade0c6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933b840a7f794f7a5303b4928ba57bc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393acf5ca81710273c74a364cf5d25ff124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371818f8ec35f6ef196f4cf2a569aee125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24b15fec196cfa4071666e8dded9cc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537c136108c870739d83b0b9d1894c6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35be60c13d1918701cada832db7f3a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29292c0ef54923cc9b2993fe91085656129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749a3e45fe75c0016ecd317441394e9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb57b059b6a78b8e7469e3b72d2c7a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b2fe7d3d3da4923a1597665a461ee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212453c95f4fa7668c3aae9b7a65b33a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120465195eae588a110f51adda2e3d74134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1dfeaa54680f2c3c8ebc7afe6dd4c5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983c63725cfa4ed922749e55e841464136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68624d517ecdac75306a52857cad884137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2029a1f2718a07c78f81b87f8a561f0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc6ed0845d73e56ac632e6b8af37e0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb3a8bc03e8976c63333424d6f7bd84140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df2a64d36e06cc4c826a685eebef38141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654c601e484fd7a39e99217aa427be7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53125c9d67aa0007573cbc3c518ad0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4a4db76f3d17b16195bf659fda708144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1ee040fa03d0d5529ae5756c93050145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134dbd8d06ee1b84c52f3c03575391bf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65811de86268852870f9193c165eff6e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b904b824a6d9251c1003eb672fba3e5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446eaa001f39dd42ed3b2fdcc2bdbe38149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae3f2b1a83df5949ee96f3647332b2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb33bfcc85cbdf92273baff53f15f43151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d190cc3c3b3d5036e07083cc7aced64152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17a686a8ab6ecfc63adaab36a76cab153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69782233577c95b2f9d843093a55b85d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833cd7d7d7589a5ab6d2c4fab0a35ad155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52119af51460eceb4a65d241d121812b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2acdb69901420c53456d8ea8c50f7a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5358cba7588d9b60391c05789c9a97e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6845e0329a997ad7066be91132ed5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b3d1d649cd6bbb8d774bfaa9cb6f2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01414e0de99add18e1498c2d4db40d7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9afd28bf3959d26a3208b1a57edd9a1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953bb8d462e94092a96f5fb54315174163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59923c0e582f1f034db191207998f6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4a868f223eead70eddecefb4587f5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c237cf69eadac7fbc1a3d7b3b24edb5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11921b780e06c69131268f53d4476703167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd7619394a8e22057fa83df9976316168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4330d5c191fae27d0462cb5c36bcaa23169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cef9e1e72afaa83f1039bf0d090b48170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986b49a6855a093963f1dbf7fbd2c04171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457865b3cde622fc128f278558192e75172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214617f84e58fd3d5456a629a53dffa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7275fb79d78fec345ce898f7ee13ce9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df24ac47b52aa78784bd7aad285b6b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b2a6dfcfa03001f87912073dde59f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feee40fb87e8fb907bce0b4d2e03d0e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce6568ca204a04576e7b9e60f219f7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0b2d2138c4f031262ded36825c583179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df413c400a561e890c5eaa30fb3a7a8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee5af0c0cd25d0c95b9b6c922b8bf4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7d83db1fc2b268a2814757badbfe1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1a555ff77aa9c7879fda2a0233eff183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f4b8d232b29858ea0a77e41fd5e82184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55596ef77b4cefba12265471b1733e89185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844959d2c987fb58f74a3511cb5fa1d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9b7c3384b07bbac266a479b425259187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1dfad76a5f0e608a40c38baf0eba66188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b537077655ed7082a2361a591be57189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf411cd80a446f599d93c8331a47af190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3444717f3e392b80d0650920cbc9d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59461ed1fee43fbf551568aad8eee8bf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99715f435cb1f6e404642e97c18b5f0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a6c78b0e733b349dce4471f3f79b4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac40ea33850b306357766b4db7c51f1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75ab8739a1792e0e21de607ca008dd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a01a322e1d1d7c5bc5b37be968a651e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b26ec185ee6375df9ad6d9979a5240198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ef0987816b9d4166a805a12366bc4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2438e56f5864d82d2888c73fa4e81200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b9daa8775e112a3a8e6d5928dda4c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed0215e2eb72d5a133acc2d503028f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b8499462822abb3594aa22cf7ab9c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f821e945f2a9b0e388ea487c62e816204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930c3901d95a253341275cc1b91141e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e704953fb36cbb360d5074e16928ce206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1646b9d3eb063c10754a7663d557ca207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d63b1d97fac40f2c88f687e7cd6315208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c873d0c8333edc6802c6a720021cb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c936ed39d1c9254340c66213bfab9a7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0c24628c776803e25ffb67d364814211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622fc250aa86865f06c43dad17e6dc87212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732cde5e746735e98b37870070371c1f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe3532725128bc0eb2e1bdfad9d584214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb790cdd7b9deb479cbdb4b8adf9e2b0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e64125194e2a03441ef22cd039e4b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9392e9c3698b6ede43b0393a95b4a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1060efc29ad0369d21eff2079c35c9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a4160c2286b740ff38cf0deaed159219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0267a95f6c9a98c11b7849289357ab4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f5b5d3575b612da748a7a521b47e6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d90e176d0393a61605c1797e6772d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb142d9e2d54e137af8fbba3486ceb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9a0ee201a857dd39061a35265a853224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444509b369f08da2e96d7ffbcae8b36c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf0d3bc17cba6f017b711893367bef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0bd4fbb2be514667c7b0989b16558227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b37ee7d540072f53a8209593218e4d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02799f34898e5f8a4cd9c3c1c913b0a6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f148e342f747be602ff505b591ae0d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade67e44601c55d71ebf33d28cdc7447231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74490db3793ddf35404d6bbafa6d9be4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0a8988b91a958e6b1963c625200dd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6238366704bb6a7648f10b7e6c922d4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7788b85d2f5d12e040ad48b161221b7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8d3ada4d9b08e5916fafb124b74a0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fbd68b6d5b5b01fc30e1e39e050260237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1878731467a050706d05477addc7c9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23883def536f192652d321d061400587239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c3dc0ee92ea35982b6b5139c147df240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0f0bc519eb914c44633528f99ea6b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd17c5ec2ff6d9882271bb1a826f02242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96fa026b6c4e9b2a29cb7c9e06f1db5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280e88ad771a130517f7ce5b7542703244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09bfaf0286100ddd7ea3d8112a74697245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c398197a8b31337d2d32a1abec97f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765f96f8070a01eae80d27a1538f524247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e09d01404367466ac4143fc8398989248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876abb21fc627eb50e8f9c4a5999fcc6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45af723253ac096aee60e89c00dcbb7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b519725587cac1cd229082ecce3d90a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a63451342f48c5b8375d2d0e04010252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65288f941430b021c65086dd7036f9f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b9929b4a535ed575cb61a179f470a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113634e69659a71d4f912bec7f94073255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a7a816fcaa95d5e5aea831a1a6242256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c812a6ca35cfc406aece8ae74e1d96f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19041464988f296af1c45a1c4efb52e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a61866422ed30bade6751b1404410259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e16e5b7b6cf9ec655aa4097c0a78e4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98d7dccbb1cf36f53c5525053d7ef4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541353a70a5209a97a3f74e208e8b4a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2cfb38dc08accd5cd275e0067a42e2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd4b972134dd0d5864c0e9583fd240264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d6af95abf6ec99fd6dbe3d8f137da265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c123fc9d048ffc2718c22852b1298c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f33e5624ba6f0cff1eb68f0c07f3d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69750e798779dfe422d35a69f0a98d66268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faaab03a4cbc86439b40873320e221d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78870f769caae15077dde676e03e0bdd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f30a2f65e5938f0fd98afd3e2d0a31271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39cebc0780bc6bd67d3a83d8698cc9f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730abb5f95ebc7482b4d5426a6041668273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ebb7dd177f8ce48b3c800cfc202de274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2eeb70f1eaf42a193c315183bf892275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95af532877e1ffabbb7a6bc85c7d00276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98197f402e79b83985e1536d7a54cd8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c158791c36776833de84c5a54cfe84b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0a427ceece7a0bf2da9310e6cc957279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70552c6c555c87a080e7e7a411d3e2d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e5c39e5db0479ad4d8a595331cd475281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9c2b08892ece22fa8aba82bda457e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c81dee0e9ea3ef58d7a3e10e018a25283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601db7ca939bbcd6714b2bf4e04df4b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d18e06f52c72086c5eb85f42d2cc5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c03318ce44f065fee9de93a288442286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5213bc86df099ead786aef1d4a8ba287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d164eb227984d66f62033e5dcc623083288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bdc41075c037b53d272342e5a9d02c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4aaaf48193140fc942098ff5061e57290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f2c19d2880a259b9c25a4838a3c48291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc17bba7b19e0007d9992a186da071292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebdc03f58e05d81db446d49c5ad9051293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59d4b3157630ec448dd3a3dae8016b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e6ef2ee7595b8b41dd6d43e40fae7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f100288ea7beacdd3903e8eedbe45296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e43b5c5d61fd8a7468ce478cc8a22297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101fdd3211a39d5dc40344a354dc9506298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7a4daa1d5b27463a6a0f8915e4e53299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f616d7fd5a602d8b651b3a5b319def7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53501c2825f101ed0424922d5fe83f3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b482a28afdf65fb874db18cafa2ac8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ea5406ad6154b1cd789f301dc051b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3758e66dd4a740c097d51a6e59b1cd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed274a73dd75998d7ce8e68a0e608dc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7617c467c3e4f2cd8105c83a4bcba2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c73adab6e6264762fb8597ada3e31307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c38fa8e377066ef41020433ae0ad12308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca248aadc4ab8b7e02e12b5b80df3c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59af8d397c0601ad4e22b63f36b554310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6b19845028e6b8bafbed0e097fec4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0c9da7893755ffafabc3ac40eb2a9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea43bac118a7766dc062c612dd22ef313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2040ac2c36565744b3ad9fc75e92ae7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237d52f011415947b6b49448843470b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163e26bb4d9930525f88eb440e6dad6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268941f07063da923456778ecba37342317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841719cbf5a41ed278cd3775fe1754d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a484324f43b46c1ac182e80a56807319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85d53f62d30971b2594a3c931f1e83320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea40e95bb639cc22bbfed3c243aa04321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8e717b0acadb2e6e08dbcbdab65de322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d21531d83cf685ac9d7b50280aae08323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9eaad1fb3e20be04c23082719c675324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e723d9295a7813b1a2cee73eebb008325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0003c0a812e70aac5997ccc8bfd51326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a09c6c8ded1fff1e1aac9612fca0b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12905b636dec709889d0afaa23738482328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a4d2e0510fc8d190f7274724f8185329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf719a3ca97b826f8670162c8fa76023330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc0de54c38039bf29201d696be8da9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059917d82f69b8584f061c9ad8173a6c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd961398d450a502bcc3b13c9c71ed44333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe756fa99009d0bccb6fb85f0a50645334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b866594b13b638523187f10e0efe5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c654aa28c01cb10f205ca0c97b3235a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b3da1e03140bf66b279a7a20c1b9b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a8e7812d671718ce93af87baca825338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a664716de1451929f11477d0c9c542339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf89884ab60a2d92dc58870751f15c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c254c0bede88d2036e287213efb4e29341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47973d0a6160158ddc44608654ba5d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146d69ebd97b4bf89c3741ad056efc8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6696dcdd3c77129c2cc08afc63c88344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7da49a3c2f3c254e3e2cbdb6547ae9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26d4178bdbc9f6fc3c611803e8634e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc74425c501e0c35368d97baed2ff3c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e2361d3265b3ba071310c58024b89348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2f706acbf9b3773e580f0cc08127d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe44649c11e26b84918efc562065a6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a859d4150bf72d353cafb5efe3143a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6cfc52164c03b7fdf317460fc2af30352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e730db197c3ee8101342ff0a344fc6e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0dee9a11048ad16147c9ad66b858e0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853610f39bfe5fabe31545c8d1330340355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af27f38b9535ec3ac08547b35bbc656356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471fcafef46d633eefe439928ca9a2f6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae185ca8bba54a71bd887fc3eafeaa6a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa92e702d25f7b3f261aeb9acb9f3e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a12d3666b373e9ba786bee06f550d4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af8144eb9af57f594415ce7928aef5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a5ad37a7dd113e02dd183305b62c0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3e87172b311b4e91175df56314ce2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c88484a7b03a9803eeafdba2886dc4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2418cc7cd0f9de2bc61ca1a10f6e908365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9067abddb32368a4080506ea3f95b5d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1bea55c6d26f7ecf6c0beedc3d6d9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d87a973c9d371fec0cf969d3b48976368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573522bcce663e512aa9a7064a708fe9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2629347b8445af03dd66c33e9177c3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa43da0c2ad59a9e4b1c8263f41c0ba371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50dc05ce2b842f969c37dbd42bd0d5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ab5737f68d49602098a4ff8c630fd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1ce4c30e8d9bd29dd2657a693b360374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44dfa69a68da89e42359b213ea53fa5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f26789ddc666347a44462d83b42d8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4741bbf49bea5d8a1850559484ad5de377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a2c7abe4bfee0f3720a3227acb49c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5567e0b6130b4c0922303e4ef25a81379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31cb7b55a82eed9751628827516ccb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c01215639c6bc83c3b912e83bbf431381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8a0f269983872351385a95440e6ef382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e10d2e4e2e5d5029b05ebf30ba26f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a97457195d434b8c2b7fba862dafc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a21fe3c8922468d78fdf1a54e4ce7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d39fe53bed4b40d4105d6b1fd5d313386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7ba0b16ad5f5ff2909d3f4a20daed387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a2ec9c25425279c641d9d5ad24418388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e8589499c0efd1a76211daca3e2c8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9026b98eadf3a897ca1c4019fb20560390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508877d90d35e852c48a63c85ffe404391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad82fd0cf8c18cb517dd119dc2eb37392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd485e8cca023d6ec1610a18c6f444c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83a5bc2dea6f63e28b65d254022dd5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36836383806718c653b443f90676e8f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2fa3f9b54cf521b41acfa3fe2ffc2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112df9df1ede2d2201c16e67ea2e8e8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb500780d0e918bf6318e8451e96c48398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c5306723a57054088ce974fadb9ba399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75cea92073fe278b4dac61cb17d05d4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e6079c3af776f245d12d7fa5dde97401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aec389bead0992980cfcf2ddab8d90402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c2c93380919110ad19fc2bef3c632403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2d36588c5021ebf43b15fe2591f90404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c009fcb817607aa2e0703c0d9b0417405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ec5933e227e1f89087a33039474d2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cecb846e9bc55316fcd4ef1a4cada16407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bdfb9d31642413b6c83307fd8cf531408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b13bc4decaaa190dd3dbff9cf82dc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb760ae6648c9e0926c4fa599989ca1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a085a3e937d194362d44251eb198d3a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b2934cc7e5de43373e99857e0ee83412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06991c5b8a82e6794b7949fb4426018b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f2d643dee886ccebf59009335af9d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4700ebaa3251318fb4dc8c651a4bfe5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c5ec036925a37dc23f5b10a96d893416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19cc950a3ace927f84e37f19e0aa175417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f310eaf004114c52f122c75fba8ac418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b33f6650abcb78f831558c7296c71419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16f74c947560e3a9d1e27a098b61ec420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ffaafe222ce177db90c5af89aef1d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a958129918310c8c661956cf419b0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92236f158bd53afa89dc1ff5e19f6185423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0ecae875a7f225e25e63c46e90206424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab5a0486b5f4b7e63f6da9dca497f4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8e2758a1bb2c926d3b62bac025956426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be41f6ba4f57d5157c360d0de09db4d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332337c095f36143d8c08094800da4c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722f7e192c217ed988ffcbc187a3b66429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1c7c80c1e26b244836672934fab67430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379cf5299256a6b94f8a31edf3f66c3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2397f30f1add42150079c661c025dae432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661fe400349f812b138c0dbff6489633433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230575d0ae68a5c78bbeec68987b5acd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b80990b6be2e3a87ea495915b2dafa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072efd5384dc84032883218d757772f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffbf9991a3779653aada2463c5572c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb97d2d376e6361944cd9bccfb95a96438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69140bf7ed6e9aea7a4ac8acf03ac62439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6131e32d65709e4527f92fc9201d6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f8080e9a1b82a33d4d27cecfd7b22441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d066bd0c4c26db5ab9c9fdf49b015442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e104054471978a8e5bbef70794aae12443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d4cd3fdea63d8d0dc87714a2b13c6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b2992572d0d1d0b3d4ec94c04a8f6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8456e9f03a713be65590730f1928634446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a581882ccf3b925a95922dccf5ec20447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7999041bfa038a6a59b5b06f1e70c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a118a6abb4a6eca6b4c88d1e92fa52a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ccd136adf29cc15ad7e14fab9cb0e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deacc7d3b611d08ae3d7aead28fc99f7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc87564ed19bba3194fc96052640012452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5f4669ffa11e21d642bac4d4b0061453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b36d8e642835749ba413cea75dbd5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d99c0426f85ab3e940ddf586321c5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a789eaf193bd3ab5e22ed1abd1a67e1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc595c116499ea0d1299912f1aa6868457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3c4aeda526bbbe3a47ca1b379942f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a7eac79cd6eb267f88b2fe93a79d9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a054068b3878ca1c49e0d0d8ed7e6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf1be9b67953de1f61bb64e06aaec9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5fa8beb5b4977ecd4f815ba6031d4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f9c3d1cfc6548d335e7d9e23fc0aa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a8b8aa318dcdfe0f88e2b39e96c39464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a136f8970077880f9e67bd6c932331465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d4d7d02011a286b3e9be446fb20fa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ffb5b88e47372a608aabb51c5ac77467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6640986e4ec564e00595c170d21f9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2e2b472d192594aa02511e09aff3c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cff9a6d1aa9097e6d3486d735909f5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82640c2b530cbeafc826fdceb1d6a7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b777d4a511b875ed11bf748e65ea5b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8c3bdb81da580a1f232a6f270fcc6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c152d2eafdc26243687e348c55f96474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6d7cdabc9d360e87d3d088c5149d3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa00b7fdfb18edb847aa6ea9a198ca476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea80c8929e7683e2b4618fc8759c67477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a35983e948302976135cfcab86468478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4e3dc83ec5595f17de61f131f1db8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe406441ffcce197938190a350e032d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85809293dcd087fd612b320c8a5595c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1efff1336777dce61e903c6fe6552e8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1e863c022ee1f4342a1074b7cc64f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4cb4a8c1fc799c8eedf31fdb9fb70484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2961c3485b26a0421120bebd59b9b55485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d6bbdfb6758c71ff6cb98ee9a409f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52241b71348d52aec392eee10b1bd5df487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd8d35cc42d8aaab7940c4f6a2b0ee488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaee42b7e2eb870cee3be5197f212ae489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9f39320bfc7342e638133a3648efa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858d3f9edbfa46e3a05a26effb0d75f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe4afbeab2d1e2174edae44e640c4d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e75e3362ce1b935593831df693834493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ea63fd2d295e4c9733fc5b8cb8495494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097b8d897750a7d2c36a854b0cae25e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13de6f9a76194b1160de09a44e0e10496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730489288cfe2abae07e9cb1a7756083497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb658fddec07d5f22bd417b509ddf1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af8a6d875b2b24094e64a69a26f7ee499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c5bc67f09bb6e87e188fc95ee9c14500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf800f21bb32fa4297d2890b9ad9473501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17270f2807971afe082c5dad1799c3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d124334fd705b8fa681832aafcfb0e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abadfe496b5523c75c5a9da172afc8c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918a4fe5b09801cff1db05116dd6642505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f18a0aabc2b38fb4e1677bcae1139506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b40e3a0dc5278f6d17c31c7af4aa9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624f041d08b74e032288c90ee19f3ae508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f4023669828e3a29d8f11d71b8b75509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec69948198cc666e7917446ab81db12510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f37e544a3bd36dafa932db84fce2df511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf466cafc7391954d68f3675183d0a4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc57560ca531ff7fa6fd89176dd6e7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8756dc840063d3a8e1a72b705334f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244cba810e5b2ffe27b99c792e9ec1e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763437ee055988cf557666f7170fe8d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72cbef4bbec7dd1ab7e4a36e0b89cd1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800a8f63e43dbc2ba945690e0881694518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5afe1ef7d4e7c822fc9e1a20ae9fe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf92c8dbad859b91e4abc44f1718de520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab929cc7638284f9fff49baee1256d1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d882045141fccfa198c58087b9c4b7b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa55eee4a6dfefb327be876d445f46523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679ea8de6f0a970ca92dc3886a4b070524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706003419b12c2bc39db6bbc573c5d6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea2914d1f189c311012137dd4d0668526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642a675d43dc4ec71f7969dee2539cb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca146341e12e6d74cfbec2b9e571a8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b800f46a302f3f33de28b503b4c5dd9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370f4827e5271ddde04a0f98082e607530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af23f6261d2653f35e928da46841e0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38f7ab5a53bd675f38e31222ecf8a4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b3e5a2ee73f4f1add4b8e16776565533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43bc5ec4b5df9a2efc917891f78e41534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6f9d0afeba13cca483526c99cbd87535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edcf2aec3b20be98fdb0c597585fecf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc8dcbfb65764dc7aa2871a761d57e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2c0e39e25b456673c820c52f8928c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1f3132c7d760573f8b22ce69b01e5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1e82bbd34a81e774428d73502b468540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf1ccfda5e5a3aac6e35aafe0baafb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d8d13b5d4bc7f235cdc78fa01f9c8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b8192c8a84adac5ceb10fb13f45c6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54350e2afdca7362a05db3f595cce989544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec43dd388a1ea2b451798804898d18545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d5a6335fa4bd052a58938ab2e56f1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b2da01b1557ec40a6d201a2688811547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9989e1b336009b5d8fdfa156338c2f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5281ef910348301d2899285188d88549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1705c221f5450de9fa595df813f077550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f58a322848c28e0631a69bb542e530551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e7028836b0e12125ee77c6f3ba5f6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2602e030d24a8420c35776a0537211553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d404a79a64e814b293c6b4c1b63f39554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ab928fcf3e5d3ab6c6f35e6a18240555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06efc59d40485d9fa032999c4ae44caf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe734c0807e2c0e2f9675586aa5297fc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51140018f45b2ee215a04d57f4022b6a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4e6099e2a7f4d146aebf760bdc65b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24214c9fcf17fd65ac502352d49f97560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db921911a662c6364fba45db2dc3a6c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a55107de5149d0b64dede768efecaf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33d5fb966714d76a725159e8e3d142563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2cd502b1102bf13148f1a20729175f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4ddb4c7fdf30cd5f4046d1312f9ec565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5960fa082808d55ff718bce342129566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbfc900b9c485fc3aad2d320f45ce31567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42568eda7d475a06bf29c497ab19fec568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb206c3bd2dfcd2c26a549e9c8ee51e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901cb1ad1bb34519c8b5874fa572d29e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f88fd64accce3870b3a7e8224b535571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99823a86832234d467b83af6eb578ac9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace51fe5c55588ef4d4806caf166210573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718905b69cbb059e3a06637c8c8dccb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76edc7ba87a49bb0acb1a931e7e2f5ef575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1989c362e8aa74fdfa57723cb62610576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4ad68fe9db17297596deb18964808577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4e6b727467c968a99e1addcd6faad578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601e9ad8fdaf57c0c83aafbe4b66e44579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c08cf0212ac382b70b161ae4fbd6fa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af77566b10bc4e6c803f5904d11d2a6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e3d66a90e03db1b47431389a2a7d4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aeecb800bd9d8e991fdf1000b7dfe8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e814f84f9eacbcfe8d38cbb65191963584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2b551c519be48e3daf9d739b6cdb0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b75ad9da9f39ce61bda60fa750c1a6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c46b2e2f92e6fc2ba250302e61c793587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb398332d4a8c214478952390961c1a3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c2d770259fc27af223631080aa3c4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8ba1940efb8cb5eb0c4c68b5d1820590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665be27843737548f85297a39450d2f6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2799f035eb2e46b4fcd54195ec9eb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1706c10ee4fda099c8d21d0c55470c4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728bf240fce893e841a65e9d4b1c368594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fdadf69ba9cbde71a1aa7537b7dda1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71cde5381539521506a32047bcfe44596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a50d2ecf5555f5d52b1fd4728461d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c48be61c3a0e7fda4240a853c5872598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2799334ac0c43f4b6571455687cf5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044549d8b8d65c5c4c1f2bc5eacbb44600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f1494be7e018c9f512a63da57309f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b35cb31cc69516c2cc4c7074350e41602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3167eddafaa5a9817ee8203d3abf3d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763de63268946312ef11041ea8bd70b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0eda7805283e428c4752de11eaa2f2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c5fc967374bf50e8e0aba609a3de2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da6f2e96a1afd3ce8ed73ebe3605a1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634d0962d11e961cec0dd04c0224a62608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbc08d5a7744332109efe82f6369ee609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38bbe5d8e6f020b1337874943b7e91610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ce6d28d16ad281dafc4dc1ba475e8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c990a286dd9d2102992da7a8bdca4f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c8e05703c5cde9ade0e017a84737e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486cc8ce51527e5c23b7d2e1b8cc282614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae16fd78bda4213d86c58411d7fc916615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c8ce7ffd35b85b19d0e4135bcb11e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d833d34c53319dfb052cfc6b42a68617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78259e0c9e728c2bcd3ad9f75ce0b21d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff27acb92ed19158b2e61ba7df407e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b608d4871e16d92af75aea92fafba93620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a24f5f94b6e2f53ee7c3febd46f2ed621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c44004c5fcc53dae39368bee1e38a4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958c896ec0985fb276993a5658b7253623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419ecb2a7924409846a6669b26f76eb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc26202c7e46cdcbd3a9e2d6426a27625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e86e341b687d45486727499de49a2c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3a798dd69d5cb48ab06862fc8238a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474ba144f51cc3a366ea6803fa5b88a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102636b6dccebf60e40b3e7caa98e8ae629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1309ffb867ce3a8e2b0eae8edce5332630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a66719a916f4672a1a53ce2b10bb0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e7de9fd746e0c6cdf003556f449ae632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29327596634886f545fbfd474b959c43633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d69fe2d814bb6768f3139caab9b42634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daaa80438b259855ff8751e5f39b7b7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444efce6b8db056d8ea1f981ab82054636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ac4c530047a29afeca373889fdbe4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c027931f5187c056efb4dfa9b25f79638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a308738b5f4859165a564ae1b5d95639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681dd77ba71c172b627119af92dd167640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800b8a082e518d99b7cc240f826ab81641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad431c248cfcc7c6aa84b9b5e17b7ff1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3692aa20e9638213ed1c01820c03cc8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f3159beda04a2e0cad615dd86a7f5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ea5fd11d21f405e894a0ab286511f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9dd717d7b3577c1c1350d66352a0e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36102d3cb82352cc4b8f9bc5d00f6b3d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8bc43591d6fceeae4d8046f975a53648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41abc64ef5f5fb02ada7dddad387377e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3fd23e79d4340df636dae028a7717d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab54cee08b7029183f50483588c44b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544eae7d0818702eb411609039e1428d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca142b8e810be78a69911c12c8615428653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c354c36d48cd90bd2b23a59eb68e48a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4df4d1f6e4849f6ca726e2bdb0e11e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916bd880e45096968aee7a0569b51e1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d29d6c60139135c7ee4f4beeabefe657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb12aea0f4b4e48e033a8b9c14c4ff658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c1f43b4b20625b3b47fa1c50271b2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445c1be1765eb17e8d8eca471363b0d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66a8a00e3ac443f6370f47195d088e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573814b2c27af06f259f50dafac65657662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee7c01d03a345f1ccbe1241cf8c9a7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c860a227f94b697b581ce873534e514664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc039ecf643fb1545a5c4af705d391c1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18428f3b1fe65a893acc238c656515666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d441fc8db8146c7d1665c97a7cb110667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f27b53f5327fcd02349155365a312c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d87777cf482c843a82dfd8aec03421669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e01234f216f5fd97b6149960862d12670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4fb2dddb1a7bafe7a254ad90456a2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096dd4b0b41dbf6f95f472c312f16899672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f92f8448974b765d40e878741ec02c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d52fc4cfdf0bf369ffc3fc7ac5a4f8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78a9f525ef5568eee9ab14fdc05167675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac64aed9ba32d3a3ef934f45f8c4cc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee077cd9785e70f0c358b0a3c102e6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa708c2ab3c99f52e051187f65dbabf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f321c831e9949cf4e63d909d177b14f6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe72dbb26124bf3f209a4f8a9952784680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff84b85e50fa23af2d7b979d4039f9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b547b9f569be424e0fe68789c63c40682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74701f957d5af1efffd78ca765ab771683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b5dabd0e9778f675a9a8799bd0d76684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cfd2d6be548d06d53a2f38db2048fe685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2559d2ddeb533a3f261512b6de4ffa7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9391e14f9fee8125c31d9e246d4cb200687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526af9854ccf6598ec24854406db6c10688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a786e021f0c477e807893214e99ae689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9cf2b0db04ebad007d4c94bb58d89690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f31fb9f61f86de32d762c2929e3502691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf68d15307cde581f307f91ccc5a244692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a2264d3afd4901fa7c46992fb2a3a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5129ec00efc8c893b2726a0912031694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7e5e4893cf2ee56f05402b7bbb9f6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e9c9c6fd705f9582534656f37bdaa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc469f9e82ba8ddbd3c912ecfc3d446697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661cd809e66c4be98c50c010e52bd6ab698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc02acb9657ecb6d18a736719b38672699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8e74a61a8d64e7b1799d6bfcaa9bf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5b153e8c77a095a5e54cb21e0503a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7fd6e544cb18620963179595204ce702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5cd6d741f7dd5b7cc628cab11a229b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd04321201a9973f2b4e2c309377cf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ec862a8a2ae62c659e1af6a8f9f07705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1752cbc22dba90935503e61b3641e1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28d4f31126828c9faa7c2dfb972779707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662fcef4c7f633669dd5e8dff5f6a8d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4352240d799e5ad9736ae557af739709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d842952830e3b3485fb93057db26a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2f730e017bd7024398327e683deeb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41bb364722e1f32322ff59e7e52f4f8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe725caa7e0d1852e021049c1ae5a6a0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44850e63195110b94156c51a6da23f5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4171ae7d17f68672a0fbb36d0ef8e65715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3d468ee7d9f879342a4c9799d3990716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08ccf2074fd6d877d64d25c2160095717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18dd1fc233f6931fa0a544ac93f8481718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553a010202d9e64f99b2a096818193d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c14fd2d4b38088e8f4a26e46129ca720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bed8d0756982cf7d66f84cd0d0d5e5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82266b08793331ee0618b6bc727e7afc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf58e072f52d752bb4b746e55d79f4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1eeafa35a77b2c8763faf1bc3d160724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ddf5118f47f02939f815278cf52c52725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b13effbad7e81a78c88eb77f3397c4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774bc779ba14d6f2e9f0702f780364a9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1ece4b64aa00419d7496b89a4e17f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7ae1ccfa3446183e6983ed055b208729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4145b62f204707c149bd768858d725e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f1e04a96f587e6447d514c58215a6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665783eb197ff1b88a181ee75f332374732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26633ae43982de19801a6004394b1bec733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f976c5f2154026e11fafd162577678734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692def6cc3dfcc3e45af300899a4df4f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870bfd523a56dafdda5ef61a68119d3b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95079c907bc9c0bfb6a3854804f793ec737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec9d28b9eecdd74a51614ece727daf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb646deb9d546dd4a56c9298d9d6293739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6e9d1268f6d59c96f61dd04caa209740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3d7d089da88843d0e4e67b589a9bc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962f011f82c668923b7a603a430c557742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244dfc4e71f0af345f129573835a273e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473ae9f9798764ea179d4d2e9f3d8a0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b79c958a32cf86bd83909ca0ae146745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa70abf2967382b9bc22d9fcc1e0556746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e5114a59066b9298ceafaa16bc66d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd8dde2ba41e44aec550f48d672386748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64f825dc61f36040e55e75fda15f15749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41f921eb744b1ceb877168cd944ac4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51750f060f2256f3cceb211bebb0a8c8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c521c808b0e42e74c8b8e2b44f01b5b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ccaf862d39619a703ee1e18dd6477753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c82dff0d21154acd6f31f0d3f1797754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615c0dafa6560baaf800704de1e4523755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e48fa95c5f87329f36f31f6ab71a44756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462575abb46753365d14cf926a1d90ad757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22057f3d30de9387de6f04c4e468354758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41acaad495407532458e9be57c18307759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>