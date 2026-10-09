--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8151d6f081416acb5fa526e606c2471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b9df93a95a869dc9622319eb9db742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601bc3a977bbe7ddd20b3cf2cb4895a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d48801c604661a22a5ed87ec00bc54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f0c8b9932ba7a0387f16c1f2babf15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd914baa2ad947fa8f0e01106c82ff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122465c692d8c97302fede600f0006af7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7efe31acf246563a48cbeb076c2038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7174676640ab13f4d61644555b4019.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20039d1d7981ca4f91e0250679978410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f637b9d67d60a9a24ab8ea2057856711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33d5031ddf256dc75cf89bf3ebaa7a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6fc98c121f441a4e3c71feb42fb6113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62313ddab6e1814c90c1269c286f57a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ea976d8c2336d996e9ae56d8fdcff15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688175719c2dea3b58fb59d717dfae3c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c0918ad7e9c2d393e2cc7c028b7fb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ac78f70a3690b4f8fabeff3bfa2d918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12592055ce91e644d0fba49c1196457f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd624b184b151a00b98bcce5fe61cb0320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f4d7398dcecc113d015dfd90f6d2421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5a17aaa04548bdc9d5acee275d02222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dcfc651ff7154f1e84e6a4c44bb56b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100eddd434044865ad5a2d5865134c024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b6900f53315d2a00b7e5d9a744aeb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53429ebd7ee27d03d9662ee9f1fb0126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777bfd2fdc0eae80953e7a2b63877dc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2e6b2c0c29f2d9042ed72b705a4f128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05322b1f069dbf4f980e3f17cbc3649b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7bc05a4a3f2856ae56724029edb2df30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef1ceb4c7d5bf6200e6fa76f55de4d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14738ce1f802d680ef41f2f9ca297cd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe96b7a7666d16c527b0b5306e4b7533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7fb1720aa78a3d8fbc70c2e25064c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce65004c8be98ee10ccf52d67488be135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a6e9cc99fa1d4f8f338a5ff71caa536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac0ef35267e26e972daa10c4b81bc037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a83e6d42a9bd389ad785324b7e1d838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af6a732e00ed4dcb48de3a5260ac5239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1537df19442f22f790e7f837b6e1e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62130030ae89a2bac9a0773628b3a341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b02b23c12d886fe54cf0e846447c8c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81d60ce10b2c3553d1af9bbbcc2c0a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb95fd78a6c25ee028947cfee0483c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd5e1cbecb56d9c8515c314eb32a7d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b052178f98f3fb5c41a595e2bd3ac7246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83775ab87319b6f941a2e58d319ef547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b6020bfd98949ba87b339b469853748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7da87791d8311ee7b9c65f622ccb149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8aef5b9bc30871f1c03a676fe304450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c42555bb2eb81f87556bebefb4a94651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1159bdee51bb1cbdb1a7a5ec9a5c0d252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11f2677a8db0d96206baad0513ffc453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa91160f0658538d9c6d451b46569af54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d23ac72126c9f91cdef97b8975772b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c00efa26adbb56129887d5e42d93856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b6dcd6623b2aa301c67dc2314d15b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b7965af59c01f77f52c04fcaf8b6f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0a03263b1a693dc8002a39d9260c459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9995aacc8e9be111585989b434b3b8460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be40400673b7bdda4684fa8215f7be61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93e81761f183dda553efbef50a032a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc02dbadfa3ead7a022cab45f3c64ac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6c2b931ad7f1a1372eadb614a814e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3407788f48770964b9344701cad37b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923068a3cca60ceb2e0b2a14b103db266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bfdb5e1c19a6e6c04ba646ef716db567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00edd46e09c4d793a96cb905085a910268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140d59e312ea2d8efbedfda254b9a6669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe40ade9616fedafc1f2d4298b3b8ce70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979c2e4daa1545cec8c56674bf6f67c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064698943865d00eddb777b48b5a754f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b4de5c2d5d9685e7a782f1f9a9af173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945097905f4602fa64855290d43f32c274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95cace43156af354b8283e4e66e954275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a476200434a8ec8c9af78b472cb40276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c61bd3af0064fc23c6a5bb535a00c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365929eb54c6b6fdd6cc1c6ccc5f1e1478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403dafdbd301e788051fafa51c5002879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6567a0e7cfc70f44ca2c003953efeee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe3ad1c6442b8a50d8ff88b67cd49381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5bce2e47ce30a08d0fe212f04dae0a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b9779d226d0716ca64a314bb9277783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab174f67792bf6717e4145b06fccf184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c79a83743f08ca1608ea740af1d22e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b222bddf92e658fa2a8bf6826a1a486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92aeb9ea32f7a150664fc78342238387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00150983a59b9f9aea8704dabb590b288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365d386574443863d1cf712ebf7940a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1c5cc3ed5138fcd1a7b6acb82400a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e7b2f50729d8789c7f2eb178d77a991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78ce3b1a2858f3d5ac6728047ce53192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb363753ee273c5d288ef1a72de259a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ea9b5a15e524040addb8d89929c6394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d60485a27adb4027859baed245c19895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902004d5637ad956d89df5c70c642e896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8058de3ec7a160ffd470372fc60361e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11adcfd20ab17dd1f7a3c1827878ba98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a98f0efb6a99f822b1610b96e2c6a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805e7c99c01cce7ffe3ec09d71deb43100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b3ad4251c53126783eaa7defd0c95101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7b9d5edffd2e970b4a379afc2775b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc11c43fd28a5aaf4af769f3ba83a17103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b469f19579e10bd19e4108ba1ae17e2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7229d7ac96e53bd29a3cc98803f37b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be176cbadb1ca2827a99f0e8abff898a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb518d858b2d332ae5429730a0c1c8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5bbdc0a99dc7611082d42564cac520108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f141b06feff1a3b06cb77570a1eab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956830ecbd47b6207898315c50a1f10110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1a6e36604e2f7174b4066556b6d64111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a426ab93bcd9b76619e64e548213254112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5b54efb53800682e8cc7cae96edd2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d90ba2295c17b9e02821c21da78b88114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6ef28e56eba383204c0c3b0cd29af115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbcdf09dd90462284d3d66067a4f5de116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c129c315754cc8afe0207b3c89ce95117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757095615c1bc2aa20b973c29fd9eef2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ce9f0d1d923773cf1cad22c26ac16119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69322ef5f9ab58f4d00d1a7ce2bf3e0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9dfcc370317dd8498e3a43b333b056121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23528ee8c82a99b4c0f7d35d40fde47c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654b222110fd734d0da5e00f37b237f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd409a194a2f6e0ae11f3948739c85124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e437676d82a20f13152ad59059aeb4d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98b361479b042e669a7949ea96e71e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee7c9a66f7ffec2c5765571fae38a9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0779fb87672f872e506561ba09ee623128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521a9302b3fb25c5ff4c9a1b2c3f315129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86bf5f561a4dc06d3ecdffbde2de2d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29a16f2d4b3cf72fcb049ab6300516131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131f15c6bb806dc6c4e78ca95100e81132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5582dbaafd2a0f38caab94825221542133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f272d0acc360a84b41de40618a1fb5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62ee08d9b4d0f72324432ee86d8023135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d85abea80a1595c212de28ee16101136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9889ba975e6682d8edabecb0263c43d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed6403427c5f7a73adfc90a0c76e5c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b02ca4c2fa688a6264e34c25d50f1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f8c4faab80bf97c64a4c093bf88e7f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026c903e3392de368ae002bff019eb7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5fa0d632e0fa600a3b8c02a8eb71d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177178412eee79c6a5a7a325483e2662143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa862ee4bd039c30780b2a3ee9021cd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9b321993a7da7ce5aca16a647b886145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721482ad657093ba5c71b064b6b3c38146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a9d04f0791c1af27b2dd3b0922ae0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1eeafce64b4e1987108cb3b728c75e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481094fab073f77dba17b04bcf7000e0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d818e2db7b6c4d6a5a62666d1cc8d2b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e271f143fcdeffcbf70362200895f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcea4246540cca95fbc6a85f4181719152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb637dc9ef840e60b51e5562bcdcd1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8fe664297e45fad94b4bbc02424aac154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a16f3fba64d5a0f0a6d42dd4095de155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9f82c7a796643bf006812a35a6a8b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da0323143d3718a7386f3228203d5a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb80de8a6930623a3b80d794d00405158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ee88ccf2f271cfa73d95f83ccb4c9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815c9a071b0f0b6abc511f2f890068f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d891ef67bedb17138bfd782306091e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54dee7d1f3c8bf228acc5562f9a560c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ccb627f195643a0dfd562f6d93cc6f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c03671423522afd83f5686c526ee7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a875c3314150804aa4684109234a6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365ed705ea340fec693aaa8822eb62e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59642427d01cf032c16c559adfcea62167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2b5e09f222cc19dc0457a6b23d122168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76efbdc001cfeac0df54bc196bdbdd7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ff2aa80fde7ff9bae3134d20e28cc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7e8e1fab3f366b50d188bafcfe40d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c011bdcbaf73aaac9074f64f2f16439172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe7beda42a822348955fa0ba168811173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa56348bd1313947ae701a1a90873d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d095149ceabcba427a7385f84007500175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db01f5c39602bb668908b491ad0674176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2e84ee073642e0e0b288b3837e5db177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bdc7cf18af5832d4abf05fe2f6ea01178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed75a250cd9327a6d5054c33f0f02b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79e33f502018db0655799ec9305923180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2c83d950d8445a0fd3d16eb0cb657181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ab8113cab9ce93d4f2b618a88168b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a58c359ac07cc50988b7ac1e8efa79183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ee8897ae1e58f08a7cf7e57a3916a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc816d1689ecede619a7b27997c012c2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d223b532464d4530317bc8722f7f2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45687324fe8a4939ed9675286749b620187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb61844ca9692d014f66d9c40244224188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f4fc05b10835137428a245d4ed4ec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67771cdaf2e88e2ebf0a48975007aa2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc160da395b7d7c36b83d82d75f11e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f17baee36a4526ced4046806f57cd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68a4e326beaa0783c921991b3c2071193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75754e83a6c6c3d9fc1e5fd8923734a5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db2992c135128996e972821695f988195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd970967979f90b166a7d9fe1634f3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dfd5eb4729940fdde45e2accbdd33d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad446f8e73f2bccfbe790ff209e92ba198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad0e8b602a1d92cf06f6a13d8f3fcf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb351d55afcf3eea38a3164d6ee572200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014f5436cd119ecd290c637cfb2b0f7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d534ef4d3ebd4c8f3a5982983d4927202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894528cca2bb067664b3040524d8f674203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a819c35202f3c64dc5832a4b4ec887204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e38eb830d3745cc7cb8c8220e80260205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc288e7e1bf94d9fde22b2e8092682206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2efc1eed4f02f494bd70eaf8f46302d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d86e46ab13af05ae539db4d3a3310a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4eb72847c01870bdf930284f7efa9a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b15112f0e708eed82419925d59552210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99764967fe5cad4f2be6ee9ae1c003c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3197968678620a3db5a53aa0913d28b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e395e9fd4a0694ac145c7d416eb410e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603f47b0a405d5c363c82a81c37f367214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e64bfdf479076966a159b6e3253bd4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b692512d3564c9e961ac85340ef03216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a85b32b2639f4d717f5ecf533d8c8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00313f7fc040c1171d6a4ff0dc97f0d0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869f5c56779c537a57c8568c84fb4c9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50256c1e949a912f9804c849d33cf8b6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e1722dbd6d07296a01c63a5b2f921221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30028ffd6824f27900e3f094730f14222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc41afec2fc01eed2c118aeb6cff6d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b628d8487b3fbefbb66505ac0e9a88224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ebed1e803418e08d1d020dc00a445225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d163c6b6eb02d562c5eae6d9529e80226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea605cdbece785e595d6f11a77e4026227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f07154427ffb414270d36ebc25d8f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36362015debfdd3cb808a7e3635f1b34229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8cc4017d65f5434e63d6ec79004072230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73fa595d824ec73663ae56cc9e376c4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a191cdc6cdea3fdfb566d499189d7ae9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8823f4d7f32829bc43608e8b35811233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892d3bb5219e8177fdabc7239358d23234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575b0e961d428454ea5c8523928b58e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183338bd15c5f7a7f629010916bd9f5d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac601c3d24f31d05a3cbb49be313ba237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae1fe977ad8f69756598cbf3574741238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdff764b0969c0317286b69c5289baf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be204c7bb0e30a6708f389512aa2ad240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022b4461259872b6c50ef6740b16856241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55492a6c9dceb3fd25cfa7f9b09feb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da9e078048d00920025f5087acdc39243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9035d232660691cb716429b390d3bfc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bafda374c435b57b42593f44c5dea8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac073dcb7b44bbd171998cdc32ff7a27246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe18590c7a2c8292e60754759dffc2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051020a1f4544aa7f48c82d12cb0608248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548bbcb4757428c7a57ce29313c2718f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a9cfc7033d5c2c94da6c766a34e1e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca747a41a29319ec8e0fd23379b37493251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e97f9388f3dd9e5b5b82cc6ab8852252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048e46ee984df95b7f42bbbec9878ce253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f4e43c07b272291d01476ee6f3f28254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca87ba739c121d33247976bffdbddb7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa16c6fa9525631510b0e1a6dd1867256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbce0e389ad90fe919b424d8d2c6735257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15f148bcc33d1231e6abb05f4e4ff9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36fa5ffd96c514c58175bb8cb0e80d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e661f5d2958cf12ddb337a0c165d3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0812b738f8e4bc79504f433e2ff2db261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f75856795cb9a8d9006915db2f1724262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26033713dc3317ebd0a26416938ad571263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf34b628ff60968fa5c24cc7f51a54264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8bd675d04188587bd87e7fa33c4f09265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632fdd7b8091b0343ccb3aa7b27941b1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b97a482cbf80abb837691726d32f9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedda32873bddcf33bc77eb2d49ff2ff268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9636531d6ec6b6f8ea4a7f0ba740d05269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537cca0288dfdfc558740cb2c984929270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41ea07e3db48cf7a5866a895a71106271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d789cb114643cf26fae4808819a53272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898959d1f0135034e9ee8574e6a9195273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5744502e136f44798c55797e99307274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec5875f92f0936e86084a71798ed45275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa049fb04349961edcee7f4beb493b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824dcc08de5db6909e0eb539fc22a52277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538aa0a03ad003d53975ab058162b1c6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee46bca04275f906ad8533ceae5af8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285794bb5e0b1e843e6a552125477ddc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae041da751f30bd805528dd5bac0957281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59386110931aecd5ada0d869af535f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01fa2eed731f75e055499ae96284db9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60950f4a4d41c41c025e3f2aee7dca29284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63c424522c8a26619fc0c8df3478ad285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23705d3b9cc15cebb01a4fa3fc8bba8e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8280e6d6599852a415e95d971ee02287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa141028f7a02e394c72f46530b376288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce358aee8a57499f1f3d8db1d131ccd1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5144ac710266ff7e1d30706de700f3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f22134878fde7d2898c0552dd3779f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a73b0de93ad8aa5c84a951517fef4f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7046c96f30aea6c55d844749c58eee293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf6f3ca8b2cf0b894886b975eaeda0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49779465f220d4f682e2745c20e16b6b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de6a6e194a37c148fd150d605e20bf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8d06aa2973d81db487bad199e72e7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e0533dbdc5013884380dc04adfb2b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe07b5604acbe69f88325676daea093299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c8e6b2e7a9910e51440958d794f2f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156426f5874ac2e4d7812be41870b5c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbbacfeb9488aa373e984609d9c3c78302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f42f9cf123aea04235708270d25dd3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc510bd00b4c857ec991907b88ace7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c8e18c3f07ac51831b5e3464dbf6f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfed879a1add31ee080a8fc1a0b559306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128abe88bcc526712ccbed2086d8d55307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54fb62895fd0ea6f2db3e20ababa09308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1563576de036881bf966539a94e94b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015264693cfc4452438d72a7a130db88310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f8493276e85519ebc00552f2bcd6e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3f46622ebcce3e81c98942ae584d4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5aa8d72ade69f6e58a754875d86466313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df7a846661a659bd5f9f1605df28fe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda51554c845dc5177d635a03fa61655315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559ca9bfac9abc4120b9a7fea45ed16316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b208f002a084be3b5ca9aabdff17c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b00cb5fc97370230fcb57d432a788d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ea6f882b9532cad582614f2d6b756319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f3ff09e591210e3a595f97aa4a72e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e106cedc060c28ebdaa22541f932fe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cfec6d3a62f8f1285ee9939912dcc8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce5eb0bec254358371acb4c5409bb7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34a3bf4343f25d37a17a31e4c0644e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8b8a0e147b1ca2ef00d68c891d4ad325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cca141b1957213082fbaed6383348b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba34f1a44b69c47a92d5f211a32c5f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb096aca264b1c7388eec4cc2b3071328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e800ad25eb60af229122570e366ef18f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731de290ea1a1085774e39cf43ffe4a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925aec586e51b98b8127cee4aef360c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad27169db58ecbab3c95171203437a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c88d876ea10d4b73b6320efc446337333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d07852b7c1d7fb77f236e38f6fef96334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927dd06f7a13f5a37c008ccb5c3d2f75335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c11506b87dd50c640219a4e066ab2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa38149c3396223ca262de468405bd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea7e2cd83da6ecff6618bae4b32750338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6c6177d5d5e332be3c7bd7e872b4a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c257826b1fd194606e03348a6b742cc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bcf0231d5b8d1ca50319515277ede7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3071e4b80ee9b4198e3cef44e8b46d5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ae644c76dbd2731f75ea3e3440785343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b47635676ae26cd1318deb36a80878344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4f9886b3dd97167159d067d87f4df345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f989a9b3427c95f82b9baab48700db346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10fa92a9bb864c5c6ae3ea9d7227a4b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645fbd8a13cca49a38e2201aa102ba0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2169c47414af9f5949b6351e45fd7a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba980ba373e4b0eb859d9f339288452b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d836634f554f586442804e62e534d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc946e945217587d74bf692be5e4f994352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f04e96076d69f2fc1da0425abf352353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930a8425a048b6a701687849d85b256354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917bb644813aee290a70db528216e9e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94109fd707edf0f679ea3cbd3049f445356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf884db1c9a5271b04577b818dd9538357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc8a10165c492bd43db64bb552e609358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92428d2e9406a0ff07121d6934d7d5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc3e5ba2af1368a7af647a393242e2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf280e4d2be02ae8fa9159e96fc6564361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0f3d203155f54b7a0abd2470de9fd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7887a1bd44efa8ae5d0a235b0a70e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ecc1763e6250178e36be512825ec4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62834961b73644d85dfdc7b8291dafa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e9a6c937b0caaf249b3e0283f082b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e31a87c8b7ad8c0e08d1c58e3da9d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231c02686f79eac0ada9c0fc774fe63368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba33124ed19a2785287d21e42f106b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cedbbf1ce3fb55b79fe8c0ab738c2ea370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11ec810a75602df35e911b3845c6c0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468a5aea08223a8eff202ed6647b9eb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a28bd8f7a15f0dfd191b5c810fdabe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f902f01f3cdc3493a17ba90eadbb6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10b442f5086e9e3615d8e4196d8af4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81273c0c91eae54baa11bcae05b7cf5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f467c73d42023506d2a29cfdf6eee377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc213d8ea93ba914a959fad0f7a3237b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1be60b16425bce37250b094eec68fc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a9f94334532317f5685f9b350f405380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b118bb0ba32ed1a6a75c181477d47381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d219e5412743a89e04dfea6c3a127cb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb95ccc33d2a595ba1723f0902df27a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513358e48e87b236c0794686cf022c28384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269f7b7f86c68501922953c907e83f8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d819243988fd42eb08ddd509f193f6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729ef815a3e028a4e885a4b7d33231b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fecc89746b50490355a3862a217e7c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f85970f6aaae99d939495b3d3183d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463aa507012491db1a4d64b11dbc1a3c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f526728bf53a76d5fb8fbde25107119391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814aaaf627f746d5ed3ae89afb95858392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd7a43f193d35148a2ea5829af75337393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4305c022882faafb96a5149ee09a34d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e09ab7bf0cc09b5ab79c7d0f78271395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26b9c3574f90816015e32cd7d0bfb8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26a5a84dfdd6fa0e675be0de6d2a32397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609c46c3c5f5f749719c69fba426a96398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a4e94c05c138a309f07cfda99e7b6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8344e49f5f2f0cc12f2f3d8667fb2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc76aac212fd5a7037662222915f54401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6f4dcfdf70bbc32cabf26c3642f1d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9d83a71bbe0816184740075711c31403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009634e0ba81a7b31b085367af92627404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6aee21bec7f38b782b3ab05e7d71c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee170a74ae4b7c86531414badd47b24406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75168060f941e55716d161beac30e900407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90dcb5f2870a8b27e5491523b57418f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3c757e8eb8c89b735fa7269db1232409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ebf6bc438810a058818ca813499d7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45afa1ddb876a5c7221a168f800db0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274f50493378ec38dec4ef74075252a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6ec29b3afed5b3f8950221d2e34b5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5ab1ac750f94e9bc62a66f2568717414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960cdfc07f609250b97eb84d602c234415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7df40452d0262827fa444c79e62e37416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0eddab1ebea81679b437eabb9d5e32417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63dfe05562ecf4d3850e55d3eb2274418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873927ea576070483ece1537a0a00205419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc4c853805ea638c25fbcd2f7e661b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb12c0e7c370579aab76149f1b9f6e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be53797667a5d3f03476d3e997aedbc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2ef1eceea0f3d90d87d5960826b50423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8ace71c3b2e55361baa6f10eddd88424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad53742499d18e2eb71f447f2b64fc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92e7101b1d475da36cd3f7b6f97599426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba37d1ec374e4b288d6539ba54d2d10427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9957f73280ad9f6c5c86d1be29fb8d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb847360ffc4fd450c8d8de35f8f891429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b9fffb6b7cc804e2a55e7c3b6ab1d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2dcde21388960d78760fcb6d31f3fd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f02d7a92ef1d11b4dbecaba4024bdf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867595cc5c5e76f37f7a24552f2766de433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5d839298e8a63ea9a624e5183d6a5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a8ee5cede4de6346376b3769231a4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb9004c019fd6df43a8153b99ed786436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c2f965d7ec47fd5842167366915d3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ec6493b2826c1222c52e2f483945e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9798196bcf85ef620e7e70e9dc41482439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ea2f231d752f391469d4e20500cba440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed462b815d143b87a2d41a99b695de7b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48691be87311af245799b23241900df8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ecf1a7b4d7a3e5e87a8832119d348443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1beca908fd977ba8445a50eff4b92d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46042f8a19b0340dd25aad6d83e1884f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa636d3d57e8cd62e21a4506fdc58f2f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af3e886468a680e618d0b978d3d1ceb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0b6d7afae707a248210db96c4dcab448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87331440c4ac824c712fcad61d6c37d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902821a457bc4c6c4f66be410d5bb72450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4b03bfb9121ccd97e39f2723f3bb0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ab37bba382b865b19a50b2b2fd202452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c47471db85234ffc5b8098546f73d1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf1e44b6c4b532376025176c926936454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd292400f29dd448d7a82f7c286e26455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b84d6e01671886dd594da59983f2b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61abb92a4cabb6f97497bfd214e481fd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8458f7008d69af82ae262eb76cb33458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f275f169a2c14692cd79242d5649c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47510d44a4b07cfa575a709b82aa1a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a139dc61583f9958bde1354d2bc386461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0ed5552136554ac6f4ed7c0943fba462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9399ede4ec8b2881e4b4f7bb82469463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c444816d9ea322f75fd79ab66420e02464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2638f60630352c0a515c9973302af2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55ae2c4d244d63dbb94047ab4b18f6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a73ea70679fc99128a0fe46c4cb20a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7243d89198a8b81ec12a81f18912527468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47962cecfc01c01607489b604a2569469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a98725b4447c45e1a75af45cf6bfdc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3de8cd4319d2a7f71b65c3e14390a5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112ba661a0ec76f88bf6b25ad470232472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935481fa252c39540d7e361051664fbc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dfaf4e79d2370f9a2d45328a6a41f5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb807c9f3555ad012d87c5a8b0d56ce475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482949dea95e290fd8bc95b78f64d699476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1465536b0197a14288d56fd9b3788ea6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec9dab4ad8d331cd868d1f2acdf04d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f21f42969eb06aa790b49597fe301479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d559b447fee09f8bbf7dad62dd7f9b9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f2271723f1bcf05cebdf711569aab481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a97a6d169023bb10691c8d0c8897b6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c18242516b9f350d36131563357b8d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60faac3c99144eeb61cda49a22c2a3f1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc9b80a390c81e1903f5fd88a2d7e2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eded037d8d8a7997068ed768380f50486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a8a4517e9fde04e818e1f994d52b0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59ff7fd0fd352db6096865c6d17f2a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bddb80a8fa9da48c176c2958a44175489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1c46041dd32e04836cb7dbd4792ba490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d710bdfe92519edcb092cfbf64e86491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29d386c172a2e6de97d042cd879ef4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebdbff808cd50037882fa2c1645dc27493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a05036816bbd89a07948761aa4023494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a6a5eaa0ab388f9130f2397d763b9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb7e797294a2c0ab163d87daa50f35496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db247afde518a2cde02eb9b327b0a6be497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49545cf4bb250826661995b3374b30ff498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6160464942a763b5a1a6a9b1cf7485499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e246c27a64714bc66828dd0842264500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff7ec9447776c914aa53b5dfc6ba2e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ef748c934d2af4c18e0d875a6d790502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29367d7632505d463021e82f68edfb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474f6538b8843e2161a24373349a28a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22844b047e09275fcf27acb8231b365e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fdb9e40dffb3f2ea9d7e4d4303840c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7267bbb653c1d9d8363b33357e2212f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b93c2301c1cf471ffdb3381fe4d73a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c417ba180245704e457a4d70205377509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf0f646ca9fab7ef589db5d866f5b4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec18c9e944f03c22594d4da02537ae511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580e34b4728cf1fa9197aa20cd1b006512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b47244ab09806cc24c18d3bad6e6f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ca63980a3a1eb48af0dd06552a562514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cae395351347aa6874023d4b04bcaf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d867cf5f15c32f6c967dad6acec65e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb53e17c63cb0230214b88e9a0f1e19517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e04825f5f445224ac594412b621784518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61692501ade3741e318957a2a7feb7d3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99012efdb646e7a19fcf1b57c3c10a1d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3669027ba45d0c5e9d7cc83863059521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84122130d9c6e7ef0aeb8f569334589b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd80970e5295c9d6d70cdf32129a62523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b90192de1fbcc00d60a1f14357fbc2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83609a374e46efb9a644cc254d5b0ee525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd85fd5e3e383e564fedc190b8e4b9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5fb1b17bc75a77a18e548ea1e27a5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67b929360308b830f92a466e1f338e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5afdb447d582742b557ff48c004dd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e05e2171fa84297ec303d428e11eb2d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1372e716a447c004359fb07a05a865531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81777acac249d10c06aeb607736037d6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c4cc470871eee9c84fec0b8788494533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c057a725686095c25edcc279d236b4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5e8d84d9f12e223d0d88e62d971cd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2563262a02ff46b86604d2ac3c5c00536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd126c46542df939235bf516d013ee537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb68f31a6e4890321553d12d8af0db538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535c0d4c9c3e90663108b4fb1f88b71539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f80bb079169bab8db3c39f5b126ffe540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c3ef3fd4ed758b45d3b7c307cc414541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72773d482c04fc508c4e8bf0f77fc5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9eb18280be5636d0dd0b36b8f23a82543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9cca408f4e65de9a9d0cff85be733544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9fddaebffe7d4688d61afefab5e849545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e7f59f7421145e089b0e108d2fd16546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920eb902be0162feedbfcbc51b7cbab547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501e194dada638a4d479f3ab1556693548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8430ebdeba74b885dae0b9968a6d0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b133b029a02f416cf0c30bda48f04e5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f4fe356ee8cfc19a8e718da3d9240551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796754918e542aab7de5f343b0c5179b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c6e59546deaa315cab7b52e3b2f03553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e59615c86f90c1ebfe87bbdd64fc8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738e12e19aaaac34b7ff330dc47fb86555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68487ac7f9dc394c3fdf82a77ec5c68f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5033100a5fe93f674b00ec5e7d203b7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637ee35d311be9a5c92cb4792cf5706558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544061f78a5a1f98395c26c3f57774c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290fd005ac7af0fa821390bfed7d114560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc125f20e264b07958629ba716f89b82561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339bb64ea1b1752c382a996be03f8f8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517bd188012cc08c0c8c38d8c6f67e6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe86bf4d2404ab766721e8f2c45f24c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac55a4c029951f4671a927aba03fabd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b11c3b4e6d3e7b2afec5f0802da2ae566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8c153626869fbbd1bee3f39385944567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e1fa5774018ccb808e39f61f77ba4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba95620af3e8b1d874115423a7d3472569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5bc9649e8214e1b92adec9023b1a7d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc495cf3c8ac867dd32ac46cccbf6a0b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56895f84f866c9e77d79052ed72f78a1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a868a7288eb9ecce3adb1095833d3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859eac281b6b3c577338b2f4f99d37d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105b177049c1d41234b738458fa280d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd061b9b2419951893252f89e1c30cd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170fd860d13cbfbb4330fb4b50f23333577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c2a7bb268df66e6572e2d6daaf705578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af94b89e646e5e4d4c7062430a17a6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda78262cf7a48a8850ed8cc6239352580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3538d987999194254438c5984e3af0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046f9ad56d8127fc4648a2df262f342582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543254ea9c6ab470af1a607255d607f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1ddd808bfa2ef07ffc470a86db9fa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbbf9dfdf690e058ebd9947d3d21690585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555363a003a741af612b912c81a5c6f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2b7741034b31bfed8742b65078c0b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a886d29383b0b3f27e5fc690b5d3e4a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aaeee2358817b303bbc5c5a1da7de0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4a374392c8c7b1223a240aff58b6b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3cefcf81b47b30cd62d0a4cdcbc16591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a23983688b4b4d7526b51c5f836d1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca17ff6c3f489a07ff900edfc0150dd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0aa0728602b7589d6208053a640f90594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fdf0ab9747c521b312d38160f287a5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8e461f09fd8e5b06bce0807d4bc2d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93e42e65bcda3607365b3e49ce3954597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905e308001a73cad8bad208ab955f16598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c6880620e9505fd0f9fd05bbb2682599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ec714f332ec0fcd8a51effbacfa8c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3ccb8bc6b1c94ca8e8cf8204e45a4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acca15385505ad223900889fd134ed4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9cd5724fab0b481b917913845fe92603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c182444ba133cfd89ffc75f5a4264a9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0233a129bda74b74b45c043ff6372b74605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55516f5b64ae50c556be76e3e9db3c89606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335334de084141a88f97ee9bdb92416607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92848f69a47ddddf62e2b378b7ad526608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968b08bf1ef46cbcb3ed4bfb9793e2b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713ddd7f646f9108bd6a40dbd7da0ec610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5796d5850e87d8ddffb06771485fbf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53ce7b37a2ee8126a5a38df79a4f7a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f750f3ee6ca87622250346d763d0b8f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91dc30f9ab6d5271fe80f2ffbd6d282614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593ffb5bc7b84f1ce0a24d9c441b51b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6c82e1aa9a96ed8558328db59148e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7956cfd12fb83ed6a12dc8ee30bf9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de038618a831ad4acbc7781b9df3b093618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbaf977b1df1bfa122fb269872ff31619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d3a1e4b7787a74373dfa8b8ec42bd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911f34b375bf30949731054796f9196621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd876596ec04abada8ddbf53054ab7cd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06dde0a11380df434465a015972919623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fbe7d25c6592a4d85b3b83ccab7229624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9ea50db46b7be6c84c4a265fbfd30625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed735fa7448d1dbb1ca7bada9e9016a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228d0fc4632d4a47be2eca0a2f1e76b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c569a4fad30113da75aa69045ee618a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b258e7d61acd23ee4742f688773f66629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee76c309627f481dd65cb81eb025ae630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b0a677fba893a3d345b40c6d706f6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd7f2e785a0a5dcb7a6b966d3c5222632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463a3fc65a7f4f0bcc088fb88bac497633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddcc0fe33afe58151a86b13eaf6b599634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21321e770952d5965dcb287859a2675a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db63da3a203156502a07fa1c3175a2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e5ad03c21bd2433ace5d663077b52637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea63bdf8a4e6fbff9e8d83cadceb7a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ee39a47ee7994b80220d070669d6a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eac6444cd11fb2419f1776b632652b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc7bb1689c65feeacd19024fdce6bb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de747273c65812e9ef4a87bff29d20b5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588576271709a693513727d23c5414d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979fcf25bcdb3b0f4deea90aafe4529e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7cee80424af3071a0033c5d15f7c28645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0dd992f943db9e8c53e23fe12db2b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18f519e4ec4037ec83037da7abdf04647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edaf67bf5a0dc18a5b8257821bd6cb9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf228132745ae36aafd89d4790c1c53649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624217387333e056031f1665a09e2f9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b0e314cb935a51120b3138c0fcaa6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be0b42e031b601a9ce4f68bbce2f8e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc016a5a3a3df597d94347cd5f257fb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e8a5f5cbbcf512fd31e6bed265739654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146dac9d8853484e5c22c53d6cae77eb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb875dc5efaad0ae545d233fd799b88656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbdef4aa447d7ab2f70dc0a03a06769657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049e28114b0901af45ecbd935c14e5d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bedf828a6a9b0e4960e0584de07a17659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af68925f30eafe5c5b0548615387c7b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d8e66370f549dd1f413f1a284ede2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d5852c4b517cc4fcc08191e513443662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983f6454d3efd7ad6d311cc16a19209663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d0ea283d9b32facae4813c181a9f8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cafc6f6736748b2c13f3fa18309a20665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419868bba0fa3669d6c7b8e1f41941b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b44de0a625494a715940321314b66667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4cbb9e3d73ddb6e9e0465a3b51645668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6fab04714219921935b14c975f0832669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82c45721048015438f11f4829b2dcc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff8cb661d4834ae6b1c481c6c5b025671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e243d915c06e2736237ab5413048dd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a6f5d3c2aa8c5d002d9c9f0659c03673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74afe86640c8cd55aa2efaa6486285e5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7dffdd4cff00c463cbffc7eed8c74675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762690fcbfd80ade22c3dd8920de00e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d847fb01206ace449a54eadcf75209e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1afc220d7217b1a2e77e3ad32088f10678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c895215f22698b2fca3d74ca343c4e3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd92f21ef6a5be0e037de7c1c40b91a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874dc2428bd6912ed180e4d346a892a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7b1a88413be31892c1d05af9cc25b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb591d9264c928b3b79e08e30ee6d6c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e180f857fbbc0f285f4f21faa9404c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ecc587a54eae1048d70814fcf48430685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32c2b08fd380fc4a875dbdb7ccf414686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051903e9948065472b91ef9f197ad0fa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f04b55ee4721afaa1b6a8a44f5b0d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996a6edf1f2fd9a3e6fcdd9355823b1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db8b4e3b2339e1f95fb1a3f3247d22690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e575cd3565d0b37ee30c0e4e0cff9c8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b30407c504c74e4633851d548b190a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62143bbb56ac11791ce934b07b48f3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54aaf32474cf912220e42718b4bbb1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c87c704afdb341e18a9f6f5dc45984695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d76e491a675eda126eb7604b2ad7a1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91a07d1d9a37d1f0a5fbff147effd8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae5817bf4c53e01bdf4e8482ab78d5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96ac4ff8be00ee615f7aac51ab8948699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8eebefe36b6250f3815702d7bb469700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f618cb8fce4dbbdef1eea6244323518701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec12d4408c2ee88abf8aaa311c9516702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39accd01761c5aa2879d6019ee6cde08703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed949f77106f02e7fcad1f3dc936ff704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb777a9abc7c5824eec05c06fda4a933705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d0b432dc8321a3158ec571d0f3994706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd18bcca06151659831189e3cb9f5a5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78454202e677782775a5e459013c11dd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409942f47b6803c947e53edf3b00914e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a587b9aad258258f3df6ed8ca74fca2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab07e02c063dc3fecc7c07a6eddcb81711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e83ca03d0e16a721c7131138743d0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81178488df54e7d744cedd2678f31c74713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18248f1a7b98d03b773685b90c5c49c6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e7ffd5e966138aaa06e7c49354375715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f95f7395500a0e22c8f2a4782d50a9b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192004db996057d424beab85ca444d7c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907e3df4947e0abb672d5bfb50eb688718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd2261dd31d1ceafc16dbae119e195719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33b9e62bc3b8a0db41e09ee9a90470720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ffdb0cee8ccffb7eea5f43f952d26721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ea29586b59eda74ce1e8f4daf6706722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc9fff5152aff91888434cda2114ac723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c38aa59aa523f3b1a6c9dbee6818a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d55ab996dfbb2f9711b32e96a68e80725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1c9064f3adcd412f5384a47aae00d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b9aeaeb55887414d2b9f607767174727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e1cf953930734cdded3600896d255728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e27d78d360ca4cfdd67a8cc2c7c581729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016a02092c0ea73d64a1a5a0922e75b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5980ac58d2355d9dbaa56f24db373db731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068a6938e087f2f32caf7979e23ed6f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c19db38d4a67437b5b0c2de7a5ddc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb023360a1cfb11293993453b62aba4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91460525f170251d1f6e7b867ecf64735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836dd72c4e88a561799721a803be42c0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7c6a502b082959df4c2aa8835ba87737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f618bbb4c97e6d269bd77b09f52d7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ccbb8d00a2f0a1c7dd8d0b55020758739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72484a45269158ed75e04c369b4744740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88381c832ad922c9bbe9e1ffbc3a958741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c0a83c173138d9f2f02d54587d712742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1d36f6872c813ffb589d9f898a52f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1ff043982738e11af6602c45205c3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a4379c37629a8ebbf879644cc900f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6fb672861bbdf3630e9b49b8d1b486746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f37be19f18565627d3342fbb42e1a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92680f07a3f0c049804086edf2dd909b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9f6d30431408a8251ef0e51dfb02f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23389ff34a95b95f47a6c224f0948306750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c192095fc07065d5ed06f85d54bd0f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3659398f48ecaed60ba74b649cbb925752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad785599224fc09b745d4565afddcffe753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f0451d9ff84efd662fdb57ce70911754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229d9502c92175f8501aaab61ed94ce755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403011ee094f984df5bc48ca357df83756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeeadb8e91716cf2a1d7b03a1c91daa757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7738ccb23c415779dc2061a5914c73758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8476f01b8cfd58665bc0449379b175759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f71dd7923948428ec687d155c86461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2151b0614a37375dc1a299c69d2da2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df397ab89695efb619489e5a2a853e03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684cc3ea08b151579b9edf6145e2b674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef41a2a32ab412f9b0c58849dbe45d95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead8322aaac03e5865cdeb67267cdd46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307a77ec88f7dd83eeee51b66b19e087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362b084d6fefb9ee928efeb36b6b70b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7353ee42140f14555dbfd83497532cb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caead8affb5a165279539c65688e16010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be49551f272b9bda829baba209f7c3111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb19ecee1558200569444eb1ae2352712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260459a48d8a3d0fe521d59aa7a264d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cfd31bbb9d1e7971a537a1d08fb42d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d000ab4e7699811f238a7a51ef6a1a815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbeae021cdf55cd7140224c8cb70a916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94003026c315196769f5818dd0c0c517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ffaa9039d08933f446521edc16fbd318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6feb694ba9eb7d01f33654654f58df419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46d7268114a408729a887cf051b02d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097af5e95bfa72a7f2d108fc93d05c821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e517bbf73f790e5d4621812d5475a1a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fdbf1d39d842648c7d2f51267fe22a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9221cffecc01172e7ac52cb153910324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8a1921970787daa86e0054dabb3bd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4a562f2dc38001955ffff147cccd726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be6f9618ce35a3619fe3b640d6642b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579f7cae676e66f52f71cf82e7d767328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a13a39fab40a1434f0584622aa79cd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aff583ff4f19ad765d9fd177728edb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f13e2c8e4da7aa547bd36277c590231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b921fdda949b3774a5a91837f01dca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0ae05d941be60f92602f095a040fa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7df181375706d69c3e93621b740faa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5209fc971c121b9455b87a081ce7e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65366f407f003502221951e2bf0e563236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e27e406837cdae50079e97424b465c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29081ec4a709bbfc10f1eb08f4b5c01938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47229091327f4db13f53aac596c85e6939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad1b45a926f34a9fb56a5410115d4940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3bfb7322f76b9340d564ca265ae7fb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b20ca693f10a2c30ee1eb44c7ff8c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ccfe8d436bd9d1e104a386b84cf5fd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820f13d9bdeac881c80a337a838f9ec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaea23c58fb7d8795d8d4526489f4d345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45309a13603edfdbcf4a4932d7ae795746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650feaab515fc37b53ec32d9d06c7bb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c1f030f96eae6904e96d240352ae548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f21eab87c0127ddc1855018f32afe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f01df994d293afe1aac4ba43cd6b050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e427f3a79fd7063f3e94c5fb6333b2451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62788f41a81f713308a4c8368aaa65e052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3ee5f16d261372f284d237035c60053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac53582df0d0836f99257c8b3bc70354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a771530fd12940e00f4949a93a2fb455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63641a049b50278d412e39ce881007d656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aafbf1eb3feddc2586911c05b95a6c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b966d828199d46e0afa2ff5869045058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86969ed919aff32afd1a6710323bd9059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaffbda19a3e764e2e36348fbde21cb260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22581f611f565fb193c625e8a835fc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262cfbd80b97746e1b60d4dc01435b362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5174e959a089f47e4564a47532c0be63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae5b3be1c359eb69fdf57b0dcd4c0164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236c86c29be46cea0002d57bb70c00265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c08a2084877ddb8ad34ddda0479d266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e3480e07835721c704d13a2028b1567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa79da06e5b9db78b6eb529d6be34be68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64370bfa78fd4475e90f2f1cd978fc2c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c69583a89e7f1f10675ba4b4bee4b970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd081ecaf8d28630e6611d64d860dfc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287d2d1c7137cf63600a6e8a30b812c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f5d767b3b75c332b0eb3d211bffa473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9108319b5ec8a9b81d2a86e180fd5774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4f0691ade19a9d35c198033f3409975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72f100c693f82876d690769560f42476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad95b7c627a14b9981b9b5d26889a8577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0c0128aab1e01bf76c0f04e4a7a7278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d709985f62b1e7d64fd68781889d279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823876bb279148b9697af0e0d1e18d8580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7995b998153f4797b6c095568e422181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed8398ccea8f92217fff804db02ef782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce75beb9c6543f9f165885ee3e2b2583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc7533e6795467f6725e60bf2e7a6584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eee340d24a9325b64a4b840e3d389385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d6c9db83e8c897d02bd7412710a8486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6c1d83d3d1ad0a7694bf0c43593f887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180cd2f87f0f426a410ddfabf25922688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264f9814e5973a89adefc2b48c52f6a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f878d164b6ae7c385f1b40d1aea7c590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf60389fa59aa873b13cc94f875d69d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921704d13034bad80fa74650769073192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2512facde455e2f6a43fb2b7da8f9693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ca6028e6c89fb863d15027424f6d594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2c22d9b85a01e32629fcbbfd646c495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb3c79d2ce2e1d1f0fb51158f36f3896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8e152dc06c16a0d6e2937b57536d997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a441813e368c63b86e19cdbdf9fd11b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff6c5ca8ec75752814014d0955b9b399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1a502602d39146232886ef8b47bdf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e868086d8672b4b5fc508191435c5a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c26a175f571f156b6b8e6bd6401cd0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5cb75bee4efe22914d99f675c7681103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8f70f765e3738ce4bf468b7b3d4a7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab024e56e67ed423f26949c08dc85dc2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d2202106dd934a33ecc4bf8817cb5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31880cf461480eb9c04c7c9381380ca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04469e987bd1339b43a5ca8fc43342ab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010237a28a632203a9adbf922faf7856109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085390a4d383e8b97098fe42cb3e0e90110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a997658b4e6600535fc315ea1b8232b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f6a685be7c667f55e4e9c78f3808f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea65a177838fb90bba678e493ebd204113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b079ebc65ecd89a0e52f0d0fc43ee14114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a34947b1e2ebaf44b9c8f96b0940b6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5f5df0dec6001c2179d7593c7532a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13210b17254b002bcfecea5c34206e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bdaa67a4bd06018bae4eb7832ee3f2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145742042a9dd5018b4acaaf60a83ee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c46d1e8b5ed244213d678a81a597ef120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c830278692f4afd8d36b46bcb64f3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c60cad5bc46ff658d3159c46645395122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950645da9b67c68d33b1c98e004f7d43123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dab834fa024edc99c192b4ab99a9de124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ccded79dca859dc8d2d8aa305fd05c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1e23c59a55eadf984ebd775ebf2f0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f2da10a926ab32ccdc03cd9a234fc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19f1eae89275a21f6fb6653db1b0c6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfdd07607db96b96348ede13b8832e6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d715c38a6179b16588d5dcc01cc8d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59939b167d6858e80a691027e5df0ca1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722212605858fe0770fa9d9727e89fc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5af21ca05db713c627af352e5f60d0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854fa4639268a6e5ff549a80fedd689d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb66361beeb5e6a08736fc8f0c5064135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cbee16b7143bddc27aee5849f32b03136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a162587e3b58312efd7ddc42f30694137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5219c2205e175c09aa6ef430597f0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585c9166121f688608952b353918499139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4342d81d7bfbfb4953fb53a0bdf4a4f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e612a9cc6c3a30f857e7323a5a82acb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576d14bcacc3014d1450053fe4e20fb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0667163b1a5e7b28f4200a1b589104143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ae1b265f604037282e23df0263093144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ee5982b42da7021fcfd0d7bc5f269145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3f905b7d90f8c0e32d912d5d00dbe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7f021d58d1743b69e4c3aed549c2c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d48a362fdb6266fac6f03dba27087148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a81c760a0a3dc82e8f6f34e36568b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505678920978afa90ed85d897f0b05ff150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e7f74b93d7e02d73e22ffcd0ace1a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb26e85f1e2bcac52d17dba9131dd29152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481d1817c66062df8fa4961bcf8a6c6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553cf61f2ca47d60dc48c813ca0c12e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d00926e328b7d6544a629a57d321c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c87b0fb603044b58f9f5845143219156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86fe816da5ea7f573974363687c780157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4e4b77cdfa5f4691f0e4194abbe2f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c20f8938c61039427876678d7c717159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194cef84c568c638eb5e69d0014c4e0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997842cbc6ae4045e30428bf49b6035e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d011223b2c96940e37c3569745b186162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829c1945f3af9f2922807f6fd984fcc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7203d6b2bc1d9c43599ec7dea718d6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c86773b01536b2f0547013118d26cc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3bdbf254bdb8f6fc8b36071037b138166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808019a405771819d90fa32042df6b0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04d06dafe9d180c18272d29475615d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d50f04099c0af5f936aa3e1ab07a80169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7328c01cfffe00f77e6b6d0f3ef23a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715cd7127b7b995b62205797f3ae3203171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd58bb3279ba5d7b5dde83408301d63172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982b3f21aee5c724e22c30f52b0aa1c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8a5c88b5449f346b5a74295b25674174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55567e2632641ef5bcddea9300d572a5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca61ce68bbcd2e031aa1db6b5bc2912176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6655de4dc8885d387860be2b72c2a3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139baf04dc4085859ac80c3aaeb10c1f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa2512ff82b14c9f2ff82f1dcf46f9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945d634340cf00543c4324bb34c22a9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411c49f1217d560181e70829e22b18e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ecaf17b5b7e689eed12d0b2b3126b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf1f26d499d5261ba0b6829fe19b3d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a477f067f9cde50cf4eeb1e2200863184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3c339330bc7a7ee294f21a99f3489185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7b9f6f90daf823b16a8d7366339eb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b2fb8ab0a5bed10e782f1768e0dbd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724de4d833ea4c5687515ca79c51207188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784154f5c8e7b94c192e3cb7c6bf59c0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f3f3c5f692cea37f6c3a56da176d46190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0dc0cb0c41d96843e677d103763b9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57fd51a6067f5d10267793c8546cd46192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1370851010d8fa20e6f13b434a0cbc1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472b31a45ee0b834c926843339dfe9e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26274923fbd030348f53c28c3516c515195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113b2927598ccd41394f01ed8d35465196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05200bee2a10c65182ebc380311c34d7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5eb752a33f663cf301209962e29af198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff67da9dece6246be1ae7a9a229121199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d712b35ddf41f28033e0a2d0e05da200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107a3f0c134d9ae6b86dc2c7e8d8a72201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c94874170d4532908916d2c7361768202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290835e9233ec2976342053dd61ccf3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704f0749e1341c5f0d9622a2894e7bc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908e4cb5d1a9453dc72721c15680f00205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d0dfc2773a8a73a029c0be5ddeb3d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e6cefaade2b91f7669c832a6cf53f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc7134faf17429c3e6bd21f96e7217208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497276b5a2558ae3764b10d969703d5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b29e41f6d82fd05414a69c7896779f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dcc16402e3fc5eea68679eb91c1a15211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d24ace722cd753f5ad0ba00464f75212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ecf9091f9241a4d9c3ddab866764f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3fcbd47bb847fb48c554670d7a6ec214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de2ba72c416fefe56d29add1df4ee8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba5998e7646be72ff40312ba80f91b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3d15e42ac492236d91216bd86a726217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904e71b5c1d1d8aa8d06b4bf80b3f0f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8076d1c5eb7b6a0a460ee0bff33e01219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd48e0b206254463153a667ef2827a8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb882ae5741c46e902f3083ebaffe7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65361586c4102a11f754f7be022b09f0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb37e528d39ba72ca479740ab43084a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451f5fc17b38d5ea3c2109a5016343d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006c327c2a5bbc1aa0a8d4347df7986225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2102ff0b38017038878ab5160a66738226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b2696f2ebf2be71e454bf3935f063227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24578053c182719dec12cb3010caba1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf794eb45733c7fef25f50fc68cd35229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b48dfa319bf96ac93ddcbe6ace2f4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711fc73afcdbd4f1d1ff2085d526486231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959116990d50f788cdf03e84239837f8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa610f1ea6cd70c2b9d2f46fc17c8b94233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea307b9c661ad744fbba69190d6d51234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199316ae1c2a6b06d9ffd1cdb1ca9b0e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ffaed08c9b60ff4b29d677f486b1f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25130cd61334f20ec9bf767d416c2f00237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e0d3e6f4f2311fde4d0e35c29d499238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0533b008b4a41806f3881bacb43e8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf79fee28df5a91a110dd82bddf7e0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a25f2c0a9043de83d6c0ee7ff1327241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f77495e628043dbe047ed46c29d15242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4675ddaa92e45a5c4bdb0d66c5fa1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4fcdf77b31823cddfc6321d25eddf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd90cc9d297a9e6555c704ddbcb4dee245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ffd4aa11f537e641f9d390914c53af246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b422864e549b48fdf7ac490f2f483247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1fa94c5cb42b624d30661a0697214248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cdbdf205fbd6b816ed472257b7b1f3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d30d454d05d8496fbe9c945d1d671250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96fd4c515915efc122a5a605bd1703251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4b2d5f18306bbca9924115f067fa9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31164876d7a8bd61d2f328f39a2e4e91253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d8ec7843aa3fbebf46bfcc7dd7553254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2021fa308c0a1be78503bb744fafc6d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdaadc19f29f9d1e80311b023de39cb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b1ddfa7c11eddc96014d55f5c0e9b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3e534babde34480478bde96b0888b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66df752ac1d16e852ff1c22d4caea62259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998cd0552a6818dd13b2198925f90e5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd917542ae84615ec05a934645000b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cafda7e39cdfa0cb23694d2df00922262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ca7fdaf6accc7c82a42dc494946db263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e751631db5bf39a93946b8ca47ef4e4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118fa69715094681a7ae948adfe4e0f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd246d79fdfb4fb3d04b3abfb57f12a4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c9d74b5344b1c40a90c92c9270d94267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e415cd5908dab5d00f0fbec5716399268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519be2524afe53ea46fe327c6792a2d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbece76e3c6f14a38703aa1c4afcfb0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6283e114cc86c96ae265867692dcdb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc362263e16e787a583b99ff620b7a7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d606de544880c0f3b683f0086a2cdfc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7724126f58995468f8f568292cded0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a415de45a6395b6cada2e56db8e59275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fada1544179706617b6b39920557ef276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3439080db8b1601f5ba1647493f9662a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776c92927c709448cf2e9599d013ccb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a708650a7179d4115fa0bc2ed2b2c82279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a9b4fba691dcc60265b9af1309847280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9bc692fd12c22670e239411fe75e43281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497f9262c3a8973724ddccff906b383282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a632fbb2c6cd1bab2ba6713c0f27e0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4361bcea4ea7dcd493b8250dcde2b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07cbf6721f370c0b3e6c51e6656f054285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5825a1399ee2deec7ea216324adf1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b037ea3f516150e33556a5c32e16a2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85690ea714bc7e8d8da6317859804fa4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754eb9369231f3a93b007035e6093efd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577dee61149abef40e7676b039d52b6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09404ee652a861322aec0db62edefc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ec2f5a3e58a7a8039a7ad8aa84bfc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce52b04e968433fc03a58c126b8347293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a828927428d856cc6d4ca22e3a2ded294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32ad7cf59bb752041aaa33a21368c1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9280cf02607128f273b6e2984ef164c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19f36057d5cbbddfb1a5fe308ae928297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08cbbcb13f009d46233555ac8f65ca298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a47ce967c86521db6df49877300749299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c20c16a005dad0e098682966e1a24300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbd61b3a19d716fa232ad123ae7fc6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0dd4b2c3059cf4d74b3b30b914d554302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48fc53d5f04a2f4c42ca4ee6818ed9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403c27cb17b070fd966423984e47339304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242545ed7b288b87b602baa99e3f4a0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265cf78b1d97bf61aff2b35543b03da306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5648481a0f39f76e91d263d9486f7d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d138f82165139c183b2cd81108d47308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7f7e5f46ee34e931369a5d169cbe2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8235fdf109fa9dc3a618cb7084a28310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc75f1fb5ad23537b1785a19fece109311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9bbe093203b46262a1ada87e9894d0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44cc738c87551ca65a7ca2c7d5ee37313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204ff110397c379357e62762fb0af6d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675b2af058923a34f495a0d6d7e30a1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf6b6cf375a9f1554bfb554b83de15316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de686ab621f0b6b7a5f3c66159b0d71317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44690c78a2a11bce0dab1a18b8aa66318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38df53f338ed4f08d06855e7b3a3c8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a5250d461dd0ade319338b3acb8f8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af830964184c4b3af80e4532dae490321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367ede020c83c0d9b4e97d164ee9096322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db5a45d50ed97c9232c662ef624122323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99e7b649fdcd56ca2cab6ea12ed8da324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e551fcdea51dd71ad4c03a33f8c18b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd015fef6843794092f46d36e347b5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11597a819e3782ae3a8ba7dc657aeeb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6d0e3aa7fb33f8c437ee56e193631328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf535edb48b29b570ac008074733aa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee94161ff07fb23f907544912956b10330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e8e61d80b0eee55df586c1af76ce3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9717fa4af64e4d843e016475396e1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b73121a506171f0ea4b3f48c529fa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5229c7214d3c8794fe51b5a1bac4abb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e19e7116becc2f22d3421b8fbb24ae335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1586bd8aa24d33e283d0c01185aa0f9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f1c861f6a899c76221b616d75e690337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297d2a75f37340cd4943eb9cb3d5a1d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f8c1baa6f7286356b7d2916435385339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7dcc9756754b360b325d2de702f48340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7394356618d92386a43529222f38d45341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3c6d84828a4a91879a74d9a385194342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1af866e23858dad7ec9937981e5a6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb222c1f02dff3dd5392443c5d60e4b2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0fb7ad09dee6e4f5a331295e5c257345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29c34e9a48cdfda8d32604097852e9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69defe03b7594498ed6b9bc0d72c837347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3068eb161faeef73e255f878d65d12348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172f51cb875298f9a0ae050d7f69862349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612354da5f2f51e19651beb1421b9c0b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073adc4eaef39c866556d19ad3bc2981351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7337f8eaa1210539139dd3f86cacc5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e0d98cddc8a8afbca6e3fcfa5eb6f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13596abbd3cd4d7496fe03f458072f8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa12c5432cf89fb0c61314a35955ea355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53aa1f4faeb378267d26cc9c08329f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38f5df3780eaec5cc35d02e09f5b40357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e5695141bf7c76d16dfcf0882b404358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d25c2182d08c99f33e6e2700a03796359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e554c17d5a009fb07e590ef4503f9d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d85984cb657db28436a51426406193361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deed6fb6b813148bd2da975eb502cf8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259358c6cf5b208cd986aeac737b9493363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d55e364310d7147c681da6afcfa9ab364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07c73ad012d1a4fa32fe75d33904c5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3fa1bee79b7a1300173f990589ddf8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ad767ac9ab205465941cde8a215ee367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a1f4cdc6eddd2c610e1fc769dfddc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed38039b01c4d9ee477ab7944bd4b14369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f44b91eab7ad44cefab24bb2ab90d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3fd7662a40804d607ca0da6a14928e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc520f9fa6633014bea7283b64052fcf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8dae84df0603a67f33fb4b51ee030373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03faab82b785a1fdf38e7c1ffeb0b1f6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670e1a93b1b162135cc44a78324711c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88628160601d08f1492cf3b191e6219376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76debb77eb9108d10c017a584fcd83a0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920d29019117f6bd2c2c313cc5b6d7c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213dfe1e149814b087d413a912a38f7d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47437be3a06314edfdc553df5c0dfbc4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b522030121ece2356083a35831fa2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452abb3157487b9ffdffe8588605d7a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44b5af6b387d7a086658d4267185eb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acecd5c200d41fe03caa61628ecf725384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099c2ea74ff278713797c55a2997819385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e8c56406f99d1986ebc73f0ce8356386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647babbf9fab9ebfb03ff0d523e21af387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932380b510c9406eca56b567015a6218388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d59e16757d3506c040b36e082e963b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead264927098c50b108ec94f8379870f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd71ac6dbd6484b3ff3cb1d689d7aa3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb56cba78f400d8b289a7f0127acb26392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56082d8d6e8642ce64104ec2505110393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468b8de70df2d45cdb7181694555ac6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530c6a7fe64e9ab92a4730a766bac0e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2e61bd87304c3c9b3c5f5fbc003b0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69792439efcc9064230225d5a1ac5d28397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b62d030f327c6de18ae8b5f33029aa8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3434b17022c3d5ab6a5b7dbde921702399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a860c0a80a4f27a5174d1a474f037fe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9504a40219d2649228df798120f2ad401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b6a1c94896df93b5c361addc0c1e9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f06640c65028079ff0d85b767faa7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcedb40ff484e673ba92d2a40b35c303404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9d6aa33baf9a8ee97ef8876190ee2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e832c6dda359e70120c1806d6ddc918406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be47795e89c858caa56752311f8c15407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd588b7ea1990a619854c41aa6231414408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a85fc366d568dafb48a803910c1ed409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7509d78b23889dce018ab6c33bae34410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2624cb3453e9d279f1bc40a8ffa84d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0bbf4a0c5854427ac615d8bf6146b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7311f9ccbaa366e36ffe022282adf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a2852d989927db3edece55a2c2c11414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f577b3869e133e3e337a8525aa0b0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8de591f0a8fe70999cc4713d5b87c0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95055c6ed55d3a7676a6ee77d4488126417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13104f7ea81747b6d01749a22857b6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd995d320f76007adf4e74769c9237b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe9a445993a720cccf70567a89b271420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e87072767d84d9129e27e1ddbdf14421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad9e8936b6c5881a1493fc2ac3d009422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f5f6059c6d3ec37034af6442df58b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01045f5053ed9c0b095862c63c5ec875424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ed9860ffc7030866dabc7d717034f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5864da94c308d8136b7b827b67e85b3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e44b84ef5f7e324f7ec2181e28441427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1542d6b8176cb0e0827b7d04570223a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7bf2fd4ba8fd2dca12226218cf814b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdce8223b1d6cc28d59ad0b59875b64430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdaf8b50a4e8889213c0f5325798ce0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2cf6c5e426de36c2b0f0b7cd6cb90432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5940dfb9a3aaaf7b8220a0f279cb0b2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39f5187ed3036e05501c69025c72eb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31736fba6825cfd26b425f6def6485435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d3f8785e357197af834ee1181b2e3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e90d98bcdb02ec77dd1bf13a78f1d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b333a465c6dc07a5db8c1934633a0f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb2e9cca30e9a54e9b2023557dd9d2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a8e2b17a050a87e9cb128d5f9c8cc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85da499b53feb4ebc7dbe373e4c119441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11df2adbfa9df7e7491bbcead7d70b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b9a66d3cd1b484b54b1fdb5f3353d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba03e162c1354013bd3554a0f31c8f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5fec3a174e2e3046d24711cd7cb76445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ed39323b6e3bdae7a99c7ba8d233a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2c0c7e9ffbd5e10b4149005438a4a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1236b85fb1aef078c18965661bbcdc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3adad63f4815e8454c5cd56966e35a4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb496deec712bbc92b452b695f96819450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bcd8eedf5f8e0b97c5c699b3439f3c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bcc36abd0d246e7b858f2d618a5781452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c0de95c7a5540e25dc5f8178bdf85453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceeb49c4abd78af40fe4adac02e45c7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817bd482134d251d6619d451a9226a9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4847cde5e8d708241625c4c44886cf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad5fddedca3f65088c54ba9449d107457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24ff7f9db5cdf4dbafed57a61e9cb8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158bec4e63baf05d7378fdb807282b4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8696cd5be0938300cee14e28c8fca460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87d7687703f5afaa58e644b3033bbc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77270c39147eef1d71aa95ad9d44675462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc510424a5109389d510e34e1d50777463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9106e4cacf727be6a61169d088ecd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683af168f6f3e28bdf1bdf95ba547a83465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56225c28281ec988fa4a9426fb39155466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298f1b86c05c0845763a276b91b8794467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380023136cf6ae3d846a08367ecf2633468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17f933356a1d0de55bd7c625709e00469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a4517555659c3ae142f23c5c19d2b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09099691a4be3db128627c40eaad7072471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed668d6fe2e66785ba15177ccadd1715472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9818d793c1fc1e34170f871728d9c62473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dcb5fff3dc46f79afebcecf39e3722474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d5b3678d3f9d426567a7ef3945f78475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeaacc67cf1c86c754103838d61fca7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4e345e4ccad0e22fb3543cdb1e6ae477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cdf54e5034b9503d9f6888134e0511478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514302a963307e358bfe8f11aa7f3272479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d164985aa4be6ec9787c55183dd46e20480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2289e5b0bef11f6a83d1efb7506607481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a2e888e694f631378e13c8fb07eeb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3cc600fb5145f6574f5e057055fc51483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc13512b1913fb4aab80858289cbe4b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882410177750ba603ec3df79ea2a011485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c36471e8211e012d4db68a5ba3197486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3cb0750080f9dbad3c761ab5b0e114487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93735e72bf9e3fb0d5b329db36e28826488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff127dbfe6ff1988eee3a8d4cc5789489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1165cc39632c1fea0c13f63e83daedc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f4fac86cbbed31d8289bf636238fc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c58c5e0427ddf6f36b32f21af313a1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f118fa30c5977648ca4c487d0ac5a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1669775adb7b5b8517735e6cc90d80494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f439c50b086b42de77b95cfb1bbbc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7e6b8a5d70c0865d596d91d37430c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1acc78df92f1a69c968e30089b6bb7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43aec315adeacf82db57694c51e6d02498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a56ff2eb286da3d4de2aaa3ee4ecd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f09cfbe3bfb74bd9af199813e32d7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9912a37f59f2e7f3a504c2c3685f0f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce06ac96f5f39055bf61d6aeb88008502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750fa6e6100d093991bc1fed8d2f0a86503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f0bc841a018b68255178c002192e1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d5d56b50a96a6534c5c87cdb3c66c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283bbae996c8f9fb78f8773a4ab81b49506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7be49cb5050a574155314f5de03d50507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b757431fd7f6d35e7e6ae37eabafbc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6076a5e048c87357a18309042f4e6ed509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113d7721da6a4415860bc344aacafc6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ab1e1f5949fd327d3fc9af9855c43511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0448c8f16a6d13286803546d993db512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce03dfaabc15545ae93093cf819aad9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6633a975b04d3baf8abda706cdc8f80514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3769b736848b5e809eab8abfae52bd19515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c851660d67a5d4be66f1ab863c96d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec5399c634ce7f0be6f8c360e9a9fb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22878acbb94aca757d0a164153a4a60c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e70c0898d88c91d6f28887a7b5d35519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b358eea6004c8bccd02b62ccffe04520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927c704ba68cc6f6f600711f0a3a68b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69d7ede8a5adcfe96af466d530b72a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d003207b6cec1f30c05817cebf8c6e8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3ad3f695ee85ca086e082cc98ce84524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a288294528474cb36741052a5995f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0839b4e024a10ce9b0a9eceb6a9712526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1c723eb67662c19fd33972dfb2db7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0eaa71b771f39301c6568128eed72a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc1c8ceeb61d6c5c3f7ba2725e44ff529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304a7b56e44c7b18ff2b4582eba5b2e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75707fb17961876fe41eb43f33067833531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94826a63f6ca0be47ac55372213600a3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69821a78fa4df65e12ec439acd3f748f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785af58aa7741734e8647ed140ede866534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534ea9a364939d4ced65250339f43ff535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f768de6aa8314952f57f8980bf5a5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355db60f4c666b0d6a2d70ab55bf8ed537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8b3de4707164e03f4590dd1611377538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb014240654d9afdd1686e9fbafb08539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16545f0fb1ccc12a40cd767ce97fcb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be67625cffc70fc8082cd01ab0819a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f60740c0087f0280705f0869a1c222542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0512357421354066eeb2e4482324a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500a00b8a8ee2fa4fe0f86fc49cc3c4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79043623c8d230bc7be77ea050fc647545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67974bd64e0c341abcd8ffc141fd4102546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0bbabe0ebb52d6013d61324980303547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08abc758aa59004c52b9a35dca4d0bae548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902ca3eb3c5644f04f41737bf76156e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8138178116f34ed28f43a60bf9ef30550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320ddb50de9ad7976194d5547c383b8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635c4dd3bdad299236b73934d3b0225552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea093d574c0076abac4906d48437e82e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1964e91f155c01cb9bb103da0d0dba8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a311d2283fe77adda4f94bd99afd0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d0022eda547808e363fbe8d99ff47556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d23556d1118409be2045a7703538a4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53875ea9ad3e479b630f9293d9902f42558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b88693159f37ec6201c19e477602f0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8315a743f064ba8b992a1e532abf5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850616239af99a4ec7d869178360cdb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21e5f0cdc10e09fa4fad93d3db8cd4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f9158bb5e85da9f54ec7cf89527bb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a21edaae429e876e4e6e1a22cd15b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098888cbb046382a78a27867e9069814565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed115ed198fbf910648e7ac77be6bcba566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb61d61dd115e2b76713a257b13d173567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666fec19fb734fd8ea080f7be6208b8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f577fde909cb6f777715f5a00ff0538569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95987c84e41bc2697ae809ad1d9b489570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b911bfb4ed7a80a8c4c941cd69be6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d19478a8eb8b385ec2100c5043f01572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0806c35333f032fdb813b6aafa4739b2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a867c8a619d361bd488c73af1f827574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f4bc11fd82fb702b5929a3ce36eea575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e53a025206e2d890b990574ad3fad6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bce79ffa7d5b1efd8da566ce629bca577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae789cdc49575a983959f776709d08e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15637476444cca3a43cef320c02e0b7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2a171b0a4680562c3ca73629be997580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7aab8018dee09f9fbe0070b3589db581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e16e80da673748093f652fa30c3748582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1eb4378daba61a9d1602c16f15a73583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b5718f849775cf848a460e7a4085b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40eb4df4e823d04307231ce2b707a29585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cfc6117a73f3db52416dd44257c454586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d230d264857d481038d1b5a8d99bb9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4fef9115e414c3050e0d607daa2d1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ef1f8b539f7b821d9ea441a7eb101589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d9b45b854d95511d656d9223a9e4f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ad72ac289e4d4575fdb6d0a0ef1e5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d3770e23ddcc00fda8dad89e463db592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497db32a0a4cb9bbf4b38190c6141db1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0ac6ccd560de95c746bc83780b520594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325e35132c8dce8e42d47798518f657595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a442f0b449b37e06988301e721fe39596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e867f65c33c31993427e3cc68503bae597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01d643606a69a550782f57aed1cfa4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feff2171861480e8a2f1fba37599ca4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a3ed073d182b9bb3ac8ee692b3800600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d927ad3d5a8cdd437c45aeb2f17fe64601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcbd1ad55886aabfcac209ae94d5654602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94add54c51115614c9b0f3bab1a15b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9426ffa2da292f187cc647c08ecde8d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3159c254d50bb28953fd0f56704d906605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1974995fcf52a731bb0cba744399ea606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae543b7f7ba5e6a86171837618f160a6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52bb690f2ca6fe70b862cbe1561cc6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282eaa47bbfd03769bf516aa59762fc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0332577bcdc7353dc6459c42be96c4e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc342f2af000070bdd69592ff7270dbb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71bd9dc7cdccd4079fab0638d2abd5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4b8255e5b831b9865adca51b7740d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ceefcf6bcecf28f813300bd05fb34b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad7e551ddaa10c76a5c972114470de615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8b32ca7fadca45f44f1c5209a08c8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8efafdcf22871483595c9b23590e5c8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce957f14b4ad0cab65293a60c840f5e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0fb46a084c6f27d422c748f2ec9b7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef59b1530f58426f1c8ee539654760620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a610924944ae17de4c883b2b9150313621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc903c32a10aa8550c142be4dae763622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a3fcd41944e90b4c4516c4f01c769623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9a1ba662ec15b5acd9ea2950a306f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418c5e26d0db10e027c3f1efbef9ddc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410d089dee5d6ccd892573e2b2f9058626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b993d95b08207c8140a6eb98c25f64627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35c37699a8282fe4638e6e5b186614628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61e54e6f4185970877174ffdc8f7ff629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9b1778138c6d198a5a79bc3578363630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311dd2a6761b95b035b9e933c0deed8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342f092c834d402131e9a47f948c973632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89d478a19b93791ab4bc0ac61e5329633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255a9c11b54d6c65c3a2e1b799e577b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec05c1a60f1fb05c0e187a65f08eb17635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f3882995c8854f23cd01bbb25c89a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685c63aff9467bb0ffafbd592635f2a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23d94ee0d6aaca444f62b31f4b4aeb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ce1a3c114cf60cf180bcfd77bff69639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449316cd4851561eb95307f0d616abd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe466946f9f10e246d79e93042aac0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b2e9c15731eaa76fbd02ff2ac39a8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54b5cfe8aaf00f418a854408ef46c1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa01df93feeb03e4e5c1d8674c2ed7a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c7016185b3b20c94aa24d8035b72e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5478dffe1f38ef26633ccdf45c268d7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48bf63dff72356f2274031cf1ce99e2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03507f1f013c1fd91e743b2c3cd1c1f5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe120f0eec9be3f29a24c68328c15af649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411bb1b4e19d6a3ace2bc4d829ec87a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15362383316dc40f242a6221ffae7ab4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7c0ddbe930efa7b9f175bbd6b328e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7addbafed62dcda295925a1557075653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c665029e870aa8613d3a045238be1b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53cedc3abe5282b3dd866f464d43f23655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80298f54fc15e62ad2f8f695b430c9a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3faf2bc408302e53772d3c43bd385fb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6ea0d8f184bb8783bc0982d04db5b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e06b979ee8493d8fc88de1aa4d257a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f875db188625f868c4c5ddc1f1af83660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaddf2b4938bcfbf77201f06439f62c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4edf9e936417cde96dec4e49522c06662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d26acbb6947346c972642a0a21a9e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55772d36ff0b67863d0dcf7d93d72aff664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357ce7e5d8fb3416e8cf303721a5b23665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba91fc6939249a65b08bad44723db3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357b58d04889bdc8602bb2a5dea89c2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7b31a9929acb03e8ac0cf3fb4305f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20ee2ae4188abfdd6f911d8ce76eba669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ce49402c01778c2d1abf02cfef89c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272533a362f524460be55b2162804d31671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e9d609b366f36ad9c0670d577e61d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0d75470a07333083263905b0e4862673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d8a069cae3be817fc03d7a04c9515674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11d760587f537906943c2ef1f2f110675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1a85c448bed66752f8abec18e3775676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32474eb78ac84a1d54aaeddab2e2891677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58306cdcd60a39980d8075cc66c0baba678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306da0c35c6751b2e536b01aee667d8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783847d0c1586163a67c769c6c26949680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988dd8dd76689bda0668f7e99d9db241681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cfe85af0384e7729ae42b255137bbe682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e4f864043972cb6512e70862a8d7d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e2ccd8c58a5b3913dd0ec7e91ed91684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95875134df3c8345a017334a1a20f286685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a69f575e52515c673833a426396574686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc8e3c4ca00eea2588122aa760c305687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ee13fb943a52e59ccbb643531d6b7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e06548549fbbc8a7b1064b014e75d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5407cb2fb3085b6eeee6060307cb280690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35896bc3e6cece6c83398cf02a0dada4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863a9e690370234cb8aebac04206338692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30814aac6d29aa470de00451f820219e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e7d53e3e542eab627e1daa96c0b20694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b969faf7e87396d1a5671193e1471695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f516ab44dbc09feb7f4b459fa28d1b9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16545f1e447b96b541e0cbdd62c6d16a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb738b30617ca2884b321ce75f19bda698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b6bdcdf74f16fc88d1aee5f1a772d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63432fb20c30cc92f10c641ea5bc9bd9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4cb060611fb3005b7c158e4f916224701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebabedb6716a65349ec1643827ae9c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d682e5b8f42d71ecab2c6c2fbe21a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f525759cfa2f9061298cd25bbc767704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731ae3df8f01a50358f7985118e8cbb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e492bc858176c8614e920b58457f80706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf95690a6d6eee53974609b684f91ac707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc25357c27b7f1e809584d5aa1f4915708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b73fcd03d164af48a52c5f611078de709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17791a7eea98f79c4179d84a0ceb4442710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc9ebff4331b3904f7174ebfd79ccf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52f9e160052c00a18c5e1d22eaf748712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775137f9fb618da0f4a4a6af44db9a88713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebeec786f20961bf95f00b0279b1aa4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc037b58651d11b46b582e766570fa5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238599c945700a20c2cd9b460b524cf2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552fd87517c827a7995eb855afd88e0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54b4e4851d7db6c4b1ed30bc811063718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86cb786f8480d7303c0b8b63d8d475719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711119487952adc2e08b97888fd2bffa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49099ec9cdf2ea65578944b8fd5adf88721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2c4b996b1b60e6790f670378faa24722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b52b91d445297f4797e9b28a39f1e3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880cc3dd442f046dfff2322a51b28877724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8528f2a30f595f7c2abf22bada215ed725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e3bad28e3bb302153af98dce24591726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78563870997cbb85f5a2f79f568336727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6303ac0f85013466804bc4f8d0a9f1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383dedc244a24b134d3bf5d8b9dff60729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bcbfeaa84c3f6f654a714496c7fa6d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999a5f6e5ff5539b82b5e9ff63c749c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97c22937d097c73c28fe8e89166f3e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dffd9370d4fa4b93ec17d928f6e909733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3546a3edf1011fb079f676587d4c9b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8d609a908258d6609a06aaea88e14735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16fac01d0cf36cc28df172787f8e82e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db401e4c10d542b1fd407468b0749259737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4126d937ea152d97d77bf56180cbf31738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb61935d2483e58776d9c82c01aa13e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf623514fb9bf60c6c271d2f7db5a9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec43ee155797df3c3edb25a1af13f5e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d657f685db9b8eba4e22e904548bee1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1f59c70ca8eb84c58d9437567904c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df04cebb1cabfd332327f3c378e757f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d73f2b9313f98d232c176edb2782a9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f9d7eb919d6e21b6997847b529b76746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c7c46c51a950b63b0362809c9a9e3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9c180ded6046dcffcdb37bde5caff748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee60031b2d86044ae3773bebb9b2c6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776c8985c9b93d94024f0716587b142750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0af0c9d22e1c61122764a4647813d6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe53f15216340ed785a06c4256709ef752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bdadd4cc127bc3fd2753de889a7a1d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46cdd17061f27dba6e0e5f2112acf1c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f8e261f0ff0410b92fa4d12d4fec0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b002c7101ab1a5e216eb31463b83a9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784d31a045525d292c0c132a94eb28d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abdf987c25c0a450e5e9129d2d28d84758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c47c39161e62faa472a3722f462383759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>