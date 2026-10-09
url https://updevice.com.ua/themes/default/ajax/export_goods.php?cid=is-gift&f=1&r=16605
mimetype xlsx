--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b980234ad930bd5e950e608c79710d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b34b68419033458c490a743317cb5a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c81c1c20d61b15cc8f80a776326e13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54f51c672521ea7402c7cd78eb22334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292506fc9ce20364554c61df864742b45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded25f7f39db65e28f212b836f7c3416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e27931d5691c784e5d0c1f0dd6b277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365b62c0a5d706625c901aace338b958.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b6f6cc4791175cbd25a81ab86df829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b1c1bccf95260a5e624d6d50d928210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453c0a712bd6e11cc4c5f4f1882240311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2a1be05e695f16a887cbf9385b51012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c422894ffa87a6674df7e24cb011ce13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391112468209d0156a118c5b319f3a314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034585b202014bb8eb30b2ee486d55615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8d081278c437d1b79bdd995b004c316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3cc3001dea3556bbccb6c9fd6d893917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51656e51105e644880fd6cf1a7882f7918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b331c5c9de19370b53b85f9763a313919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67efac0eb02595b1a2853d57ff80cf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a372cc93a607c33ef2f0089fa031a2c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ac3c6c4f05ad0edf062dd8bf4c68122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231120fc1bc8f028e3c62a5c8073a45223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c310eb2ba4eaee1a0e028bc4867b4524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57cc6fe8af3a043008b68a88e0583a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30b28a5fc737eb9ccd174c4d1e250826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5388bfb505f0259c884072e0286e1d927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b877657eb09004eec4386e22eae970228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9fad313d345ca3d14dd902f461c2f029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0e425ad90106acc2a17604e1a056030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af708f3925d1938deaf37da2501028c131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b7df30bb730527f056eadd729cda332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73fea0e9dafb66cfdfb8af121976bb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998b56203a66123da09da3480b189e034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cbb0a3e6466a18fd0db922c76333ea35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9cd00dbc119c186bd1383869d42b036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1e7c293c6876b2e04ba142bc5d76737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd14cf2eef595c76bc300c57c17dd7738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0dc0de64adb393d99930fe9d6237939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3d641624a4fd5c692da39fb82aad040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f30ab6e366424c60de7d427c30ae141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166fd2d7956b57baa1cbadc59e6e98f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81304214cb151f4589a750bbcbd280e043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311c410168e37f86270fcd7fc094dd744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47082350910aa59ddc06e7c7c29563d745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5d9ac5a339bbd4be5e19bb111488c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b8beeb6fb55668909a75ec68cee9b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204020ceafd972720630a705756ce5e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26595beed340e50dc696fda73925073d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41519d74a942ee0d15242f0e3ca4d550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f2dd5868bdc9cde81c59f9f683c0f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf747f444172de6a1719455ddf7beb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ed70a6aea967d625118f1cd6863d653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ebbd0d124bfaa6635ef9ff33d8251b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df46b2a5aed39cdcc4393f05cc2fd2a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a9510855bded08ae64068381ae2fa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe49c240835da721836f398c029a24357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd43dd927daf96818893cd70aa8df958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51386d8c1e4c13e5ff1d10c515247a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35718461968650d67ad8f5085a020cc360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570060b9c0ee264eb80357c06bec40c161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97c84fea18c6532b401b4d3fe8128662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551d11a998e02d7f175daa6e8fd547263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21981030961a74f1c664d59b1068ac5164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9c7c862cf46f97c3c7323d789474b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297d29b3561a4e68256dde95c45de4366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f20823cfcae0ceb2bcf117d5358b4967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f3c131bdcd186208252355ba423ed68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d12cac1aaf8745a67fe86cbd5fc4ce69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cbe56cc7dd1899e876dbdbe6f632e270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7e394d82181b0306a66f15b64dee471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da0daa3e120e1769db04c3150bfeac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84cbb017a6bad5deb76da7c37c3d7173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322c3e5308c0ffffbe2dd467c43130b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb051df60a68744368698bba6ba04b675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f5b1d837b2ceadb8348a1080009d676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb374368360f705a02f3ae9e544874a777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e1b8e098e725b5c31d5882dcf046978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40339e73edadbfdd54fa13c621ebfa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841bc362e431b5a958110c7df574dc4980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3ebbd5c782007ae851c7a5c54d73d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a37c0e7ec5d5d8f3fae224b9263ba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80fdd210451bd319b61dd0730ea4fc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a0fff5c3f1ad6c4bd9e7f1621d1ea84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6570e3e6e00984d58521d3c59bd47e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04693ebb3f0b6804ba3d14f7deadbbcf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3dcfe06e36eeca5b8534ad543f097287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a64067e37328e217f9e75e00829cf988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c8a33938e186cc490421aab3dd90c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c909e39a744bba64eb758b0beb37f7190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377703076c7eb5059b79d646416e512291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815d331e68b8425e3e61a179338c12592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df479a9f2455660463cdd0ce3c6fc9193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7adb85d6092dcc59b3e09203c5ad99c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0f142d9d795e202a3347baf003d8395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a2a6a83ba020f6ffd93b5e32bbfa196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc41e33a7719fd90616ba607a1b91797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d10ce9f7e4624695e367ae855148698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefde1a76a930c8fff1e0e90abb0673d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ba16c8df2e46cfb32522ba1f5cbfd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb9fcce8ea47d4bc8f9df59e652b4d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74bdc6b81fe94459b2d32133d92fc97102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93351c758ad944026a76a742731386ac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c4849f3420980b1cb91fc9f2ccdc9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b05ac7810c3df41bdf8dd17a01eb9c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8eb939d85a22a17381234537b9fa05106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644a136e1dc9034a9f9ec324e990baa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45278a8048cd1997c6b61b6ebe7c13c2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46450ae545c97ded9165ee986b3447eb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c892cb2f182ff924ceaf675bc1c68110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db0bd48afce15e1af72b8c23b3f2f6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82d12715e4a7443fb7243b753bd6ab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d24348094a7d1b868fc16ae90a2e6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5bdd863a8f399e7cbcbc768942712114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11d6de1137fca883c0ae43282a2f71115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1950c60768ea68c15b988a2993236116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd57859c3b0ecca2bc9d6bc298754c1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edcf4364455b2a7d2c3be16782a1f9b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c86b63561567de7ad5e477261e55f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c24e68f6a308810d523662426243df120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f2e40b45220c7a8ed344aa82206fd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5263b12c74c7d44018de187f0e806122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1da2c790ff2dd8809642d4acab204a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f6a12514224a7e0f3a3f78716c272124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f470205c659bf6493febc81ea1d4dd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558533e0cc480ae73b7f9b672f121dc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f55ca207482476dde4444216ad1d3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750549d6df0ba0dc4d62c1fcc864b4ef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628a25f529ddcbe1910f2a65ad7af84129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac39d0b4bc4bab3dcfaba98de9b0b6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703bcdc8581e27acc942efc969d1f104131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5592e15df9ce166bb85b4cc094c6a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71db4ba7b26f95d5af9e5ab7bff1bc0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d56824d17e261ab1e1d70774b1b63134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83b0b29210a9a13168e4b100fa7037135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62781f06cf3257beadedec8186a457136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c12ba96eb1e2e0378ee6305909a11137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8bda17052ac87a692878d930f03cd1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d301b1b9ff96e3dc5c60f876050978139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768fd55bde7bdb9187ca2507fff92ecd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc796767c0db665bf54b8f174d839d02141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d801dc2e32d82702c3140451d439fe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f96c5ce9be880f249bb0326ceaa38c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44336a38b049de411948d558b369960f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec030bb59b225a1075671513c94c6c8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f705ee50b7191e9520d0de9d75ab6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ad3f4560a53f5e7b3bf85597f7398147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26805062515d5af42f103a236f10fd7c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1459f429a98b3e7a463af00b18535f0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928db98f96490cf1e7a90c24ea443a82150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c44aff433fe5cdc9db92f9130b40fc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d6e7b7c26970f7c0bab0f4c9906b2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb600535ee7440406d3da586f7c546153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ba33ce73502652513b227d0d682f9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927e627c6dbd62f41520a9968e2f1ef155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066c348ff563f9e4043d282ecaf47b4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02924c359bb17525954372119588bff157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcacf33991dc912bfffa61f8d0938ad3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de56adaf5112485771a0b2ed710a3f7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af07f0ff94f2863a7c5a239a933491160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aedb84163a1208b145fda7448918a5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c1488bd2fa3723dfd23b078559cd2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1c79b4a73534168020cb63b66a373163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e9f51a9512b191a910c4f431b4253164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5295aa5e6ffce4cb006797d5dc6469165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac370b39ee69c7d481f1eada99423aca166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c38a6709b64086bb20d846c42b0a40167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d5a69416531e851fdb0b254842398168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af1fd689afad275fbdad63475bf58e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631d1cec5557bf552964d9082ea684c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3ecca25a204551b9cf72dc72fe888171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817df5454b72779034fdc0aaa6b70ba8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc089f5789a49d1502115505af972c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc5e3f2e05830b88543825f3dec913174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0517af3717c5518448a6e018c2d4264175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3850c1a06473c205d0bab81da942de176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25fbdffb4a4edad6d178174be663e0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bffd12b4378b1a0b7df2e95142fce1f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56e0477ff53471d80cb9a656b2cd6e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012b6808afbedc7d823366f3e1b461f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9141ad20d4deeb0d0687acbcc8dec181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc98638483796e1ab245a58c432c14182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e70687ca82df7cda1b064d06b60554183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f95307b17a7abb3d1ce5d808207b1f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01ec0d2282b43c1c950885d24bcbb7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb917ad6279cbe4318f0f43530a601186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d24e1ea3895c6e954f6ce9c6e75f2e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a4ddbcc4160237404596fdb6056b6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0fc276d8818aa94e837d9083aab2f8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7eb6edb68460ab6b3bf6404b5e3346190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be929d7770ba5cfa6a9d42ecf2efa3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b76164d3ee635ce2dbbe5c346cca5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab00bf1e16f2b559aebefda6d99127e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e46a3bc0bd2ef6624f7c1a55180709194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa65b5f97e017a354a02440d78235dc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14dc33a4ab710f0d9c84f4950aa1f20196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c7402256cbc5c2318be37e7572210197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4301b89ed1c890eaedd481b2c316f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37d504a6b08434359ec3263f3d45fc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a818794ea7e6ce920a4bcb940d6ca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e5ab43a38163aa38ccb1bff20acc8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542a3c7e83854cc0c632cc2d2009abe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20a884669a684aac9c44a8de3b48fb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e66b4343cac244b47202274042a2a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b00316da032a34f3ae1fac09b66589205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af409b97f3609dcc913993f11e6b054206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362340c1fb864a166404b794ae20036207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd1005aa0f381c510a63f121c776d5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ac00b3612580b125607db9a3fbec3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8fc218d24b3c33a1ec900dfd107c0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa926edb93228aa40f022a010d07cb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651054bc5ac58071a675cbae7995134212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7449580c2cfc0263bf029065fac8975213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db618279ef848b8bbdc89e3174034c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b562273b1b0d43897c74f4e338abfd0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d788061581e4ccfd48cd2ef09151182216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934435bc22c44175c74de150088d8577217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa77711e1bc4906aff86a9c8ce57e6a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a91d96c05a657d31b59d12240a3e8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60ca732d43bc1a6b6d319e08714668220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9925ec0b6bebd62aa0ca23c4b0b2f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26d12c2cc2aec5109218568c23558a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a2a2050a1288cb2ae9b3808bd71dc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c064661384b93ea4b421bf9392f4b1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5ec770a1c0c2a10697de5741b9c29225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7adf374bb54097ef6ca5594c3c4a7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc26da6d62759dcbff72f95547ede2f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f386a053e884dac02c28fe37c0c974b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a877cfc1d80d2e56eb7ccbcd845fa16229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3eb0d97c6508d82d212b615b04918230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08742b1b508c4042b412ddabcbf3502231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd4dd7968790d49045be9c654335d9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5bfb107c479dbedc0759fe789994a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a024e405cc5d45fd6ca97633dc50c0c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643e767090f96cedb5a609b1d854a3c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f6184ef0bbbe08c7b2944d5cdedc3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d7558f24638e1123721477eb554dd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9333c0fc88285c36b3caa9ee6af697ac238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474c5f8e110a7fd07cecbfd52046d85239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56385ead37aaf26e0f376bc7d473601d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943768f787596a116fdbd6b8f766ff37241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ef3c2f2049c1a29dda42ad69afdbc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e119c49c628d93f6d14f32d35d5ddd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9b91e2ae9a5eca2042b28e6b759a5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165ddfe3e4a0f1446e9cb7b6c71e5c9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a7630940787034d9e030b4c77280d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373eda171746a17221fe0f5213e2999d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91955bf8cb2d385c9abc9bf484720ff1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6f91627dbecbe4abee13c5c912606249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619482e940d5bfd4ff21a8d98fe2e78a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283a7e7bb15e03f4ef51973f2c33d1e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81c44324482e9879cc0ad0d150d7e9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b404bfe114caa792530707e037c05e9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7078f0797da50bae063b8ab823549254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445a9ee5fbd45f6272d551a035348c6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278fc2adf39e9dbda520a2140445f5b8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745d5fb6f4d22852ee967943ec5b4ab257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec932be5fd2eb97ee34c9750b8bd73c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6632d5d7a34d0bb42bfa6e44732b23d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f899114da5857c4249d936cd116ca260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99af9481bea2ec1a549bc696abf3fb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d67fa0619af2b631400a864577931262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13434480daae8ecd0ec9d2b873dddad263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1cf19b6a26072186b36f9513f6fe36264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221bab2839d80d0d6bf82e3cbf73ed9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456db555cc29105be9379dd2c130da7f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e6e871010c881a741c6183388ad87267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757522c3202bbce09cfde4c94154cf8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391be1486fc75919ce4550e13a75f6b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc667332a8be2688b13d96f38ed29263270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021b22af15ac92dde74cd357c5f2b12271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d011d42eee6ccd4dac64291ff334c98272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db4c9802e80e751ef9337f727dd3a8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211314f7e2d5fd3aaf807fd66df1518b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3312c34bf6d267662196887925f774c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f98f090c0bf52969178408e92d70be276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba628b9acd0badd1113c84c5b4b53b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e9026634198d1b1267496430a8f1b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108a981580ee704b3bbb35bd74c72ca279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0ebc46123fe7a6b407b1b1b0d2ebe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6193121e72ebcba08f709f077d7d3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5e84985b6650a173fe745eceb23e1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e02db2de839c40cc631c427f3883d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436a358b6f7dbbdf3000239ac8189ce284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f468faab74a577a967d52e588debe2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55bd6909901bb63463a95f4adabef0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faad8aabed76d30c967d7592825d0b2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73477cd15890e33ebc9aa0f872ed0d77288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a07ffe4df7a3206103b36350cc7f1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb874e7f08ec2d2cb11b42c82f5a8133290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce2c8045e868a438913ddddb2e94e9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246e14c46d8260c59a491999ccd4b1a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a11b0b4ae3e7308c59a0f46eb3e22a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc3c7b6bf8e4b020bb5adcd0188777294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb8916c1794ea5ced2c875d3ba040c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac82d5b42123d869ef7cc2b6717bd4e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0c1209f89fe4d60f0e31551c0b366297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a19cb2a25b40ef538d20cd269a7902298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aebadc309c48baec52c8b2bbdb126f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41268004fa3523cacf5ae6a54e9b7d25300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7260fb57762bc07afaa58f06b0a1d6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833dbef8137f3090f8036a833898ef6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56140a70f4a71e74fe3ed3bd47e6d0a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c039b7ba3356bef71660195b93060c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375199ccf871e9d509ac58d55a98dff305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421331322e3fffecf2e53ab053747462306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906a2deddda353fa3d949e2f194ef89307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57405b8ee5509b7561faa8f709ce34308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c10e2c66062132d7177978f1f0cea309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73aaaba5f8ff48bc63664d28f2973a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5766a33fbf9ee09157f7b35e2d2a06311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47cdbee72ca973eb322754b8b60f306312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ee71c71da2a7d4159524cb6031b4d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98caf5af2cbbfe45ebdb26e0c1d9c887314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985391ac2f7b24f4ae35b1c045381a4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801b73e49bd5e6471cd1f18039ef8d2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f264254e4772b6662a194208cd70010317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af58ad722bc183e87331d576c03773318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ea63c50f3d4f0f468deccbefa11e1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054385091656177900e1e0387afa408320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969feb57469ff48b0b8abc69856d3c58321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5cf959b374f61f250650758043e13322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e89ddd66a62b79df60249563ba0249323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ae324ddd31126854faa2e85a3dcfe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e0d31591dbd00f6822e3a0be5cd16325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831e0d17b095169d88482c3ca84b483326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64a1156ba3b9b63d618432f8d71460327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4c7df6edbacb8212e8425c9ae3841328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8c3ed4e78c7c742cbcdbccbe7bf17329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036130bca24f52ecb38d146a3c9cabb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976dd05ec38945ca286edc62fb3762aa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f090669e76e77986199a48411039f83332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b7869e88583488a31b30433f9b9f8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348a4abb80be668e079a43005750d5d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df8484e7ecc8d7e514a3f4c01df472335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34006c8e6bb24c8a5c45f7bae54b1e92336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081f6603dde71e4482b9a3c5750d6dd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483b7b891cb02dfa7cca1ca083e3d9e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd5df62b3ec2ff9161fbd4541d6f39339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774cf4386465ff2de8f3f13358ed015340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f0b721ffd8374b86f75c45d78a4a5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d827a31051d369b9337266bc70758342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67b40b2afdbad2ca3ad8f12cd117ce343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d7137a42058f71cffbece1a5fdabd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f47631d10ea4d049faae32ee1be111345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59f039f58ecde39d8b45f8d3d050d5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1440e7d8dc2ac09ee6aedb593257e41347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b89769f3ebdb67c66ec34f77c3b73a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701e92f61d2752a4bace03b62b1afb4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98c9d1ff752ca386ed3181909a7c07350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbbd48709eb3a3e4b723751814886f6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f498da21d4258593e773487024222352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68108825c45fa03a803c1e5814b7df353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275d159aba01595802103ceb8f19937354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714305c24a76a4c917c19651c7f9965a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7fd60aafef980597e7e35d2c2408c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69de7b695a761f2312024b84feb8f6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa50bdcdc42be1f9cb43ec2d86fd7da358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989beb6faad9e2fcf1a294b0b5fbcc2e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c42e90044a05931e7fb6ba41b5402a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a862f751977efa056a1fabb659d31361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fdd0a17942a1f2ac856edae40e7321362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09c5021aaac2a63631a00cce250bac363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31410bdab56ab5ad7e9f797eb878c12364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc26a8e8f929eb771190ef5f4d87c91365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d453139c646b1773728aeacf95e4d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7ed6593fcfcd080f28cc27a828b2c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94cebd2d839ae125f1b9c11b6ae3bd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9958fb74220ff9050e8a7237d952f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3fda8a50d9550740fecd7ea3d267da370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7fb1dfe131f09c936bf6f7d01f2432371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a4358992fce443eb2a147725b1b18372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16960a06587e378789fc906a83383a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5841dd8ad8aed154c540a584a8f0a85374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d5763f73ef5d080dbab0d9b76bec8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3401a113cde83cb627f065c5c811f52376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109b0c24b0896c2cf3ecc198cda521b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924253d6f7ab74713f24978e5ff0f2c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875d9af991f3b718c2db6e1984997a3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418a18e9b6bfad9e7764b05c9bf55f9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a24b6bebf13e5b9c00461d2f4a7094381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab77efa8e52608207ab47d37c03720382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39073304d94da377d4e486b834225e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb904f08492929ee4d3ab9af871414384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cfce52ae56d29012423d975b16002a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b951110bde75e6947348715007e12386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3056aea07edd4e206985528a8ccfe1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72bd85209fa185a1e5d6d8ca7da4acb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c0694c011dc8dcf1a1f96cfd47f7a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1944e5ebf3484000915f049588796fa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44999c3bc5dfed6afddfe1890ef95a2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36c58cce22c5fbab0b12af9ecdde87392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ddc730575ab65b3dc7d38156f2047e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c1f318aadb05df33117187390265b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931217cbcfc62ff9a6e19ba181b6ce4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd98e0fa63fd2362598e00e90329fbf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279424d97d1061e79d49e5762fa58b6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3143051e388b493d8247aca81fb3d19398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb6a93879aeeb8b4455050fe9bc221399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a632b375c59881210f7a579ce717a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05a152ad162bd0b1a779d5b7cda933401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28a87be28a8100b31619415068b9fa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dbe261d9cbdef9714c3203cbdb0b47403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa67622fffbcc6178d890e0a466ed1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17095383192e64c44cf27d7e2b4ab73a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78314835eee0eedbabada5b9174903cb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b7bcd37c3267ca8db6e2b6136bd75407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08cfce7634633df7ca69b3c982663d5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7aee6d6d369c24ea666a93f129c68409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2395349e20dcf43bfdcaaeb42ab8ed410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a083e00df8507f7f49427816606e08411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f764c0f65f6760477e27c4ba1ba211f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf8119eff86f3357c01fbdddab4ce2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94128d6db487399c0db21a5bf5892f6d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43caf879bbe0b13c748777b7679edf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951300fc5a8459117dec50e8edf3ade416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57daa61beab8b58bee0329f4e8a4e6d4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40e12d9a0cee939cff380f9bbdfa7d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd417a356875c6005e6d7ebbd1ff50d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79445e6728779d0550d4e05f0ea629420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122d87bbc02c9c6db7220d6c520aded421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9069874c2a4de908786c1a4c5274a9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f942a7c37a0aabf2b258063e204999423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e5487cce0fe7b0abcbbc74f109034424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae00b97a63855fc490d29ab7099e32425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd945c25b7f0ed70c1821739945360b1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd528ff16b402a467bc19f4fb39934427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbea0169b15327cba8eee7f20143010428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85addc3889638d53284be684c242069c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3cee8ab238b245cc55c8396efd76a5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feafd309e9f397d5bc7d9bf277d88ce431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91783dd7a918c21fdc7ed95846130a5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a478a7ff6adf5cd1a8912ba38a6fde7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8ba517e2bb15dba8f72cbc80e62ee434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6005399dd29b07cf8e0937007161d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af66366dd75de9e11be8f1a95873ab9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78941089a5ca2c7f9fbde1a3027d8857437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da4a6b70c692070787351a96a4fa24438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e32663c2d3315771fb0ae2d887200a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9a2b4cbb7d757c8cb8fc0e0c7d826440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9cc6c9b66cf392dbead074c48e0be7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112abeeb18854ee328807845ed40e3d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ad14f4b4d22b903413253dbe3561b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896cdda4adb43d2d3e5428bce3c2d9a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56763c807ab12c521cdf3277aae4fe7f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3330f3802a78f1aa4db8c5b78363de3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7063de19a254297bee99f1d578dca2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588220a9c443294cddfcd488f1c619b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18042d5af797b8156f94b867d5264a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddea815a947bb95e82040cfeb4af4c3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bce5ecefa8da56be56e06bf71cf90b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55f7f2c46d5340429b47337fa2a1da452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65fdeccdb54b6abdf1454062b359566453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839b2e1fff5c16a3ae693def4994358454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3902fa2f48b581ed3f9efbbd39e9d8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2239a7c3f7b1a4420b8ee553c5cc7d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe734808e1662974b04805958d4e62457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1b5bd257cc831619278b50dd98eaf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5673fe1911938299664ec1123d1db459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25920b4e1e88f7609dcd61b6e6e443460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff53fcac084d5918e121b7b0672a50b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e0e00d3647dc96a6a66ce4346843b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3c06fb85d0787f6901dbdfc55911e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cecbef3cd12520e43bcec3507e6ccc9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3ff4406e19dc3d05b3e3f1d38717d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9667b7977f33d37da7b6afc0b10b6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d108ad568650fc6e520b205ba0174f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bbe5f7a335f8f5a09ac3c4c8cb00a5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4acbd00882974ab945687544f9974c0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a38897308686a015460cbea3194dc8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d167048c7b30448fbdb65eff1caae471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8856b0ca03d3504a9dc9387a8df5965d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941b0206fa791e8c5563ba2e889cd2b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3c923d573ae99daa4ea193d406751474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d482a3ffaab10f012eb8171061d0714475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35622d0c17073f413a2ba830f8838244476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce252b393697a4d3528530c8f179ea477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab23d080c9d60a76c31fc62ccfe3f40478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5735df0f8bb3597c9a1008c32069c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48fcc563d03bea87d58f4049ea23e50480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00145e65a63495cf167051adc7f8ecdc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c60a7abe8da393453e7ca3a949003482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0fe94ed16166be343626562786dd23483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f9c48697ab64e90a84235ebde93e2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c3cec5eeb5eefb0e683bddd972d80485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3419cb08d5d829fe60ea1c0ccff5fe4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eda1fccbfd53563fbd875d75722f07487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df78a72fbc068572182a8f6026986a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf159bea73e15adc41a0ce32b4594a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5d731d8bedfe29bcf7499b8f3ef32490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90483eb26caa5839ee31bfa693586ad5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc0976db13a52121c9a7deae137a52492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5988aa004c1ea8672619d4835ed52493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278c5dd90a09986b8ff9416c104db30494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c998512676bacea6ee52440c50bf4cb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893426ddfea7bd9c61ae6b2022ac490496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed0fee4ab0dc812d56901289456aa0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ef3817202e5b8608561dfafa424f7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc85cac6806f70d3cc2026cefdc2be499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3603cdb64fd7efcf2fae8d583c18d4e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6966442f0826f486bd8e84587141f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e48c267370bb79b34a6f3ce3b215e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e1bc1bcd4cba4ad75bd07a3a7104e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6ff9c79304ca3ccb16496b11157c6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df999d8656321233d66d4478d048fec0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a65e357184ec7024e2348abf1597e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66db783d7816cb0d0cd72f16e83eb65507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade86a4115d51b178865937951e96c46508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460735c40d9b7c06370ef73993bb403509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57028225ece771d4d5226b61a0dd02510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184db342b443e6f625b3a28bb941fbf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31e221c89009b7db097272cb61811b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70b2cafd6d7b6e6d14f12c6316b987513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2bc87deb85e8a8022d3bb2cb21d10c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd87cbb9544afd3a3e1d7a5d699f5ec515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d413d5d0fc8329843cf3eab02015d8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ba66b257e401ef99f05c0c69ddc1f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ea18d0b8b12ea678b98f72c687c32518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989a3e3ba07d67accec1126d793ccec519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fafb6455e4e6fcf1e27a5642795cf7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87679c1fec0c4b2169cf431de8bb8a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01ca0822a8cdf647fd7be592013763522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719f2684273e0e4d04b919f6c1f3f4c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a516aa32068ee28361ff5adf2f265524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dbeae5619e73922a42c8a6795bec62525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30fb29b10ada243d7a2dc02ab557041526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef465eeddd30451f7fb44ae553173c19527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8ba065269f6dc1769e54f03c4da8a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96348e3769ad3f6a423557d808051f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07080d8805fbb40c2037d6be6c0734530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb2ed60d799ad3b5f6e78722dd2d42531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b272be6a7be2a63cf3dc715829a17e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b333783b42c7600104e05502c48f85e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e99728503adbbcc3d8a38617b05aac534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff718b980392bee52e25f8f49ffb48535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbeff1a48d0ad92acb1c81ab475220b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c63c9b8116a3064b62dcdb1532580537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581feeaa82a4496e69f1c5eb3652fcaf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb63a4177fac13a85c584045bb7cc57539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38965632e3d4e6dd00f4e12e5d2909d6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e742fbe79f6172d065a43559252297541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f81852c57ef488af1ce72ed57a385542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58763a9a2ca5ee63c044c9251016131543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2840f2c42b653c8bc5b41139e1515af5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf20a6fe4cf242c784d40d8c5fd065f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3afe2087fbb249305323ae193294379546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98734227a4d2d680cb4ad2ff22fec437547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3adf290be57c96b8a9deab90682a36548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a7ac871d076042161c60786c51d78549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae4bfa5c64c7b04f967362f98ddea2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb9c7ab087077491b7a8865170d7cd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130994062d5fc32cdae9e3fae890143a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ff6521c6c2ba63b62704da60bb673553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f512b9f9de3fd8753e5a044ce326f8d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb9627c131f8f072852507a2b84a66555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b756c3fec1d8a3b96bd12161ee471b9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c3c28ccb4f39629a705047a5cbe21557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b1ac3ac90140ffdf3592f43035eb4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd58803b5cbaac02e0b697e0b7da3ca559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3cd7a0394fbab7c4fc809f1ad635f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69caae5e53869a73584443e854ea824561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f290c0d945557f8cc63f841a0be076562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1792028cc5ccb461ff92e2cfe941000563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ebf14f83dfac05849c06cff4bc4a87564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfdb9d140c0177c13bae784ac52d196565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f012134be83d3534d99607b1a2b88566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d1e82f479f246df45e87fddae3239567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d972d428bb2299c73fdb6987be2a14568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e50f69c50bf4b4a3f53438fdfd142569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649842e332b445861c42e65292192fd4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab59a06a8fa4ca19f2e6c488af35fd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2038d69b35408311760b72e0dc0e794572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea03296b41a71fc0b532167c27067b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581dab38e454a4681209f548673fc7fe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2eca2946064c00205b9cb3d6778f6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65adb2889099cdfebd9669f39ab04e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eda2549343c1155dc4f4ad82a5a756577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80f8cd6d3d6585ebb59911b33e4f07578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a698536532efd6d382b297ec8256eea579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a662a3dd3767cc32bbfaf127cc6ac580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8b1b158cb94140f5a9a25f27867a3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ae5ae3a8b3bb246bde6b645b1118c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40958d5ec3a57a63f0469d23b608826583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a010f6c91fcf4f07688b3a5833bbc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2832553953a24edf36f566e5044dd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df19190db0d3467f8f994f29f6ece6e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56f6540fe873bd1b6357255f6df29d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3684484c71e3ba1eb5a31ef99455087588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdec3c1465aaceb6c0f3f440fb6ca2c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074830d2f50fe5b261b4473aa0660b1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ebb75d4713679cf70b887956248cd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec32cb244739a2601f37abe9f0a3e5e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b9606da8161dcd48acd8b54f7951e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3572fc7e557539affbd75877f7af017594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cfc8ef2ae07ef6fafc49b8b9c03256595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a06a1897e29f35e551b1e9dbfae7aa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e404ba64d705f93c4964ebc69c663d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ec7d2b4d38d46def6768841c90b31598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946569f25364cc25baefae7fe0deb4e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29fbaf432411fa5fc4687ce60d7f539600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af07d6375baa70bb033291703c8cd55601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ff074cc5b2ae3683b806baaea5375602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d71cc6ab0d166fea61b6b4d03398d2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b6e1d97d03c18d74f6dcd3ed10581604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39865fb7cb222d7476e9ae6a21c273605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4d444b6fbbb06f04c5f59a113ad04606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5062705fd3b52a2209d865bb6451d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fdd35fb278f19516007bfa1c5e30c9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a98e6ea491e19893e6b2af9232f6d8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e7f7bae114b9b4312af470086b1c7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb52907a2356cf25d51cb55b59f7f66611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aec1fe3be23d6fc662dedbfe7d26d7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f295d29930afc2a3c1e694119db027613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e70e0d9fd40d677943e3fea444f95f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf2b2991017aa2c0dbd3f39dc22a8f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3969ef95dbae57448582733848150616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be252cf935695e98873df859bb56af617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959be1598ba3941a6cd88ed6729ea3ed618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7e6b75cc53cf78a532844c270c1bc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32df267990c9a1f80b2a8e0c9b4184620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c05be5849f76b77be54f7824d86cb1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c62f678e8d7422bbb8777ea322fc48622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060a17533c041635c342b37827c817a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3dd51170ccf2a79bd9b5d9ad8d3d3c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185cec703fd547f56c0c8352991881d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3fd30511f08e62d9e4d429135b6397626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c50681ece59a7fe75b0749e28517ec4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9d6d278af73c370195f6dd3db3301628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcdf066eea4891aebde7551bf95208b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138dc4a61aa6ca28dd8c70195f462848630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc167cd72de36350232e86829e73a3bc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b319885d8980b4f76f8cbafc93735632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd968147600d5b6a776818e49c7635633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91a277660ddc3a7f8469ba92d98c31634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132cf8d3c800ab2c16296794c2a1ce2c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301a42f5a5b7b022ae759a56138ac9d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d0c8825c7ab70030f59cff392b860637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6dc28e4e2a93ea6c3b2217cdb03dee638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873335144cad9f363fb708a4f9daf694639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0f8ea2ca7a61bee159831c3984664640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40867ec83ab9ba4018f42cbbc112df7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2d6142600cf2be1706b38885324f7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61faf3e3c8464ef2d483e03378aaec70643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59724b8ba83de410bebb43cda725c198644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d420a97a11c42d83e19b1c4ff986c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dab81a9df20f79f35d23a732805de4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5ef19c390df098ae3889b2684819c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8195afc333a8c328f00a49ee31c90648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a7d0ca76e1cc0006e85272745280b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f0738c9a478b1b76bdcc86a4a136f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27f80986727395af0ace2ef1a9464d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b0226b0448476edaddb5029d9c15f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755052bed80967ac43ca2576debd5631653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a338d4095d73db919c64fbbe5ff35f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111eb2c3acf1da76638cb15f3011c595655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ab7132af66049469c585513a34b29656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d814a07747090aff6790b4efdc2be1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34e64133226365587c7100e809c278658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8fc9164463061aecbbe4e4f209a28659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aaf865b5c0f11e018d4c71f5c85cd3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c13076f7bfa130328123afaae9fe6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa8595d99eeacbd279d4b46992e62d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a143d025c7cb27c37114a633d7d5de663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c13e547a3bfd0185174b947fc2c28a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033c786c7282b415ef5675b0aefa0af665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662fdd92ffbec5611fb27bee9ef31b63666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb471449f5f39f600a8753ffb96a5e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48c07065008a12717be65cf7ce28ab668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e3f607615fbd27fc05ecbe1d9554a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd451c93808a73ecf0e8bb43dcadd0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce660769c8f3873b6ba27be5fab1fc0b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6906503fbde91114fd06e1c35757d1e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba6393ff6ea2e357f3fa34c0fbe317673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89bfa22298ceee2ba00cea9645d8c86674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd521d2f9113185cd0ab0426add727675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922bb724e78d31080a373b9a79c01c1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952ddecca666559dca787356358f260677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85efb49a4ecb680ed8c39ece7a1f3df678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477d862029db530caf9ace3b3849ac5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60424c19a260196a3af5c484b67f9dd7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231519f518354e219cc65941c0761d4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e379c1ba33d93ccb01abf4fe62874682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ef3af643c4bec6153055bf7b5537e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bfc090453e38af5496ba55c9db7035684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02a3b45e47a3be1719fdd57a45d7e8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37ca182ae2b6198653c72c1a61649a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2b54e08e55581f256c6806d545672687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe973a12191585f3c59e351be73874688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25734bac738d8de67144932b05ef372c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643398120161a5458035375680e7e69690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd79389a8df9eb30f0547270d8c9218691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0858e76f0333bf4d7b0909fe860c50692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b19b33cd5d8f7a7d9538ec952d17e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612e692249b8132fe4ad8a13732667c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aaf14a91a14dcdd967e357d169cbf9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e18e51ac59f65c69f7f7e3204a53a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06717bf8dc1c45e6b246a5278e86812697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3facb3dc6ab0f18197eb35a43eab44698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c228dd178a5d2c762738892ae655e80699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d738a029545a3d8ea6068ba2c2d764700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ddff6893c5714e21be7929e2bc40a2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c206d82ecc5c179738de5c024efcc7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1708cf366a0c7a7278181a97c00c75703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87378e9fc58dec80c7b121100d4899f2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4fcc09d49c2da681f07902affb79cb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5fd85882dd3117f70755649341eb41706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d171897a6486afb90f90df66b02b59707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301c6218899adbabf1b670fe3621c0d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f71cd5ec82156457d8207f176d1de709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323134ffa4b34f39ac76cf89aa0f05f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2536371cbeaa2ee7ae4ba22ce7d7d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96d01192a95e4358bb05c3ad137610712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200fa4541a603cc3dbfa1cc32a2647fb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a390f4386902e2c7026b4472c18f9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42eb3812701eaaba72d4fb151758bf1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72f67e06bc08ded854ee6aee34fae0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767b9e0b7736d88e49d792e8cd40757717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9ad716293c9790f97eff2dfb561ce718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971965c8cceaa320cd2e95a54e74b11719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fada4c5ff5c6aed852582a610ae9f7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f7529a398f00d8df0bb5a3321bb5c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0d95e37e98e52290035305ea31dc3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ce685c7d00e50582013d482bc2afc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d9e96467ebb16b93afe4a36c79ccd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2900514d4ecd8ff87676006cf7fee725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919530679742b6aac05d31948a87f638726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36141463346f248f06af906fc81c6431727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b954f3b11d39f6f52c2e624b0e3c30728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a92002a96fca00ce8cdb6efe6f5a8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48460a752cc826dbbd06afe52e1b6ec730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d1b127064666d1843238f4c2a147b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff26eefce85c6d961665bf7dd984fb3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1feccaa5e87b4e4260275958b4abbe1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a110f8bfde59da6fe57629aef679f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dffe643cf882ff3ce517aa8bbfe296735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4188d8a3e702d2d9bb996471a7d1ce736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b4f545c1219cce12f551225dd36d8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed2698c3d6cf2667a67d3ffc5a7318738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb082e2dfb20d07787e7c24bac9f24b6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba59573fc0c247b0f57e7774a30de4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a9c041ebb1cb7515502d994e4e5f0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a1f57b6f296eee9e04472463c207c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0b1f6a8b834aaff3429ff48909b02743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab450c7042a2376889ead00a77a5c2be744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff545db0b9b73239a77daeb8e84ce15d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c41ae19654aa18ec21383d5449339746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3bdd6959413309bee94a597f3faca9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e6e622c8e88cdedc63c167635cb9c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5b9235defaa9cb7ce0674b59251c3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6f21ff969f1805f7b4fe8c0342c8e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be7088b82748f72b8f97c59bfb51b7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb74dd0887b6e8ef7ead2dcad57e2d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bbfc9490c80b3b434c4559a87205f1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b6e3c2b812c2b29ef2a8bedc7c637754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54ba86f5936797d3a0965173d9858e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567624b692ee6ccee5aab339ad1b679756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049bf3a0c2b68908378fb53a255ec36b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a3687dbec4f57753359d8b647eaa7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad255e2074c8fba1e1623788748ffb759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bde841ce7dc90b0d646d12f3e143a41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff77b5eed6edaa876b1b780e00891242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec749fb1304afc8e379f602d644b8f4f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3f6bcfa2289bfac7d66c27199ae1c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e6cb723da01183a3d5cc2e934e162c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488289a0bb934e5a4f80adffa6ad666a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e3cac2aaa741a3aecd8d5b9df84f07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764eed7a9bf736dbcc0302a570c8a6b28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff5c449c69d36137b27870cd3cc99c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088599129c450e15d3b4c87d3bd441910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7adf27793160f6dd293bafc89c968211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de4ec45e5b0d441e66a901cb7a0a1412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb003e1c08f7336627b4cd7f5e1ffc713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad965b0b70ef85ecd6430b5cc1585fb714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13851dc2b2c41f839707b3d4b264aa4915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1a0f41d0d27ce4746d5201f23ba6f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6e19307294bc49108b441796c6bf717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7e995762bcbd2957507b2bea1c04f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a7186f0a62db8438fdd03215957a919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d25cc37be518bec19fbf7ca3c1b8c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be83450c9d1b01c49c8256b7f03435f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6686416fa607b5e33ff5e4b57000822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538882baae88fed2fb6e325624b173d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02901bc55030ff0172c7aa798f47eec824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d30d53618043bf8cfe4ef671191bb725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d5f53ce0effcce04108f8c856e70726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68649416a41fbd998b2c346decb5fccf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c98514d10053e9783c3bb0273a2e2b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9948bc95e654a18de974d9ec50345ec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc4da16fed21eb5719fd5c2cf0ad7530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7142318431f38f3b87386bf4cb30d1031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa245e5f27ff4d5139efc74b7ff1aef132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2742696c796cac70f794a17ff95645433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb878b68eba4fe8c2abd56a8941c169434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24e004e7e0898fe18aabf0d15647b035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1b45546216812afa8404ff9c1700736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509eb8b22b4b95ad135389008245c96937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512cecb0af1549523aa4cf82d3d4ae538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194f8f93fd732cb17b6e8b2bee81bcb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de43df4511eda327bb9358f62111ca40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f06d112c2a8155a86571add7b97e01341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec1e1666540194be5cf446675aea4942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92beb3117a73f4f7626eccbb9ad3ccac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8eaa228419391e63d291e17ca3feb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff350b22fcd959b820803e6a818a9a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12963101d8caf7b7f849d9fc42a1ca8146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed8a19657798d6555e112e1967af8147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26654b24631270dd8e38df0350ab098f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2beca7c07dbd3cb91e077ad540a5d3949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f95857b898b97490e6b32d6f5814c450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b569a21739950ab47cc6760bf6e13c351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61fc1c56029f250b163c7c3753079152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cddc63b0837d8aea3cd63c0bfb57c053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49270d85d58a3dafd607a94e8abb443954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d6aa151f219fd4d6d9a0ed8e4c5fa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d5be5181fd8dd558ae383a48109d056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045e8b685f00fa748194cd683f4131e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84528c22129f98581840a35ea765ac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4ebef11b1b0aadee55d0e4d6dd2b059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489e2562f8c3c94efbe4f12155a1ce160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47951d0ed1c7aae41f81822682bd809961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78482c33107b8bf61db907d5bb2b117f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dbd4f59ff561f58933205549007a7063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7b15ffe3606c9a44b25c68b84f4eb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d185a5bf99d8e2983b3095532e3f13d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58dd6b0af0212e5aafad555b7a698f066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149877c8e43cce1224baf33b223f28d467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65293047963300ac5eb02dbc175537668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5378dd506edbeada4da582e4a4969e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25afcbf14f16f2282d9baa8f20b507270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3ab215fcc2ef8cd7ce7e63709d63771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c81da7bf52d6e24f14c2ebba263f6a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9afa43249eef90fd544ef0ba6a27c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ff2d6cff0aeaa3211e8d78b39ca4a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da03e9a60d8453e86486c98bd9370f775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1068f022119a5e7345a72c4447d2af76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd3543a091bf547725247c9233c5c377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d91863ecbf175a893a70ed4a74812b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20cbf00c1d67ef47d567e4b25e10c879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ed7162c2adbae092fdad783711c6880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72332275240623cbad8398fa80e62fdf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981253d06b185ddb6b6a199042d61e682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015f80ed805e1035b995a293c5bd73d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3bd40872c8d7415b5a867678f9765a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d67fab5a321f9ebf27787af925441685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd7dcfbd951dcb567135a94feb6a1586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054dac0ad66e77dbdf3d2046fb1c73e587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a53c5f18a93e83e256d431e99a05b888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b24eb79e5811fd442d44744ab4b9c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c9a9ef7bb01d86bd887d10956312290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0d71045937de695f77b0a167978d591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b365b2e90c83e621d12f8f6031cba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af67ffa9ca00c6570c767f53d5a6cb193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170699a72b95a044b57ee55380e87de194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f50286f1ad1cdd8f32cfddccd728895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cee04895d6f5926ca28841c2168f9396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334270e7ed7d89fa5af7c6a8a05690c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8bebbdae0c2a60a077cde1f44fdb8b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544dcaeb43db93481bd84bf494f1871c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932a4207f97b6876e677631c94c5eed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ab634fbe387059e3ddfc1d319f489101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e55f87f32ef85a98e4abcfc8eb4bf2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e61283cbbc127a53d9d838417b59f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48410540b27c43031f1c66d0a3e5e71d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df969be36a0a5e25ff24c03d3ff9bef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0e11c420da5a8053202554c9d9566106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1847a98c7e876421918f31d5cc123107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca60f282f9d805e2efa0d3ab492f71108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f06cdba51e0130d6866652266f935109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab66ff7e3d38e91554449b95f85ceec110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39325786d10525a895753d9010fbe18111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff94f3304504b2cd3ceeb3f7e8007ea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54ed0737c34baa62078012e25a4456113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cfa5d0cb2c3158241a1df741b6fa86114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df89d3563cb87686efc6498bcee20dc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315d5a9432f30574af5102aa7e29af7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470b49087398148af9c851484ee384c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1abc469261e86f912368ba100556d02118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d37ad6c0d4900011a10e07ae35d2c4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276626669e771a7a6dcdb1b7863dff70120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145c3e9bb1bb94b200751cb7164f567121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266153217b163486942df2e087160bf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a2f950a2cd20f3ec059dcd367b251123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2cc18c118b17aefd6678fe4ead9be5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb5b981593aa547163733e76904b76125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00732964ca9dc782da541b4c94a48022126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a45f57dd3d33ffcd9e2083de9b620c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174af1025e3d542cd4a3aab584878e7f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee8f33f6f4894bfa24ae31ba786542129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8317bc2bf9e3996ed81a15669f08f74130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609670327c54a2f1d662fed6b47d3313131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ef9ac26626075ba6c1ecd888647e7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b448a3cc29e9e081b96c45e45c6d515133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2f94b0c38c75687c035f93bc14765134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c88e9c8e0f152b8626d7fc2a18365135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542eeebbbcebdea6d2c9b6b6df469a9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6989d305bf39d5da5a606634749f46137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7935c9a7228e1cdfea23c46cabb3036138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebde0e404bcb621f104f45f6594d581139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86145d5815c8cd814f83e1f8448638b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7915cb0c816e3a439c8ec9356a5fc54141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f438378a0091f70a63b8a61957ba76142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b0bb0f417b721da40b3e252845521143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4472f331b00f7d6bad68d0abec9a16144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323bfa78416248e5e61daa30a14299b6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5a4c5720ef0cf26dce0e70b62204f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044ff8c0420c7ac8876f1063d185ef8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5bbe2d023f73dcdc6aa24e4b2e3bf4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6a5a26b62a0e45425208e67d5b103149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf0b6f38b6e1e67148e33e2dc62c28150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200218e6258ce0a9f43aff18fc21ffd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc53af4e594b6debe195de0f8d6e659152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831828b5dd0e716d6904f85f8b1e8b3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c800fcd48779456105020b773f50ce3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255dc860789fe78b733b945b30d6c28155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217c3848177a278ab63fd319a40868c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67939d4e84e66a0904b3e85dda3954157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d2cd4cc2548a2f8aa8aef13b5a6f7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c73f4a9d9a1991b057e7fba26c16a3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225b346a7097b1c1be581db4d6c24fa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521f9cbf7c8fd39ceb982532dcba1a6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f1fd536188611f778bf0280e886cd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137f3c278984c844c5c594336418483163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef045924cd90a319a40861ec55760f29164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e187fa2bdd7bceddf0c30ab1f0aba3d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535f5e11b3ba73db699ac6ac9605366166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746c63e37de7a0a609e6890f9c3ae7c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18469a4040e0a7c51d96900de1bdf5f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c6325437009b51875bce91003646e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9263e457dabc1b5db9811cc93ffdfd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c044bcc1ecc38527a78e857558b576171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ffa7f40f4aa43c899c3428e7ae3833172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee18f6bc18bf18a148da2809565bc7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a859307a277bc5314c0c292f20653d2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb224ccdf580a8155df02e5387c41d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf2bbe8af172bdf52288b8239d8a35176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d898eff75bf9374a8969932e0fdc07177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67561d05196688f229ba97399eb0c1f3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a908e46346590096d95617c4dc3e36179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc94d84e7510bb4596aca56433e13a7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bdea538b8555bca1feb0a0f47c19b3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844817cce52687ac0c90a8224381540182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6d89a56a151695624b78852a3c749183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e01e9b61bdc7fb098fcc9ba4bdc1da184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714bc9f8f4c21e8bb9faa0379b3af471185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3d77a78ca42e80a773a4fa65c7018186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fff3a1e2994523f3ea1efc263404ba187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125350a0c0f41a976cea2f2890f3c58188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756739866aafc4ce420045332e4550a9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eff5d73ba70ee2d78df889f6fe257a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344121b52a06cbf027d58d474a548d71191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e532b067230c5d06fc3c21fd2045d01192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf41ad1394357059b2740b549433e5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b03a979b198bbb6d97ac50efc860a8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293340e0d2e50f71fe98d6fda8fc852195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1cac8e7dc473b9cc0b07b6fc2b4e8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6009b5ae68893dec4245d412e64693197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97090eb3f912677c98dcb070c9b90f16198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db5f96a9c45adcdc2e113079a7137b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8221acb74c5ec857a1f729f7d66a0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94731d82cf0767c731c9d85752b5abec201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1653433181457abbd2501a04c98472202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e80b639c98d6d0cdb50a01c1afe85203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86793a19d72141374bf1b82f82566c35204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe18f1f28b3dc2879323c4b8f251bd5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bdad54de53bb856a65643dedf31b13206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563c0ae8c72ac5d46369382f2d0c924207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00198d6e618f830735734948198a1e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6fdc526059db6f9e9928fc31fc6ad8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d71999f3b710c6fcffd87359ce735210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8686b6f60ae35f5bfc56e76cbf82b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3fff3850f0903cd3670c24ea9c700212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda95d303013e67447563b16dafb1b27213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d88f73964f8ab27712abd3cf1c357214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085f5e7313f100d982c1377b9d410c0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8fb08392bc9aeaaf543508ac41f9d0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214959532f77f5a5081ab3b66feb9490217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445babde153ecbb69f35166b13060c6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed635e17a20f5b5481f0b682ab11f9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5554e6c5b5cc5be9db725a43483ffab220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fec1c7ce85a7d2f116ab5178772d36221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810019da01b9ca7273e5026a850219c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd228da322f6e973b1c192e39e50e150223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb001106f7702cc8e330ab4611a001e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287e557f06476f708059466a8372f80225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fdad314afd114a744697756f97fd02226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f170002f06aa57c830ee7c53bee5e2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c07de1d0790c178a4cbb76e71626e5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5731d82a0edd6eb6389c6c910e379229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00fdb8955aee8523fb26d4a94436ba4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d1e9b73492018fe4424a2ea7143eb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe577a6de8dc18593d123cf309d307232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538de8bc4c3d02c8565cd85d5d61ad9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89229173a0f1b53e81c90521b21501234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5941a47e1a96504cccd4e30325ac0d1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a368a5d0480901e2388981417989ebe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a8058e77cd85dad909bd4986ee312237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b967327404f17688957cffda86721b0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94e8448d6bcbff22c87d4404d1002d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d6d3e950b5a1c4be0c74ac5840a43240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020429a352c6e082cb0729b98075c6f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2958f635dae2a29151ece32e1356a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17426e2afc0d28eb717e636e8d2a280d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706eae61715ac9593ce6aacfa0fcf20e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0ffcaa8ac7766a60a10e6c3e8ed41245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582eab8cd30f1fe632b92c917aebd73246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135539c92e1dce1b70ed2a0830e7d41247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e551b5ac23e96b82b2471986d4951b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156bfeee2a03f7e93679b932dc3ef40249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e997e4863681532655126d6f822c3ffd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf81fa1692919339d0c3a7afa002cc0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6cc5c92fd2910160a422699740a866252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc7da6248e582e408c9068f705aa583253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92baa32cab248ba00f5532e56ec694a3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e2804b597580246e5f0e2c00e6b95255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd81a5f3b29409ba2463fcf78751e6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69eb5a10e3d4a9dbbab6187e11a3e49257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75bd8017e817d389da60a4bcde14a6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684cf3d07a288dd5fd405705ffe5716a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4eba9704d43cd239eefbd9af83cd4a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c52c15ac918e696328bd0ce6b6ef0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56ff2d93606cebe83a0c6d8ccb89cd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789cb60f8314810913ace274119b913263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd495c9ef929217b3af48116af44647264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe62952fc3184f0e1d8f8932bf71ad265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210dfd81b84eda35a729bc3c60bda3f7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06cc5a5effa0ce31c749af43b50dec267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831085da1b16aedb1c2defdec5e803f0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31f0879d7292ae87c5591940d5324b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb1807d1200b2798504e0d54b75d3f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b35fb221bade3288849617d50b708271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e657e877fb256985759d343386d8e25272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4d621a4036eaa73b5ca80cc7a8f24273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98762805f276edb5d70edad81f37fe3c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f54c78da4c9b9b45dfc26e0979efc6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ea02b349a96945d452cb81a2f5ae1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81023a7a3d8d1442a7882b86e9d33215277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d7d416642ce74ec3cf7833cf2017d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf62b27b7acc466656317b3d97910c7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9428d4f8edcce9bf92581cb2a81e18280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24923834ad0a738e5e44bc72eaa9295281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af314638d609eabaa4bc66edaacea76282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca2eff2ff78a69fb3194f52df4c0f83283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9d4bbc64205e0930f0872b3f64283284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4ed0aa8ac3b13a90b5d6de07a7a52285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c094405979d11a4373c7c92fae046286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b474c400f65946974283907469f7841287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ef97b8d2bd8c15bdd5ece172d0779288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d6150c2d167037ee0e2f08c7c908d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14322495a969a89b96e2a051781aeedb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28721d520bacfba61b25e3e84bacb0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d60b15d673907fac95cf20de941913292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08038686cb37e802e4514e75959b0659293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e831e5f2a091d0c25cbf310277d3d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49cf5f5bb5149b499c78d09bb34ba5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53317bcdafa67c435f560344c280efc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f785d2ec2ab6c70a37bff8125d1b462297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03c3f901935021b293a42a701be566298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd33ad24fb900744aad093e5432ae5b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021846e4d5ba4086830042ee7b0002f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6644292aca49bea5a5de5c5b54407cc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655bfbd83550e8be640d38cadf3d98c4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f189cf92cf4932a910e65cccd85b5b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be4bcc82d850ca8bb29c8b7b263697304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4609d3aee5d13a19f32d94c7255f2f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8a8b4830cabe76ce406a69acde658306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee72200372afb8ce7e8065c5cd9c71307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616af46182770a2e4d629e031430d6ba308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0b9f2e895b4fb416680b40e36ffff309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62546189fe33af3e54b4fcc29a953bb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b970b10d9f338d8a6538ba2baf9d61311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c2d32efadd0b979eb28c01dfd4f3a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0da8e3db5c07f4a9157576b1d87a1a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66857a3bfefe515b202f1872e10d0c49314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce86dc4a2875b440ec8992da457b4c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436181d4339a3de268f4fb3bd408fd0d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f70930bd54eb43d13e98be7b7976a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e6794cc26585642ecb00553a3a7a1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d970dad2b0fc0b5c02a6f118676176319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb7c2b7288d5acb596bfe42cb647dd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf78237bc552f409be990c1492c4187321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66f86dfa81e15af159bd7d34b43d9a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957e19137df0bc8a59e584674c1ef62323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1df9e6f3c285058f0647092049d991324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6112b893a00d8c0d8c8d33d4c8c1e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d3100dba03c05820fde944467c431326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c8dac0a22a0985f72d5492f336199327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7f74feb478908ddee0a34f828ec90328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39998707e2c7e067a3f543216f986c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0ce5324ccc11a2d85e146445fed13330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b10fa9d41b9fb447df256a4f48a66e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b139a9e00e37e756411c1d74bef49332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68850fa1f79b2c0b019449287219fad0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96196321ab111c4064a19f500aeec5ef334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28e2f8f6d66fc9e5d659726c73efa7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25d1e39276a71981d399d6cae7c222336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41baa14b57d1ef62388f1d885e2696f0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe3b70e41b44ad7794a0f3fba1fcdf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780407fa8a2661361151cb9dad7f7dfb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444935eb533603fd0c4b4def69ff367340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c9f6c38014802bcf653e23b46e813341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13d5f7276e4ca79f842480202181a4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27cfd218bbc1781d9b9a79017f1a3dc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65a0579752ec4d6398483442299b93344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccfc0a3d8b871476bf58d41f1f96367345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c1cadc8757d49c77aef92ff8d257b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1debb39d1b1998919b8456761fd0b71b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0feb627ef3dfc81bd455bead6a620f0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61256eb2f9556e444ea9e88b4f4b94c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733192274c959e6947d6d5ccc5930b63350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155ffbb7afd7637af18f555168f54dc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df07ff883c3833f2c2372c6b331bfe352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92f58bc7c1b808593ec5a71bab67db353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf819a355793e135ff6e163ad2761598354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd302a18b0192a8ea90d03c8c3db76a4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7e56e39c8cd3a3d62bb014d6cd87c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79a04aa6def1bde87c42b761c219b5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dae2ffd5260af5e43f9adb83a633ec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dec572f739f2cf49588bd73bc46d5a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5fdf4bb31391a816de054afe5ef412360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f208ca4522d81c1fd908da64b4886361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96cd9228305a788d7de856b2eec09d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fad96245a5eb345c8c37b4cd391cb8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d68334330daaf9fba4bdd2e0f4005f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27680cd22358307fe4fe82cf714e4f98365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ca514b58f019e9e4b336d0a754332366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35e899901383a6fefb43ded8902bcf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1432dda1bfbed3a7f23bdcbda8a7b8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2ae434dcd5f5e710bcbaaa0fa4c4e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb54965f17174b9e9f05bfe15e5a55370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca88b018bd7338ff71d7419a19e7ff7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2f051da2f525743f48db751306222372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890b6cd091c6ca10350f7fc26c73d25373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cabfa4f554b198212e62b8e9256ebdc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a21a65b12fde047040cc9f567c728b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83dddd29c498d7092d69f0e76842ba376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834a21de143d8b004a85df080f9e690377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd5c19429cfa01957929a89daaaf2e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1094f28e53141388bf5b3a6ffc39fc5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d687a3c040c5f3befa45fca01bf35380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082c702a6b3569f3fbe87dc22e30b91381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9568e3455ea34b9c1be8214e935a57382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118ad94490df7f899ba4102ebdbf49a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b42ed8f428ebcd05f514a970ad2d6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c14945e398e3cc1fb0a200d81b1a8e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd48a4887ae9b25fbfcb81068926623386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d9385d04f3bf11a9208aef7524f6e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049fcf22ba83acaf02d6594bcdc7d0ce388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f9124f287313b13eff3ac961337b6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1e5705684879e8724389ce5bfb7ed390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf772d5524d2702db84d4230ec8041391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550094db4581e2fd4e14622004a3e65392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6f244b92de8208d6125fe1bddf8bf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1121edd39050a4bc934c58be28da0a5b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8ad318a9d5311d27e9f851ee51fad395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51c914341e0b1a845512fd540eaa5c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e61addd3508ab44ab366caffee9d1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b62d147f2d1d6aeffa5737419f6e27398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac008c81fcafe95fad5234b6c2f63676399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30cdbf35bc71176098376a9ccfe8217400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b1bce28756d6f1a19e1c49887a26f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0762dec86b32991fa0d08e481690a092402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e02c40a37d50202df3b30bc15f84b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059541336d72222d048a595c8938c20404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56e115908accc1d41233d1457b6541405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093b670271a0bd40cdcd88c3ee12eca406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f352d27db9e5e81784326ed4bb1c0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202aca985eac9be9a24d1ac1301fc36408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176b5385a7cee155bd1ea6e9f8d4f1f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1779c19e112eabd7c27e1f7b207de410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f019b3f4e5fa119d319351951ab6545411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03c111f2b6e4540e84ca0c0548e4ce412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853dc7193b42df932699cb27eff13a5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf8a46e919cb2ae5a405e2e1a45448414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f5f2bf5bde184f230fe8284ede618415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94bccb186bf8046c566ece60312e516416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1c77f5d0e732cca45644749deaab8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4ea2d098bb78114876b6691597531418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465978cb9f0c85cd337acf15a73b639419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1eca06ac50f3dbc6aa2220a8efe22e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5afdc52576c69646e12abb578add66421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd745d0dcffc82c539bf5c0d310255422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d34c83af4cce0c76cbb865dc21a4c9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed673c33cb7d4f6f0d41c0f24499bb2f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3a6016c099345821e450af1502b82425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced27ae1cb5914ec75ffe3fb7ec0605c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb22bccf28e46c2765baa92fa936c07427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e33b19864fa229324488161016375428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f511df2b3348d5da7e80eee41ab6a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b696b17304b4d0f117f7993cc3484430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c8cff44b79c5fc1209fbfa96ffaed431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc69de10f135371eeb74a6a1e2e240432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095526db5bf4b5b7c0336b3fc243825433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b9736e2e4f9593f8e46363c992336434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bdf7cab9e9cc7ac9e81834482189b3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f483a593f561aa9ac633f07f88f84a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888201ff5af7e6a5770b8a6112a3cc77437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9030b66b439fb45331ffd40478e7bdf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8120c3d4a02970824159bf9e80e3df439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51324b9955812f1b4b21f3d6beaaeac440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ac7636a54b0ba361443f7b54c0796441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22e93b26513922dfbe9152f880093f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ff926da5383d1e309659b15d24aa4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130927a071a4d002cfda762723669bf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9bc71c8b69b3577c612c3f155a449b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131db6061be9758cbd2d3ff78da32f7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b5b08cb0d7d73f14cc9d76946309cf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3b622340d57e6b791c1143eee64b6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ceb7080eec9720dc474a932e4d536449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd302aee649b8a1e8a7a62ec90999f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267dd2d9673968f9aaa2cbcb73d8915451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0adb5add76143027592aa7c7cb2388e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39abe78798cd8845145a82ae505da706453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f62639c2fde85c9afa74ad179f2dc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e19031c3d870fd43f7af83abd3685455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45783a197e0579a39efd63ddf2c58a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e61cc862effc9f6d6f1a8bc93e6275457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64259f7733c7254d99cffb20a7733f49458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9cd25aed22256c2719ca38c5e40ca459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a58fd246fbca055215ab8474465338460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb4b88cbc80f638ca42c0a3d64b8d0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e57ea847a006688acd2470f186e8e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c047ed2e776f4f24989d06c0ccb8c8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb36a9d73cfe972ac4540e91382081464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1efc3d29627e3b790e658202dff42465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad32ef02455977e9f26d387a609019466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f15514d944d0b8149380aa745d4ef467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a38da5daddb66870b025306e791c33468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3fc2a53ed59b0df1f54a4f5c976068469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e010451a7f6868646ef5fcf4ed66b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc464faae67463b77bb43246c48693471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761a44da4a686a268e1e2f8a0cdd070472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7420b96a1ee295a9c105853ef6d6d0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4b93c8070fd53a925150e47cf8e57474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b63619a4e7bb8f8ab0de9379093a34475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff683cba3c4d364654f3fcadf54fe2c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702916cdffe092f870cdadacdb16c22477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2f2ccaacad32c3931ae398d17e653478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c6eec5d924af687598ec8fb34b34e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1783e1b7fc0c791f76fe5b28233a6b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dadf1ea85f7ca845434dc97fc0ff43481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab00dc350adb853c2c66c2a93078cfd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9b0d22d6b7c6fcc4bc63b6ba84b19483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30c810059555f3d6464690fe541202484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0cc7a46ccfafb2432243d7c7addccd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35bf2b866316a53793d8f4756242f1a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb98589965386d46d59f33b89573dda487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8094a20bc4982add060f1691e4c811488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4124df16ef29149342839d545fd1c83489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc8cebefac5d6bf67e76f65f0fb0b2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbee5c04bdca8970a4fe6f30bf86ccd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096f0f2bfe01e260dc07b34a29c955d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f734a774f578e945e24ef335d934da493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e00e2569e99726c7667efde197b4de494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d11579f6bffbdb608e6bbb0fcfc41495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b2dd5e1d1cef48ff58cc2bc91f1c4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb995ee4d596e76201fe1fc7287a18f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e100e2465f5d83ea7bddd7a945f71fb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75596f4b68780241cee2c8ab0c57fd4d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c266996d83e0293c3db35a35912213500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89802298d27587e2b26a02c01b504112501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c3cb213afde2d1c0e10d26b35210a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd202999d2efad1a9d5cca9ca8384752503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257aac9d269adf79526f7521af53ee9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ce915fa61acc207a106ddf554985f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8387fbe4de1c3ac9338f9edabc61d3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74db3b0a64c9b0bd99100529f6cc6fe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af975b626b9d4e84fa38497544fb86ea508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc137056e29406c29c145c52e8150d9f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555d6c76fb422e4c4a8df44c8bf552e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146cd99c72b5d6309eace861a46b2d3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380c6c769c979f41a2eca397ba0713c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3606b08e19e2075cbf67fdb28590a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a225782568f97a1b3e217fcfc161c73514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9c880b21a4fd8ebc222d873e70c6f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23701d88b5e8681dc106439ae0dc008d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6adbf627fbbc7cb31ea1c1a97b7f657517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8548807bb40abf0c1a679f3ebd94e1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9538d394b5cb2e4421f4dba1037e98519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeddc6b5d9f388727a68d10eeef46dc8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107f18e35efba342a1c3ddd53141fb6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b005fe24f4aa60ec41a0909803c6c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87782eb5ee497a78408a8cb517ac174523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663426c5b3c5aa66036e74f8e442588524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e058495b51ac30bff2a2c2fdb5baa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ba33d7dd4d8ecd4f06ad74b32cd1c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c95e6751a02874f7b5f21cc044c174527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a9050a668d8d6e7f89e2392b143e9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748f58c054e145f51a26b604c9797fe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2939e005d34631fc20b569b09a1f0d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f316c00eaa268822e27c59e26b5702531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876877db2d7914d39238d85fd66f43bc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b4e2b29882db557e9fd12e2a53a85533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed232c4d581aa424cfc86cf601dfd283534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b27cbfbf014ffe9a71c1cc46ee2c1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d982bca822797e199c946aa86d33463536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72eadb21b4ace64d0f5c551603d269537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb751e027064cd001f70c19e339b2f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b18c1c962b0dc95924d9788e09d7a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba3c4a6788e3dfec8319a5389553b0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a6686d8fefd92f2e689cf65255053541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad68e8c75af340828e445556e544d95542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876089c1ea1a2141fba51d8efdc719c7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a250a41c02a900170fd7bc82f9751df544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508fea12b57be445fa2f46490fea0a0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d71f08bd55486805aa941d41a02e6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3500d7ed0de488f7325c7b97de5cd1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa2f9c613a61e389083fe1f51fcef7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282dabe415be2593c5ca5224bef0806f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb044cbd61b079674feb97ab00f7f0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa542beaa7b2309c7f71327d7d6044551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f80a9da6ea56be1dd64f7bf1ae29b0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e533a8f1db892c7fe7922f7155466e7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01761dc2eb960fc092b29e4d103a34a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0346ffc44b188cf1c6bae2241545e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e242a391b248ac30a40972aadc4761556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840e43bf0269763c6a0d7e532d6475f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fcd63f853107fedd3a012439ff176c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85339bfb601813640d7f48c4971fc5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397130fc9e508664d3f73a5c26f7ad3d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7d9db5b448d5a8c1edf12a3dfe036561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99acc30a5ef4bd6dff4ac4750888b1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3bb4272477d2517e14b43781390d03563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31faa5e38a13ebe2c09a396071fe74564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44710849c26fbcd8eac17a72e97bcb03565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe132003daed6cbd794e34a5e78b07566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499414e7d5f5f4b421dd431b19591c77567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b31069e8092cd60dbacbb4bfb87066568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030575a5e04478e9da666a71c443a785569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a743646ec33b465b142ff46d7b63b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98979143914db511684687b9fa7113a0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce47cfadf9fc36e024c8d2d1b3743a6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc5392fd2f943a9ec933ea2780001f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c5382c6d20261f13458342719a550574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86dd234fcf9fd776912d627d60c9bb9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d5ce74746b63bcaf50e288d792d8d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d256efe4878d4230f90ed8958cfec51577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d7a509f57f8d7d87c81f554799dfa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa5ee515e058de5a9c5542677293b4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1bed23d069c1d94be521a0a29251a0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e489f458c82fc50504f7fa0ec06c5dc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd8b3d7ecb6455435f19c1b0fef83d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91b62fdec470c115f2a0e11cce7aac583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e827c02f68f8478225bbf5eff95c675584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4a2d1e9c1b72ea80d67ac4806e92a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f89894eee6197fd281bf7d8a54d2ce586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08306328aecfe3d4bb3248eab5e6519e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46ec11690a05d682bc7d38659f4b1b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c61b781c8fc46cdae3d3b7bc096424589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1510a25f095912c30f5a54b053be89c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c05591b08aff4b48eadc4621c40c6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa198df0d43dc9febd6d3f23927757e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3e1cddc84654b481f3f41d6954a8b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b542d1eb742b30ee0e806dfcbf94be594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4111373da9cffa8c3a115c5a7bb38595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552fee0a8b8b39e1607174846f9b92bc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5177713206ae791aab657270136b549597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f90cb87e059ac69e6e2d892850440598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558eae14723d1641ecc3ae5291be07e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74ef1f0055496804464673e00718d9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf6efa67e878379dcc7f591aed80b3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc994b492f8d2f00408800984115cc3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d67fd5136beef2f98533d6de3d84aa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2578ead975fa1aa38831692f9790145604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893a2dd29de81761f6d558a0d3e1873605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7dacf2a20107502b1afea1e5c0563606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65c08107d3ad120e8e9ad2e3c05615607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de351192aaba4786369c526dd816e0b7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988ea85e1cb8af642c8f73a66dc13e5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c2cba23c5afcb7415bc64dfb4d796610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78238bb779f42e2b9bfd2ca9cd54c21611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c84002e5c29b933b8ed53e3593a030612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c7c4acf0aa53c9ffb1f36497f4b2d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6da52597d3d76e6207678d60e6b3f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cada2e376df47d0b4a62022f2102daf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaae1ff3f174ba18f8e3cef6e6f121e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd1013a85b8e195a006ba0468dc908617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3135c41a25c352e82be48dcd08dbe618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f78f490329b2f7d4e9685fc1bf2a3c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f338d2485643da5dbd391e28a6ceed0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b430471f8dae7a5dec39fa2694500ca621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c63ea2ca64cbe95459ecec89f6b971622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e2ceb90e88276855a95b79ffc0336623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce595d3608f278cf7e25813ae5593f5b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aecdc0e5f47cce17f3c641e770f5d07625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b903caae6c8a0b0ae19feb9b5640a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e01434421687e12a0736e4f7147da0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870377fa79ad06dd9c819cd7f2af5ad628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62ff38265c1f25930b39361808b99b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ccfaf4709a19767cdcbedfa7cb1a59630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53edf306d647ad00c53040c91a5bc0c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd591f20bd45623bf4956a7550092a2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1be4a5f33566bf83edd8549e1272ad633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e850613e23f0ad331e6dbf1affc6107634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad1641763e48c4d2601f51cc7b0cec635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d8e322bb7d5410566055dec9f44a1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896751316e3c1050be5363689708cd8d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7650e235f602a5bb93ed6f4ac2d51d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eadd9879d34eace2a92177ab28752a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b62937e32c0382c679b857824de72640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48484445f7e7eec2ed98e71c83a2f1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940945ae0f238fed973e8b8ff77355b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3646d93ea8300dedccb92c0d14f6d3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927e321964e84d6c12d1a22897e4c39644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324cdcd1cfb136601a8e864cb469fcc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19862adb1a027edd5c99a31c0efb88ac646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368332bbab98e07cb3f3eecb20c964e8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185994b77972dccf14216eae05f57fc2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ca1db53833c0ace9b2639b9442b68649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47600873694d2459bbbdd02e43e388650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa847210e2e76305b303e715811b164651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66154b770afbeec7300d550bc3e4634652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f5868098ff4dc687dac59689eb6ad653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10521bf93fb7b27aae6916fe3bd9d57f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc508d77428fb387936c29c8b8f95b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dff48d943b00e54006cc4804b29cd2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad337fb4767b0a9672d45a59b264e0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30458f7d043ef28ef6e9a84abc13234658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945c2d342630751a56312591897c3f4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a458151fe05c964c6a23e694010cc59660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057b6fc5f5f866005e1817511ba25e8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916c94889dd374273a7fdbeee0cf83c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695405b310ce6bdd93b27b7cabdb8d8c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c234ca5651e52350e45110a037737664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3249ee22a0e5fc5267967b9077ebe665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d0394679e22f06ca2e2437ba6ca0a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb833a506dda04b2a9b40b3236eb48667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ab2c9ea387404a8d0e335985c3753668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3bd218d00fa6cae1414a3d371da38669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6dbb390d5cb3b61fe43ff8f2e28af670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383cc8b19270f615d5d4839c8f9f2ac671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5f857bb25b5ce1e50a972e694d276672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac926c096b154e4ccc02b0f94af9206e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec969050d38e25acc4b4362be9299e89674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92407d0be856111574dbeeeba98ff22675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5134df3485d5249c5aa8a8acc8224676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ff49328d221b3f4777a16bd9064b3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b905b220c3f3afc9942fc38c7143ae7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c8aa474394695002b65dad5d5e21b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f59aed84a853a40d4ff5adf83de7c9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a0694cd90035b9badf3c11413c67a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76050aef5d1b1d57018a197fda191565682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3db03846dfd88067656acfd05eacdb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a048e246cdabeab1960902daf39e5a3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b01bf39b14e0f84d30b5071c2f4e02685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b28eb6cb39ca7182a125a9428cc10686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d322c0ea1c6481eba452b678743baa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb6f0663eaf9df5915694ef2358f0c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd1bd550a4b87e07feeda465e96392689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad682aa0fe1e0c6d9189c15e05e0ca690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3cfef25478496ff6dc98daac71c157691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc780d0a7a1d8c4e9fa93225d83df5a3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf80f31a1553e45e77c3b636917e46693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bffdf7894b9360f194baaf41e28b376694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23115997f244761bb7279aea739002f4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1ce7128ba23842ffd3465c03b63f2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a3f7cb66822980a5d061c419be782697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb95ca210a9d6b0fc4d263dd89a8d6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c25ade0b7cb9a7e6b59f6553bcad2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be0223d7af4eca841c4fb7548f9d7a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c1782cb4c4baad99b34f2dca40a56701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8986209fb93d1b946aa1d5c4c1a4c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40c5a2cf0a39e4f4e7c07859b5741c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc0eea4406313e2385816188b4be09704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7ecd17b7f3447abd73abadc07822b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3c83ffe24399daac88bad5505637f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eae6ffbfb8be399568eac426e6b309707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a24743b211523291254c1c1fb4a228708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9c7e26f6659f68803893c8f670b28709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32e711c18af0ea8a061c5d5526c387710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed3ea2571d82ccb78a70328086fdd0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e908797c11f2aafe531eee7429ca3c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72995f7afd21dbcad656cc14e71d910713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b6f8bff7c134573aa32efcbb15bde714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418dfcf40d5e61adf0434772e0cd571715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e9641543084d950ebc61bb5696826716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b28c7ef03b19d4d234efb42e00868717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27da84d3d920230ba64ba014f6613a4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d30b64045bbe802e38924ad62c5b1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad64805ecb6da3878a825ca263bf32a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a866bdd0f34863a203a9bd19320c9bf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f3f0d5b9640c73c7ae3d1c3626ee4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce89753efe530bf493483639391a94723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ed217ae7ae64134ce85078001f193724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae12b1da92ca7e099a85a989854be34725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52f2e48440ba9eaca2186dca998f4f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f8c605f68154b719f53e0eced3783727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc325e5942e12c5944ebb343e1e2d266728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4a44cddac00d701003fab3bc8b3c8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26bf46043e70fd4f6649599bfebbdf1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f467c93e0b52dca41d897ebe19589e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af356515329587fc98403f2d89acb794732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e196807f1e73d8dfd47f5b461e5d00733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb175471d2f0b80b1eb716785611886734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d5a18681ebae3d710bec8bc4b61ae735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269b64de80b656fa905e6de55576d01736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad9adfd5fbbd6a64b164cd5c542aab737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f1f0eb986ff904f7cfdb8f370d4b5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46301dd318f4a0d09a8de225f2d32d72739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e376a1dd8828c80ae42b7d203d7049740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6169c6333d06e9903412aae597dc1b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e251155ef0b7708848f7a22e50c72742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfee653416a722231b259739fcda9b7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4f125c70f81a28776407c7b99592e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc06460e7d198058ff5910af6471dff745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ed5d0fb63ef180fd71a1e96de41b1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49a493022bc923146a686fa0d2d018747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976ddd681b0f77898a1cfe832a87f1b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee29ac63121fa852cd5ac3df316bff5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83a98352c33d94a6ebf6c29fa77f8e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303df23a95c54ff7704de11f2b89f76751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59864667fa9edfc67f3923ec4fcdb605752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdfdb77eccb8d4711af8b75d2ba889c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c6adaebe6d899912fabb1a88e52e0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957df550f02a7e69ccb15e2fa8c63c0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd55c8255d3dd0e726e432e4c046321756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152e2ea2f3171040e112d2444519ac6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e95362634a7cf705dd0a98070e1c3c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a68eefb496c633a50dbfb0e0f1d6a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>