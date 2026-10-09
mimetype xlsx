--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c41b1d148d68a1eb258cb61dcd98251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d4b8c3eea67559b2112b7fe7e8c6f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34943cc338ed8838deaa973004b1f9833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba761b2db9ba916fae244003382e9cdc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5228801f78824cb8634f97dc332f515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ba779ad429751e6334e55be181f566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeaba6516d25ede3911c259d54f025c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd247a0a2816b1750c0d287ab09ec48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb858bc648599dc8114e3de158f17d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ac896c68936acdd80a2b89f34072210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb13786f6e84a1af33eda34809ac6211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc6f5fef483d741e0fe5a3f9de55d212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327bc7e87ef54921e4787d30b8a348413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57fbb8d65c336c6ce98673ef7f6a78e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0ca988c57c25f9a650454164bfbe115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20affc4661e8b490b90fe266428efe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978271691e357a9723cce8256785d9c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636baea016463ae82c3575a36f6bdf6218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b26bb3594df16022391f76a3d551a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0117f70094bc19bbddd558aa65bad620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466213b5f1d9f0a3d2c4ec912458c2421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975279f694dd8f2c8ef2f30515afa4322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd5cb59b6c605b6214aed5725ae01623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d888a1180e3596f22077304de4258a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed379b633d53d22ea0a999026d618625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5980a1a227ac219604ed50e9cae836926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596350c899df3c100a0218510a53fd3927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326a3c797e9103e878b0499626c141728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2c24df12739e7f28ca8e50ea6d9e629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac055fd483b6ad6ed5901f14f42fc35030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4657645abf87116f601eb9af0699a431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4efa73552e20db13407a022443b2a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e08f8108558096205b6d7d8392a7333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec74667881833d2bd71a6980d644c734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b173ab61103f167ea53f7eeb00c8b4835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a72a3281c73947258a1d1d1f3dc01b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3a7f17063c3c3a389898758d4638537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865d6f4a49b1d2a5bed718798f44d5938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f7115870355eeb1ccd8d87c85389b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24805797b03425ac4c16dd56d70f1a8540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d573d72b19afdb753fa28c506d44641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d4083e7c8a80a7b3db011fcea666f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f764f2955fa6fd719ee873d17847343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259d7ad8a739d2079059f0a15cfb09f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb483ea7b81b27a33ae67a0d2610aa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e5c00a4fe3c8abc918b14be148a0646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b828a4d8847fa4155074c4e1c462bc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d3168b50aba8c51bedd7f49d0df4948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d81207906687e38daa9c2483b30d649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246fa066fde845360a0a9e758852f91f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ca31825173f291a0c12935d24b29951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103c27b60a71d6888d4318a87958bea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63196bb2e3e36a374cda381eda19909053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717b0a9c3fe79c39fdec355fc9f66f154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbdd50bfae472e5cb5bb8ae01ee9ec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dbfd16135a267b7acb8138c336e54256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d454ea1f88a862159d9963b1c3010557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed18ee4f3c3678243ae49accd22508458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ad49b89880306d81fb976951f32f859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b081a907007e87c9e97dff893dcecf160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c6c5277ed501db1017231f2a414cf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05ff8fc9701e8f9ea0ffe6204f206162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60448556ef3e381f4916a3e4823c71c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f741051a3cf1fa6b46df98175ab041d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb468d4705f78b3583e80f457f197d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8583a8b0fb8281bf7f74be306395ef066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769bf12bf415fe2e7a08b1c7e777f6d867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702a966778b6812ee19d929ad19c4ab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c498e4b18f69cf2abd9765b6aade1d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339391a35bdbffeb0e43d2f15d35fc870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77e8532f7853b5e941c90430e74dbd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d972f7ea64ab76d6700c1059d2035ad72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61746f236f28bd8c1771f2804c59ee73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58338197e8726eb785bdeeb4ed7020ed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d926f1404eda0c135cc516cf9bbd4f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3eb36da0e49c7e485ce34eb56280b376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30165f589e1de6d3f5f324b4bf5ecf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a722cde4aeffcc3072d496983eb886878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207d0b487da851de28c4343f537c60b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc9ba6c5ede8d79704ff34f6a464a380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b13028c02e3ef6a65b752c6527a5281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435974714cf6978d1f39153a364ea5e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dfb195754ac6d15e93ec3b10841a9b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011396bd569510f03181be288c280ba84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f229df9ca4fdb3ff9cc102a58351e9e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07249c2f7ad4f36340bed8f7ee626186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929ca60fe582e9ae49635450e9a115087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc6f150bd74538c7b8aba02a7f2ff588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a23c0e7c8a35d50d13b25e27d22bfb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94cfc61af3655b360e60c5219a63d4190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55915294dcbb8ca91d5a382afee6a091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8827a9b44e1c1bc7380c8787083d87592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e109ed0a4b3d65be766fe11fc04db193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7d0109c935749aa4f7342e5d4abb594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515d628f317441ccc3369b9a2887d8e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed3ebeee7786844734f95ff6b003e196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972d5d3617348b0a2ea49f138954bb397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab977d0a167277149add939a451b380398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4a01fced8d4705be8ba1ffbcb105799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2a3497d38d09829087c1de81088ae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6825e2d85abdc85fe8cdec2ececca101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50947b8bcd7c3c457f3ee1f265e1e63102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d9817f0014f8ea810f249e1e2be74103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf8edda3171295c609d885cdff5103104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350aef85c1364366aaf85abb1f174145105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc5a4b1ff2b787a8be0312a44b3dc6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306eca4137a66c5d84ed266b64f498e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827aec4f1957d6dba6f1c75bd4648f81108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e070951f007c3e37eb293d9193c25d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efecd00bad57019cae0912615432f198110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef98ab120c3494bd5f92dff504b87e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bbf04efb2007fe084bf9c8399a569f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e63b9e21346b46fd4fda6bf6c0bae113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942692d8b558146a42cd3e1d0ac6c9b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c6bbb5f78f04993baa9dc9ce0a7b4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb58ed4bd8e6d3c003e5832a176951c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a02b96162724bb922e5e0aa390c39117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489c56bd14cb714170c22b6d637b7b3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7104fa9b19df93a15c564024ab501f5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ffc8d6b3b4320095e835fa21a2c57120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4513c5a1cd445faa6d99a84ad1568121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddba4c6111cd2abf1bebb3d58ddcc95122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55572866baed86dac7283be2a9142d7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4e2906b2e94d41dfe0d8b6fd27f2a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af96c5602f483f954bb31f7e6bb64e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664ea37d84a672ba7924babd3b87970126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf248af147b47e9337b0e3e303d136127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826a8d2ba402e28e40b4614c9ee9632128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3425556b4f144199558f6c1e18ffe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396039f496fff6db9c8eed386364320130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40855afc6d96d7dac119f9ce20daeceb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfe3525c31733cba97062f8260355c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691b458c19bedb83e2058039ae0bbc3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0778edfaaeb515d34dbbd8eff1a20134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f61a1842e9a260a0ae1aba0f831379135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ddb1065ba14444454874d74124384f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c645a664b384d22772c426d2d4cd90b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f5641b0353d4e0c9a2fe7a51ac4a9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d5d90aa8120dbbd6fea22312ef57c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4b4585b8b12beda79589f7ad2b04f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94c197b1d5b772a7d69c8f1110ab62141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9145e4fa73e086d5ef73592ef8e571142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f354a0f3681fcf32344a7295d98f0f9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96814e428277da500cf368db7c9e77f2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97711dd894eae893775513cf2ca7d70e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76299f5d3fb766884119ecd420e634de146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165223e830b0a2e05c6a77769a2a6b5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5ddf107068070de8df2ed20a277d2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c148b226894bdca66131be85a8ee28149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a9eb45ccb4740d15e126eeae4cc17150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1c9a6e8c0281b3fe30e93406ee02f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4c44e7c8c9de33f09a2b875bad69e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b517e65759a9420b5d5ba7457ab28e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87de3e73230efc567c32ed9b667d77f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159a9b38779b2b0db62996855a4ca5e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14bfa50a4dc57fea30c3702270c5c18156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a347dbb2ecdfc6de38dc8c5c9e0de157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c6ebc69dbc64dac8031c9b4ea82a6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13428f21eaf8791f2e7b9c71cb984328159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d74e70718511e60267d8a3e5ff588160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29f253b98f9054f7d68000d49065e2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd07c018182eddbef9c4d6bcac61911162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b11b34608b2beee2f86453af1f031163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899e53e15ea1227eb0db96bd2dff8b2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0fa9ac2c52a3badd1063fe2ad9a823165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d9431cfd648ecb1321611c111d115166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07201334fe679b1babf439ff85742f24167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101168e338a2d531894e59904c75205168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135d034509f9ad5f6081e66a83a62d0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064c1ab649dbddac46b8e2942286c5c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a2a78e54679656a4626e2240e3605171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a38554febd0e47b2dd36bd8a90a751172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24476f3ef645f1e8f220b6f00c7d93173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f8400f25221a01ce02422f9723066174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80024977d79dd8455355e95d07521d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b548095386bd822e3a97d2f34ac902b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248648cfd016ba438d4ea62e6cc0a05e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8769cdfe983fb81b92f2e2c23870e7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c384e89b477fe3b740ce27c3fdfdf86179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd951c465fefa43fc4851657574fb13180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3aebb8390d2fe0f64c5a4fd3ef36a8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5eeb3b061f4246d27d9b7b6c032242182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0431c75405629bfd76fe478357cce4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe3ff64537a0553088cd33054674f2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20082494b89d0670686cd0c90ffd3ff185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23b8e0a84594a09783012d9bf83746186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c5dbd5006057064874d99f0626824187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b17b374aa8beb4b8642be92a04665f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577fc978a5bcf059f3627de5e1a651a5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf041ca922970d11d29d4566f2364964190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b588a7f771158af5f50a9da244161df191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c4ab58da5f21ad080dbc4d925182e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1fd71284f6b0729a352d4d9dc2124193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16504b45c1d7e5335e73256322b04d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb71ff325f6f532eed63b4a2ef91ca0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de9f78663524f39c4b10697a20d7a4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b4d5a5266632fcc2f8a5065e22bcd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf292007260bf99ba893d62b2edc3b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029911442e7e59046e16501901fbf8b2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cecc00fd77cb6c4c714f77c4de72e93200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d3952340171d952befce80b7df9c9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440acb69a95732396bf68868c310fb8f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e621e62dcad9c72a4036c03a4e9d3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac61700f0c24b93db7b2e8b6fdf9970a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4696c7d4210c1d9806f5b371698e4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f830f01cc8c21a4c178b3a98a08d8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22be9bdfcff385320aae972054038a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c546bdec0cda4fd607fbe5271cd4b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89a49c2016a39b1359632350281211209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03f4f296b4ddba2bbce7aaf269b588210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a7105022c56797bf0601332a6d746211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c817b353839f1feabfe5a41b9f4b853212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e42b82c8b2973476035801f34b38b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfae2378439361fb0a76f468968f306214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05094495405dfa672dd4078dd7f98f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb0b89bc2b794219cfcff79abc5a10216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65392ff327a02d15dcf39b93a15aad8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0988314dc393f03eb34ed6b354853f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19279ee42747fda0ffd4e8f354298d7b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28db6bf470fe9bf56301a10eeb5e40220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f181ddb83f742160679912141d5b9f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124bbe72e57872998473b47b73071df0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33312dad638e1221d644f27266d919d9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756fd5fefe5a4aeac77c8f877b94644a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065fb56062dd242cb6ff5e712ccbb42225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57601df1f2b28cad7b66929f461800b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5dfcda9c6cfbe3c6c590d64fce5e9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268dfaa12848100cbe677b9a8e863f5b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0ee7a821574e17e86f075398a8c4f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9210240fc55495834f11d0ba5bdb59e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085f1366ffd2a93bca95d63aa4879f2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210181fc6f1e8465c429d6fae46e28b9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d186d3716ccc074efc36e3dac5e09233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30517e6b598a7d9039294b37e0c7e753234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c8c052deea7d69691299665559260235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088bcab89f8b3feb0648e6422628de6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ffdbd81db87cfd61162ca8e2c1fe41237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01403ca2e2f93aa8f959305d3952c9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92fbe906153863851d283f67987cdc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f4c351c60a504507f1579a6e161e1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a373095d76edd2e04d919ff626214241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260bd5bc5856bd123f2030a0362d5779242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43adcd5c86974155b7e29e7630baefd2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce431c76871e24a7a2af5df30cc512244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd1b9c464d6dfb9944e66982b9d333245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0d13bd51e2cdf7bdd26d1b94a849c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8625e08ee66ba40f6eb18d6b0f8671247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9351f409a97287be34e2cba651dee6c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cab2bc23fb5eca4d83a7fe0fa5ba19249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325b052fad9c90747d864eda2dd4724250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119ae995e0c9c1a629ac025f25e1c0e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa24d103213aba35e9496144f46b48252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb071e1618411a7dc200d26f48f44d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67cc8b93f2f18edd1a1041d297dcd2c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b37a99d9fb9dd2d3eb406d4a24006e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51abe45ac7758553dbe925a9d8553812256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9a426b89784a2880ced1c12e94609257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00bcaa37955c1910af5b74ebc6395b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520238a406e86ad80d851c9483e8bb1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bffd326dfcb267002e8386e11cbcce260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266f49a911e36b73c2baba6b2e4491d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4280d866de3ab0f27be79b3b3ada98262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5ce27dc77a3ca93469d7900ca574d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e1a4cbb39fe020b277d91e6630bdf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07399f7dd6bc3ce8141e8c7d1af7cfd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ef9efe3f1169f39a284853c2e39e9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e48617d3e5f7d56a546875d960c7f0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091397cafc5bf09ee0631af592d68f3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f1b31b13bb9ae6d242cd829abcd61269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265cd6e380294b41fb2c74b5fee2684270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5353aeef99f8ec1ca5388935ca5475f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe221d8456f67b22c07825a919c0afb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f935fa9ee83275db42697c4e18a11b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443674a3976ff1c380fbc7fedd2d39e3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7fda8c3ffaa148aabd60ba4804f9e7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8d34c58814f9ff5d7aaa3a03ff6ea276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5d4dd22a1eeb081ba1e34ac4079c6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb172ecf09843aa9f6404c08e5e1fd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2b235f38002b4e80bf8bc4102a2ce279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff73f89e4a7c91a4dfe471b1caa080d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d1a5dd05ff3ddb3ebd7a038c8fb90281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c46e60ede2e29d9d13892925731d5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008186aa419d7745b5300aea18d6ca7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1cd0b71fe5771ce87bcce51053b740284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c6ad59e93300df3e21a0db7f475f1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4641e189101cd339c3ae5446813de3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ef45024c0a4f1cc75f91669125f9d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca1e966634e068e652e354cc0705cb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635e193e6802cbe7c985e8963f4ba2d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a5c4303a078f8ed7d337b424a8aff290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70130fa35d00439eb0f660e4344d7b3d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12eec179ddd8a28fedd95db548a02c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484f85c2042c94b43a42761becdcf75293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc30ccf3f8fe0efdc1def82d92bd4b8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748e193c808b58db726c999aa985736295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28444e23bf9dfdf584dc7ac9fee373ba296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51caa53df2319c27c2e0e8f8af1a779297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b528263e5437d93f71fd1779247c32f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359be7b26f154e16bebceb88466a61ca299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712005916d9a4e65f916daf7ec923b5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4655795928d167c455ad3490d356f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59c0bc0e11941e17a41d968104e3f0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61477cad9b964aa7ec1e7e0892413406303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc7b8dd524e03f2a3046c07ddc0786304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0df2d284766540dbcac10979c81348305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97223b2bae785fd25d513f876ab8c1e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3410d48ec282a1d8ba5ef81536440307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bcd056bd4f82d2c0259864be5b26ba308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1b36e976ac08b0fa7ed04868bfded309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b581e7ad236a7efc50066219173e0de310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92842ad502db3dd25c06b02a5830bb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277072e2df2edc5d7eeecc5facab1507312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0713a846e7b388ac0e8298ca4c343313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55054a9cbb0431c48c99a93d75a96865314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f632f6170bdbef5ab475a1d01171094315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b4ef42c054729f9cd24e95be759bf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890343789dc8463f009582addcb2304c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3c715eacf287851661ba44dd4498e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a5c818392f54a357c1503887a053b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39671a5aaaee3c56277b1ef6218799320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ade499db1d5b08de8dbc762364f8f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23ccb928991f78067bebd8d4f9cbff322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c68a5d0a3c48a6ee5dc935f00866b7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3725c9b4bc12b8760b6522e0d0983324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17571742443db8f11222758e6c4535c1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a83f9aaaef277a2e3b19d4d60ed75326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6be004547ff0a013d32d91039cfd15327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2cf99e7fc7eb843590c2b33b627e5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7e4a63113ef80ae9dc8c775a26689329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f28d1b4dd0c359f60fa1215b8ffeb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692015d2e7f58ba6a221ec440c1dea4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5d6b908bc78ca4241f5e105163bd0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae437367566976dfe5695cf1626c78333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7309e9edda1d148af2e0776ba3645334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678aa26ce3ecf5ab2c7fa7202c6afb4c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e93359aae176ed85371dda7777002336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ede2378790a8c1622cba674a410e6f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9294d1702bf2c064c57526703a3fa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a848822d2a9c9b2dbc51bba8a576b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b27caa1866b8870e6f11fb3752bc04340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d50f928c9209758e76a77d7d2ddd38341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4cd893d28ab547843ae8f630982d5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9047992d7ee81506cf09edc0c95af73343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1d644f555c81860718a9b1141bd68344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f66360c0776b6785341af2fa57a3d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee987afecd34548bdc9afa399fffca346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dda0fe61a86be3814c1c1b7af34187347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166899b83d7ea82fcbf3eacc1481585348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07abfdf948a30abdd85bd9cbaff4286349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47424d434de1d4541cb7b04b43fd9214350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef091c4ab9ed9b31c38d6b47f8e435351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93cc39ce12bef136114418987be91e0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b8c5930ae3f28c63d408db05c1990353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c824560b2fdb5218df266d298011bf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21ee0712f64c42ceecfe4b79c45918355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f32ae0154b50b0957428d4c0574e4b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04237c3c4a2793ff2caed310d482cf2c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159685b27d9a452d0fcdd67623e7676d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7037979e6e9a95be2e01cde4aa2d8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29746b16e7cfe0cb4707648cd238eaf4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3bbf5ca7194d2fbbd3f0d9f75a8ae361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af477e5d4412942c4f4bb49d078e6662362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3abb789273ec638e19d8dc19583c23363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c17a586c4d917c38901a36a869e254364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675257edc7022a3fbce92dcf9bb49f7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986556936388e6031c441a60a7f72682366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04755f96bd763522bbb7f031f0cd0305367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce971b7d980c9c123b592a8b969739a6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfdc0ad5bec1f7c20864f227eed6a38369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3b23492fc4c9d4c4c5ecc0c931421370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c564b3c4da7706b5dc228974255984371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d40cba0fb8678b901ecab88a8a8eeb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821d39971a1de6145f51f3a770b63ba373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667b7040623cb72049a63e53f017c0f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc8fac0e0d2b9643b3940cc81e7081375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e667f35f9b38c37fb7f4d961a5c5276376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656a03ded59711ad38152b8234821e4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2016873f6637d4dfa4fbe46aa3a75a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda333f9c73a327cc56be115b7d93fb1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419e8762701c77073a3f137d2d9059e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbba71950de66e43129e98d93ee2c9a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61db23f782665134a9e655b85cc054b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83168d11d572e12eca2db31d0e73fb54383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe5a64e0402f15c0c51230495aa2b4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696893b610898f7c2f67ec17099f0cb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2cf2cc46a9054a6d19f8aa0664d744386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b93a9909b3f224fbf9d14ad944a5ae387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1433be094f47ce6d0bb0a3cdd70421388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790d9646fe84638c80e651d7d7cca3e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a303180536067e2ae7531d6be3e99390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506b6cb5e68aaaeae422ea42202d903391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90202647c299709fafecc9ef5bbc917f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d673d9a99a0a756205ce6f5df22340393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92bc5511f5cc870958376f55ab1a8fe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec7c023b91c13d32827ba5bf0c5397395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96744372c24091329f440458de6898b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3791a5ff0e688dd45a7427605281e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e649c767030a2ecc4aca16ab9ca0c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d558504157adf147ae04c14079a0cf9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3cba62cdff5dfc570f01d420cbae0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f84ac39bda2187a56abc320f2c14d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0333b58b6d2f015359492076a903be402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b65aea8d37692c75591b39d094b34403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e553826e74542e8be327c33af7043cb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500317444c2beb663775658e355d8b1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b25e7221492e3b01aeeb86a7656e0e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9ded25cc56a68b6282908f77ca14d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a50ed4d54b014025ad1fe85f555cc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397c73402a41fbb1100e5aab966af46409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9fe0b866c19d16673e3f71a5058629410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079086ba194f11e2f1ba3900b803ed6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6cdede75257e019c9857aa4fe5807412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b41e13dcf82aefc010719ff3386a29413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481503455caa4afaaa018749eb1ffa1d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f415b1540b076ee47002dc962caf8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2cd5132c64fcfbcc582187dfa1de79416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89416b5c424e7c8b13a78c16b8df0e0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c946f507e75dc5cc486c2655797252418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de52c9c5a174a306372841c435c1d8e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58e3d13864e7b35946f403dcac907d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e8ec47afd9aad3831ab4018ad8a63421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea59c211c1a0228cbbaaf9828081072422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c9a03901afabe879280bac1223498423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca402e1bfa610ba4ce43d9ac4d3616fa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c499a39e436f30b2ffd6a89123710d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308c6ac87ac803395cc229b041d06ac426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd036b0824b525020d132e07b21399427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26c6636d5cd6325e622478fda3d7ea428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ded649b1016155b6c8fcd05180f9c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2ce4dd8b2a5d13f85e57e72244eb1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43006810dc8299e5ad599d5f44612e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aadbb83e80bc35c45c3700c80fdd99432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae081c0288fbd0d4c839e1e85c90d8bf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ad2296c713da2d4da2aed15943e92434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e25cc730d3c1e64cf790a9cf55368f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188aaa389ceab0b056b2e81ba85e8be6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b57693c9e71cef95bba956057b5af437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c55147681122a9b4cd59a1cf274c7a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839939e98e312496d0ab96c9faa9224439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc436b19d2e16516c5b954679d81cde9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26d9c657f22b0529f525fe82044b1d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca90e517507ed7e58bcb7212d55e31442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4094bb455ef5f718c62f3c5f1472883443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a541e0f033dc5553d9750376dd98e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ace9fdd7e174b1d9e7c206b46c59b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8cd77c8507f5481e9d7d0cdf26b857446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473ff5de8783e27daccc3c0263b6882447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1d6a296bd78cdc34d349207b400a6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b8e60248cef88fbcd9a2184726a17449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd9bfb9fe867a32aa0056d4ac6b9b8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d022bd5bbbccb97d9edf86da48ca1d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df6478cf4bcc2829f95baa401af666452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6935094ba1d28d87e7e4013809ff14453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e6dafbbea06edabf1a0a1a16c5892454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd189902e3532cef90613ca195977c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e80bb8aa143fe438250d83a3e98a88456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd732bc87ab1bd9aaf4e0c0af554c6fa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a153bc6850d89154fdc323437776b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e69ab15c460aafdebe50caffb5d3e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f78356c18727481b0b69c4b55b483b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e379a7e44c4c8c7624410141a2c486461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d183aff5abecd9031a310dc71c1031462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eecc0438d0d27273dd445527721c1ca463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3dd50741e65f73463c1b134b63508464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8c60a3ce05bb298fa2ae9a3956d9e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3b2bb12ea90612f2b186a3e3f7f70466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f88f3a53bc048dc6c50a9f604fff62467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd6c4311d59d746c6806f0b821329c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178bb72c1a5fe91042a6b74559d8069469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23beb2796863edb0917bc232390ba37470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406eb62f0cdf5cf2abf8ea81977a1c3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b59e5b45785ece2c55213aa04d7de472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4cf0fb698d2dc2f7fd5db4bdad26f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635c7f50b461043381be9abd92f99c3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b6eddfecc239231510199cbb04a33475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4d99b912e6a8ca65913859baa72f7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ece50ffd6c047f2e424128d99ad28f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd9c64b417c2ba02c0a2bd42c2d6f9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a76a20a6edd74fa603e3c84152cf50479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee685deb559887ceecf9b70f20d697480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929251f37d83db171ac02104b74218e3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3fe052db7e31c9a0d20ff3fc9bb9dc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9398bc9586371331281b672f4dd46e6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431530931bfa5ad6819645a1f75f2a3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febdef10ad2d2cc21e96f82cf8332704485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48771b7074f0634c566ea160f46d2402486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c1869be0061d133c508b08af7a06a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545c0c499f2dd2226be381495e2973c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc92270ea531cc2ec12b034baa43243489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271302ad2aa5a388d2709aba96b82bd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2446b74ca5d5fa13369918e4d09ebc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d0edf68429d507aff0a33ae0ed30b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab6b75a5f8b3551adedda05609bc45493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adccdda3534a4f7ea1d97d429f2e1a52494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0458d1fdcb2b2d6df94cdc0e765154b8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135c1aac2e99e7296492c86ac99f0e8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c0b2a7bdae823c329a89d831f081e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418e450692a5d87ff448b15cabf8414498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f97a28f4bc521bc2977ce9e01183bb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bfb6d3a93c1a79d1497c1f7d12be15500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253399bc381b092ea1efb4ba084e1ae501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3e10956180e8255bcc45dbe3d7ce4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58651f3405cca874971d4d7fb5258093503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d093b4614918e4029a480be9d018a1c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7faa8119b6cedca010d4750ba596da2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de2c4e7149972bcd516e41c6f5ee35506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c755b56939d7ed0ebaecc995365741507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becccde88c1002d63b48300c054101fa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb67c7f085a819812844168038f96d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48bed01519a46677d41574f7b7d607510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed338618858e7fc2b357ceba9997bc50511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7a15996e8ed0bb2eb8da67f586c33512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348d09130fe18da2a60872cbe630532513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf6ed88f6a5dc449ce4419f0a0ffb0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44955e27e30fe74dbcd775876c116f24515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ff51fcd42dc505b3f13988afaac9f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1954c5056a6d68c1afc26a8d884e9b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5b34bf2481f3eb4c1c438d74c32e8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588afd873dde2d7916e11519c26846d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c447d50f191f300015d566e918693520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3bf56b11ad275566b2e445af6c98a9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b6619f057ceaedd8ef8ef81ec6a45522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb02a41306e01c4f1685264f4a4983523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4f989d52fa310921c35dac8228364524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be838c74ee0bb3c283b5d1658de92f0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b61b91eee0300d731b9d02d1b0caba526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d561f97788681cf1959bd906e7333527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b1b4041e9815c2e63ea26c93aceed528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540cd19fa7e345117299fd11707d5d79529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac2386d9cb6d240f7aacd076b6e5b7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf3fbd4af28f44f8df574c929df29d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983eb3cc7a5157f37c09d1e3a422c690532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7a2b812fdb22de8a94ac282aeb998533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9424273f35aa403bcf17b351a9e4bc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd85bec53e33df581728fdecc532d67535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87edccae4e0dd8cd5914760353f8f425536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28de1a497573fb7a88a1904a83cca17537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99c1f2e499257e3b97bfc106807d44538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0b9dcd26eea7763c5269d65852525539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db02979b897c31d5d3c0f495452dde4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e556c4b5146392fa7171913ca485e01541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d41e6c5b103a7e37db07a7f03e51b0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a77de0c2c7b40127eb12c91ad6b37543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577557070141b9d3085f532a9e8ea3e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd01a7653dadc5683443626ce9db6c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853166169e658e3b55eb391d70192327546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c6ee8cfda540da5033ba7df06a69c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ecea0a13a1eb9247f02d124e6b5f8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9a12f4e16fc29ef93e83789be2e6d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e22d36fb327b9ee940cdedf89f149c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e1bdba80ab66a717cb5e329002d36551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd4d53aa62e67686888f021b67a8d0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61415763d884978303131ab4181d513553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b091e1e3d8988164d20b928a53d9a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b28f9ad82b1455abf50b96f737f70555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4e1e005869d97c2e8ebe1edcda28f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c003211ecd9ddc2bf9706af7ef8c25e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8431d4521c78fe37b40ca17642cbaa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47eb574d8363d44f4fc2a987b9c1000559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a2eefa11975e205cd942a2f117f2b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753f7793194810175d60907ce8c6ed2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4a976dc281c9d1c8d8a9c37d8dd75562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d76c75e017ade73bdd1104e908fd9c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07dc9d4615561920752bc1158483ceb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323156f488d915a381ef775dc6ee3d7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e82775738acc92ba26c6e050f0e3e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672c8c9f75f03a658c60027d54ad0f3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39220a6369bcbdc9b4314f4bbc01c75a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae77398f15a45aa909a3e5af9a8fc8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f49cbf2c47086d0860a4f8b0a2188b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5ec2b6316bab066926b7ea23257c5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a025970c440c863d141094f595ab3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434e751a20378c7eecf95682fb0f905573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c6db3fa178fae320cfe44708745d0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34647a466efb131dddb3f7084d5149575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37edafc6f2a7cb35948d1b21eda5e2c2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04a554ce46dd1bdb34621eb8b5aad3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da037fa1c3d17351fc4344af93858e2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33b79b04e329ffe7040a143a300fb2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae9992c3da11173abc48d2c0b0b504580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41b780ec1d01f44a33e9e21e5a680c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877d96813caf50fcec451fc6d158358582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe2f012bc9e6edffe9ba2036fae184583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d05ce2cb2c750d772a8d5b7f270774584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4b03baf077304cde0be1796cc3d5f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b27e5e7b361d57241561538c76a13586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36fa0139c7ac7ef5c1b779d09235a0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab11bc4ce6282bade6d5646f2bed001588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06110916e5d3ae084f946a42b3b86c44589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34eead7d4aa49f6532ec384ac039b5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b864905e2194ccce9fb083017d37ee591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99d8e6c1622ab8ee62e91a14d51094592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456d0e6da0105a092d8de9b76d3f842593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4ebf85d95691d2866b9b532c7fb56594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93f04ead68b1d53b42f5c54e03bb06595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955382bed1f079175ab38337d962136596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf686524e475f698e220b1f22ffb9e79597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a55be21ffeec8ad8673b76e9a3835598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2a9fa002f775e3e319939be635555599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17f1ac6bf5aab23aea1c9509d7b3e2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe89326feca816b6f77827d7d21d54601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56e9901a873c8bd521274b7d9833a4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdba7787e0ae5af34f1a40238095569603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90988602e7dcaf61532624bdb4877003604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d83b1f627a5662bf1565a49f0a163d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6320bfc7dca8d231788059e15385f2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9edcafeb3282e17637e81363786c2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c6ae42e2c60cebcf51f615e487f69608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17042ab9585c0a99b990da56d70dcc1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6faf9619621a491b994ccfdcf2f9d9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa2502970dfc3335ebc940eec56a0d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dfdbd0b6df3904e16337d5984b5309612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372df15a0ad83b531bab2317a3db19f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93379663d42aa41889b776c1d8bc69614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754dc1489f2e71327976d0fab20f166615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53925e17c43e79305c1218033edabf4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4fd46251deaa3915958e833b5998c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1034e8d5dbcde96c268680629b58849618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3fd74ea1b968549876f50217153999619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4ed7b269c7df4bb06f3428404d862620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90480f04c64289042ddf0efb9e75e0cf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f42ef81122ebd23e324959057bad4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61fb452e9bd7140b03265dbdd7fa07623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985093c9118e2895ea67b825ac24591624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb687212cd09ed2ec6edd7817f95000a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848e6d34b5e3ef79abbc50c15703825626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07698dd2b616e3ea2f89d66b198745cc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5a59f4dccbc554f2d92c3f23c2e91628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54179da4077adcd0b752df6494847b18629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff23c692a1130bdb018c983382a45b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0e81d184b270abc9b341209843707631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b12fb105b2589f3a493c6cb0de9a0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb51eec060f45237fb2946c729c5e0d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82b4ace7f947e28b56ce06ebcb23c9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3cddf08f260d32fa76d4cc6c96182a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332dffc05987c2d25209696b4f591d30636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132bf610d2636a7f87e729f3c551f74f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683d95e0c8337ea598b9fd3b1ac26ad638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150844e84ab54e719bc121d0dfe8e4a6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc92ae65678809ea7205e5ca0f14f1e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7c678b8d014a20a74eae11e319b82641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b379b51d19ed98daae216188e2b31f9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39229a9f1d116db63c5e2db0fff3023643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591fb445fd1209debe27e7c0bca9e45644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dff241a217c0f2cb8b2c57233a733b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc04f2ded9ff9b671f0785d531a1722646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b095f9bf3df2acd9266c344af5f1c58647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31b312a6a528911def07e57c768199648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82971ccc00c98c10ec30ef610201170649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c89b374b273a45ebbcf839285362c6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16019892a33ec97fc03921b676436149651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7f94097c8453e252767e20186e14c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45fef8a5340072c289c74802ef0b0ba653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e938e5099bcaacfbae5cca67044555654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81692256d7e16116b66167e02550044655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa2197088463eb52a392c2d988cb3c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c8614700fdad8062af244fe50dd37657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c16015de691badcfcc0311af7ec7b6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787fa02e001d679bb39a23fca93c341f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc91d281d1043ce3e2eb66e1a3d604b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0c85faff01c11df5a63211517b8a7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d19c708fb3fe513b90eb0dc702cd8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f9bcf308da003aec51b55a2d38949663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254b8f4cdce0444db7ce0befdf2c7c8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19584c3052dfab10ac65a18a4640963665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac32c51a77a5a8f53e58484285f1739666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a15ea1d4681a91dec2fbcdfdfd09b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9a114f52247f70cda13575e6d748e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8cd94530cffbe1258dc1148d3974a1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86222b50b0463ceaf8c6a3409c9cf00e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956a674146b0d1fb7d93df107422807671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fafc0bd112969198103fdcab913ce0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696b77a729fb3c5520a5d5133da3899673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a934eabf271e3a1f5d17b969eaf5ff674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ade0a77dd198af9e5d66fc7feea81675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cefc3389c2117919584604ff608ccd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44730bab5afe4f98faddf029d257675c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e25c572a517c5b7e6bc3e794c9bbd6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1003bcfcfcd62a9389a32bfd5f1bca679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629ba7cf63d0c425e1b833540ee86b2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54690c942627461d14036946a1d8cae1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d31048b232d8ba056ee1caad46fd02682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2d669344825687b8560ab8685758f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d84c9df0098ecabf83a7cf39f6530684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a94a07b18b76b8e351db6abcb5aff685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb3bdfd65373e34349e8940d52b17b5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ca2c654953de7b63f210706f20051687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78865deac993136e323147ce699f7201688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5dd2a2295abb0e35056cda3565b18689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd694f7fcd5f92de76b32c6c05fc9469690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809b09258e2db5cdd10f8819e5c95e6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca0724a16b3c3d11cd6efbaa5ae2a0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126a3b619a151bc749395a8b0b8e18d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55810ec7f4c6fc9aacfcc2d82c89728f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71cfac6de338a5f652cc6d32767cfc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717da14897b1de964f51e96287ec50f8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1595cce78668571eef8fe4626bcfff5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738cef3d290289da0b704d2d7d9e0a6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a989c9305d7f8596e7089827a9332f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46216403a643510f97ed3082c5259d9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712312de9d5e0df1cedfa7952940d11701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b781acc0871fc6238f6540c78ab3a4e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19aa3e3e0f114910869d153d1a5034703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f158527fdeae8a4d69b1d24430006704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03eca35bebeda7ca60445209e9f726f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565cb2d19c5418f00c41f3778e07fc9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2cef11801b46de5e44194f10a26be707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35ad2d830ecd56329a4837e7b7cd4b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db138a883a15d685eb5fc87dc87345709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a89d648d4b48455ae8d6f26535313710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a023f40cebefcf1d68e9124baee99b8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111d82808478aab439c6169b83449dc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e064dc498fb9937cb693d631582b1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db79c5988752ec6c42fae31c8ac972e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2841f6e4807af0adec99f8d248f39715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa111a509c93ffb941e883e1f01023716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04bd8fcb11578966fc7296ad755f945717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4487166cc278996d85d36aa387652a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d64b5c1d5b142eaad6710f23f07a0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f310186ffca59bb40d069eea4b4f35720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185bfde96aec62442c3b53be2e81e6ad721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1351a1203014151e74ec615c958fb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685d4ab777261a5e32b3c9680084ee9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef819372a1e7928c52bb65d5f27a5cd7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2082ed8613ea6d5dec0f5f83a0db9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ddb2e06a53d7f31ea3c671c5fc9b1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526fbc0f2f9cf9d337f2c8ec444b0b0a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610560d0b6fb3deff3d07a421ae4c1a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b2c4a700fa1ce8ebd35d724d8213ae729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8bba7f7a4031ab1ce47b34d670566730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08768ed328d5ea50f6f3405d72a8ced731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e8a772ade3e413c0236284efc0e2a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf9711042314ffc390861cfdad8787b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01420baaa8ef8801524a3b6b9f5b029734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82636a7de26aac3fb22b6b16ca3d6c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e425f8444ea3b3daf5c98898898b8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ca4914e0821e315189ef66194da2c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961088599d7d504da60dfe572b030a6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c3e64e3eb7b593c3ecea2d934fc0f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6027909b469da4f821e6269614ce8b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be98d9193192631dd93f9c04bd57032741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ac01bd411e2274069c4bf53065c95742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7ce95e1d065a5440dd792385104b7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595fc3ef5bfdc35a0b08923ac26b3d12744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1b9f12e2e1870c9272c3b7f30d627745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134060249481c256dfac995a77604ae2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51477f5486064d580f1c347bca6afe747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df37c1b2decad2c481a6639e6a9df0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f649c8404d370df60c268a4ac41d5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c6af66693ff7ed47be4c8149a5cd9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75fc2c483dd8e1aab5c5823c713276751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2551eff836c239d55831e54b925ed8e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e82c1f78a17cf3bd56c6414d77a1a6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb53c4429d64213581471483242371b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a929ad607eae0e41fe454a44bba69ed755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb6a7c2c44f7b2c97a64f9a78802d6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ce85d2e3a176a60d52749fde188c2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04616a469043ab9211dce170032ad8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740a9a8ea8b47572f562549f2bf5530759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921ed4311aac3f2eded4af136c913bc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42370b3aab5a85a5f6b86a6d8ed3cd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4b309dfd62438d224655bf20a6f5d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b679955e299679b25978bd4fb511fbc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1160945476cdf7693b6fa91e8f7a9fa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896652fc6eb4a4c8a5d35eaa15b18cd46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63dd3a78188d93988685b8eee6cfdea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878b8e9a66d49bd0ee910ba0bc7c92a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747fffce41940ff1bb174ede3396adbf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3253bc48b283f406ce3b90222576910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eea6ba08b8ef695253fc607fd0e62b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe9d376005fea824aa7433374bf6f712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c5caed8c189883bdb00bb9abda62013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff567a6bca80b43ef4b43cb6cc6a9cd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339398da4caa7cd568752a47f8a7944515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41955c95422e40c5abce39e76c84b516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047c0d6e5553410ebf60d3e9c41cee717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d927612147cc008a6cf50ed22ca12218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29269211aec605c3761ad3c89011f3519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7884f5c5a8aa9a0a4421568e13ed520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7fc19d245e0e780be467a0e21633321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906dcbc702c24d8787307cda843a44022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e67e41657eacd55f914c4494ee92b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719dd6d8180e15f0eb877756ed987ef24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef036e6c35493471c6670cdead439d9d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c536eed06ed57b60522fa44234b34726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228af4dcf8c8c26c0db4ca3ef053b89a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c7dfc6fe380fc96ea032cecdf1eae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37df1826f4aa47ea825efcaa26dd07f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4059afa20189a69697b82174f4900130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a23acc2cf9b13cb35416206a85be6131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd439a8dbe5a44dc0c323cf8b3cf8d3d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ff996a7f8569111fbba61216b1d5233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbdffb40d98ea17f7b25d34c85a10c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c0ec1f93b4a5660422361c19d33ff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e0d7e7c49eabcf8acd2cd5fca981a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d91168f95c6fa007e6bda74fc56ff337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a93a7085467df236e6688e0aa3b8038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79ca968b6dd3a4a82cd08f5936414939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a8e0d2e8fca60c6910012cb3fef2340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b42ed16a66990f2b75d15b874005c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac53ff21ffe89a7266dd5501fee17cc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087661f0aa72c8b73fc50fe128c676743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d38226c2442070a329acbb155da7e244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68614a074d9e94b1205cc36250692e645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2d03166707be18257fd7f5f8fda7946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562dda3af1a1d00d0c9fc5c7be8c45d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccabefd3be1e8d622de6deceb416e4048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244502f1389fc1599b1a714b319ed85a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083cb24a2f13080059654a8d755e009b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033072b4d78e9ac176d194de11891be051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924737eaf2cb6c50b6a481437f70e30752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e0406f6bff7930ad7d26afd112c9b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1062939983aa34c8138a874b2061b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b99f95b59389585a1623cdbd7efbc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d24297e67b59bbb93ec27650361a4d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760840745482d634500c7d36182a053d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84faf5c1f87ca8b1c05903d1214664658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6e140f8f1f4ff0b5837263a02b5f259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6ea56eb0bb72334d023b561042eeb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d7c89c780aacfa6af13340ddb38c961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a542187f5cdebbda4a94a2318453b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7303bfefba13ebc4ddc70cd6637210763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff13817370e7c7d779e0ee21a9d63664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65bca2e53437a7887a1c4d64334364965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d613c6607671b18010deca93b82a966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76397dd3b39f55fa7a04581a723d1e1467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684a146014c1badeea1b8d67fb0961168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95578ffd0b958c07105cd9f6056b4cd869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b332923ca50350f0b5564544cba3dd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70690175e7ffcdee8d9dfe233b45631171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca00e387956b9a4f4735879bad8235872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fbf77de6ce5f5feca9a0ecdd8b0e0e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ba3103e1bc1fcd0fc51c194814df874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057bf8f2ff7bd03f2fea967a21a822d675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b87191d30643c4cdf32c681223272c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a033f63f1650795c8e17c66b7bc1f2cf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd176dd1d470672f9ec1809918c29cee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6567928bb76a23eb69d1c2fd3125579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ddfd0869b440ff53b14606925071f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3df49024ac747ea16ca0cce7c5d1381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175e83f8f91b44968e66eb108830b1182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409e7ed3d003ad015ada945120b4d2783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a13f42650c5e79769481a4ca39d8084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c60c9aeae48ab7ed6b559d8ae479985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941a020e8e1d22fef0b7266f50dffbd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697b5365feb684103a1bbef443bd9d087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94557fa87ec826f5bbfebb53efcb7588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5038a653f02483e55a6d0bc5659fc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051bc9f6d432a47f3b5a38d2d12bff990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1964456309aa8f651b9baac11734191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a3797707ed89f4db38b47373d9c8f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9294d4bc238ac0cc55cd8f067e7ab493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847aca3f81e075b3970981912997d62c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802d4198007ee6b2eae6ba40d1ba7a395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8f5794fdfb9dd19d4950456f11c5f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5afd7c13a22febb7a88befdeef78097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee984416608ef73cf14944ee4b9580198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1dbf269149da9c059f322a1667ec1d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a15d8a4a77bd4ffc7c0551146a47b0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c4ea331d208368d571008c707f297101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c201f61a83b9f9bdfe1aa70810ce5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960da652d16aa125a58b6f7a1d3fd2b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c909f3b31628f402014c9cfaf83511104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280662e291999705d31df350af1474cb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a26189757088ca8d5750199d4c71d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1d149fd0ebea77fdeab70b467f143107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313323de98235f19d7b99cbf89317c3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe81f6e58cae2be59e0bfe9eb52308109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527f12e620109600047a94242decb15110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3354916034ecb64f566a1f717c14809111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3bbe44d506d5b47c86745473a49f3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24eca7bcab30fbc04a5b20377c4f06f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a2fb773aa9391d4ebfcb90fc1a501114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354dbe4ad504fde60a2c96d3ab341d8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49222b550787879bcbf280301172e1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c609eec8ae01b0f6b482d9213377a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da0646611fb3899f8b6fe4bbf76864118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cdf4045737e33d11c47ecb914c0032119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e12b66280ace667970addadea833e0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdac26cc54fe63343bb8026ab59ec1e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326430e328a5d6f3d4c4b042573e321122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c8f97cb5c6210da232b90dd61bb24123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be93c3321e7d49e462fb0e58f7690ee124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90cccc1518f8522dd5c5cf2900964b0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eebb60049d0c8ddccd7406cd92f023126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2892019bc4a1aa4090b108bcc19ae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21733d9af0c59c7c70865221019c13c8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ab55292def10cae592eb33f3cbd19129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a323b9280a496be840871b4c0b28831130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853ebecf835f78f1ac478352c683e54131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8061bc56265cd5d6f2792ef29cf075132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fee7afc9b1e2a65f9bad5fcd3d9dde133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602201e601866ba0885d8452c7950c89134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6239796ee37432b6481279816af2198135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f4d831243b1e6a24967796ca4fb1b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f748372f0aa1e2fda7729a8e94d9813137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc61ef85f12c6e23b437b813e8a73d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c597c1a968f424f8270c44293ca75e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5e3f90f81f382922214d8e9b5a441140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116968f9ce6ec7566c18f356a4c5d8a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d57ea525e4b986a7a89ef9053ded66142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd8119db69b8d3593a47ba8f3ee5c7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98f6ca61f0e1d9148dffd9d60d6a62144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909479257746dc7e416b859ae37ea9a6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3990e539b4e57733c58c5585a7a19146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ba9dee002851dc892ddf8eb75ea82147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72e7ee7e3446aa4d5e1e9728be08d0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad55e4fd9533938d847e37cd8d8a0e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d599e2398a9a8db7f4b8ce2a5f1fa72150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d8d2536f64b639974462ac5cdcbb7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001094bffdb33117156ccee553905a2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053b1f802484915bec69dd4fadf7745153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4327aa0c968563d38d7dd6b7382fa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97f65ab43277ef7ae14c1379d9c1dc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858084f07a3e73a5884d29f1dae7ed4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727df73a679f13c946ac9d8275b9da98157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8caeb8ed317b800e92b8b087f2e31e8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132c59e3a11f9a2246baa33c7148b9b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5b04462f8d7f8b3aff78223a7e529160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a869af56cadb2ea4c4a4014382d7a5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11961aeb4b1fabdd45d669cfbf625e0e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9137ee1457740cdecaf7eaafbdf2e5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3308123c26caf7a6c5f0a78d55077164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43895d7fbe998ff6bb82a7139741b33165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed9fe90d5e5c233799c734182e979f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8796205a3c4e9b7d835b9d7a20f7b6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e531c8681015cd1b9d35d753b2e21168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32631d1c354311a57c64251a335a1b45169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e287f17f7b6c0e23d36b968352004170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb594f81b4368a7b5c6ef2e68721ac3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdddf55d21b3d5d25407c4475e2199d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f107851da2baa40c2637af75777796c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f9da59938bea1e7b594bb6f03fe02174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e822960f257c81e00a02e81a87b35175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ee7d38e64f958d1b2621f338ab4a4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9dd59c831b6cf97b597ca1e54cf489177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11303f10ed603b9bacdf9cb24e62355178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c834dab37e58e67adede43e199788179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247883cba5bb8bc6ba9c3806a11b9cf9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460783fd2fcf1bee15cf9bb38bb7da38181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2284cd253774e83b60f100829753c6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79715917dec851195d4f2f95bd4db1a1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6620bdcfc8958aa801190ce34679d01184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3702a22bc50f160cd48ef6925c10b1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82ad0b5c5210069e153cf296e867e8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dfe11b91cc87dea5969d9f01d6603f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc0228cda5a9d6f09df4c87ea9578d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a5c555c9bf181a98ab80445b07600189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb505fbaecab8d5fa16039ad5d84f7ec190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694155c1d1edf2dd1c435bf589cfeaf6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b34f9b07598ff311c7b82749da8a8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698f6698647d925b97469a43601aae7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636b51a45b8565cbea3eae852eb993c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eabd104e02a30502c6c41abdb6778e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf69ba50685449e27e8cbd09cacae0c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d120cbc914547926bd2e4ce2b3fa8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53baa7c90979c92b988a68ea8f02decc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f336faf8d35b3a0f773f12a69bf73199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406de737234734d010098dd7ddd7679200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1d0d73f3cb15b02086b1543d69ba2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7a8f67a689ebd244c1e0955400bdc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa7a7007c4f23d824396d1c0b5b244203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fae6bdaf4475f53f7ce1602bfb948b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262bd99d2fdc1d17f5375232f868226205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47891f72d11841885223b4f77c4ba0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c342109f42b50d63b8d119af02d946207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dde6fd69fd4518d773c7de1cbb83d7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbce774b47ace4f6a7dfbabd9ad0b9c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf984511e51eabc05e951e46a8075d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b12d021f92190570d5f2b31f3cf79211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3214b43a8c6f573498b13b0ad2c584212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662ced0309497b915fcc877e3490612213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a17f2d5c97486066a1ff1df9273869214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937bb607a53ce26d987ab1fcf162807f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6881ba58781c058cbb2aa3066b4526216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48803b3c72ff9afae2379d25d59998b5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15537443c0157794642c28d27b998472218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334f8f22c63a3a518d21e6f7972bc0c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a49b6d58d36ea894b85b92885c416c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8cf1c2daf6f54fb9a9eb4f90f0675b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ccdb2552dda9d23b5f638f5491e7f1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0bdff5ce0ba7f038c913f8b734cdd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2be4c660ea215fb6e59d211a4bc391224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b5fa3d6a6fa710ce0ea59d295daa3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11579a4f6efb4d64e1141562904b59ab226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae4b23a2da3d41b7ccc4417f5d2199227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d77d53a58d866b41eb48f001ea3fd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885fb317d3a76fbcee951b9a4d2acda229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ade6fe6c10fc777dde9dc1fc15382230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e4c04e3edbb192cc8c433935e14a8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0b495738ffe083715af3374b4c4d9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf83c1e30625b72346664e7e243b13233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ae61b353ef96483c3757bd4fca2cd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631886cb0c0174ae2442f9c330d1998235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986b603d180f4086762561b15b2fac7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072395d8c74a5a69d7b9e6ff6887c59237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3351ccd6fdb42034b1338c1a8160e5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae57b46ac7adcfe8d9084b2f17d15d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedbb31c12fcfb8599b711882b3988cf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3087afc56687b2a7e6f56825f53cea3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02bf706a8952aed31965b54ac24f92242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbedc56438924b02a2aceae6141ed278243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090553169ab28d631ec977970291f86244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51bf928e72c92d159f467fa7001ea3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55da2ac1190ba29f31d47a0e3f39cf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4103827ba345b81e87f24743b6f206b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0decbe2806b9e615df20bdfea99f767248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03533c3ddbf8bdd90c8bd163251b71b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea0803523759144e0dc936bb09e6506250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1606416bd1e9293d377a1c23c5a5d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d4c3cbf4a4e94364aa4d887415c66252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f16f3c76d01776d77be9df665d1b95253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbff56fa690bc4844a1ca8899c7c2b6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba197847084fd6d4863b73692a2826ce255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62eb1bbada55acbd74b7a1b0558e98256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cdecfe8ea337532bd10cc9a28eb5a8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b36bd7a02b474f906f8fd0e331b70a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de33aa78d9f1d599480b22abe7fad4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d5ed9040d842483b9e6def3bb195d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c042b3a2232d28e0376194292c41df261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069b4d7c02a2c3f11f42f230db85796262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92832ab0b14790165c8565258b98f400263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987a248755254133639b4a7458433c7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde01d0c43bc06972b4a71fbf98fc32265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81529532c03cea34ffd8851465effe62266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45028553b5e9148b6b782848b626ec74267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144457842064384dae921cd49dbd3201268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c576baf6b5cf8adcd8930fe2712c8a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649995170dc08a8252c377e107af7dc4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117db28daf2521d84c6042e51df4ced4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71406a3631f8cb866bfc4a02b75d75272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa25c4def53f3396275d06a674db80273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582d6d742f95afc2999894278273963274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51277d3adea556a31d85a19639876ec3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344c782bc318b10a3e301b3570a7ef8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f00cb9b3531a2ac69b7bc4f5437cc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69c35aa4f3aa206f13b4b8ce8fadcd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603c942d9c19fb852630d53bf0ad0ab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b8389ed9355a3c303b8b73f8705d4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0163a5f52f8adaa2247bb2862d8b07e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282bd995832b5acd4549dd06cc2060b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018fe16fb499ea9e6ad5393ac1b2e84283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eeea890b127f78433892d6054a28b3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c6251110a4c0b8471103ebb68adf2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a2febe9eac3c6d1ac315fdef5712e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a46cacd7f184feaae5c9a6dc69b941287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa96512af4d810a0a75179ff0d6c62288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e831bc001a65906bbd3f5b340ab95a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb729c2e7fc080dfa9dcc20de4a7e1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d0a7f8383d8b7720bbc37c4c92578291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044dddaaea15ab90be05af01224bd714292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7de480630d7301a3b7bea19bea848293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc895ac53d1c2cd9982155736f9ee8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933941f629e9605372a6216667bb0bc1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a4cde05491d52999ba0ca1b5aa9e0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2bda4d7912e5a29e7a72cf4aac8c4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3eb162ae50c1a57995ab2ad3485ca1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e865d58ea143e8b4b3e91e6bd38bbc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99ac909991e3f15a4d07288c07d3ae300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0c2d66e189c8dfc23bf80bb63d88e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183b4a7f2dc0e38306d6c26fd404244302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4630a180a7224740ba94ecd84a3e17c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94457cddf8db667a667614ef84000c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12392a7541a3a35a4bf33876c4086ea8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb989073062e85cebd8d1713ad58117306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a76542be729c4bc7fe3c49514f4e83307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b56d93a5055218d662072a47416d25308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad8399aabe42cad6d9f2aafb03c52f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e275ca0ec3446e409bda7239b1ab0fc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adefe8a5c60394d9b7a21756fc829196311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186fb16e26de5364978a9f4d55af993312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43023888fa365444ed3eb501bd37d6f8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa13b9054d419d065ecbde3e3506620314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1835168589509e04bad67663401308b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231317366c340d1c59627375a5a1adc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b675c9e6d346a4b27494f804078742d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d1549ee3921ee3edbde279105169d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa78148c9ae4a69a9dad7e8f2339ed7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5143b98ee5a2f6abc376691d359c5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74820411130431113df2935ca5c4faba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad5b904bc095391443eb3edde6662b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d771fe5c49b524201c978eb7fcd62f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84ed4220cfa5dc071cd49278315406324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2eeaada9b0a8fcb72906864a1c9772325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e73a5289e9a5776eb59a31d99bc069326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021f3918cf7a250afe0eb156bf3120b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225412f1411eaedd18bd0004ee4631f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955a29b7567cb1e4ac54a98e625ee2b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8959010d1ecb8d21e60b3042f468a8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bea09bbea6c88069e3fb4eb6edcac2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd1045b0a935dd8902231daa95b0b9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488224b7ac2bc3a8fcde0457a481a80333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf01276b4d5700e560a3d3126a9867c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba366866ef443c7e6ea590c146752e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ced6569e2750bd617dd15bfae599c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0998af8298f17b4f8560cbe9717072337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2511c0a4f7cc4197bcb3c37fc9f7ed3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2a955581c29c383d201a396e16347339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8b90448404e6a20fc3f4ebba1e5f1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5ff868f9f42e8845b4809369c549a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2585ecf3bc424eed0b7331a2df4ba342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2df5b936d4a136b7e373dd4580ab0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d7bf35338ea256774c44653da25ce344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6c252b8beec1df0c4d3285d18e3a6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564c826d6718c976622741da0fac10d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a2f93d5a460e0757e77cef50c5b55347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc55be361710ad92d2e76df7acac37348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9783e35f94ea0bae5b78c9732e23e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264f59c3402364dcdb9edbfddbb9889350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd89570f2b83437b254ee97979960d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc2106270868264e4bb571ff543959352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2064ffe414f23879a03d95d1a1d1d9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22635f13264d2c74e8e0805508c81b0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b90942ce2817992e75e1d3fed3d74355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772d81b3356165dc55c9921f7186514356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631285d251ba6cf0f0589138c9c4bab3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8566e9bc1b9ba67961993ab8f7ef4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04fbab4fa048aa263283823fbb1e81b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9592991b2e33a27b651be0f8fdf712360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545eef9036e64c7a4224f11e5112bef361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3af9d14a4797fcd3c1b5e00eb1535c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306973e4a88afa88eff6ddaabbc7a4d7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71597bceaa8e6300aba9f07c7ae516f4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea581b72408645138c6e3340030b3e7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd08fc6a1e0e2bd66c35e323016786366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9755ea96b1275c181a34bb579500771367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a63b612f28a1c56fae737289f6903368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1debb37f63483415cf6998e5636973369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788020e87a31e37a2a224a0c6154860370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab55ba89ab24bb2cd6bf30b1af788fe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0538baa07893c58d82231d01d9d3f3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155d81973a7797eee5fbacc0f2a4d0b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8ac3b052468addd0302d9ffe72ac8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712670e1a81dc3e3943ae2925bc3e71375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30110c9c6d0293b9eb2b50d808ad5fd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76349e10dabaf2a9394094abf0b25a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793dcfb169b1651bf578f6df1412c0ad378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b4fb9fc3b4fdbbad2065c2dfb3e6b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06757470d0baf134fc9c3af71ce37d2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3d1c7f1fbb853c5bd35418ed3ab6f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d90cfd77ecb7c80ccf279364215b4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c427619648247ae8fca0a3a7956e0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2d6dbd56b5f0f20c3a3fe47c27109384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a40854e96521661cb4d0f09d7dd17385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74901ecc151668177028d0584deb6e5c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61e6112b707c07df2ad02fe3ca6ba4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c22e6761a32d8afbe2dc2964076b31388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98053db0336237b8741aacfc14978a35389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf3de3cbfc83e53153ee6607de4db7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a4b60622001aa8c69b5365cb4548f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc77489d2f372430d05c6df9c1a79b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64fe65b0c2d12f7dfebcde831578ef393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aead883210b7543e2edce13741cb73394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58076812ec0801899254de965c2829395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87260ddeb69cbbe570c004d5a1bd41e1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b216ad19726f7a8ddccdf5b6cb49d1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd885509d9e55c6109e2dc9941abd0a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30fd529476a2c949d4c746d1f868e9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cde63fda9bc8884d5bdde556b4b408400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50fced21ed8cb78b83703640b9682fe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06de16b77dbc5007794ba33034a565402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296d2c5170b66ef132cbed130adf70e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d83e910d764bc198d028e5ca3add83404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8245e3e8b8a74d0158b802a21b92ff0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6405131f20ce2263fbb3f562085670406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302a18fd220f2baf964f9c0cd7f0319407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f0d43479554b1231e6c110846d49f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675cf536c5ec681584852851e74454a0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3280f7983888162ce6ef4268798e6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73001237779306c733a647e6a0eae8b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d72efa4322cfadea0021615512379412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878bb25690a7f4cbfd2a348f4b16538a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18262275b3017a09818ab7729e9f803b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622444124a259effd80772ab166b7d2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab32dda9dae87599a955e8639ffab2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c069670bfc6ee4a52bd724fc636d231417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d24c8c2403668133fde895c96d819418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50366badaa3a9fb98e9c7361573c078419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeee5280b2122f98769c25e253dbac1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82bd916b5ea85a1559c6cd1ab4f5cb9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cec66996adaec57fdc38d00fa2bf89422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8b77a5aa4ac7ce35a504e6d979e6f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df52e53ee28da8fd6114044616c28b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba00f38c52068516addb13ddf435a4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795df9dcbbbd6e90b41c95ef2bb04f64426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1abf10a85637a1b7f767c7e9a079c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d866026b1c9e0d9b00a63bb04ced3eb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d971d5c1c1237f2c67f398b14fdfe18429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f61b15cd4cf7e1e0125c08882afed1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a9a1ec37ad2e89039eae5b9b11d5c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cba9543ce52dc228c8f8463883ca32432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab045f46b0321c1e99616f375dbdbb3a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443be6e50ff7da442622d67bec992356434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6479b604e23d7113247f59b1d22939435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70306973d9971849bffd2661c737b164436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a438629e632d9e425c76198145ffaf1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71cc1adeade9c36b53cce7ac8804ee438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba20a2c66d448335f2f64f539b4629439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403c9c42088af7f4ef6d1a523fd6837440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ad0ea2da26bc5ff92533182b0042c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f305e6514bac7c166d75ad948f3f45c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634a603615f5c9af982abb39fdec389443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ae2e34f59f4253f3f9ae6eac37a39444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668cb6853cfd2d810589b3b0341184a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c138c77fd60c3f48376108fd5cae3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4b32e7bc6ab55bee86f087c763f58447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709961d6e26801e3c211f8255a85045e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa51baf2f7fba9b08826673ad263ebc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd4ffd231d0b9c240045f47ebc7f92450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819f01f67ebba0887a9f94dee60a9c2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3914cc4e4236a8707963710a98166452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e31c4c969e7310eac91cc799f60d80453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab006cf1448566ea2f626bb848b5c27e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc656ec158ed07e5caa9279a88395d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e44e60d5b9441552f76a4e2a3d7365456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4758488126ffda434bf73b97f0817457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab40ce38214bdb232c735ce20aeda4a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235fda20f569f70b13500ab70707b5a1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e94999c2fecda2bacb017d1263471460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84008db304252c0c75a2cfd5027f83bb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454956b8d606b697231be9225d88554f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f9d990d04bf1e0664bc36e87d7089463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8defb4a521be1e039f19b85b1257e3b4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f33582643a536929c9236cf7c22ee2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c704f2df1931c5a46a2188fd433b51466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff95925a2da901ac639740be9181025467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0dc887529f73431c1a4ecb79171b3c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4082914be952bd788a5baae0e034a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e9f5522fc8abe85be519f9a4798d8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c79393906a6222649afbfb9a53e28f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7cee5d78e0abcc76521a317effe48472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1cbf096a0c212eda60b42383a9574473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b445bf31333bcd2bc3a396b79d647474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5747ca51f130c64103d73d42110dbe2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e91153062d9000653893754b7bf52476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154176c5ffa20799f2a3b3e5ecea8ad477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0eef34c1a78a48e5886542b57a5c79478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330850f7f00f40c8d2a07afc984e050b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50fefeaae14c4618ad9edfdffb06a99480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa7bf4335c97b0f398f01fc0e48556481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1711017cb5121dc5b37e7e9d2a6d2e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e517aaf2a7257c6cff92d8124fad9b2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42abdec2ce896d681228d5ac5cddbb5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79c7f4c31e52ae92016135c9da7435485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcbf3ced011e233e5519e245cc57cbf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892d5e667896748214c4abb15c93f33487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ffec5e766e3aa3abb9601c66a1d74f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80537c3d575d275bcd912008afc3cbe0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741dcb86fbea60ec41cfaccc4e0565b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454394c95de8a90ccd2ee7f5cc77bba491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0bc59ec38a37549a467b85aa346d0a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8effd613ab5fd7998c24d64178a30cd8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d53975911eab84a73503e3856eedcb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3dfdd8b96201c8398369116d7f2e33495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de6a4eaeb6ec76496c574d1c8e7e9e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af044c1ff435a6807d86d81b3c039eca497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49fa7119abe42d66cf71367552cc32c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06018e09c4c73cf63778f2c4711cc347499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c6275bc93d2d5e5c67a74c6e46a40500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed2e8df4ab37b22dccf79842c5401c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5c4a5235e7b75174b0e2e69944a7a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce64d1aa17e1b3dd750607350d0082503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff35dcb54abe5c835e5ac894269a7c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c29dd5a7a7e51771e84eb7be24395505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f283b71930b5122b77bcee75346054506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c7efb58cc2e3a09a39162981dce5a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d779ea31f77cc896490c1404532dd7e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5162746397285f2bf264fb7beb1880509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da783b5b2be687ec6492f030b56c14e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511cf1db56f9a65e9fe4dcafa29418c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd0385cd9874982893f6472b13f036512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba863e583fcb779901ee20c1c4e95be4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c642a9e8752650abea041ffb3ad1717514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6622810dfb0539f54da88285e6557515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143426500452bdc9456cb25ced20dea516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a206372ec7204843c94dc733ad315517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9fb816a343b75063f4a26add982f5b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a147575fc02555365ffe5fe8e996f5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173ef5d4d054726c4bf5f47c22505dc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c2533e84e25a3083ef03893d963af521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7cd7dc928937d5e1aea4cd60edcf1a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc20207f787c28660ae39dfcf826791523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2860db8f1970bddfc3add2941b85142524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf30a82310cde194c362a8eb9262b3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78036cef74a3cd41ddeab21307382ac3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7f1518a4abcb091b41539b6224074527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743567ea0e2065d4debed891e133853528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604725dd71321615d6696547f5bfa56529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8eb0542fb3736516b895bb64d5a7a6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaee036e9ea4148175dcb6ea8600537531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c641d99a77cdf4ed2169815716e3d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ca0d791a16bf69122ffd854443082533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb53ec1c12e35eabbf37d218cc0535534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46868de47f9dac9845b274f29cebe5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ada2ce13c59aa23a735eabbe8fc7ef536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225c8c1a0d3052f1edce20b1d168623537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce51990115e8c829e8a7186a9479b97538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69efef0de19dd8bad1011f27066b824539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad1b4c9da9368bdd7f0306646fc9be540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe303b94edc18f9f682e971e501a57cc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ad082b49446e484e27f729388b0cd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc50e66089524a190af927bbc13699a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c6edaeb40a90caf06abe77d019912544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12d8e406fcd6d454ab194ca7604994545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7019a4d3ab84b4ede747fd96ff3e54546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943a9be9445dfb2d71c71e4b6a98909547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6aeae7d17f450189572eb2fd9e554c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58007fb672aa26fb137a80d0204b730549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172d7a28d2c61fed26ef4bd0dadac14550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe8d2c77c185f6d70fedd25c6caa22551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e369170a6bbc386e46232ac236cb3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336cf3fbeb80d2fd1188eb8514c283c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d99a456a8490a08c3d80eba8a57f6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa4df333d8f34a64b73c356e9ccb0c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c3132ff41d437e5c2adf72eb0bb9a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dcffa673a54d85c16a204d16191f3e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c685b7bb00fa92efdc72493fb9cc7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a1f617744e86de9fadd61995ea6be559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6312908c999e2bcf0035b764d80d0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234cde08c043e392e9e9fdf311772bc6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056dec581bea8a2046634b346c8385c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668957bd821fca072c064633dbfd7f78563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d24be575a08c9ba17f6cf0520263f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3efd933521114eba4fe5308242f947565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d07363373d1173c5bcf4e7597dae0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496867876edb7ac1755aedf8863cbf1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659264f60173e20b703f3ac475da6e6e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c563277e06db78ef8f2ed19734b7b8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb88de109c69571fa7434d1decbdc34570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3c212d56f7ba81778ba37e7bdd4d1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05e7aff38e9817301ecd792cfa4f14572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af42200f169274e5ce23bc5c599b50573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7e40ddf8eb9475172e83f38d2d8db574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe0ad44423a1ed9f6f458b4c3375e3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97436f13504fc9c22bb3c6eedc51f1e9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ad692930841fff27d6355a931c271577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27edc121565d319f1bde2d372695a2e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d753bdf2829f603ad88776f13bb71e1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d253e58b91742526aa8ba14bbb79f27580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33abff74ff9c67d1a99cdbf6d2559d05581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765dbc62a04fc8bb5d9ed5ee15d86bd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b37fb51da12406eb4453d68dabcb4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40eba4d0f1985c0d178b9a1cf8f42e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee9738691524781a5333947c1b8207585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711cc7f5f49cbe4f63d3b3ef983785d2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2ee82d97fd514bbfab00aa14a195e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ebc40cec78c4b4d6a39b0e5e54b54588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0e256e4583fab8e1e24db282c5ad8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa50ca9c157c57e6f3c0f8b83eb5493590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393932054a002d06ef3c555823e28a9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2b4cb8bac654476728c610e0d082d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8863b6d75d9460805cd1e36c46fede3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7ed5cd4fc8fd0217b685d9781f691594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8334e5d012e873b5636ae79f52f3cf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9521f472e320881b9911e4f3e7fbecb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a5ee253edd815d226633ab3f9dc33597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547cdfa8a3fcbac5f31d249be3dbaadd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d7426db519cfb5c29ed8ab4b25124599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f19fa03e339a458d264859aebb335b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f9eddefd39b7157e6700d86061390601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a61318bb7291d6bfbe80c1fb6481dc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d14e6e398cea54c30e75bea9a1312603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8369c77496712d91146327261e37a9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a607d8848506a21246a654ed89e96d3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931f0cc313cb6895cb57b8b3c7e34f2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3764a17eb9e11bf5028e439c6992284607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe28846614966cc84d903ed4a8f222e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d328cae5bea9e7646a0cdec4c24a19609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75732c57d845a19462ad6726bdda7f9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2610ea58a220099eb0cd5cb4852e0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3379c7530bde1d5a0e88f01c36291612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8080d338cee0194b19aa53276e7f9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667d3d69bde94da42675ca3810c8df1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c9dba1b0a705dc07c67f161e0429b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed0157f33b43b321f8f0da17121322616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607fc2dbffb8aed7604c8577c58c6da617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ebe27899299ab9d43a5d67bd8c3a74618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2bd2fddaff1acbf598aea542ff5a41619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662afef587058724010c13acb16c5a46620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4439e657fbc384c9428fbb536eaa8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bbea7b1a4b0dabdbc75c841a0bc7cc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b4fbaf6e338471f6ac436ad1ce526623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3add973c6a17e7ae0049b372da39101624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eee4f1783b877cb1667d8013e77b5b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802421f6376f7887557ad96942d1a24626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705976791bbcd12a22a1830ad4a61936627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836f3503622e36c9e3e2602e17a6552628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2eabe0c2e2736a9a1cc4bf496f926629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a3462b5176d933e07463131d2a2b2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69b5d5f4762239c2d5b30ba05a588e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca763b94a950b77ea027f9f04f04cd80632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8a9b5dc2a8a07f4ebaf51cca2d549633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e592a72b7e02cb2ea3b9b14ec90d9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3dba033d756b2491e16cb15008225635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf11cc27724dac7f9afe486efc6c3de636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0735c3a339bd9888aed472b9f7a5c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda4bde36b63086b928eaf6aac60875638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83c521d55eee9a49ad8e073e88d2b1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21bd19e21222bdfba3e71db7990213640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc3dc3cda1325c2f496c41e663768e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e418be04083ee633e2035130145ab9d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57621b2ac9bccaeed75c020aaa28b1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9de73abf5c74183358653f3d2c3ce644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7196528c984ff87a9bce0ef30bc736645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579ee334cdc71de903e4eea4a15958e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22461b65b9057081d1b0fe3c502041647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca71ac3d4d312908a9583a29335e53648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12639910c6c9024d69330aa5ade17347649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78004f9ae17f4a6c366c6e526278bf2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ecb8937dc1c22af110458f4e22dd48651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d40b040425acd79c281dc6b18b30a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c81f877c0261bb533a6da1dd8fe10653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04502087152b2110e3815a06c6797d2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1fb3bfba4f0e3832b3fadbcc37a45655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2978c938ed515d2f5ac6415be86f3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd5ce1fbf003d2be30542522bfce20657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4341fadefc72b34810b0428d4de891658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa21eeb6d6e5cbe7c2159b6dcdf5f5a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895531128448b059e493aaf693a8eb6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4956914ef4a6505de11fa8ebfe7f91c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a7abdccdc7239f6c915bdbea438e7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65569ec725d3be52f989f040277e364663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1575c4d09c949c52423e319691820664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f1476acef5299caad910a4fbb0fdb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f6a9e70ed917de3b13ef9f822b62a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8ee6650eae4c8ccf2d2701c5f09af667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31da74f82ac9f3d421f9706160ac807668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b2ab155493fcf53aa8a15e3ce98ea669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd300dd301bfc5acb703e7af765ac85670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabafd976d3c4e3d8e668fb9d6315ed5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ee761f2b713cd3372bc17b8e82291672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde3319cccf25bcd8b82e37a1916d64673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350be7e6abff9f3a00e816ea1e446ebd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945cfce27800b5dde51a962ed27f798e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde35f14288480ed5e1ca03bea1e54e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb5779fc2761d3004f955e212d8afe677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67549ecfe02cf0762dd63339e48a9a89678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116009d7077ca05239116be1eb8ec5f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a947817ee66b5b22ef47a5ae38332680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc7eaf56d0b72e700709218148ac60681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ad0cfe5510d210cf959e176c6a86d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6924d0c472c3677eac30c66fadbb80683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15899ecb3cb90022945ab75e6a5f382a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80125a7e79c18612864cba75fa89390d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92753112c56b2d18a8251279abe99b82686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d347bfd7808dc17cf3958ec4066c60c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee52b73fd031e29f9eccd9fcf30608688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24e47cc9014fc19a9de8d2e5f6abdd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5c4482274c81c50b24da24f172f12690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b14613b11ffb9830d41a80d93a5ac691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5affb624d8932a9661b5b92a6d72c946692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b037f98d018320672315a8bff7663693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b4f4bf8180b4bdcf682bf4aa683ec694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f800d8f1800053e7ef0dee1294bdc8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c389cd043cdc319be144ecc2f75b7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ce6301c9e98ff5bf5028c514b2a96697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2698022ebcf22dfe20f5d454abacd6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519109ab5f8be39a7058644149d4ab66699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd711857918aa09041cdca7a6641c0c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164472633ce90b3af86a8542872e6f6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce933fe2eb58b4803ea4afd1be802e2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051e142ad8904ed8956c4bf0b80e72a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc91c5f8ea90b6b0059b2f10230c34704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cec7cd6b82561de25e1a2230eedb6a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef0278cc075ac6f0dc83a82a83d377706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e7a199ba66897921fd395ad12f669707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30edc28a8dbdaebb0b25a14301643928708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e2da156085ad164f97abfc027556e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc173238cc966284b228b1c11aec465b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e70af81b7a7819c9dc7c6814a3447711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5bdb70666ef5a91578b28001fa367712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83254b92801994f768d41dc27714853b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ee694b694003869ba90d0a3d9bc5c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00127b55ca0eb6294483a09098caa84715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e8f27b3904c7909075304b8e1ada3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafdb161c6484d9fd59cf405eb03a1f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31a6ac69e0a23b6a312179770128c2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300036eb348b5cc28158cedf61416446719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0067fe12a1186a958e2a8e067aed40720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5ce887b39909ac5654156b5dfcd5d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc8fbd4d6f9dd8f30a44c0971610dc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253e3f6f924479061d277e13092494e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc03974f644b82397a41109dd29f165724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6d0d9684fd1d83a8a242f4c1d7b72725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d27d0ea2afe343e379cefbcea4e960726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c3d1559e35ba3438a2d64a91312ac727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25630d11ed19f160afbf5909b68e022b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f95ea697983c576b6c80211da0846729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da90782701acd9252ae162fa72d4da9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066463800023cab42436a0a80c3f9d5d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25e50a72ab138d7e66300ee1368980732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976cf11b8c65ddf398e4bba6f95e81af733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e3a086a587cdd7115b69bade52f33b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d22922a33e7146aba2f31eb37ceb2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c8ed32449392a09f0570d208b39ba736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671dba6f81080df0b5058488c75ac9b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750111eae30bdc9c9f7869d63ce98eb3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77831aa09959434d46c7566bb88f666c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427c003b1f1ca1f82bf8a753cd5731d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3e4f8033a8919f1ca76ef44b1f5b7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058e2ad092497c6a9013de5c450b47c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d42714184dab06eb5b6a89d2e2c4d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdad92d1dd20d70a4ecfb32913bff26744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31c8122bceaf7d1645ad0830ac923f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8493ea0696d191a277f874721904c45746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8afe30e73d2dcd0f368ecaa5bb0698747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531b1b480b19b49a9e52c17839da33b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844a7b66dc4008aafdaf526f363eb06749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714f5de13d4ef887457daadad95a957750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4abc6e1690984aea94a82292e51c5b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd78ef4d8eaa5f090d132910a0b7a1a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144036ddc65c0553edfbc60e52f6cb68753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14546d704c7b9b77d21697975b288e53754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230a64aa6516cf2e3fb0cce13457672755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05427d28ddbc451c89b982272f0254eb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7c79e6aa88a6c6d27cac09676abdb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12d27c00567e8893fda93e8f1636bd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b850719c616c7a8d003bef7d845fbbc759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>