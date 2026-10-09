--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ca8e8bbd5bded058a184d3117d6291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22498e771368aa429a29573775665422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58552d70347aec0c0ecaab28acc3a3673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9d44cebe7af14ebe4132a9e6dce204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69455056d716108e43047356345012dd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b08d1b3c1f861c03a46ccfdcf042546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206d6ffdfd0ab09f890f8a4db7f27fd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92913eaed3c2ed104946864a84ed8a7a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b64dd9b8e212b330d519adab73d08b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb00a7e174748c738112231999f876110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb901692d9edbdfe87e965b471952b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1548a09c20daf031d5114e104fe69e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9723bbc6cc4d10cd803eb4b67af0413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd45c382bd074617c4e64d42e6801414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c551261a164a756094e0e292812b06715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360769dad2ca1898aaf41128c8ceb28216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a107685c5542d6afe26b0d76d8cdf917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44265a50ab20b7f1bfe40582578866a318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68870293282320bcf227f96f17ccdf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0efc2fd0ad00b06283cbb8a3f5f8d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6f687c3452ee0b1a49193ac15c28921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa0f4c576e4693a7cedeaa980d190022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4bea18a4c73a25670770edc8f0ca523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71889fe0567fac61e6ec36b6fd553a9624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46fc33038adb9439e95ad23bd0b3e5625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30783669c385432ad856f4caff12387226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52dfccd27b6a9c243e1a39e9a3c8a8727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d12a1162aea88b15d4ba14af2648fd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ab5016e61d9532641fe1e0e133e8129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef31d055f3a389a8d8e6cca1badca7f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a9a6fc30afff6450a16b686f3899331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ce9bc795981f6443564a77682979e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672140f5ad113ad9f4280c58d4d389f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc32aaacc0256693a8c1d567f2324e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ced24948fa61aca52ae24ad41588135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206d2b58f0b5a19d3c445e793b617cf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c435501b1e94040ca18846f656802037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c646fbe0fe06a223809e34195266638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f720f216d0ba57b37600e695b753f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4132ef1d0fc94a068928cd71a977e1f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ebde46a99379c321eb65c54124e89c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14095f13abe0d66d12359b118c9fc95542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5031a11321712f5d846d2bccebe02343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eecf418375e1c41509b368a2b84cf5844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a2357ce1b585a14ca42be71661e1d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48164ef380d288f7d80a7de8c89f4cf446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebfd6410c5a128884c2e8a836f1dce47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefab5a1058586efc162f8ab4b8c7da648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869d77adc5052eaae094f507b76563b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2887f73438506b5f48326c10a0afa950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeed0a9e01970a956ee3cd25a403b0551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96cdb3379f8c9fefbc06870b65b16e652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c7b2614bc7328866b01fbadfab98453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd232e7a99d81163bd898dd719497abb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b056480d884fde2361ec9270a94f7655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c13ad8df70613582e4b488d3b446656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92dad90e0ad898806ba8857a634987257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa234e2eb3d80c63986644dc97ccbdce58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14ba8c8b1c393773d84779097a347c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9e4ad8e324375fe2f373b3c13c02360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33645236e8464704a87a2ae9fe9860461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769360d4ec7ecdb434f194eb58e18e162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef62af410e794d28cfbde412397a65363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2722ed91f1e83f40dd4e3c17ad4a91764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9a278ae583c7e84591d2b2613268665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef195c90c4fcd90768fd4f495a448d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf9e18df85ce3cdad6ac09b2ada14267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f00d92cc07aa4c2dcbf109e5fa69368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5452cbfe90cc60c9e629018ed90f8d569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765fd5bc169fba350753ab1ab6c804470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c68aada6cd446f7f13c71753fa15671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2969da99dd6e0f9ad9b77435e1f0472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7b2bf5bb681258e0810660e83f5d973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75747ab2a99b5c49ffa65250d66f9b0174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e34e971553ee9e530cce6a07009bd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb7863821654a3e8300de949c9ed1e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383c7944d68ab3b7f5dfd94b448aa0d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1a1244e57467ba9f91a0123d9d0f678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c734031edc41a5f2fc2d779d505508079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb9a0cf1d46a5a55f76dff2678206780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80adde833a29222a458bc964a44993081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752129b728ba37196e8645ad4cbf465182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715963ba28b7eeeaec43ee396c6218683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6d07d0699277099ded09a295a3fe584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ede69371e1adb16459c3ca1aedf50685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491dae266ffa5d1cd2785b40be6f6a686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2b051d2b18f8b4190ce3667ecb5b787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d94202af91f831835b59516ec646da88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373bf008791e6b75d831e16e279dc09b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba320982e966f7c4053382fb727fc0c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89d7146832374234102be8d74f77db91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068a0d94f1f1d7c451a040b8f33c04b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a385ffe749d1e390696c8d414144e693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc491ad883f459203ad5ebe15816d96594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64e4f7800e2efd44fdad235e75b68e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50c62e34bbfe9d8cc5739fd63af7f196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e218edf61d10fed7ea9e79f98244dc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f2bc8c54e3fcf133a0df9925b046998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd24bd179d3190c4aad719378dee16099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a810cce5b3c9083b030a747a16b44100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586eb276669827466a965f55ebac1c40101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f61fa54ae3cbd44a34e4bcc879dd41102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c967e1b1b1e09d0385b21a8497471103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d06fed3dccd51a603428280c57f6a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92fcc35c1060444586453bfcf13be3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c41d0956c88f3485b5e2c51bd6b16e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9e90f6e1c285c64cc0efcc648120b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f74341bfea7f830d349f7e2631c10108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19501f234b61d58a6050f4c15c6124109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066cbe2b2f5592289710c0b433f20935110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a8e52359f6a8b63531a8e2f2204df111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4937ca398c0ea2960be10767285a7fc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7c3d7aed527cf40306ba72f0a57a9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a361fbcbdcdfe0850612dfe43c312c6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db90e49542290876fc9a6540153a16b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a7032e9edcdc7a2ad7b25bd31c3c5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c713651a3e049655d60a61b6cb76b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3c188fd919fe1484a78e701698218118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7bf7321afe6f20b7169a65fc3abbaf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055dcec3b166d3128e4e0d8ff35095d2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880c6717a7721d67409d9ce48b11d78121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73829244a3fc526b375fe97587fa79122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd38b517f0a6c16494ea3f45ac2e6ff123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec2b924c8e0ca98b17505be2e53f7d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69b2d695d8aedf08d06a7fa0ee32e1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3077003f81ecc42859c47bca16d79d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a915af000e668092b0295c66ef2cfb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1f0693632cd697454448be575d0ba128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635782aada80424f1022b9d801ee589129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5510f40e9ffa3b98909085b3ef7382130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d32de47dafda952a3cb4bc4066dad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f2c7cd8f46338e501903a31e50ca2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd7e742e585c5a22bf815a975fe980133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880f0f4689c7175d77acf98fd1dafff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2749b8a7b61746c7c0bb12d9caa24d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a0276ceaf3f06950a3bed3316b1ef136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86ebe517c6e746b5753bf041f5f0e7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e85a4716f8ecfff28e1467ae4830da138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba9b8ab064e26e58d0630850e79847139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee28f0fd16ba5b860edd99d46acab0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dcf7adc342b86aa69a584669439d5e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11132bbcdbfc1776439af8a2831d88dd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50289989c075cde0b1e96a3ffc2859143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14513c1a54e10e6f2f9ddadef53650144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01fd328914a789c06de6ea6ca58031c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d938c2880e30123a9419a9cd4e1790146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17dff1159e6d23791c8dcdf82df182147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad4670bd5a928bb60e3c5b1172450c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf3abbd7c18feb9e6f64e626753409149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3ad9d0f5cbd48925aa47ffec50a39150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0cca01f008cd4ef8d56c22dda1aad0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1426be8449e29215cc386b966677717152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df000282c2e9fd605f5e6abdc916d8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87863d97b706236e76b4c9471dead527154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c2606da3aed646ceea5964edfe6c3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e296542501b5b7167b86e65efb3e9ac156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ccdc959bd0431b047d76953975c732157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30d2fb2ae46ce44d0a785dc2c00462158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579163953f49069826880d6245baa4fb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9974ae4cae4ee59f44b3d76f8feca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7bfd6cb6b08566310d68b496dfb1a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6c2c9fa2027071a17de1a696cc758162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63f0b2953d250d287d2eb315121a05163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6677302c2668adc092dc494ee994897164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5716e82479fd93b48e0a11c4756b2b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b4c3e281bfbcf045c5a7be45ddc61166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb666d4ca3c7a9c31a52da6c4335c90167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944888ba7d6d557053340e6025a3bb8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae48887d462392410df4b017174f1d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f86af83c2bf2093ae66f512b230b03170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989df07a0d125e5904aea7b471dd8f36171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565614c1b998639d5b6ce4904d07b1a0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e788c6ea1e82fdf5bb550cb171107ad173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb03196c97fdad31f13000b86a1b667174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ce6cb64bbd45bcbfca1be15eda75c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358063f6b2b52451ebe3ace60e7ed29e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebfb676b08b7708416df3f71e69ef80177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535aa0ac8c5a13b16a06925142951a78178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6fc5561b0cd77796fc00bbf56d25ea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fafb1d174baaa6484a4dd131a5ec65d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f250f3525051b1bde52b15185fd35e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be007f2bd563d5b9a0dbd359bfed3a91182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b4e443dbb65b35af7e932257cd8e6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e37ea566be28353b1f84496f95e37d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4c8c9e078c375ac157adfdca0e7e0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e6f1bebb5f824804af47110c50393186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eec160b6a30f54ec985a9986748703187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c18e6f57aede8a92ea999fb1315af188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66f424c7f42f948b83ecb44f0bfb39189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b7841929c8bf38c7bf1304fe9f63d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc0f1b96dd5a5b9c074349297fcda1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c03050ec08256734bf63d53e573ea192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd73451ba60a82d2caeb8f4d82be21193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0271ecdce94562085015079ac1e81194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573104e002032d081763adcdcf751c1b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950831dd2ee7b3af7f06cd311c98fd9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77080e4ddac5895693c7d9f35cfd869197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f9016175b8eeaf655bc6c9a353ae4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dedc00f741e5ac9d5bd5e22d4b2e95199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030bfab127b8a5bada558c58f9d753e6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894e12eea669512261c655ed1bb7368201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a0f33e73e75e7138791c675a31e19202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257b934f24a154a152f63b93514a1b1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650613771bfe5318f1cf900b60791038204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60105c82b9b25810472f790740b39ca0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15127782d17e1f448039298f425f8d0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb40297d293ea95152277617adcdec8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7e080ad25ab7b1beb0dc986f1e209208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ddebc3cd50b0621a713ffd9cc111b0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3bacbf88c4e070968fa41eee9e261210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82ce4aa8225b2c79c796b2a02d1326211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3018cf18a88105f2fcd811c739229dd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66997142dde10e8a096a98581c8453213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6f951cd645c5b8ff27b1aa72258c1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260d253bf7af3456198905215149f01215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16064571467f77aaa159c26d60d813df216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db719b609460333979cbf2f5474e29217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b37c4afc0d4385db30a721e343fb1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a41f8ff56a430b59a7fe6af54c214f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d93e8ce0d107fdc9434f36ffcb551220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9adf2f315ae8e3af3151dadeaa815221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba17964703ad61be8c810cdc318e25222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722991f699a0e15791d08674600a33c6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958dee39321c0b09e9ab8f10e28c6efb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da2a3616cec56070016aa6abd5d499225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29218a2724ee5d1491e634d4db01bba226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e0803f399431b64dad2539c9057a1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d1cd0aa8e455c249ff81db5bb877c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc5c835a9fdcbd81e02a4b9cc457e8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f418e2979dae42b91367921bf0b486230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a4f9d753bdde9d8f6ae2b48f6292b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4bfaecf3d8e9b58cd2bbdf4e547bb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68ee8ab408ff3a81e1425f2da219c4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab603dfcb5f1716faebbbfac015fec8a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011a99ffa01cd68e4438e2b6303aace235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17df7adb7fad7137c14e34f209bb8ef236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee832b430d70993fd83031515f882a9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf6bd33e3dec17ad093cf93b3e7c9d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6e2a5e7019a965c52128a5c38f234239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31dafb6e7ebdb412c281a40cc374c3a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d333bb036fe08425982c07026cbcce2d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d0f2eccbc98f33b0b248e33bb591d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8bf4ed6195bd41ef74db2b31cf4b8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c494f395f0555d0b6049fadd36339b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5811ff916799d40141f9404c20f3a0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48137ed43a7e40eab2cf2da21529869246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619cfe351be96c0d4c2a6c2904afdcc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04beddf0e63d34041c92da2d8215d6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f5f42c833092c23bc1d8af835e1c6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a58544c961c52bede44f2b906c6cc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f65d6757c75d5614f70bd0072b816251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb49186da8d44202125154f55be5dd3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20d0935a11d77bd09f9a5ff7ef91e6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c6368856084ce81ab1584c927ee00254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4df2bc693551c46fcc6c5597a51c5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c528c03dcf0376b280a5efcffade8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180b740a40d0d6041fdc8903e305808257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19660e006553b8eb25d745c4d9fbfc45258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b241715d015464632b7194d257efb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5b204e1675d1c9ed30662c9b360cc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562224644ef3578af5d963c8304731d4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36030ee90cad6b336654542333c781d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bdd207af24945f7febc025ec171618263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c749a987f176cebe25a3d2c1fdd02264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e894394ab569e7d8d11908c1aa63b89265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ec76acbd79adcd65742c722a64c10266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da177477fdb90f113e42625f857597e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b1a19a23b1b49a696b3928fafde82268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ddf53f3efd5ebf9ac239fc5adf2e0d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947dd2e2b021b2fec047fcc8a3b51d55270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c196ddc09d21526f1ee2fbf95d8c6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2bb1a387d27ef5006f9ed72a92d0bc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac6313e3de2569ae70d2234400281b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90560c8ea9759c7924e1c8c3a20605274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e100f17405988557d02613c85db55275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f83d58b67b1a5ce982a18b8d126190276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111df2b00b619826533a3c0030f2cc7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab289c3b799c4f1cc46fb6e3321f8236278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ae6c49b411abec86ab98568eb4f61279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e00c6f3ab2d5e786bdc2c998a3c36280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bddf11df97287a64c0b1fd45aa0dde281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f33b15c8ad11f9e33aa3d9e9ea9433282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4882d7bcdee3103229b6dc5b9dfab6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbcd1a394ceef8f132980b331e03b71284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f602d585bcea5d1204071192105f6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b0fc5c700e029edf26aa39eaec0ed286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab82b55cd54d13b7cce97b32e9defdb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3545b6733534838957803352d2f0e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32651ebf038401bfeff50169bc8a0a64289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1c78748aa2eb724bbbbd0cbe6ed11290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9392ca3d43c6aaafb8487ab0c39044291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d8c197de4bc040fb6f0b5cd1bb6b8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397682e3af05aff4028bf875a4a2a131293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324282f8649102506fe8fa23023f0276294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d6e2bb3605789f97a937aa9aba298295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd646806f6e135651f6cd44b282c3ace296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b061466f1a5034121e7192e6ed4b4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834236afe328d91d1025301751703c0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef655fd186239bc74c405f9d6bfc15299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad04c422dfad545162af50322aa90d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee7bac3ff552859b90d189c1054eae301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea7de90397f3227905144e084f7bce302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafbc02adacdbedf55b2a8a7a768bd7d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25dc00ad3f9e5fb63f34f7282fb2fd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fea5bf7c42bfd9bffbd37874b644b4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08545dca3eafa6f3b5431c7fb61865e6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b076b383e672619b031dbad038f1dbb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfbfcbda451ef5f2b5d6bd4b3ef9bd6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec6c623285bb02681811adf0e5d4b2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fbf075aa775a1951a8c490fc2ea575310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb838de0f7767a6ba9d2a0ec1c385ff311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557d289813c231e7c69ea425d8c8f93312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9703bb5586f87cbb4dbf7190e400b3b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7c3086d098f2051ceebfca30ed910314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99c2b6503f88b46d807832d2fa346f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c695f62beef9ddea06f99106f3655316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87098b0330e7309659c17000d47b14a2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e392e305363bdaf0327e141a2e7ad2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5bec88643d4294a745f1d6df822d07319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ffcec67ffdda28f60981e7a38e63d8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ff545fe498e6bd88ee910b9960df7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc1ec3ef0c1c8a8517153275a7b781322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92538d75a53ea3c388d8d750e9131dd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b24009cbc075e7dd18c8527393496324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc784f77bc5a22cafff0beda0da0da325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40ccb2b36dcf597498c45f4c93ea90326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd44bbd69b4faae6c419588c51ce00327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfda383265e74ca98e9a42fe940b531328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4b4432916a3e27bb4a080428cd514329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d5d4fb3ab381070a8a7bc5b6a7080330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eed70f779ac019bc72827ac70357b1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761161f4f267456ca3ccc6b2fbcd95d5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3389ab5e7b6a4b04f7de8511c562a45333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f7d865258e19000d1eda17af67974334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d4c09c63c90480c2931be83d461e3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade0fe80412868ede083a962b72a87b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ebb750d83acb1253dc876ab6b0c524337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea21c9a4b7f5094ff63acde9fc6229338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adfa2cbb4fdd7c9225c5ddc4e607c2b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf5a2528113b7197034f7eb2a02813340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80449099f043e34d799f33b7cbf85c6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c86a2b8282c02f7dd5fb59fd6b961c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d74748ee3643cb35ce87cbfe95bb8f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928fc05e30a86db4e4b7ba0125374741344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789160050d305b24783db024d0ce5c5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6d9863f1bedaeccd1dacbc56d9be4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3a54e43b4b425f80d85a9d30de170347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d373e13d72c8aad71e86428130b6e44348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda2a1f393abd826d9456647ddb2c63349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e7d7805d6d006baec641ccf8eaed3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e494dacb7e4a93a6f77485994b4020351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba258f8e9e6fe2159c2895a1191d9434352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d142b9b2142466b874d40f2fbb712353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b54a7bf7ca98132dcc30cc37b894d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8d3b5b57e938517d5067c32a29234355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf4c89213499f6fc0991f05c2b5286356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f0f29e52694e6f916dee1e3d1ec30357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69407b835ac508f6009a729647b8c6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4ce4f80b83385e64f2d6975e5d9c2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f6647fb3d750de4470a3c5920c834360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdaa8da2fe31e38b02c41b97ec241ab361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee94929a544773530a81e0662c7412362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8140d38c99f09c6c875b17b87af939363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802d87732cb35a39fa44a3dd39cb8db364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b1a60d050cb243abef7815c86d743365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d111f55dd873ecf5345cc0b0081c1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6f04d23877ab29a148eed9d871d23367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16befe7a129c5a0d2ae18378c9458c1a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bccdc7560223b26fe56d533b02a2d94369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756f04ba1fac55179b1ed96d19eb41e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8357746002389cbc0792d15a2a0d3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a905e86d12c86c0b5d6434514d5cc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa36327911fce091a0ffa372bcceaa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56750f496809f7a46c829ea1e50f2f2c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23463ec426260c6c61287725ac62e0d1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9120b26382686c43dc20454031476376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f505b3b44e845a3d1df6df8c3791101377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9507c62b69ebf49c9032d1b744363378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b684d157f7d484f99cd8fa0a2cbdee379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406121673d098ba59fa5ea96f015675380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20eb90cdfbcc177d3587a45cd63d99381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a089fb3f9bc3db2a3f769e3983c75d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c49f6594d34c9e781537ef0a9d75a2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc05073d29d60257149801d40d21e63384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939f19caecddaafd9180c8a7ad58c61385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947d7a13b2c2ef6cb8e8c0a3e9a3b29386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2df0d4b290e7545d9517243023777387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f290e0b0c2d1db30439f21e8177356d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92611f518443b22662283a21af20ee9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4be9a539ea7182f8a60ee49cea9203390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d28280e51e199b73b6ad4aeb44573391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb3abf8eaaf8820bce1cb1d83af14d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b89ce74bdc84193c460a195eaa1910393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348b172e0a254f073822fefb188ee35394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319a047d86ba5cfa4e9576e30597ef8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1c352d1b0de711861a3913b3fcda0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fb1b2ed9f9a67cb00ac01385465ef397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c918d43daaf5c2633d34b23ff4c29398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf227e6c89f5e2dc8ef96f6e08ceae40399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfffade4c19f0f52e92787fec8271224400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679771fb27226c6a85f16b839b0ab64401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd172ab77e1026ac2b774fd6e6b972402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd7700cdc49c362c3042a265a15898403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3927d8fbc07ed491d21094b0d0a426404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c93b4da357165be74bb8e853578ce405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbdaa267890a0ef8e3a625144bf8d4e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07de8abfab3efd2d11cb628a5ce8afa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf8772140adc1812a08a364285f11d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992ae0d77c65cfe962032c6adac004f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb57f83a2c59c6fe5b7f090733de293410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79c5c6ec1eafebc02d21646f60395f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45061be77d5766f02744c32f9495f2a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457957b8bdf39090d9e5d66e01bef84413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1b22d1aca349c766ed770451f526f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94092c737c99de82efb19dc7ebd5c8d1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef239c8c2a34ee460959ce7457550da1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c442998b38832410ca001b16854a5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab81835cadef7a3ac859a11ef75e7d7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7715eac36d07461dcaa1468fadc1ce9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761818e13ba37e434a0c7623422c2b8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63206cb16d12436175a5e1b78affa482421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7902fb505dc8274170639802545ad8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ddba6fea75f5cfee7557018d07c4d1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb022ecf56a933b761dfe76dab26bbb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685afd527fb329cbecb87571e0afed9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c1438d279d54d88c7c66c554cd967426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b7dfc708ca40a41cd70cf3d4e6a3e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a199d5d0d06a3d51690ef64f7f7497c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200d10cae4dffe9ac1821a003219963429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360c5dac3b786b6758c69d3f5b831b9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576f9720b596b097f84e019ef1237fd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ac32fe1fc3ea0f6357c4c6d5c7b45432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27131b76de26b9182a35e99c2438c157433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46a88a39cdde1dddde6fca067eb579434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead34207a438e85d1aa9e673b5eca6f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae43299fe9fdb8bbf6de53a36262aa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad59615d55739ab745d1bd5dde6f58437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8e550e1dc0140f5b5e6a35e301042438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ea6dd432130d3262f4a4ac5c6ebb8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4306612178316421298dacc38bdc6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f5867179063464c9716367b05f7aa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f363d969d4c172688f541a7ed8204442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ebf55d9ad1104943a0cc8f4475a8be443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7a7f5a9f7fbacb89da59b913fe073444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed34b1633844385d7577af4576cc15445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679ffbfc9b7fb083cff6d8731b71809446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac1011fb03f500447b4714a4865f26447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5070f8659a4da1d2430bb59593801b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec57a2b46ac1790fbd4e10e02543d4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee15fba278351b1cd8950aa75b050c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c802f0618f431ca461d32cd97f1f57451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59550ce177bd5a407def64bc285acc7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575fb6dd10762ea304d5d63b77907e4a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120c1926a4c180724ef4410787e61f2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c97e3dd0725ad8d3e607faaa485cbf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448daaa5835df91c5f2ce153b82d960456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b257ed03f9e49bc655a736718e25fc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af23f792187c8cb3f58f47c7fbeacb8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38dc75e70413afd326718fd774ff9d6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb471eede5f72febb82af26a835321a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a64aa70e37785e9e772ccf61bcdeb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1f9e23cc085973b095300f0aa3bbc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc7e118b85ee277b3de0a197377122463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933784c5ca260a07280e8234cbbcdd7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f2ccc54e98567f4ba134f4d116bff465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f137ecbe48889f9b823efc992abfda1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda91aa351e07e0ee067b5ccc543eec467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a68f84aabbfdbe8a44b27cc87f29cc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba98a7ea4f5d23b9ad71195da40821469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd406728551d234a6556bbdfe2b3b3c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281dd6b0e408e99af99b25de1d2f694b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd56efe382b394356188e85d3e43d0b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2913705d05a99c4a76488a0b25deb7c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7f6daf63d06a712c76d1c941f4b71474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e62b508cb0a2516839d3b5ddbec690475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a6361ba349ce8a00e7f2cac1cc1f5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f86caa9ee1e61029c7fad9c857070477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa644a85d0be8199cfcf1c422cf1e618478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7ea606a6ce4796863fc064410ae57479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95faca0f64ef2bb311a978405b7bba480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fea3ae69c88babc85cf95ea56e4804481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718c9f72eb4e2e4d8f6b173b50a937e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872c2a81a033726b1d8166d5c04072b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a42a010b498f136a923ff95d9de2f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa196e90f55e213f7999d0bb8f494174485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a08ffc3fa2dd4d9bc649b4b205c10486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6956d65213f2402225701b1162928487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0feb1299de4d5f6420f1349ff1491e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab9e4a96b91f8c2f37a0de21cac1c0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395062daffd16dfad033909ad8a96d69490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298a41edcbc70b914bb7e75da05b24e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887daa4efcabd916ca7f15233389ebcf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2000e5fbd35608c437d6e47425d8e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304193a488dac7f0b4ac7db0d14ceb0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd2cb9e6730e606df155c6e03e30ba495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e2e2d5dcea389aaa57927940905c4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9fbf1e1b4df1838ca8bcfe0e63d27497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58fd85e8354eb9198f94a38468e6b1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693f0cb045f937a145b7014c90a070b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab0ad137fcac049a38f0b88e7dd12e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bafe7ad1d1e18cba2eb7c55f07932eb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ba8b996f7b8a71094eaf2577435a1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499970f4cb0938373e2a74a02afb0b5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf95d13ea3fe031f2681400b382e13504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa230c5dcdd8e4981af827251c1c0bd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51cd5972369c67416c9d4d68f01649d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ac52176bde2ab2f962b898a126e2f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68154058ea0bd748f9e9f8c47eb3d0a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab0ad019e834407c93022484ae54f3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78becc9bd2e8f1f2fdb170c1d4f60251510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06788226a77e3f2ccfae9072651beb1f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ef22cd8e9100daee5ecd66c996786512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de259cd1121a83dfbdc3e9550de7f2d9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87b5ce8f93f74931c1fcd9c61eb3fd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63340138046a754fb1e5388daa81ffd3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4eeaa655cdfbb90accd250c6cc8154516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c00e65fe8abe2aecb8dfe43b475f20d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47416c9fe49eb67baab6e64c3145278e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36662dcbaafa17345f1654491992e37519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f5cb9c589e59702523debfb5592d3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d0cc9bca9d2b6bc679e46fd766159521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692a0d1b67af19cd630164b6c4d0321522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b53917d23fffeec322b31553dd9c33523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc44d8c1878d0643b203d6c8d4f9dd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671ec5831c14867982cd3923ce34d01525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce4843bcd8b216faefb2ab4d66f521526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3874a9b18887de2abb8d0f89948717527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c2e9af74c1bc3b1ba3f3906fa97a2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56721381df65d146ee1dda21754c7a77529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7db716b856ec57c779b358e42885a9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1818108562625fb6fc86dca5de51ddb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11850562bf9481f88f6b949556b7c6ab532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed709be99f0ed7f7730efb6495cf64c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88398bb8fcba0d54be15ecc40e11339a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184dff91fedd9f6e37309bddc4423d76535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c038e006baf3d9144bd7a95f5ec562d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8980223ea108bc84c3f871c0175353537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0760300048c133f415e0dd84c5c993538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef23bc60e08a885975cf19389f1297a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231397bce523dff1a5d2ef0732416f1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5e6e39d5d0ff0613897dff9ba7b9d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530b7172dc1c116cf56bb352bf4fab9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb526a091e7e23e8df7570bd656a55c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252bd7216d7a77970c04b8117ca3bf0e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035d95597531be746fd7bd3325c8643545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1000bc4fe332c4366bdec9882ed8a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9eea78e928629603bbad2829515b3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d35e8ac53b9e6533cc1d9b7e7a28fa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ff813254c43469d874d5410f4ca80549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca0a7e12a10451d8a4aa0c50863b48550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae6027afdf692b16c10c8d9944c7bf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d08fc60619ab11d3c670342596b07552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51860634a1f214a56c3bf1fdca0a80c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb6b3e3ca8a720af1d55f9ce6a3ef4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4a11dd08880954e302c1cb8911320555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679f7491855bc26090ef570226a3641556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cda5639db6e45c6378aa02dd0ac8bb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f3eb12b378861122f1995eec5138d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93db9f6d977c28f21a7d94a851ef9b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502477307f87129f5a970102124e2f4d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cfe53f94af7455cf41c33d50011800561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ecee188f615c9aaeb50d2f12df5a7e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93d205666037e2def1733317594774563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b5d96783936861bd127aed4b186a9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29d8b145bc7009671b9aa744d44a0d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e087678ff2b19321465a7803fdc31566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e211d870b655e6467625c733fb067d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200e8d63ea4b5ee6164622f2dbcffb0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9bad913afa9e928cd210b3b2b32ef569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde07d790fc457d9a2ad93559e45649a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff6068e8d432959c04dbc21723f0d6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39ffc83982e14db124a94743e10bbb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb4c70246f7929798478b6db7fc8749573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc177e53749319fe4849edbd19b822574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0533a29ac5fcea7139c8f096bc362b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7cf83c5bb52ae843f030d2ec5cdf3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb403ce55ec45d357c586513a62d232577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab24934e32510a254ba9cf250c619d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cae3c2379e5a6476375f7c0d1abfac579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403683893e79ff804b0650e6ff79fec580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c89ffc43681723014e8c5a296f418581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7630f1fbef8fc8696b6c315e8c2da582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5662c3b400e4c9e0583779abae44f7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901a8b3f44f5de83d96d7ccfd310fea584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5395f2f2c6fcc12967aa899e8cb5d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbda5dd9ef8b591ffd1b906019edf69586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2825529eaa0a27bd5990c6b2ea8695587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd6f5f56fe094dfa60387c2b740a8d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65267c5d4d0653763eda2919b8b0a9fa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ccd98ac7d98a0d0aebf6aec5035a86590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c10eb261f79cb6a930751e78eff6e6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218477d144a4bec0991c49cc61b3ccce592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb370742e2698925b83a3429c6a1ec24593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56944f04ae5f2a6a78ab7767da50a986594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47fd4791ea549fe2f1b7918cac2bcfb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c89b4a895d8d0843d4abfaa2ccdbd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea8e0b7c5281be5c1aab38aed1b2e1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028f04ad6f5766a108178a82c0cf066598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc929e6882821e1857ea04a5f246ebda599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1d520ac98e3ebd7f462a07178fad8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87480b72cb52abc8636433fb6b1f12601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173166d4c41ea7fa322472f1d4281e14602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6918e380bec726b419465f7a0f821994603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9ea17c8d4da1c53994d874eceac8b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94a0914ce694c4a356cfa738a3028d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91849a189bd9729ec078425cd536b0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a170ccc26faeaa34fc9f75a46d7f9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10047b668ac5a5b903125ad4205e110608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216e94c5eb245ac3e28069f10f04b0e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb60c754d5865e39ec184db9940e908610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763443ddb37044beedd22eb66f88054c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbbb3f075d353cb7f336cd03cc932ea612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ecda77d382931068f8416bd65d6a82613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5adff2cf2943045623103683e2ed4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e264f52571536f06fbadee18cb6c042615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97e258935e52171cb803a05279ea39616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd41247c1d8ebb825ea0eadbff91c69617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb45b6a622736174a072164710df2b6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a2adb7787cb2882439887dde3433a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659794e8fa3eb244da345e128a627cc8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f1b3bbfdbc544a03b45cd3d1195ee621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a174f6952178964ee05d5594999e56622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48353401fc26c5bf9c651aefcd2c04a1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f1ede88276594d408cdff13d290d1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d895cca583b35610629640e81aab8b7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9b445b42d1782487124d2bb46ecc7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0ed4629bbc899fb8c147f16ad71e1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e339409961e3e13a6a2d3f9c1aa55ab1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6e3688fa39567fe43b09b64f28c1e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1ae50c83122829f89fdb450386629630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922b9ef7ed1eace3994a6f5e8a97170631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a234796a6499053f50f09ac1e7ac4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e33e9680c4cfe6a429dd84ac381b30633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c27f53b7993891175b1bef25db61ba634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02722433eb5a9a388d5fa22d5fe4fc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b584a1ce62af290b072e9c9143105b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66423af95e5694cd75b151368458862637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930c7b3b3636f723f7f4fefc70c7484638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963252e6d123f0fba4cd4771c2a0c4e0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa380bed12ea93a5f7efa7e89ab577640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447835bd56ec854ee088600c588b839641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3660e230bf3d684af79a87674e487642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5639bfb6933a81d3a5ef0fd1944c5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9047a179266166b5adf82431ee158644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de49bfc79a4dc4285da810eda1a3683645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742cfc74baddedb152c269da2ce79002646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e58b6af76827c77674b24c2013f3b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a3bd02756b8b7c26e494b41a466fe648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c88d28c3aa511abb793332fa69e9c9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb9d75274bf6502594b8afbb420b79650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1392064884fa1bf92a91e1e80d6501a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053c9a5adf5bfb2310662416e574932652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6aad710951be7f9f1ef0fb3970e386653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d5011fafcb98d7a7c847dd90eb5d6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1bb38bae0f83e436566fa820c2702d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d3310d9dcac5bf3a59ccff7d58b1b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc034a01f112029c1fb9736527895a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7f55fb37242000348f42a5339afe8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75686131680f24a0298c5435b7813f4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639effcaeaf5cbb6c7b0d81914fd83be660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53872b0494bbc5107e51c38c3c8e02661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b8972d53884f344d74cc09af7cac8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877a2b1dd81398bcce215c342f113cb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e1827383e2fa2f84070d4ca36ab2e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c1d8d8204001b6c50a6617a62e49d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd386ac945afd06a2d15548f22c756c5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519a2965d3a2922437ec3170e812b9b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5c45a41eb4f2c1dba25cd23e5a13f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539089fe0940a12a80fa82e0a4101d86669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a06971b62f30b5c8b4a1448684d99bc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415c30987d2977ed0884626bf62b041671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e574c07de7dda80713650921d59f13e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a39fbd2390d93d5cd13117e036c27673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc3e75128a8cede3b90a15c155ff6a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517b356e94b2db6d1191237d8dfa0d3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed77c81303f76529bd577c89789842676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7bc93b4edc4511c629109ddde2794f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d13347582daf2a0a7584d95385b056678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30933b881a3bf6673c6961237389bfc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d3cbb7623077518cb88ff38c97242680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c1545953607c8d57c496b65c71b3d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24fd6ba2e5f2039e572868ec5082c0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724681531b502b0770536f2e14f3036683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0465e1dee25285247079353c252e9e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122d8eca1002e68613c2b13bbfb8820685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c891923f5fb932c6a09adf92161bc90686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0dedf94d1684788ab3f26259d6ec2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49465e91af73a8f2d090ce92580451d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d7f0c21a40085d149b92f4b6eaacf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11a3a4289728d1d80c114d72101d10690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1cab5eb7c79d2160a1dc2a9e653ba691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5063c02407f557b92dd92e0eed951f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1b5468a37994f33e0c6e907d2f30f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5fd7e49753e24cf54538e38d233c2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666de56a7f1766d8a66c2fd3511e112695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ceb3ba817210d4093a2340e0e6e169696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275c1244fe1378644203715c0e04c27697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ebfe8fb37ff6059783da8b457d9e1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c47b21ffaad89acf0c00d4893deb1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5d7238e364dd66be36ec7226ca516700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ca7c409b0faff36bf4bb601655d4e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eec08d4856b646de52eab7892128e6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ee43fb949097c62d06e06e3272624703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e018e6e544ced23c7fad433485cb9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470100cd57cbf9a90a7b782a71bf4826705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465772b412f734a155a86e26c421c651706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158c33deb4533054176259bc1f033a3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe33b1db94b75150b3ab2ebef840d1f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232243ea146752c2a75df9081addcb0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c274f64bc0e3b28030e0ff94931f07710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6fb19ae508273690f8bc14258ba99f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e447460e122c14fb4dd177d0e19506a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccfe1084600b7d02f6afdba1ad7eff5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db367654724c06a6bb669baa00fe7df3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35947f4a275bbf67edc97bfbc3ee2499715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee98764416ed859b9ae59f42ceae55a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf09539614da7a7da5784b0ab254482717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ffa7b6cadcfaf9049bcad478ca63dd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ddafef7bb7467338f4382f6653bd0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede98c36a0c07f07ba697bcd43fa0f12720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186875d4f2b70c1b31ca054193b11ac721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4dbf73099efa710a00f9060ed52f21722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f9e87fb86f25d9a82207ebb3ff7f7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06d7afebf30046232db9b1d4cfdfa1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dcdc6d829d344c735a7f7bc4519912725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aeb145ff8bb8a2685e6d24ed1a9bef726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f47241520e0a1399075907e7ede93b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5347963da94ff89c48f8e0348535701728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858e0a9d3e825ef0c2166de9f329077729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef525a86f6e0f1390b94fc264a14d428730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff253eeda444aeeb1656696669e9d39d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7d4a012b117e3e3858b0247aef0a4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59dbfb23a65d7e2804ac5d4d2d3dbe733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75808ba6884a88fa1427debc0dd156734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e59bb0f44027e9bbdd92a845e4e30735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17554c450701278f33e0dee3eb7c0ce5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815baa64fdc681d413e056150286c72b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07d9be4ac1ff02a03c2363b1978cc3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6686f13423452f245017f159b27350739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e412b9dafb2821d4b4f657b89b5801740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b75a12b5a0c2f7e9de072e126b5446741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9584db60cefcc11ee65827991f6739742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5984fd26ed4dafb51f4e63d6fcf3a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702df03622304243acd7dac31f7ddd66744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a2ffec2d961317a87dc6e5e5cfc0f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579489c7b62dcf6ad0a9454dce5d0ddf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c25d9ce82698b5972d67721d48de8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764cd443c7bc27afb889a9596577b3db748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2069a1d179548f7b8b23efd7fd2d2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610053cfd7aa4fcaee8ccb0b2e56ef9b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf33617900e54f50cd50c82f0e20bf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea8cd5cd474a7b4980c113c0459dbe752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59712f3fc7e67c45e6f162dd07e521c4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d73f52f82b282ec3c9c0bcbf8fe4d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864306d9c90f30b0b4565cfde4a095d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0266d587c491df3ea47396db4392d7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733ea89a9f17b7ebf86545bc71a7093757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3dc79bac52c96071e9b5eefc354e7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652117c6f11e5dd36f6537650d51670759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b100d0c4af4c401428eca8d4e5ea5a21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad305a4538f35a5876f2a156bbf00f72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0c3150c75d8ab4c8f07cad722162a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad7b41f16eff2e70f6e7daeafeb6514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41215b0e469164745a0a318981e997775.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9aeb574c8b19dc83f9aaebe7462abc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d3bed567e3aee1b40f2ea1cdecd9e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad0ba0a0a98daf6210524b77018db28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e21a3f39e91fdd950354bc46926ea79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f3869320a035b9cd13b39385f40b510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ecf0c1916e034080eba2c1d3de02411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f35ee4962f9f90bece2d63b0a21ac112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a137093d9e86097d1d81b4d120e3c5a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9821db7266fa93488f9319716d4548214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec1e62cfca08d7b31c98a900f9377215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac73ca053d64841b6a1d3c9b789b87016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f077c53c100d053ab320bb0ba4904a417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09fb95e94a5ceb7e3d54d853ed772c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d95dc2635ad595fe2b2650af6a2bd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9fe5b245ab0cfeedfef8c45e4e56820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267110bec1f58fcdccadc76417a37ff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103027d858d00ca763ee5ea75e2587bd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789d14c5d742b796eb77c46e9fe64aa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2abd430b39eb15be784f3a70ba7737724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9522bdb5508aff801df309361082cac25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4deee2eb1945b4500ceece0e093089f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498ca5849ead2ce949d98c70ba2066b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b19ba0c76b12b930686a6058c65fb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7d19fd9eb74d85bcb07d2a7a324f629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e0affbdaa829b391000a8b1ea816e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da39011495e3ecf7ff88526aa49ca5031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016eb106b4db7291c8b1cf6f76648ed632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122222d3c3e3c9c759ac9b025827dcf233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4537a8b1d272a7d7b8604b09688f4be34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5547d4b727e58c4c39bcb7aa4e437a435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee18aae23a74d9ef73ec115e94bbfeb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2abd387afaaa16883404e3c313abd037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845997bdf60dd8f894fc63a18fbd11438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea0c284aa956924d32c14c9f828c8239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bcd8298fa578e0fad2b3b53fd17c9940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1944fb7116a5ecb05d779740dca73d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d1cedf2c194981778163d51f56f8942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd84e33277488e7faff20732dd63fa843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89657c6b52fc7d5cb3600fe92769d1ee44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e813e62b208bf3215f0e370860beb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40130bc696d7dff8781163f70b5dcf5846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6438da62f02524fa3e6948ac0e7e447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c6e2e876855b9654fad81b1122fb248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055fe660039435b9d3a6859a4182c6f449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447c643c4645a9dd98237b85954792250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5117ad970ab89e56f1ccf8d17a8651f951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2907a72714573dc1890f0de797ba852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a378ab05f4f7fdde03c8bac674f36ea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b59807e4efddaa3bc0353effbb355e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301e114014d6e998921cf8bfaf9d7b155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3209f39885a7d553d21e433836343f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd5628a0228c9785035a96a71eb79d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372d9441797b89df033dcfd8ef7163858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60639e51ed6a357152ba5f004b1802e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9e6d50096de5c7b3a8aac0dc04ccf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db09cd00a84c9dfbed07ed540e9814e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541076665e2c8849a3cdf013033015362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9cff66c2aaeb5018f6574c84fb5d663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b9cbeaa14719551492a6569be3de664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33eff557608ea38ef0a2f2a8b1d127365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761ae1eb9afb5fb4912d8a02006660066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321a7b176f64c9c3e0c66a5cc86163567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3fdd380880f66db28f015a50ff87b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c8b411bcaead495e44c2597ff385969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6239bca51d017f2b0720f6f8edbbd9c770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64879aff242237d482d0bba2c3234d1a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa787cc4ecf01d3ba744c95d3c9f4972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ba346b4a79d480a20cc96f898419873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80fd8221a0001b2435f61a37e9d0d674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec632cd96f0b83c0b967b7159ad5a375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd61f19055511fcc87c16203e1128a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81402ba099a3013d8dd3f2d9923a878777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa3096209b78e1f7cd8c7be7f7fbed78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f569b7bd6a4cda5be1e9713e20b1bca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ce92318ea7a9744c4a6e39364805a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c851be851104b52d420ccc291e63081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eac4c12d34092641778d2fe8732ef882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24747c41871da7b7da929670ba3c257d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a454f4d2b46034e57954e7da20c73f484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e94da196198a8593861ecd7497c97285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6948ac2bffcc550e283229ba7d512d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4898990f67ec98a7f84e0050955c4387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917088f3de8ef5d01d4931d49bdc1fe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4c4249110ef9715fe90bf780dfb1c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453ecef611164273b11221484d326ca90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9ed1fd33c95f42cd3091e2a884de391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157df4894f20b0f42f17feea80edc2ca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c5aa3ce8cf14304771a77f016222393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e357df1cd3c59b96e7ff26d74796d8794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6944efb685a79311825fb9d01abeb095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0cb0c63f5f8a9014a493351067776296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb7ade954f3aa53f830739513ea79c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ddeb1c6c97f8169ae39491b143f8f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930795f9d7ce5490fbb88c0fdb9953199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62e326d80db6b9d0bec1a620693bae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a22eeadff458d4e99dde8185437aa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a776b3494c8848699b868c70f22c85102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aed28a3ed48a2efa97924657faf058103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b8db63139688de151117fa5be915b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f5a380ccf26956bd4846b333fda34105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76fe56bc9691f6438dfb4906284e53106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3debabbd168085cb8b292d0d3aeb5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d2726a2c152e960d2621799c6f07a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af029f7468feedc31efcc59249db4e7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46fb6c2ae1e90ac19387966200b4a8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18888d58af3eb17f9194444313e4bef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517484e397d1a0b7f22fe66151742bd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e212138ef3460222e234f84615075c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264761500b7b7e522c80047c46cb43ca114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93562b7a3904bda6046401c1dec9bc1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a38189fa7363623c76b145f6af700116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb7931b76744fdcf3f43b898e91895117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891edc1fdf32945d056208c8b8aba51118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dcf5d2079271852c061365edd496ba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e14106c24612b70dbb3e3dbcbe77c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2412085de0c178510894c9023de9563121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34984f6511853c86041da7989ba52a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de8af73ce5be52fef07fe69de26699123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121091e877ba9fcae6b0515b1b14cd2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7757eeef93b9ce2a38ab3e0503ca403125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd05d979d2e14767a3d32e16f2e991e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb29ad42d962dbec13827de6c91bfd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f990b42f1ffaa2ec64478fb2e43bd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b90ec2c80c2f19a05dc655a5ab621129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b118953c5767849a72b83e1d5dbfd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f522837a12c23d5d8313594881a938131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e294d3499db054d89fb5b1b116e26132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06e8b742e5451948dc061d06d256ea133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a181701171628292e56391afebcce6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3727d273c40d797f5e67d9995c4d855135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70129a9865c3bfb0905b8a68cab77013136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4d8da7534c379145a592971f5c78d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effbfd1830711b8789d52fdae4d963bc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50338bed7f0a646427bd7f9d3a730165139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1571b0d5cf35453e522a17f0329ab23140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0203336f9bc72a822b002a94ec0cf3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56ef6be728bc5fba7584ecfcabd760142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64939026e470882e9c07276cc03339143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d42480ee063b8ca5fca41980b801a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e9aa5e7be5b6e35b6b86a039029c7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07274ef8589386e98a6785659c00f4ac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb202b5c5f4f7371fe458241ac0a7797147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd0f77ea57098153ef9fde1d9d35cf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf218270777d7c963c2e5780f67015e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee6df3feaf02a0dcd88251f4ede2c1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52512e3fcfa9a09e2ee61137db09985c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4e752df463d3e16c8399c81b40df8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f351f4c1f7b960fb09f8e49c4f15e9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33abd16bc640fd211778edb2aadf0b89154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5f504a674b403c10606e046f59db4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c7fa3e6d24bcb6f14345a68c3de39156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66685fb123ab2956016064c01ec9a60b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1577fbfc01894f95b6eec7174ddcca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b67b7c7e7e7a362427170065d7fde159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c77225283b5da5c8c5ddaa660003f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19921ea4f4d9336f1c06f72266afe522161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e4bc02423b66a1240b79c7c6ff56c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8733a5e5b9d707e7750857847787853163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a3959023918e863c5aab12affbbab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e338375efae8ada7cb6af506b4baa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6c55477d87a6f51dda2c9279ef6f3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b14e07cbc1ea68d97ff6b70ff8b3b5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082938db3206fa696f5928633d8ada97168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd3dc0582105167ea50e806b8b20e3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10b799ad858daa8aea87f33acaf9db170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f2a1d6d62124e86d2062ef21a95b8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9624f3447442ed3f230e1b0cede34e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70bb7dd31cd055625ab769eb554895f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df729467e98fb02cd2f7165df3b85146174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6481132fec667af039fcfe4e0db4f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14953ac004451687ec92ce3938d24916176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446896544f7859570edb6806d0b5541177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d7be7efe765b4bb22bf4c3482a694178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108b0deee239c0e5471589670db33dc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe49b4e2c348f0ea54aadc0534f00d1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c51520bbf2a02d40d574b3b65ba9b3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228398f9c89525b8e2e560fbfb1d26c8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381eb206514830336c365ccc2c4be56e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353fb70a360726956f26ddffed276936184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688a29c0e21a33eab7d102db0a7ee67185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef80cfaef70cc01cc2142df789027e6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6727a713ec6037fd126b2064283b07d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273b475b015432819f89b980d84b363188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a9145211547e7c6769a11b1985fb7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c89e5de7f4fbc9a8200b96a98105aa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83ba8471fd1a47bccd04e6c10d68e6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ab130b69a0262d0bc06d08d2a65a5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f49b91f2aed817784b6bf0cea667ff193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00298d0fcb71c38586055180b8b2219c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74510afa909ae3f869bcbf583e3406d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e215241f42fa77fd061c519bd5e01d1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62275d8f1d4f350bd310b02f06fee89197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7d80d2816d0124c7892be6ba11437198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51d016a943c385cecef0172031806d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b3650e4ba141330106d015e2dc176200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b2b1e008053a073d95873372026df201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4add391e7879ad49bf9fc945a10ce202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378afe035b550b0c84ce47a3a3737e65203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9cb0b2e2a500f2015cb09962fcdb07204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d44810358f516ce71e7041f72a4141205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a51bde6e10f8242b27ee7f66c3f4e2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccacd54e3bb61191696bad18f99f8c53207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf663b125cf416e12baf666c7a50103208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de056e4ae7fd4ab35c22d1bebe2748209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068bc29ed2c2f7a5efbfecd008aac573210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b389423616b3fc386cd7a9eaee0f3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330933131568d4e58ee345aec1e9c3b6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb73f63fa9c02911751e5da49043052213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20c11147483aab70673397f1d9c864214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7802a45dbc056541ebe6fd193247c5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9d88e8da20158172d798e3d52fdc8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5903ddc902b7afaf26740f9f4391fe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb375c197c99ab0b9330fa3318cf7e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c1d82f85ef7bc29c21e81e07869db219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f544e1c96e90bef104bde07cc846548b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575dda85200a40ae1dd2101a46f401d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ed2adbaa7764f85a56e65b650155a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbefe9750d71ba2d9efccec81c870a23223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1fc3cb864e6d74907834056c7a2b8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0ec449398e04fd82bdecdf20d6563225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dadb0000c5f4d2ec41033e76a9b46ae226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d7ca93bf8ed927c1ff657e0fdcd75227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b10fcc750932d151932c21cc86924b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4f5f81b5f5d0b861dc8d6b40c064a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01adbaaffb89c49e6fcfc32b1e36cae230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39789228f60cbce5cde1b2cb714f0bfe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac245cdd42c829834d4c21fb91f404b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4b773b1cb306ae3985dfce35223d9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3aa35cb0fc1a478cc52d5ef4ddd4c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449032138535e0698387a3a23cad0839235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9db08455d07e69931f789dc1d48a6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d939550945a1f02f5d5f8a8de77eb45237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d365e965efb116eb55a0f12455355238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2caa83c00f19c97b209eb4b6d0c07239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f686600d3bb6bd53bf2dbe2f174f69240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb9cdafb6eb510f4e77e1e4e996ef3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ba37d947d66e6f12537e1f0fc689c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3298de1d03a3a9c9d7dcdeab025912243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c0185c0afb853377b3a00da0e1ebb6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6d1adb2939f0ed2630adec389eadb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0486e9856811d9e6221f92b30c5bed246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8523d7c4d30c510bc2d990bf36bfa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90048062bfcf5cac6ca6e365fadecb2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e40f0fda3b2a12c990b2a9c4e6eca5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b3c53a8685729aefeb1c4161d6798250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf4efac9eb8ce213924c689a74a7d3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668daaad25132df5dec53588c741fe17252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd260aa2563728c0bd9a5bbdf1e56ca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943eaee1575440a420745c2e43a5091254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da15eedf0444569ddd9e7266fbf419255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e1e7f8be6c684f4aabb12399cafc9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde32e6ba23ffab93e250f049f422597257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73eed093dd9f6465654e530e54a9b0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933df610ca8a63d8a2497b1ec45ac10259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d3146e19f6779df42df6ef0734cdf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103787336dd5cd0bb270d0ed03781b65261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba447f46427c185abc034e976dbfb7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd5f0c43726e3ca644153bb8569897263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d21e8b9424f7eb25718ee8ac357dbf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8697542dcbd0f26915aa4ee7b7f2a6d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84698ae158404a6b31a70f37261a7e5c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c608a9d355074a9fa55ebc3f1fa12b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1eeaebfa3eda4f2e1482fb89e75b2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b65b8e152a4c27f713901b3052992269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143263f229dcfd54b29ef09550ed7f9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177ab1d5709ab5b1ba271abeb555ff4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e4a65f6254178abae39b25bbf13a8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881beb542d0f493c32f9fb5dc0c7d4d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd031695c5dd6f78eb35616f64c730274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f20569241e028e58aa8a531a39432275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995eab72c65927c552fe3d118f170132276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de55025125b784bd5a85e0521c4427277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3303b9e6597b8df2b4781d3d7bb287278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4dab66fe1713a121d312f095ada64f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851e71eafe7c4e0103a68f81e2cb797280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74134f916952c28b85e50ccbe2bab5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7579b969789c8053076737261f016282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d53231a1ef8a43c0f398352060f9a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d18effe02840275a80ae4a84217fb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46878a9d23183a699259ccbd8e8bfe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16905dbd18959fa2f847c05464e6e4f2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064cc524e97c96737a54bba78538a9a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8bb558bf2ee146f57bc4cca8c631f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e84d167bd37f9f4b6ee1d89176075289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75819e5f53f208ddee7a3f187b16a582290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04458b3f2236bc8644125ac40379d126291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4afc6a154b8bb812f17f4ee1d272315292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee668d9baf0c7caecbf2114a28530d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b57e5aeef81b9cd43d2c5cc4422f8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6e74ebc25f13b9cbf256b5c8c4f59295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f4daeba8b35522dea0152f1a36557296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b96880ea84e60f4affe9f80f87d50297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da4daa23faa85b1db4b3e64b523c12298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d79c352410ddf1cef2f675e5c34549299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358983b9f505904dc4389a320b848bc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89137105d8145776fc76775a9f97c7ee301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda4e8ccf4224985cb5ac3430c22521302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f938658a6b553a5c2eed0c1bfc30b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170c545b99cf1eae056752be7e064d9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6a391535b5aaf2ef3f66d142b7313305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12468295a224ca32c57c5d15af7aca4b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25da6ea1811074fd2b883e77f3603ea307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f85215d37d47ae14afcb6db425588e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355c8aecd69c4b256d17a8856952851309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd457e14bcb40b21c467cc5faef07152310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3e55fa1993c560c6293720c72826d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebbcdd160f864b26dde00bcb426e8ca312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca249098bcd4a228dc4e6bb9206b282313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa512876a81e1b1180d9efddc35ee5c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd4bb4a17647b7b2bdd835986a8766315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7988d70e91ec439767ee815508194316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e22861ef3bee17dce737ad7c3ac37317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461a77ce81688815fa8db9110d6a8cc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26bd4ac53a6ea027a0a242aa014fb8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11901504546af11b62d81f2c6cc3a3d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ed87b28fa755cc7dd19ce5cc3cf01321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23cbe9775e02e48eed92161efa1da0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89797aab9a7e4bfc99861949e9e83a46323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb31e64a743dbb64f0ccc82402fb9f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6a23dce2199f8b3c3868fd5e2391d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af96c34aca2cee7b457df271f406865326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e1d6101d248a734e013ac079aac2b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80760a608b8207a0ca4a30d1e4a4a68f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97358d138197563f6094e2d538476563329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013bd0159da8e506c11922015295042b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771d016223542ff7dba081950b687c2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a4582b52b0adba1c6b65442261347332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e315c1850a66de8d525b99f41955a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec0a57525bc352e9dc644e21cf6fb05334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62776d3bd8deafb531279722a9c63605335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f20a06dee70216f3edb5e67cc3fdd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d42507e2475558dc931479e21a503337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e18143c4feab8fdca43c2bfd4d2511338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc82f154d1714e2d04803812529ee2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd935e5845a071b335b24041f91089340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df800385c407b98be566ed6723c5bea8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e18e47ed444d3ad89115d1f24fb112342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f186aaefab3b99614bbe88cc020d93343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5dd309b69ca031db0217c7f7f74a8f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23404768eda8225c0f5b3e94c4477bb1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144fb105436fa5068c17ac15e60c0e3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbcb02cc22623b062b1efcc02a3550a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4dae77d9f86e5f67f2e61d9bfe00f7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9caeaf3de947456adde89eef070355349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244194358c0c8d4bc43a13207f4528b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44961ed76a1090c9d7399e8929df87f7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493247f491088348b8ebe4209743907352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9ee75bccda0a9128f224ba68d3186353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386a9fa117b608d5fc58d8ac19552f0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b7414fc4f94bda6ee4247709d7781355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf0957ff5d672754232516ad33b07a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671aa8ccc8b516d970fb9960baf81c7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da639b2be06ffbdd85ed6f0f4ddbebf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212dbd9608a65d0bb8db5d2e8ff9e68359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe3dc5884402fbbf213a8e0adff55c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371635e0e8c624453c6f47b5a61029a6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831121cef8305e5e4ed76fdc5697f558362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d243460fc9f0903fbede03fb7c48ac8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda39131282ba140f043285a7e51497a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b9b352bc7801f9381cfc3f733a099365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400042af133f2a8e770cd5182884621366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a38b4834152a4e986b7bd6cb7d30dd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a65fbd3d3f85008846896e7d27b79d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c9f352aa720d788f9b6bd7f0cb20a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829a00d04dedd274f6003846f0a55c6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f634829b36e526b2bafd1738dcbca0c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46fd1261db02b4a07d0e5770bdecafd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceef5867ae59bc865c90ef9ddd6608a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86865e5f44e32eff361159e74430e007374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b2658a690f3283c6a7280191bad5c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ecf37494f9794b498c408af2d1a91a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466ffbf7bca114cc2407f478e2dcc5c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a35d7878839e710675be966998654378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189643ff9b6ed9491bf33c04e236cd2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865091c10571c1bd988c0c2bf050214380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc0718593c69dd9648dc8afc52876e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975beca77cc3409c1070924e0d3aa0cd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53343696c499b766278a2af7b37e060383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0d4be7601f6274d416e85d77bc1b7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f98b4cb061a39437486faac2d72ab385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df6ce4d61c94d3daf006e9da657b10386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af518305c87d3d2c9af996ac4bb0ec43387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba03a4aa097738a2079acd51d02167388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcaacb9430fcd0a8404a31c574c9e25389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d4a9a3453adb2491150de4e8b70885390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab9925e009180311553e12574698e5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c89154783b1ea5c55b48267ae6bd0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0919c4c70e4301ba18e80ddf4050c3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ce045a7d684710cba01576a0421bb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d7cf654bf405d85af31e407c243bd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17492a4b9f4b01fa6ef1a79dfc623d4f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6188ac5742785409ac29c8d87b9462397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217da55053fa4a0899cc40a9c041899c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14ad7bf146fce7cfcc6c660657602b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d414d9c959186e6ab33c08a1583ac400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4cc42c5e23a6235fb66197d8803fa3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11b1507b70610a812ecae86a9974b9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f0a5d9a89947073462d4b3f3645d5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695f4e1963a3d4e50a54d2655861ba1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c693ff76b744e805141b01463fe34dc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60d59d741919b6ab62d022a3d98327406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa11c9219274ad0ea163f16a5c8c31407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881c79c472b74f1b892ec47db5be454408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166264fd0cc0b6eaa5c92b731d0db45409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e231f57c1fa97ef10baca816f71407410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80c96b9e2dc70a806ca7fb49769dfc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0077e512acb7135b90f9b027c2c988412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be54e69d93e426f2ab8f6e157ee2347413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37530890e25c58b2ad42595dc7902bd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c323681c477a89599792e70b85a20415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b9148fb774108c838b0d549784d18416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969dfb412569f42ecd4bb5eca229bff8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00e06fe7edff696fd2e6d4de4b7ff3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302613e788dfb1e0ab78c338c4bc4862419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7861805fce8fd3b2b9c3a19967fa6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ad7813b2bb0062ba1f5b0dc571fd5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef12cc4250498f9538e43da5ab8d33e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2d438fb560c2c0e91ced64a7eb02c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd07e7e6b005ebd187278e47b7f4367424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d127308221a705506b7a41c5e371400425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946459e3d8a66ae9456a892bb35ae614426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df99c2c3d00b00f9df75efbf9ca20b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392add6faa52d1779bc2f1294509597428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743006bb07d0d5d5c734f4e7ee158889429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704f984170a7c8bff64cf8a0bfe36da430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d7592ab7704eef4a88b2a586056b5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e34cf076a3006534ee5ab08a6ac6e6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b096875f23a45bfb7071f33444f00433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05a033f4bc245402f2d6c7eb5bf790434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b590f27aa061e8ba0c30169e422da435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15c00f97d137cd97aaaab38bd4b5ab436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57988719c5cf8432b9b9b0e93cd55407437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f3d99ead2876563a4e0d814cba052438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eeda438f8028d0180cf248b5dd6569439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b68d8afe29cb88133191869a602b0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb0becb9dc882eb2031d0e9cedd302441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae908a92e83c6c2ba1d326573eb6781442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60426e4df79269a418a1620c9e78494443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562ce5fa0a08dd59c221e425421b6da444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b3aeafd693add5b9e9758f598ae88445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994d4d32e8660cf23b6afc3227ee119446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563b236565bb1c4e3dde5f9cd8ea0c7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b990f163b9c064ad4cffd035a155b5b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8b7fdde01d7fcfee818995be5f8dc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86736e37d8e6580d5267384ecf8eb222450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ae0a4140bfeda651bbcce006ac901451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc894de78d358d852a055339ff6bd956452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d7e124b52f12e511aae5e62cb0b9d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa2f2b2842c7f50b2f708c6ceb5407454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6610b8d24d5f45e08878fb3b64344455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa74bbc14b1d518a2d23f86bfbb5242456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83867ac28234d2c214b63b882b4299457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b234095ce0084b41c74776b45b4dbef458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af041a067756d99a48e4c7ecdec980fa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5edb8c9e647cfd4bcd7dcd55dcdf4e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c84de8186fe807bdedaa453add139461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5cd5cacd8d3db99d74a4ae9ba08287462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16c2acdad47aab739163c777bd0b76463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c4b35854cc5821984ada143eb9bf0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb8702e44d35c1fc2b3883cbd1bd96465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ae707bbca7c15ac8dbcbd441017d3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d2354af85fc85a69dbc5a0ea4651f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff607792845ad55ee0e6b40c434676b1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a09dc4bef6673f0cbaee09996ee2a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea7fab1a809bc51dff826036c63692470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1044f59512b3d952ecaf9222f17f965471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d68346c38a68565fccbedded823ab1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739fffd44c38db3aa67b35bd6769657473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ef65ca4f897fe7dd8c6c20f5dc8e3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2e0f8ae8b6dd8d91779457c1ab3e4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e4cffb05bf8e0307739b5f69ddcb4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e516fca023f9f989bad5759dde6f0f8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5e9f223a34f150633e5bdd02f68bf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daadf179b2e935b656c844abf59417f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402979355defb7d44d6778ba9c932d96480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873bbf842aba2541f49f001b889093d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81630b3e42a76b8174b86d891f446c4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012cfec4427be54cbfdf916862ea87e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4095a6ebd6abcca1ae3d9f0452c62484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e9a3adad2005db99d45cecf652c92485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760fb3e0d95ed6c1af877d2c568d66d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f482f46dbcaf9d993b736c39760b3ce487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000cafb82bc1c12e5ef885093946ee35488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36eedcb7112192057c374e27206f0c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdabb8da0e5726b6e52c19b26ee5b4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ecfb1eb8100b2f8acdfe2e1b7f0bf2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641cbb5fd367718d55aef554bbafaf56492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6b514d482416a036a7f43a5e78b52493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a262ab661cc46d3ceb155250e62abb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2803823c2d012348f538f638b018b8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f501d814dec6765cec3a4d462593df5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835f4a96452f99e67099e8278cda138497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ef7b3f7649d66ecafc8f0c4c42d3c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27fdb06b83bb9de922b24b64f0daa1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489c6cb112b73e74b6bfb9f29998f2f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e3551c346dfafd0004166e0c52c04501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bbed5711411535db9dcf2de1f66797502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905fe3f85053c20d82756cd92cd2671503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c64d1e7eb8cca63948ceaeb066dab504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a33aef260b08cdff22786cf76c9d1d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772088290d34d0e735de21d10f6d7d69506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51253f1a084ce6d16f1657ec177805d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9d97bac480a8530526919b5c6b590508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1e6adb1896acb22151521d36836b9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f3e28b973522ad60dfa3d306ca615510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d471599c5f197eeb7e6c86fe0fb14511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee77a5f3365ccf18009b93ed97c9b80512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332d3a8d97f2ae9901c3685077d6af6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6299dcf0cc3b06739b80ae6fc9d705514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf427b0487797cfbafd3642f2e048bc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0231c2eeebc73cec129dc9923cbf92516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be753c4559e68ee9cb52cfa04e5e47f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a237830cb9428af28cf70eeb7aa0683518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0d78635bbdfc597bd132fca7f0df7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582375e1c313cd94fe0919315f0b19d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd5100dff807b9fc0f9088fed1c0e4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e8e1a8df2f22a16985c4ed574368b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae8607f5be1d689670217ad3a66ade523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b35387b68906d470894201a0612918524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1f066ed85720afab39cd756efa013525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59421da0607331efbd3c829d5e7e328526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35e90a6d1b8ae6f53885a1a43619e3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418d6a967258e352b0a5884fb569707528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4acd9b7a6a10a207065770d5e7a98529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334c02cf8e70f75eb92f85de57f30c3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746bdc128d2197cf098c2c9ff5f69ecd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55dc4e03a9278c2b989172fc78bdc1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac850dc2dc8ec331e60beb2ebfebe2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5425e95d85aa4eb32e8756065b982534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2090c3032cd3ccdb8c41af66d6841535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155182c9d04ad0ba7ca89548ddfb8cf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33123f5eb4590d9895d33216a588ba537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5d4018b502e54b07535d5687be7b9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70c7e5aba162c6c228d2eef3b2878d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ab08311252b3bf4c8b3b5c2916d31540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371bd5fd881a71a8910ba1c3d925a7a8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127177d4182d0983d5322a0d5330c11a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d89852d44dadd55b2463ba695860cd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef69cecf40f63495164190d83925ca544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69935cf08f468889d6833a941b283938545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949a4ea82e9b239dbfae63eeab64d71546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6edfbf9a6abb64973e6a163c920d4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b60dacfa5fb8328384a50e5a55e9e1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81d751c4a1f96222c728227196f2a3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d358e285912c9fc8db2ac239dd992550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1654bccdf7cdefedac54896302d121c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d4614ae43e405ff00984177d131b46552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8d97d6a46ea094dc45a2e6bf5ade7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7a2492a70c71c9c0187a4ba01a5fb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9aaf1199b36f7c7d95732813bd849555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762b4891683e8de58e3ccdec84242cd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a2b05c4db165636059240f34f4ef2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d1a0db8c2c04e12f460b983e1cab0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdcd4d10cc86af47fe15703b62bd79f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e892600fde3adc7c2b362d560f3d13b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9fee49d833aa0d0930cdda828fbcc5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc8e0909d5fe628fccfa032acf68ce562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188249d0a7f0bfced101cfd3aba10b5a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c01357e3330512d19690d3c3a1da36564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53322bc481438a5d2e4f8d872371fee565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b148dcb7290f5d2980336af0076cd2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969256d58dda68af125280f40aeeb757567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc6de82967faa1287f42610a180102568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5519acba87779b2eb19a649a4042c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3486314f1af1d4fe7abf027623dce6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4f6102ea6b2e5a147eb02bec222c2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc85fbc4592b1317def2f15a70da49572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ca8ce508126852564fd2ffdfb3b76573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ccf8ae6877d0f55a6845f3d0a7fbe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb20156449b11249795aa8cd71f1cb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d885f5fc52c3a808aad4873c47760a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d71f6fe5b71f2b675da95e3e381fb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6791301be21a38dda67c028c7b53a10578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1b47159568b08e3e86e7af97d7886579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd3bf9bf0a86c5dddfc4155d5d7615580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf39c9cb70f799b8bc61467f55faef7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5934ab82998a14d4b4979bab23d472e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdbe4cec25416ca20519397f9ed7531583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20794ba15a1212e8a551b7ffe5cda9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146ebb2b9f79e1ce650f274a9bc22fb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158f42bca8a6c988fd59788d560207b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31e00ad326f52a84ae5c8b618f663f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a33d1fa8d25575de68cf20949e9870588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2352607cc34c4cfbf921a01b08936589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53fd438550dc0a6cc91e92c0fa4cd4b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2c3a9fde82e02a264ba7708da46af591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d8644bdd0e0d34c32a7307644f79d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acdd571808cdc2242bef5243bbd022b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61082354abaa769c6c4ff94f1615b5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d6bff1a1bdb57519afd0554cb893b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851454988ac0b2ae276a1dbf606fbc53596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d18c213379524d40f268d19a43b11597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9100acdc412beea1dae5f7465587c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b553cf2b44abc35f89afee4525185a1a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75df7679d91135dd6b90296e93aa14600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e8dc70fee077f3367f8da27595e73601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b01ce3bc24e49a3a070f715e62f6b9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7fe842716b197dd77f695a473a670603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0459193bacc9964cc182e95641766604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251aa9a18445dc1f396d131ec841210605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659e047f3bc926c0fe99ac278eecee4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf632f3d0d922178e8883ec8d43ab5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a45ad30a5481e466a0cf6679d5e08608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d54f18b9b8111382903b4299c3fcb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80364989bc6209170c8fa61ac1cec2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2790db3238e6530b45ab2a1ef6d9e25611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94f6d1d69863e6469b7590df612251612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab75dbbec7bdbc6e2cd3fa2a351ca2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f96e312f7b6375f0547b6d6ecfe9b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14d81b9a16937ece5ac35ad2e4e739615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad623c789fd92e8115badc03ae21d8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202482b32e19b5f78cea75e548da8e4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4a54f22db316e68112f680dffdc39618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573750db4606d0f77292db8bd5aa316619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec826abf3a92e2306b137587813bd8f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26af40aa0f5e3f25986d912545c157e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45f0d73988b8338087574e89bd4faa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637a4493a0009d7efce32732424bc2b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5de5d9a615952cc3e3ca53c33bfcd5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af4670b74d41e1d2710e08cab08672625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0645d01a7e4f57f78a491c4a756e71626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46483d4088de9b159caaafb5782ff105627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd52283033ca75f031e48e628494ed3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bfdad6d0c02edc105ea114b0fde2c2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20746c45aab057c68786f1599eeeace630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7972dee1efeddba6caf9b89a0f997c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f955cdf183d66e241a55eef5da72e3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b5711513a51c2fa2e0ae0d85af9eb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4a848e9c4694098a3c7bc25a80382634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1deba49f5e7b16cbb8822e3c7c0fdb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57c2ad627ebffda27bda179a6df28c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beae2ecc32d57d0412ecc2ec4f805ad637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837c10745b6b7104bdf1b063d85fd64638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b88ac895bbc84550ae8e9370cdb6f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad01a128d81ce356dccf83f9938a4f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77d655b723c3f8d710ae499a471a0d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a52e383cb1ed7d335b6bcb1319198642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06eb979923c97d3469b8f254c7648b9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829835a5e59288780607568cc80576fe644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bfb12780bdae0fe76cda799e8851af645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d07cdba2d5ed6bebfa3cc60d5393e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b1702d70b87c858fc87086dcdcbf7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1cc498d89f15902d8295c473b19e0f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124fa3c8cf187bac0ee39469b99d0de649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d7bec9baee493d97908aa3998e02f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb93339d023641e6fa2bb2f9f97d19f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc1a111fe77c70548befb70c466cd7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf1d007bd06e2e08d0875bd515b105653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075ef4489bd88a79498d6c2f1bae133654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c283fec624ba6d60f81d50067e7b8b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa5b64c48195c9eb14a7df3ae2df61656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7d1d1d6e23482875e3ff38b47f00c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a9cb9e2e292e32a02427a1c9622c9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c29b6fde9910d7b7c3e5ac8b70d232659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c99f331b69b7b37ef8f2fc6f6ad1c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a365bd326d387a4e8d8d99dccd2f2e0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9fede2adbbf7ea551f5f3bafb30cbd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb53cda37a9a5a605e76d2f034823db663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cec83875da41af0466b58f4530f7e7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666e430fb4392954c7e9e0150dfad4b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a57ed58c34524df3ba378a1b96963666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f9dde4a001cd6250bb96ec4d5f36b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2d7db4ea523e867424cdf3cdb1960668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6729d5ebffd609c0ab7e118a93936669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf11e1338bcb94828603a67c4aa856670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d3e1d05c37ce57a1208f3340069f2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63787b143f29c7980651e36669aef8db672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d8bbb413f45e7980b8108083c711d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d9fe6abae2304d290935bab7ac3c2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1e54fba90ed1f77b4d12775f333c9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bfd298023c426e2f16d88c3f33dfef676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd89633e9b240ebaebe913f9e29c6c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab5d268b94126196500e2fea8cab24678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c55a72079bb1bf77819b17961e022679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a434fe47da0f70f69ec85c61b089ec680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fae78d7c5e7104b39772c7a13fb32f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8341740ad114c04ae2631fc5432a0c90682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15ce24e2b3b2ab7af7f4a1e132cf2c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604180a6024c76f728542fb8f77ddc0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24ebdac1f5d6f88484e9ff7eb6b400685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf730364e1aae61353cc8620312ac20d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0695e36d64a425ebd6f85fc1ebdcda7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25198c22be0a8f43696d81b40c43a2a1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc8b24e4b1360666f3d5834e0f7111689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921f60ad81fba7d8fad4ab474177115690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259ad04eaa07ca4c9257dfbfe4807be691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61fcd5c4d1cba96ff6d270727f43a7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c63ab58469a496eb98113b5743eb83693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6faaf8607a540cb9b34f9ab1fcad58694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740e325f57825ab93da7b8c56518f6d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af176287d9f5ff765c5e64e30b2bf18696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f756b702b0fc981b893221fd8e3d7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de401004aa3a26b245eb6cbb3b0c3c3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acdda1c08d0455a8e57e74801a28062699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66541667fe21bb28700e94167ff7c30700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d1b06b323654e934658848c0b0315701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0fb08dac4dd8503db27ee66aaa124702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3badca71b8198fe08111f6738ab4717b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d5b5c9dcbe17ef1342e7ab0f5007a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f06dbd699b9cb4d4f7aa3f7777cf7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c79feeaf1fb752a50fc64f175f064a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb593f756f8a6bae8cc0586011b7b93707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305409cbe76272f292abb6350a325e6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17cd61693f18a2705e9172ce2592350709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ecb0f79ae2606d562edc592e1c4c9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b823ab399e6bea7fffd1d00f66f0c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07c844bdaf4959c0416ab42a50e5c8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00897e5fee7415d4f2676bd1f17b5e80713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8020d0464e5a47b4d6c60e5a8d95b4f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e99650e71ed8ee57a1f977b65651d7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e2d43a09d0fd9889c5e22ab172e8e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cdc58ebd6cf2bf3b872d40a6c9b038717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca117ff7a889233b963131827d9b36d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9829d81d7e3afc1539e9ed6a938d68719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936149ada11c48a5531d898c36bfce4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4081662c805f6ee07c5b022dbec54721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be54fa3aac8b33ea507b61259116ca722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051409cb63a8ecfdd43727fd71cc5b3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88a66e740347765e00392a307484ab724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8195db116cc499f59fb4b5f4d7721ea725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f110f6985c4a10c34ab1134b10dac726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d50f83ac2c06f751ab2d52e18fb137727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40120778139918c84496a26b9e6167e1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00ac36c84b7e844e96b31906148b5f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0da5377409ee80232d6490f9e6bb1a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d34ee8148d3a566f1a2fc84c9d3355731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bfe93f3b4a7327e920a4fc055ec02b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad6e10b8eb8efc3a095de91318e750733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ba55de0ce1c7c0438558e594766f1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f0f4a70876c8fdc85c813ee7d9cc3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ac90041b17a1b5ad45c773b1c7c31736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71556f13fa444029596df08ae41452737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1328a1b47e2ef77840f1a20da4c14738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f835fd64085f58946414a9b8e4907739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40d3497b967cca88659f0b7b980fe0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09299f0f01d7416935a8c0ef2eae02e0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf115a309af3eb113612a6037c5952ae742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0a067de3adf9194b3e0544ef55810743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7940fccfdc960ca334e10b8e5287a9a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaead67e381e284cb216dccfa789ff7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257cd6e7871d36ec4d42abd0276736b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa072672aec14386c58a8c81ba3ab69747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac321b7ea5d102f8ca14f6426a7a11748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfda200d3ea822109add2b41c821ecb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125913e94ce5172221f91917d058ea0c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2cdfbdd82c27f26104b662745678ed751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d14574556ca7c3a455baa33cfd9e14752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e037200342ee85c25b1700224c45576753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf6ef54b5c77b90accae7c8d1fe87a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d4514e16cd0ba5ffd7462996867da755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df213f42d0f007754e1b8f7fae3c51756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6029afbf109f497c8e0c28f5ce0bd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e088f13e40cc8cd626ba7ca1602df758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896bac3e6f9b2f96fb2d19aa1685533759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>