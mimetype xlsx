--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3687beeb46ea579e1e9bb3df96b51f31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34b6c900acc27c209e8a1ee21a334d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d7849a0b22bfdab5a826d32d1c6a73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c4adc3b3390089fe8c8a75f1e597b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3acd82974e83281b13d543731250885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761ac65f4476bdf40ca4f27c2688c0f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295d2aa71598296f5c809ee8ee3d5647.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772bcd0a35669e6124eec3800e979b508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29365d6d9d1ebfb51e97923144d91d4c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221bf930ff706fcc75a32e38ffc4bb010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335ed113c8a2d475c0f7152168c5d0111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d90a9a0e9bff2859ff4b8fe0a24fe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7d2de76847c39fccff11d1d1e0d4613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717b11a100646fe60269e5576ae32cd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471813da7f33caeacf4b5c2f003df8315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac3c86717df841dea974bd2ed9ad8216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435ca7029ff02fa0cc1a52330d1bf2517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52cc9b56e223774c2b3b063357b049818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694a3ce7f5e9ba182217e5cfd3ca96519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035b93fc25c66416b33dd21fc45b5b020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0666bad3da9c088383f7f578d6fcd3921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1d61b72524be1c473b7e83e1155fd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc76b83d27c96b3d979988fdbbd88d023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24815d9165f37b739d601b808306652224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11324cd1acc6778622b8d224b78baf6f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315cb3e89d2f980d65b9b24a7c28fd2726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f56db910c4853b5429e7a1968dd5cc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816d2bb5ab2a8561b621c619b69229a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c67422f1e7e89fa341a8d7b670716629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d164c6f1d1035fdee00f00a146aa96d030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0cef7cb1981b0bf8ac39a50e4d5a0f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f144409d79f99b1333cd9259c08c8a032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64618cfcc1432d3e4410910b378698e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52455850e18951085d8417edf5c37fc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99bcec193d37a6748458f1b2b50553035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2272444f73f64c31b0439d8fec2bc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928cc5367ca377c944a069d77aa03fc537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2571cd6ad0a9a85052dbad57285c6cd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5209a1f9e13d9b6b55453a6f45aea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb913af3f891c43e44beec6d7cf28640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2997b43a5232c335b2bde1639ea8c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55479acd66b3af501bdb01a6b5288342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a70ec625a07a2bc0c8f918079829f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8625fc1b9e6a5ad52e9c4369792e40e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39729b3daf7e0c8e86454e983b9f46245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11efdbeb96d626c6e94d762f0a2f3246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2941c0e0c537642abbb3e8c2c0dca847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ba0c0f9241a2c2988ee3a8f457e7748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570c1a3822c88758b126d92894030ac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128519cc4bde19759ce002ea6981c4350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995a48d2e7a2d5add2b35a8804e6ba351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b55c0fb7e6990e5a179aa404771a9452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b148958fda3afc89d14688694dae06953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4910459bac61a98da2bf0f21bee46254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0de63f94610ac50ef8834c31c4a1a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ff5ebbc07e2bda3a31ae7f1acde1256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd708df11268f6ff06296ac7ddab50957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7eb4e318fe543d09747c5bc486dab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10d99c4dcd59b21901bf38a2f0733a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914a89bce2eeb373570803337ca6ff160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a35bfcb406f5157739cdcace3f2b661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50896c0fdedf6bd4f29439ad77cfc88f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed353506c49ff97317a9a66779dfb2c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d80e4cea21a1d139f84632508b43264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351d2c8311c4490eba6cefdd65ffc0a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16199f67d519c44a4b6a81bbf36414a266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109f4773d808c50618eb76c4fb0475767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3048fdd4b83e9a73ca33b623f0897f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d2d3202e0fd3b6f5b14d55c288e15869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5cd918273287f4c9d650f9ee34d80c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e08f9f35dcf360ea43191d0c97fb9571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5184fcb7615aeb3205550fffaa3c7ae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79671d2fdbb07ff813d6577d4b8cb55273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77a4974f704659be4c80c21411508e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6f33748a4d63aa8f1784d133b9e6a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263dd0b8211941ed572279d8ab2845576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aabde63f2b41347ccaa27cd54a2d8d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238092949029a0f0943a25990614d00478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914f3a308bbc70fadff582bba336e3b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7726e4b24b4125b847d7cfc3238547680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ec2c79ffdc42c1f4d9c829fa60cf881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116cbbda6d17508d37b54df4c9b1b07b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def1052162b357cac2d5fc325ea386c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ffefb15828e10329bac843ff6f99584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3aadc9cda8863bb1fa6a7f096a3fd285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6893b37bad1f4dab59594b9a9549f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984257c45ed0f54669ba471666c8ec3f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199927af560a77b4a210ab1c5a85edc188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fead76b77da5128b01617f09dd0f0ff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc06119ed63f12684c1a01440a795f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55270aaa8f63390d380a7ebf4e1ce71891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0895d67f397fbbf961776baa088fd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2244c8c11f52a8915bf9673e99f2893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c28a6bb5c5a374c1e2e1407acc90594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7472a911c98b273515aaf48d89e68d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0a59ebfd453513a6d0bc85f7cf3c796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5b1b0e0742fc34dc92bc1aea93cfd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db285dc6dc32b464e833882d05a71498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e458d82132b8320885455fc90c0e1599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5258b7495607500bb28e0f3a161187100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db5be474ab92bab49a3a2faba7f440101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06054adc01fa62a86dd0c5ba3d2ac771102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc06a4589ddbe7835707d57c48c3c10103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8329e36ad4f2459430a32ccbe832af104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b538f1e5764c9a9208c3708b56396c8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158af57b146430b940f48a18a4ef75fc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b847f2d27f5c020a6ebd9e02c4cbe8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f828502de78fafcaeabdaec6be9231d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce2139e5b6d5cc43d6f15317de0cbf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2456f1446c286d0dde03dda8f5fdb28110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c07e133ec5a1c6ea3529f59baa6b2e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd16eab4c9a64dba71af0ad064f692e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d2c0c8a0a504b4288fd3f4be4ae74113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3db66095fac53e977d8031062b31d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9329b26f729c93d5b66ab70e010184115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f255d4e4b45fa08cadfc988f140bb4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0820eff515fda26cf96a9281908f0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b141f8d78b501c0048b91b64507df2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0a52cdeceb8d946e27345515fab53119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8d638821131aaa361c0364a02ccef120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992a4b22c7bbb364405393adb90d0a3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae6e3f4dfe7d28314bc2e3db9bbf63122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b9a6a2e221f7b0e9fc752903f073e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2747cc927f851634d01c9e556c2b07f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc05427c1a0cf461c7d544a11368bc7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942d1dafd4f0f58c6722912443af97d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395db24307390e2a28604565cf05d3b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578aa27eb6b4461a1e7142def332b4f0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ff4fe5642687d2d99254fffde8a15129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c13bec0722a521718c7278564088d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32042441e2f0f75c78c36e81162f6dd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8123babd5230bb04b34f47dbea870132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249013a84a5ea84433780c069953cb6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cdd5050b1ba0ae2962cd9ac28138ca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd04660046b053da857bb0a63fa6a6e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5fbeec643139e783bb8d45c6747cd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c311a77cf0d508e5ce4d9accf825a4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170bfd770ce94e7c04e5b78fb83fc48138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d25b021c25bc7f2bed5e02ee5e3df139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9c90ef3be5f581d70b00be115b09f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af6acc2b1b718335fcda972689dd03141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000fc95ceba444875a943fee86baef63142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09c5e8cf6d391ce49cc486a2c21549143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76d73ae9a41de46acda64065276526144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed5dc8fb6455f31d0907b43c1ce8e2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a34622c47ca25472a9f4c217682be146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03ec4b4f1f4bcf79fbb6111a620faf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953c9c37c3f07823f4c9fce878e4295148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e8db31392a6db0c3aa8ae17e582f9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892f7bb91e810ec355254a1f3779f1a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a29245e5ae1e1b1d8dc8f8e2e28fdb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff1296df8e868af0fee309beec2588152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f67af53ce32f9f515deea31e6d20ce153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f65bd6a2e451a8422a410505259d2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718cb377288507678a6bfbc6c9c9fcd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa929bbd61cace47bac32dacc3117a0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51379cff3ee3bb289b46e854cc9377157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec976f58d6998bad2fe9157a885c731158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf9c106dddfba2d9dac5e4c77658a9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d437f967a4f0f4314513ba074301d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c6212791d8b3732966b8e922d4a72161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7acddca4fec624c5ff8efab15fdc20162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce5f276bf6d5ebe013b251f32464b9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574355f940d3b672c30aefbdbe99aab1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543dcef38b22881e95611850b5e3c28165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72300c4dd4facb162c29d2e3f90b63166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97a9871e12f2d0b7c14ebd93b608ea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd04bfa795b4b28bc78d30371526659168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd1ce7508fad3797e3e20247cdfaed169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30046fda55c88da639f971b964ded8e6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ebe3c69d009bcf611a192aec1ba4a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e64ee29380a31b1a7213dd7a4640ae172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ce8973790e34083995578f89a457e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066333e5f2f22ddd0ba3f19af9849a4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b06cfa713149e849693d852473e07175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f870d2f250ccd39019cc9a1a6e482a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756d9311a15f23cfce7ebb1a111aa89177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b54a41bf07d965ce4f38cb5d8c9aea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b60be51861671ea79cd84905d154e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907238d241baf9d347e1ec1fe541485b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db12be163a17bbd4803940a59c1e4db181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58759ec6815ea25f1fe5ba3ab77298182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f54866070124c97aef32507a6d968e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319e929eb14e3460e30f24c51f9440e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383bf11545adabd658ed0492bc60a025185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1fd6bd24862d96262a3480e9a89c34186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1bc3f387a2031744b06c134d19917187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13279f00f99cbf2f809f8d6e5ca14d95188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252358d4cb9f268ba091df210b029b1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7b7527ab03fc33a33121e7aee62c4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd60a258efed687c93f62125f7d0f38191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57bcc471dc148ec675e5d80f0aadd1e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6a27188c3a2d91db2b53547515c37193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc7ab554805c999e7d84922238516c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1eff4d7938263f9c3c092cb6cd8322195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353a6b00dc41a4a27ccea8e9f71163f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e632f879b45365a15df17b8eac1260197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36df92367ac00dd9ff8302383ba541198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722f0d4a238008b2d9be603a1c0b3ac199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e75493df0de53b0e2724c3553c311200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4cb58329677ba479defb73f6840086201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372214f87ac2fa9a82f906f707412d36202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc6730af6557830506c6cfe3c8d73f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b231cb9f5d6698a2789447fc2c97e28204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5033f239b848771e3a9a74a270cce205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b2567b5ccf9fafb1927184f2324a5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3191756721e41d926c52a72003f944207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93bacb7da6fa95386017ba4b8f6826208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf1be560574062856b0f958855609e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f322608f3e46a6215fb0e1483a9d04210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98805ef1ff091df64414f2bed92beb4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d52def0e91bfc8d68d06e92a1f6e8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be7fd904caf731338b6cc8cf426e99213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92597a151d3d2d0c4607ee739386f10214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94bddb2e802572a006d9787a897daf2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3b4cae461d69ef74c53e453889b44216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ea423f5bdbd55697f17fc32fd3e7e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1cdb8ad5e5e6f7983e7a089c734ff218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1827d747dabd0fb6b9e03de581dc11219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580272dbfc39554879468db1cce43ef5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf05431c362698a50bdba766f84fb86221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac5daa8aa9406e81280a0284ff38300222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac80cf02e741df6bbf22e149d5c9c1c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d26a344646bea26372ee8e72c2bd2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec1030483a0d520f1a12c866d2160e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d750794eeb8c745add73b2463902780226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7cdb841d94ad96bc9a6205f603eed227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39a9b9cbbcb70844122c180ac4c5a6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d400c61ea35857cfe80a8ef7950c707229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f216334b2edd4414577720b8dbc8964230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614575b395429ce8220346720981b44231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50901160c8b5596c6588ed40f71f9f17232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab226217be12ec32edec817e41389c0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d092e712073d7e64ec86fdce8fc52234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c46b1a8009769413d1dec1ae3ddbc5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479fb0b40fcd1e98095394844507923236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13fd4d4d934080b078ec12d0bf0965237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f4f408368bca4b76649ac8caa025e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01008c9dae312a3639de83f67e0b5df9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d26fe5772d21852c6ef7d10aff491c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a6582a3dc0016ac6dc82f888e9b22241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc52f1813d77e8854ac13b87c618a6a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92031fc53de8ff69beb0f2e5de9a977243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b61945697741c3a059138364b67630244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf1c64b6c899614c22781bcc64af28245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbab6b5f76858ce1e6c63ff3d9ed4db246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022c4eb65848195a0a42c4d2478cdd4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c14865ad49925378f81ec0856c82d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a9f9024f20fe1f8da63198e983380249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f76de8dca527a8f125f958ca306a0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a26c442bc0815196446c6f9432f59251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227b4c7b5b87e9fedbeef68f58b27e5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04e9747387750d24bfaf32782fe9af253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67806c33f28dc17f594a9be4a87d08254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08eb2ad15310dc498c724d3408a153b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469da17a32c0c67d862d1446a5608a9f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52423af0eac5f89bcbadbbaffcd12cc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af7aa2cd275fcbda596f154b81832c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ae68572d1ec0aba43e0a797371f3c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee300f8aa9569a3a7cef745344623a6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827efd7eefdc6726fcf413325664f061261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015b317a18e47652d556aa3f34b75b5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4d7275d5787ccc456223eff319b8d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afeb7face9c1a5a74984f3b594d765f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08fbf7bed8ece6f83f5e3f550f412a6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ff92edd23101e4eb79bab0c2e1468266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f6890ff145ae45856d3c928d35e51267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3bec94160fc029430ad131f1a83b6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054a7175bc121a0658feb9d15d59a8e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1043462b262bd11d3563427921805e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a437c0854c64b8afcf507e960658264271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58f068efd1e6addcf77a6ce42cc48f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79024d4b34e3a7310475a34e321f31d5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c21b04d1ef445caf518b68495553a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8dfbc6471b18a3ab0c87eaca2a726f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68301fcb1a350658750246867310a7e6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ff255f19801a2df90eb7aac31c3da277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035bf1f6dc8e2a639a408db2a503ce2e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022e3b2ff01ac869a08b8ab04be77a6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e27ff096e948d323b45866e9a5416a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda39f7def0677733a968003935d629281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2fc54a639452cea8cbfabba0d376a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4edb4273d65de481fbe6793e5a3c64283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03714b0af3d04fb215a8a10cdd096535284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0696a74b88d67f096753ed4598d62d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84247f1e056a5fda6d0503f2a99b3db4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912653a6af672f992a6dba6d2cd62e1c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984435534bf2d00249c05c660608e34c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8aa13c3dabd5e9454be17e91e7c3e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c465fe1c56c5e7a09613681fb69e89290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a338abeb1d44e0114911e80bcd2155291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d0b2242cb98909a545022e6e019d7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326523ef2e8fa2a244b2814b68b362e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c16786148cbee38af7f4fe4b9ea80294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f22b951bb8ca2633784c89687bce4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a94008a7f72404c5fc1c19d950c9c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e86298241640d69c617fca10db8ca6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb92c94ae0594b34b3919c494ba14f8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2fca65768d15885134a64e15e23eac299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ca2c8ab89aa73316bb49a37f6dbfe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a65b99397df74b5641ee1407c08ca2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28478319ce4a6b3131bd1c9d6f25b57f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5edb95a40515ea6f6191747ddca419303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f616c0eaa6991539645bf616e8ed1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63249f130e4dc4055301cdcba58eda43305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848fc15b47d6987de7e50344278a01e1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4b29a376d62a0fa94cb8701f59341307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb4e3f579af6b600f3a0771669fd06308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22306c19e6028e7bafc091417b3fb14309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3085dcd4b5685570fb4614f1edec7a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d9a993e4c8e96a8702a6eab526df0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e456215fd5243133158ac3c7417e80312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3955dcd9d824662f340b2ac31b210313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b44cf0eeada113a494cc8c16dfb863314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c30cb5d023981b331d5dca202e26b4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578bba05cec7830d8df5d42aa69403d7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d42bdc1f2114eb631f9cf703cece8f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b91c1c219b3f6ce3c5b7513ed7a9ca318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0dc3f5567f83fdbcf8e981b884af73319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb81b9637098eb652683c350acd1ee2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cbdecb4556f816a5a46413a73a0f08321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf3f094a82c95d06bbe7f03cf8f396322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead444f59b49e03cd923fe5ffe1590c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc500f5ddbb802b2d7459e521b7903324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87368e9e8cc1ce4f53f595b3ddd44971325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa989f89dbef679ee09ca616397f04326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f912de3cf4dc6dcf72d5637228a20f4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749aafb5835df01941a547e3ecb256c9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebbde89e7f5ba52d1a1ecfa7cb470fe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8ccf0698b2a4d12427c0af153716e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36904a7c79b89170714abca101414edc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76b1cb2a982f0388dbee46e69b7131332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97c47b496e3c3083f87a630a12146d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49af5fa52eeed1bb7b200fb20f5559f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd885c5bb2f5fd1178b6223f95fefd98335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3647f633d8826062d601dea6099f47336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49085077b60ff33ae5563e0b45368d20337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3b6da3ab43085ad556af2101f66ad338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233808e978570c4361bc00bb456a4a3b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad5104d7997e8125c9de217400a6b5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426dfdca4175538e3b6f34500b10eac341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6c521270762ee98afe2fbcb672a76342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac841ce5d4959ca2163b30f1049888d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdde19f20d25ecf68e17506505f689b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ffb5f3f0cbaba124d8eafcab9f059b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cea42dbca70b87e28b46e9d068a609346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67862dd4346715de281abbe9e039a008347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691289d4008bb3ca299b8008e032fd9b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c45d9c06b226e22313fec5b914409349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14867e8187f978dd76458e9628a0ac52350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca70e935da909b451c7be654ae42df351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946870abb3d868a2cf3948d54f2c91e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5933367c036d161f4e29cc24f2c203353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cdbf8c785de7afd3c7198841fea326354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52376e365fde817ec5cfa5040b5b47a4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733876001a59f8cf0f38a1015222642356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9945fd0825af145dd14b91a5f6470679357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff1bcbd6f02ffd7d8baac7776747e4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b0ab3e1b3bbd74e1f87f4485a325e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2c8c03fffe55495ee0eae38ba5409360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb9944b8bbbf744a325bb8878b98e5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d994d1b7ce24091ab2a6231777e83362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8067cfa75da11431f63ef4421c62beb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ffb760c13b085bcbdff48d5508c6a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad51e383e32e890503cc977fece9de365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a29bb201ecef9f0e8c59b801f031c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce26e3008a3d11d05667b591e0384f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab8a846f5c2c4bb6def76ec643c3b1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37eb620a87403fc741f35477a8f9097369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7567f0854cf9c01891b9bbaa02e70370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa32f5eb76445fc6941bb4402101fb2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5cc3dce185a8ce49af9118f628153372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d125611eb12daaa9bc11eaaf9b5f6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a04c29074a19f31bc41419be89f459374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8c8d28d7d6b569048467b03fe99ba375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964b1d2487dd437d64f94d50fabd951376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245761532d97088926d209c6d44ecba377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0767a0615e31c9bdd2fb43ec7ef7b2d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fbd2925844d25ad654c8a148efdff4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b28d623ffd028b2b9050fa91f9e0f8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc6335174fc07d3284d106e103bb80381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62df5d9bc7bdb9f016354ef119f334382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858c863571543b744386980eb72a71f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab752af9c67a1ec80beb29fd1ad25b32384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a986c339e35949dd61d93cca2b479a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee07028d97e73905e3af382e327e8cd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d861d5989ff21b711a1fc0c4dbac1c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301dfee81c340030aa598280a66d6ad388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9ae7c75292d582d65b817ace10189389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096eddb71227455f85fccb42eaf008dd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616dbdb08f227aeb25612074508cc86391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d0587b49963bb4bd545e4bb362a2f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19036829320343ac2cf7b7f4676f42d7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c99b2634588c8e9a9abe82730f70134394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc983431ca3df1ecfdecfdf940f3c11d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18610c58a2428238c5e9e75eb087bc1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ded70634c6c27797207717b6ed75b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf89ac431120cf9eff1436c30c9ef1c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b2f6da93280f93372697a04c845a4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e541fa616f3abd02504a9dd9a3a0fc6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b32149c66c1600e60e9a072e3f882e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ef01556cb4e67ba3682e47396a6cf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f78b930f20bc219a5fc6ef511b952c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1acd03b9336c8e534cbfd7c301d5df4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e230cc9c5ed3ebf05366dec34d0d5f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ff6696fff541d6c96ba0772622fdd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6df8c6d4edd5b1dc6efc90686ae1ef407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9735d26116369ee9728862bfd8f7f8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614bf743180c6555f4dd910196dcb350409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f944de423f77d4c341fe4f41e0733410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410df3c123a17c0019e15c43d9453cd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ef0eb0239545f8868e7f48b24b0e3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed71ac9a9066278b0db8df6f1421344413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a45b35b28e3491d75ffdaa8dc655d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57f37c8e06667d692ecee456b38952415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe82a7745cba6fe1530900418f5fbf4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f83b9780119476c0d80a36f1be363417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631cfeb748850cf4331d8438ece109e5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a64f9c6126ad1aa89baeae41e2bd4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf2fe118661e0b93a626e61a2003d4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb32a6c321e7732c1d0db673986f9a8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805d814585ee4b7383f6a1f45f9e023422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478582d48ad18f79e145360fe6a5207423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b896fc81bf067362fa7a3a80ebbba6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f584afd500b06bd49a50e1df2acb3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda652c48438483d80b070ecf0a18b9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64807b710600361b434b83f3beb82561427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9420b484eed971420bdd8d34e2637ea428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9e503e389c7572246b8e39c97993e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ed51dd9254308d84c43c98f5275ab430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ca20596a837353ccc3316f7c22ebb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4dffff8caac6015806c7c1adb728e3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ee26aac32165bce77ba80eaa2f035433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8273cf19cde467958e462067916581434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7cb0619528d3e25965e2bfe43d1ee0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1c62018990111a2d557533ad21b23436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb636d98b38c442f9e210797eb3993437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba7366790094f568aca43c3719da5c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146179471d81ec922598668a21b051b7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba1791105ad1efa9373846d28c2640440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04048fa94d73e6b7d09a314d0d1532d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e22c14a9126c5a1dda14a5735f3e0f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87789db1c0d22b0dcb9170a5fcabe0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23b2a917791ec4dea64217cf0a1971444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9bce589812aa0c7fe6c043db4c8255445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0dadbabe88b9fb4a62cb4fd4204be446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b86604334e3ede1135226409fd1b6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d3e8e7fa687a7338a1b787c1d1f73448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82cc8755eeed9510cbcb2038744a772449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad48d68b6af01695ffefc09a2fbc6b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500d094a81f4562170e7d346ca1a844451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe64d2e0aeea4cc8e25ecb09d4cbc06452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d72503a098db7d30db729f9dbf13d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a318db35a21bad8f27123eef67326454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30cd35356b90f30f74f4f80b1a31ac455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb65b3e70816ec522e15e39da52ad6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c1f3be0fdab2baff576ee1998b985457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925440a28f8c744395b930da95ceb45458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c3b3a66293ed90702b7d1327634b7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e392b5c6b27bc50a8cf9b07be4bdaf9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7861700f825009465fe495ba8cf64f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808126c8f3827ea6c6af977f5f0ced6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32331b12945da70c4577108acb9f67cc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f606ea0ff7804da746eaedf3d66194464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18bb6e1da3d1660213f67a4db745cb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aed536815fc0730371b0eadd46959b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7bf7fa0267fdc4d9a8e1e9d2709a0e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8142faa81d4b58c7a671537ad78cc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5c92eac06c88b6c0109f752243bd0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160305c9186dd97d1562e6789616f6d6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8bb4ecd8a20a4f41b78ea5ca2f9c4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225caad0ec96ff3f9a4918363e7f0e6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98dbabf8d01a4d622525ff81a4e293d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f97197a0baa8a8bcf3559dee916154474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51f4e2b28b2f957b7a7d096d241e07475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054dc0cd0a11c242a318dbebbb6766c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b563e4cdb56700ed35329749844e3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8e6cccd9a41ad05d58970dadaf6f9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5aee51e1733c5bbfcf3a532003d812479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce63c053de41340b79c80d66d273bbb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a83824c9ddc6a7f710c2fa7ab3e8b5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603c3edfdbd3fb19e2c6b6df46d3b28482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a6f79ac4cecff7b31cd1973f04b83483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69746246b6e785dd47165373c0d9e258484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48ab2904a563ba2758f7c911c74d93485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a6fcac0940ce1ebbde208cc4f9360486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28deb69a373718ea8a7151755b32dfa8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e3067cfae1515c024beec11d10239488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52e02f7f5725dbb73bb73c01e4acdf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03610e2690c80390d14b05a7c8b011e8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843bd65581d25ea889e9670ff3dd79bc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2a1050efaffea588add937fc42854492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea3ccd0864dec4328496110b9299ee493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d9da992f3f3f3058aeb46cbee9e1bd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178edc5935104d62a30e860111f945c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62bf4925702f539414f4c730ba44e7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb444b337b8f9b469f227cc1dcbb00a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fbfc0d50e249cf4fbd963c1cd9a95d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0515b29cc98759417475f30b0d84502499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea677b49bb6cfdf2e5c27b53b572f0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ded1e3eb8471f36637e19a5d2863d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01936fe70f643d5315dbd086e7199044502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3cbe2505b3b8ec1616a7929a872a24503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ddbfe950baa21b3c80bbfd6af0dfb2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed530e7ad2b7294f0aa491d2a007169505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eba4f1dd2a4b0167e987b2cc4dfe6e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69098416c935671a1aa525a4704a34e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749cea4d3ecda4e04b529e9828d97e4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de030f6875a6205da98b36172391e694509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e73d219b10285acd33155a47f2c69510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138d09c074733b93730a874a064c621511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f33cc0efbfb7e8bcdf51528ce4ca0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b588af70f9ff2d55a3c45813cf52b00513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25098a5ba5d828020b1b740953d2c7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0b95928bf38c5dc76dd31bb26df70515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e28292846a68074d10748beb24ea9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba28016db075fae8619f27a9cb9860a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eee193094c52b6c5b37ed3392bcdfc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e9f6cad94f5ff9643871935c7a8cd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b9029afa94b2870d3a725346f20a9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2113f649c1c7d0a94c488fd7d9d093521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78ee24bce5d97bee7c1f15639a89df522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35fa4071f267e183c08b9f1f5184823523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e218a8eac63b8cb50342902f1b9694524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ffe3cf3d997ec4711371a5a5b2373a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671c1eff5e2e06e4170e045220d1ce1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932fa519b7c5064df1a0df8035ba009b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56c4b85346b592d6ed04899aa0c809528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3779bebcf205faa47ae79570fa3d687529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669effa6738f1bd47a704b6f2d2ac8c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c09e1ea58151c036888342303c0b2c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6dc35d3051b7b3dbe7524cf76e280532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815cdd808209c698c445ea661ad5aabe533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11e5198475273fb31fbf06cc55e0ee534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4aa0f5579eefb07cc13e4ea282289535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4cab0c91d625d4b440fd27a0cff2a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3067f82d8cff9965ca864d882b9ede2a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2ad8caffbd2cd7fb0e79df307ae82538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b4c7ae557743abcd1b124cc393107539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6cf4483c8a03f255dbd428a7038b45540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff5d5f4b9ef824204d4aa6ff0ac9e5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b77c89382d768cb5b433542a8cbe2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de58d57c8d0dd4c6bd19227087bc19543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8329caf9a59e72674fd4f436985f5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe3d80964267445daa43989eca4aa8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd8dadfded8ac58f3867c8569e6a4a2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835354230041dad4a7fa824977a3e2f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb906e3d98346d2727870c4ed86440f0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd3815085640ced0395481402cd784549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22c65ad51a25dfa5d3094e3ed90a02550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00fdf74f8a55625eb2459e382c24cf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8e0261d2dbfc160135b857c701349552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd9223c772784ab0116fe9c0452752553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b086271e765e5006fbb28df31a00e56554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94fa308edfa22807a6c0cdebd7c2e6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5508b488840fc4b7e8819d5153bd202556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748b551e59a055421ede18bda2a71c2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb03cbe0fa6131de933468ef6898138558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f9b403031fae333eb21f615ba07ef559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5257edcf84b87589f5cb08531123d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2336d76c8bf139f0277b4527f8d52561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de46a4a20bd6f6236cb0809ce2dc10d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee542ddca493df2886b39cc76e9d3f5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df19a61ea577b7ce07e0ac95b77ae81564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376130fc31b78fcac2fc515ea8f64a2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509305eaea1dfe26250812f23698837566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72621e6cd1bec754c6408a5ee6dc1716567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1c3e6ef704a4e017a17bfcbbdb050568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec60b8b0df68203f69eece07360bda569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334a43744557ddbab80df3495073379570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78639f6626db8dc123f73143da88f79571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b313bd7c53eeac0a89a0df46ecddd4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e72ae3d62b897a2a9a6200fc2780ee573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b77324bfe12cf8ebf85d59813b0af574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4478bbfb3d8c49027baba1a4fff547a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323eca71644208406f34f1cf34c6966576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daef32acb3e9b0d514539d6b5f47f04577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52bb57948fdfba010f1bab81c0099c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7131a5925695a6a2479c6dbd8f6ddb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47402bd57329fc02cc6f8e5c4885e0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb471f2c85c79a2682e40f53d63a2f20581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126185afd981f96d987324de75f3a49582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3718a5972d607be4c569610d7d34357583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca48242972f792711aa754655fd22f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69323687c39a3acdc8dc6ebad77cb8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32dc7eb3da0a3642869d30935550fd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bcd4c7c62158fa169e0f3240bf67c4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a5b15def57ea28d27a8bbf0e5cc17588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e539447200ba8e3075d14915fc50b5e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8c57718f3b6c24d9f74a635cd1e68590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a454da8e3dad36b4b0660bf37f4aeb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039a52ddca8924016378d18a0d45c96592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031f0b8b3f3fe8ba5f21823d88d45b3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2b99f4bd2a757ae26d3e461e3dc45594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09519306361b1476149358b96a668ab9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf546bde3f35e692a61525c3012c9c2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ad7562d9a311353b195d4160e7219597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24be96f50ee8a4ea8acd77a6b1e6ee598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510480ff52ff9d8895b0d17b56bce701599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c32c83019b696211440057ebc4f8a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe954c5cf7bddda776c9166b1630da601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc2d59543f438a544d37b3efd9675b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace6fa938ae1ed0a5a1a48113d51e6c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0fa1b9626ae3075a5810817de6897604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f057dae4cc4558110025b652f11ec605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2926f39b959ff9001de2646190890606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa9d95d572e6750447319ec5c9d0b0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d2dd038e68d56e421b13832aee2bf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f0555621978de9d141a84368528c6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a6bbfc9aa54b76349668ce8463888610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4fd41a235353fdce73d032d10c746611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5bad4896d0ccfc31d79e7f30ee52fb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b71442a68890054088bb7321ad42a5c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf3e015a079b497236c3280e3398a3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d7d3a9078f417ab60257c24d7e5a8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65d88a11cbd39beffde16c28fed786616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b3bd82f881d44432700c87d9a1b1b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948e46fe59156ca47cc8dc9effe4b44618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088678b4baa9f085bfe77dac8dac0e56619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b49127a2b0f521c6358b1138eb9d3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367487b89942346c16c00aec174e43a2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ec42b5c26778dbd07ac5c1680b38c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725578af0fce0afe2f7826e478e0c634623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9eeb652baa100e66a52c34f0a25a89624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198bcf8b3d19b099fa25c9a75a3c579625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e596f1741786044c685b6f26bb8ee9d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f490a35ce0f7fff3afe5ad56875d97b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7de597fa31fb3a06ef0694802b7cd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e007378b982781940a85afb3b410443629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd521feff1150992ef4fd02237899c4b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6cefb687bcdaafaa209b78edeeff20631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dadcf8f6973ee66b69d1e782a74b936632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9eb209dc5f9f42fc4c77c4dbf1a7e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9ffca7d52f836032fd947ec06e477634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b00da1d92e6d11cac624a2013fabb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03908424269432f36b82f1b2fb44aa3c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ca422ea7fd7d520241a7b8783d0fa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc5638f37494f8085143ee69a7775b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4497ff94ba1e03065fbfb9e3f7e5b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d5fdc0f5693d2349480c0196e876f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9bf63fdb07ff6ddcfcfbb4ba7402a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d6b697cac9cb11aeb5354a8ce9828642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c30d022abfe89ad136ddaf8eadf02f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ce2eed0c4a5a51803c52702298d1f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c133c99f281156ffb04eaba51f86973645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0fcbbddcc82ddb15a0538ef5e7e2c8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b8866b4e01043c0fffd9a4b92cfe4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057bea78502f2fdacb847395abfbbf67648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78bb4e29fb96aaa8ff0f79e8cb741be649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157fe8cc9b7df2f7da84670703b66773650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3515ec56525becd02fbc59d52abdb8b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c35b7e8324eb3556011751388e030652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba19e1fe8dfd8b77550e32fd2983025653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f9d6fc76a3fe32da9b9f1a5f9cd74654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d03799db1469ab62d80506ba9e1351b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb6646d1e3259bfaefb7a8f5dd6d4c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766691e187751b9b7a830eb83a2cd76b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94523c3eb235e45eaf98bfce8e45c92658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce068784566df9f29c00d98b742232fe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c79dc37b085c85274fb31c0e2639d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d99a7c2da3d70a4572d2908f20d8a8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072ba0d558530293fae3137af3beb5d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5f9c62504feaade9e128e5afbd2f5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41edb78afaff4651808a009393b6cf8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178e8f5f986a71457966a4709eda28b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f03ec387d38418bc09f638d4f24da7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9a6b2a1542773271d99cfeecb7b4e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d464156f88135e59bdd7d72f17e5abe668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9dee3c411ede01e48a6bac5952cb3e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00044f5eaac87cfafa1780f820806462670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1a372713d218f6839e5e4743099fe671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26efd3d9216761ca83f3dd135501a835672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71fff90f7244bdd93c839137c6839a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684697187c8d3dbdddbab3d772f2927674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa78328c3ed99c8dbe2665e8b63b33675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7940799b2dc62ba4d8cbcff80c2417676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5ef7eb4c1586d69247241578ae343677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd183cb8605f4ccd92e53c1fb3ac919f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb54627f4b34905b62d39fe1bceb327679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab410658ccd8191e526b5d455e14394c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4633b7df79429541d4c0839ba3caae681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb4269921166351ab2edc9274bdc9a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b5fd8678e88575498a7ee88497323683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a32318556f1a3e81ba7786659dbda684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999da000fd20cf9d310aa7b9afbe6aa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b473627ce660e2a3a0e87facb53a6e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6360c0d27af7917840deb078da72ebc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53710cfa4f1e7731dddd620fc49acdf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77b86c486a4b5b6a4cfcc4a8c9f90c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27463f58a68d73dbae888f46411beeff690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568ccf25a335c93cde4f0d31d141cb6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100df58244c7f109fedfde6858b645ac692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870e68d114d1430d7b00936b1cf2f02693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d78be5e18523927873aa67bfc3259694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f54eed32e92a8764603c47986f983d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38b112e25826b441806d22fd7b970b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e293639f688327804def0c479cb99d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1c3eac8a52c77e3dacb12d0bc1131698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c3d6cb5aee32747c4e62707570de0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1396c58fc5993c4e8d07b648906233700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0103afb293a6de6d5117e620cc5fbe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cadfd2d7f82c3c2d3ebeb350d73be6e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876cc837ce11f40b5ec4da3399a93db5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823b349c849b5494e3c38626a22430d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680fb0e52936aa74ffd337cd80c17bb2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044e963620c526cdfc2758351dd17bd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584737ac4b61881efe00902a993e876707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4a991628100adb6151435b5508bb1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53c2b6d9f4205945994d52f309075f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a340235df1a0a653c1bf28fec08ba25710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7e4538caed46010f86a6abfe2050c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56e374e451f99affe3e951cd3d989c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a03f294daf85f2f7c9df19cae06a60713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8acc1bcb8f0e09f3e6f03b76df28049714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86090cba80553f4b9fbc25d73229352f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4f1542242dc054b4413afe706d7d6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042d6a7b98685c6564f28b0ba43fa65717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c180c906933963cdda5ccd9441a36e9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0723d9a92bfff00ffb2d660494197719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a64435435afd9040a7a755bf83949a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487d23b7f55a124ba35d039fa6b31d7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2037f92e5533ab1951d684dd5a85c3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf13db133abe801e5d5cc8ba7cc10b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b302b950e0fef687ee5596cadeeb3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6396e34d1b733764a72deec0c0eca725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ceab46b4c46cd14b780c22c430673726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074d2022ba23ec37f51df6f3dbc512b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866d2c3db013f991794c6d61ef30acd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd73c71ac77c55601c2f11ceb4f7bb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2218c3df94c94fda7aaaf314a4535730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49360cd603d4b33354ae4f47461a9f75731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0680c3b88787af091a624adead6963732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76034145fdadace8db9cea74647798f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b2a9e0f1a9ddf6bc00d375c9b2be8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090d541ddca8a10140e725b57f3c4c5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28146ef069da0c56ba51b15a5b2fa334736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d49cce4c18fcdf00db63c98f8ebdee737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fec4eba175103097e3fa6cae2c21bf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a53d693b5a8ccea9116a1ec75b70b9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f9d4a0c775ac4fca471789e669c5f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3bbdf856cc74556833aab07e1db3f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454f4e2b6f7ae3bb7238745e1fc94c5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c64bd9ace14572772a2846bf4f600743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82829a86de316b5c93beca9e4a811e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c40b133b8048c13e9baf6d5155109c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c69311add2c4a6609ea775c6b60f08746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72d956b1231bee6f2bf0c4a536fbc9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef217bd09f9fa6e4f1dafde328ce34c2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90da7b38c75b1fc2801555c6321a4e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54916e5c5b595f16ffe7e08a84e626f4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2bd0530925c85a7cd5392ed7b566cb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28b674ea04b6dbefa26df2f300139a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1685e10b138d36a348d204fd045835753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711018df47210d3ae90c3922c32320b01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41827bcb49dd96df286b0e69b467852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c97a528bf5970ccf225905856ce36f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430c11dd0ad2193ffc5b11676d830554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9276126b220797169ce931845346cf75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959393518f379e683305f98e013f3e166.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb767b39116ca54005d5f07de6b7f0f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f49d0ef51d031bd5f0bf94f7823dda8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24aa9bcc032bb29fcd4108227b0ba2d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79dd338e2bf1bc1764bb397d3dc40bb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a04df24b3d71fe706bd0438f62c4e711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43034cfb9d64e2694296121f1bb0034b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a8bef132e343567029d656855206613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dcbdb430944a3aeab44b08840c904414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48967df854f1d2c4b5abb2b100da1d0f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205bb9e924934f774d4e64984365757716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c996a0b65aafdf6363dd7c410799917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b184b048b3dd8c7bdb22113c36b987d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4a3f6b0cd1f4619a957074425d70919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09293eab91d0b20ffdb359aa8cea31320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002610e219f93d0cf1f9ae89bbc2fa2f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488558eb2b530ef6ad8277568ae46f8122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d62d5784f16ebc33c5389c4b506f3d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f12674e6f7649658f46bcc204de1724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6403c66efcbead4ebb86aab177fdb625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940113d15bb58900078971c94cbd1d126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878257915a9b8decb606d3f07f9cb8f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464cd7a2f2818b279b2568939497218b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af757a15f05489b5f54551f21a18b329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd281794e8da44e8e82097ae0a27c330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a7969518ef784ab9e786778e3ea2c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507f81f6f0e9710e206fcc53132980f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e50c3be641c043a7256c914674e0d633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0735f9923a314d29e1191e4f3ee8af434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0823816157f388f50c311ec91bb456035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af58f26a180dce6aac524c3bd64c8336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a3581367d111baf859f061345bb8737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ad5ccba717b195fcc62b80264cc6938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963557b0afafd587e78418a2cbb80e739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6963577c0c72cae914db2ef19cef2d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad1566567097804507d50ba481977d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a1803388530b61a9cb318f75dadb842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c01bda58facdb7396f51035e80ff143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cdcf968d6a763a451b1d2772ecd90f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafaa4977124fcd8b2b1115343c0e1de45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef066fc03dfc1ff394bd6c60bcae8dc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4284e92b4128829b74052fd4e47081c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cad33bfb09b88efcc16377b4bc937648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4343b1c47ec3cfc6ac4f2e39146b2549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10134e8a4d13f75b41dd188c81542bda50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601fb07aaf6228e2af0054845b8a14151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5479d91981790f382cd82d4502a2552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0d2c00a604458fe8ec11da89be19753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b9a299c86d7e11e5475b4c6a5ee2954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a918f6047d89158089af9eb5cb798155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224c1e9dd9faa236bb290d804e40b9b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56c1df2d23493756da09212995e55457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542c27866993939e944944e3393006058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80111125c51d116ae789393badb20a0f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb61d47fa317cbd86c207c59d2a411d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a30c0331c2f3b38c24d152173a15461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba21f9dec3c6e91de3d35846d59cf962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2cdb518088de67710f4080d57c66963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20145704a203f6655f3f1f3bbe2b0364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d99d9357f096043fe5b83683bd46a965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954135a2c1cef3b97b112380c09588b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf22b9c6d8442915f5564cacb56b41167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9387061759550d4a3efbd9594eb0468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f3bd6d5ef0324ad0d1a1091f5665869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56ebd578e2bb3de4c8332b04884dcc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822730f4c6c148c1abb55ae9fa8eb3171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb392256ffd4441277f5919f1594280a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645a6de3f0e1d1916016348b63d378f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56568e00e6a4b7e9879b9f55cd76fd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e29b4c4ddedb2890810defed8433375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c68db4621be45e3bd7da438e8052876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82038fce4b1a81cd5ce49f6925e213c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3e562257f5e2501d903f973a1d16078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68248a019a75d2859808558ae0e3613179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a5c412212a050a4c7c9f135d2fc8b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1b66e2a1e269301bbccf7fce452c381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f1ec5eb8d5d241a24c489d0dc8e8382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8106bcd7bd009b6d03f87543bef6283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098388b4d35cdb34e496ef9f4e4011b684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0e7ed662a0ded28488ab98684b5a885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b592459866493ace5fda60c841a9e38386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d43850548955ace9308668eb6a42e987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43beb6db0f22e7dc22d6e9725f2486a988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767020a10c4bfb48e4a4f53365eafd7689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5ae6bc069beff4d41d9a015b4518690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5003a63e9ab5f8d9635048268e3670ec91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1aa0d40b76647b087792b6f50be1f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e38618c334f14e4b1b5d0b2a4203f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6258be706e20e084c452a9e3d0acf9a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5343434866a909bce480c0d0dacdda295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9704369a1239bb4cd6cfdfdb275210fa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf997e50eb4b00e97472f390cc085497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac348c798d5923a0fee0c8154b57d8ad98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47f2ade90fc1c03cb63c5fb9440de999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f8724badadb5b195bef28f25a8840100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff9cc38e7fbe407bffd45bd00fee22101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01a6dba6beca99f7dfa6d46402952e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47113edfdffe57a41cd5f599f375a31f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507fc967a0df52f6013efa91feaebc2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe70403968bde434789154b8310dec3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60557d410e477f37602f5e16da45817d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13508e4084568ee0e8a1e58ab99c4b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c91d1b258ba860c6d207bc77c4803108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586dcb78d08cb1bc6568a414f5de1f62109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105619d68edd4aa76a09b8252bc54c9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246916bac65316099deaced396b70a5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df977dce76bf051fcbe1c54351568244112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe4e7bf17f50989d50021d92380bb6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6f606e838b9674247db90da7efcdb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41756be503ab6975463c3b753c861fe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b273651ee3cc73d5cc6d33f023b72116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc170842b4962a11ae4983d74fd92f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a586913b0f61aca02eb2253a6061f5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194dd63e0368fbe68ed1e861c903db0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166747edcb1e05f9ba4fe642156989f6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30717e31bdbd823543a489547184fdc3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c420307d461a74fb995537656b650eb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061dab297018707a1b3a10016a27c4a7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4037640dabe1e8a4074e6f2e4613275124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d53131d5d426b6d5992ede7a27d1c7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7715935034fbf5bc6940aa828a650126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e48fa65d58c4746a2d638d4f82ad88127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23910d3eaeaae20b187705ec4ad4d4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e674775d5fb4bece948b014af265fc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4815997943a4a817ea986553339a7a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e6746c08897b2baad81d1b0b6177e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a839663703fa22fa2f65ef86979e4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a55149ee350ca8d3cd79c7123216d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41abd6a9daa5d062de583a479320ae3a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7bd4a444f64c0d00378538de9b0bc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486606ac722a74477fb803403d508874136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a45c578f49861cf5af8d3a2941c57137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d782fc6a141a788c54e496108cc195d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643ac08421f07bcb8c577bd2935ae1c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fec9ed9c5d0607b365744b7a108616140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee47f5808943d00979124472020f96141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc6b7e3c311c439d1febc40b50a917142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da978ad875e00cb045b8d7f67348a4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df1ed55f16ec71eac2be70ef415b56144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4bd7f35c0631990df522fa74891db145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7f4a4a7ae498641386082fc1fc97f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af9d5a300ae28db4d5513cd759215d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d17e41cfddcfde1b76d472e1635dd0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642b5a08b1b0a6643c667775f1f99bb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72134524cb06388dd714079e32f73faa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205cafc1452eea88aa01def4c0ba88e3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35b695d816e872398da2f4975b1276152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c6bc49fb0f9d7c1c521c451303e34153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e8bd12364cc3c890aeaecea3b2c48154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d34907c7a82e07198bb805bccc1e9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1809c56613ed4e2392fc7a3835b32cc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eddf4ec8141c6bf561162292da5cf20157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd7a8f082e4f399ea3675d4e5ec978158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4e377f949ff3696e5583f15c12a18159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d2ab5529ea3acf710a546d86c961b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360d421bf86478d736893b3c706dd48161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f110d906715ce28bb3cb6b4922bcd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc287b95c2419ef9158b21db0a957ab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d215e58804c66c26d519c1eb709b0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb62a7014db7da4f1399cdf56ced6ea165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5796a8b5ab6b5fe4b057d8a16c176166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2e4f79fbe540f5b1b87653c413118167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fdf80619c46f476e33bec5083c7919168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3cb041bc035fab05d8decc32cc9138169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040b711bb57d09736636196c83f4953170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65eb0e616f60195642a29cfcfbcad9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3d3fc26d8e309db8b0fc586deb978172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ebb8514cc94e68acab1cccb3ec757173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703b5be5bd5d395465a352dffb99059174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f7ca1d8dbe06f3c48111520f1c289175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234005d01848d99eabf6ca49cf531107176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f852f792daca1bd583faab9bfc0057177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd33d081a2695058c50b4bfb621fed8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115235c378270ac1b6eabdf41bc7d3f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be0cbb1eed04f258c974a717306855180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae39e79da9aed3bbf8697addd0ea85181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df31e7fad5dd47797eabb744ed98ae2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9b963796aec8b1aa526385bde5c1a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528ca6dfaf68d17b652efae6a609ff6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadfe557c5fbc6a72ba6635eddf7b3fe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0cc362ad485a56c01730feeea9db6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255ae4275e3389e05ae72cb577d4d75187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16365c6ed76129ccaa8e7dbb4cbb18fa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c5154ac1d7127c2caa355baa15688189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb32d89e7593a990e50220d2e875663190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a36f4acb01dbd7a8cc11fa0dd9d31191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8a04517027ec81baf75099bde5f6f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a230c87358c0ed265c97c9ad1e2c63193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632618236d827b941ece9d76a3538f1e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb319faf7d33e3970925bb5d86e9d95195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbbbb75b4abaf9d4a3008e2a8ef4838196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac42d169e2c4d8631b5cb92615d5e92197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691c599a3cad380d7acc540e3619a15198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7835ea98f25b89601ebd52fc9d5e3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e386f251cf5c356401f88c8dc674f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89ea63c623232845d0bb78f262af69201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b991b0c46e5d927c3a14214611d37fb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f320bbcba2a96189bfa23da14ead298203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5270b07a718e63181c96f3ba56f77204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5fc04913b40db14be4e802ba596f02205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74926f29ffbc0ac976fbe241294779b3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252430239520eb0674a59e6dd473b67207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020018f85e607e2c0a7312f99adb150208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa58d2753225ab09f4158c19add7b6f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762b26cb626463d69e3912631bd2bb4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29481a2fccdae89a6af9ad7ba2a1e85211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71997d55522cebcd9cfeed09bd1cf1f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354bf3bc4265f06822e29c5363bb53a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2c141f867b2af7a3766f21e372ac3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8baacb6549f2742157ef36f1cbd6d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd8756f734cc0a5f283bf07c8621cd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86db94b59d9ae06147423c7c5fbbbe8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419575b17ba8d28cefcb82ed3f03dfb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7124c8b70ebb80b7b83e17bd873426a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53a49486f66cdc7e5b8cf8f265a0d1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c3ce85c486a47c94616b38b1e9dda221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd52e21eb412f046bcf201d68ccd77d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4952f6bf14f99374b19433a8e4e0ab223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8059e472cc7d0b39262a281123fa1a7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af0c61f61288057c1be166d8076129225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38890401a067c2fced38302d38a0384226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b945dd5945f3fe1dccca721679cf8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1573a64f1de51580660a8992ad434228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd1a227432d331b9d141f2788913c1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856d7e0fd62681cb9b8726581de7c66230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6dcd46c46dbb8016ba53b5cad1d53231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104b042b9d4115fa0e48be04ea70403232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d83235bb9f96e63f36f129a99a3501233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a80a35c9d15bc03dfa7d733673687234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fedb97886e6cd5bb279b71dcd5540f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90e447634778842381eb33b61aafc6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f048858a229cf37bd982eb94d6e8d7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373cb17d472cebaf35897c7ad6c80be5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5a02152f8932480dabf2310005792239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e170586eaf190b77b4b10da73227642240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d71a668186ee462aff028f4fde567241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477f2341f2e13e6404ec446eeab8ab3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c1fa709cfdaf801ae801872c893bc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e3729bb2423c0dd77d455c9273334244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b627ef0c1e9f0df717b89f7c04b5550245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9111acb117ddb2e4b031301a78696246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e9d43811e4fa2b2db81604ea351fe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8be10408fc9fbb32341312a6a508b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faca9ff1ff3176decbfc466ea7ce30b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a796b17eba7f7556825a9c167d336f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4060cac552e82a62ed1b2695980a2d02251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109967924f8cfc4df52169fe35a329aa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d5cc4c28a7e965206d93e2b0ef03c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94110f2de5ea0a063880628bba772f3b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284a11ed0e1cfb73d379597d9595c82255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9bbaba633cd8753f5241d296625fc2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc03c647d0776626104ae3a4867881257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada7a71f788073662185022568e6e08258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3c8dbe68534d0a09cee0c20c224f5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90b07077ea1a0933e83218ca6d2d3e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d3fa655c5aef7dfe52b8a858dc5af261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c94f1b66cd2f3a3734b7baf051eb0f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922af537471a37693aa307791c0c990a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759788d9fe1937f05fe6609650cada16264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29c400a18072bd1de96a827389f2e2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280c361472e2a009108703047884f51266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9021a5af750e60a3496d7b597c5982267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e82886fe8c064f15344a11cab567a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182dcbaf87c13b59bebb81e0de71964269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e1478e6ac400672dc8220c7a163ed270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd519155622c7ac8b9752272aca5e5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077b0a836b999183de0bf1ea6ee3b42272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a474db75554c10a97800b26f226ed745273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3092aa36f823cca1adf4b2f1e1957e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763671cd964688e32f2d77687a9c24e9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4bcc22eb158b063f75bea25d097bdd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f382b5e2fbf538596998b0d866d15e7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d52989c1342e6200b6a2386c28494278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0d54dea69bc70781473c63ab1be13279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1562eec930a6cca1e30917217e3203280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f954e6c2c636156a5447ec589471c40281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f8a97935caf8c1a30667ee7c3a6f1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb317bc2b99c989a8b18856a7134829283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa346f436e92da1d6233520450b600284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35cde9cab60732deb30c1442c905e3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012767cdbdcdbae34271511bb3bb400286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95e02500a2fd84d94d3cac7f18aadf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26625733adfd7ce9c5558e436d3d030288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a02fcea7d81985ea1b20bc7961470289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0683303c98103dfcbe6bd22185687290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856d36f6c9c355537da2afb3f87d629291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f93493522b1723009407a0a301aa7e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de656d113379e6b05572dcafef4f7128293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f62a14921ee024482e71ae266db81294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1ac4acdfd92d5dd7b240bb35564cb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ecdd1ef52bccfb501b71540ad48cea296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ad14066b1389cc13ce89913f8b678297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2dac54ff6f1e5eee99209b8ff4187298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b261d94890cb6330e6f4c5431834c5f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa168b3cbc66eac0eafcaa5b18eb67300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7822545a88d61222964f2a5e072fa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb638592e5a2779ef67fee0be135bf52302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81b32d7d04adcc5a354b2c27154e76303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ead1d3cb3326a4c702133d4b8fdaf3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f114be052ddb071289eb8c834c5fe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39247a8be7a7695775a974fc37ef2f6b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215b4e0490f7710c8767869a51f0f6c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb099b524264713e1a0dd0c1b40f96f9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad35e791986ac4bea4daf080ebac68a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a682cbbac6ed4a4e681811b64d284310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c02563ca26a72bf87e9c9eb9c1aa68311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65fd8a0bc175df2d22401fe1d55857312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807ca15e1f70a3062657ede6a84913d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb234e05ec1f5c62f848d6315879c1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308613cbef3ad105344e6c08d6d8a132315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9ee7f2cc6e6ca646dba016f956c2e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015cd5d7d64aa4541317a455eb6da885317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210fd54c0649da3f3e16c8c5a8fe450318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517ce840842b249ee74d9e1e97d676e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6190c0660670a60953fafe90b4c9c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6deb705ededf6ee18a6ccade780c2c1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a81a3a8bfacc67ca5f524eb23f09ac7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb8e79d7d179968a9c79bb95ec301e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae383c0df47864af3e3c4377667eb0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5e3c11760bbd621b8c3a9b804ec91325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427a351c0b2bfa1cc63a32679281bc3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0cdb0124e94f507194181f2bb49458327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a6267ae49ec01b6618f8e0e40f73f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808cad531799db7c220592ba6254dd80329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f325150a9cee63f55a7e6a21bc73ed1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f9aa6a6663249a09f7bc05260ac8f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97702adb6f853d488c196dca5765b8db332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564acd261415787c9c180d0de556971b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856ba6a61d56d7a7fd28cd16265d0a1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e432a2c7d2edd87d4a0e9ba4d26d9723335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e16798f115dbf2ec6e4fd198953a5e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464030fb20975ac7d8af5a215483a99337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc31db783abd14efc0e008bb3e94693338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06262ea140a2591a62ee8fb909fd1e99339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ec4e165b4a05f28c9f2d34ebd100b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31eb695e5119788f37262568869a7f7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084424971e94e22347df81c259b6d28a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3260331886da1f6336254286d86575343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b2c8f7b2f752be33356c15d2b25aa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d0919a3f71a94a474f2266879c663345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc584754d28f616e86e11821c915a56a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dfa1c6e96d9c0b4178406ca1c6563f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512e64f217b06ccbc9fc052e036653b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d7fd8587bdbae98042665dc1c4faf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12169bfd338c7f9a5851fa9f4d47df3e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95a3bfec1f10e7200e22cedd69be45351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f747bb677cace318137cada9467cf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0231f15208c51587bb1ec2c12f828353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb879fcc0f2896c45f137e5afae5e9c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f00df3715af3372bab164041e2ed1e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f0e0c78a89b8956590bb7ae20fba3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24d35feb4a41e60f45d5af3efba477357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2de479c0b38960ebb4b06fb25739e8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed420ff0b6da53371d2ac28958afc29359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d55bd2a9b4045a8416aec2b9589bb5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96dc3590249a62ce01a64bb17343fe8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3f005da204c6a8d562a99cdbbac77362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc44b7c4b8039f714108f1c89e2532363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff59a64cb2c9ffadf00abb63b3b4d74364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e17ffaea9b12a5baceca6c5e64a1e2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be0be2d214b2a9e3b6579d5e6c1e04366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb4aa512ee03956bc5be8e59d7c3d6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89915df60873aa0196985ee690ff42368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace2dcb9f4dfc3e720eede5ba0dc6e8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cfb54b69a872288389385445f13cfc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b73a70045ea74da45d8a43c3ee7e85371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d41d0e29f01f2ef6ff1df749e26356372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e29211fbdbfe5e5fe098042c8174ac373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe29243153ef091afb2455c981a809a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ff43bde7adc9f11f94cbb197d2368375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b153ca1f39722640d8da9129b46ca71376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c6c2e853ccf02eaaacbc73f4bcb2c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66852b71ea88965ecee175a51ceb0c0f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166fb81fe0a476c528f06e00c58af49379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7837f18e55f96d70657b117b875057b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555341dc0ee9891f60c5b999f33c8db381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11477bf63248ba3943aee1f4f5f2a3a3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed181cebc9ce2aef1b7d245d2e1714a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a27314f4f9b2c56b5fcedd36c96e8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15571a1a7387c7b06e9d850b42824551385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285bacf762cedf51444aa09f90411fc1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a30a4aaa3cd566e088dafb655b0ac387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacff4369a231ed4b11dcbc3de43319d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6def763ff0065f5aea3f33c9504fdfa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82aecef26293f669c9596942817b337390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a349175cf4d3dd2bc94bedea2403c0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e717f97ca48550720fe309bde2f047e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5365c89dbcc1f9fef55ffec3a17cc5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f5318ddcf68a2059a37ed3a1a8297394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c17e5b911e1a29a575f948202ab102395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b24335a412058a16fcdee475901cc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96990d3df15935c8de97344729a9e8b6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b03e3539ca95810d31061a1c0d5c4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654b2e089920a24336c79fa33096155399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d9a385644677f42ce00a905ac84dc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef035fd59322be7eaf2aa743b0ef7b33401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447b02f3d7e98fc37b708a72a86370e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a834a813202c57af07175e8e44b9ed2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0eff846ac5a158852909a180770dc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296a9262cc97c12d41c3ac865636f16405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106e87591ad8c8289823ca478c1b9a5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65a72638b0089413397519aba9315d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a226cd6ecfd1f3cfbaa0fe8e996a6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c8a50399d1d5cb382d50e86e0057e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80b71d6344980759d526a2cbfd6176410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a01976f318e077cede340b46100383411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681eb3f504326189d32e0bf50e1158db412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b23ab443ef94dfa962174c82fd9d60413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85c98ed47716907977c1aa1a487c5d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7ec2b6d0b8e34411f19419a9d33d9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9aa0397264c7318247672e38eeef0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57a861c61e5c1260ca037ebe67a6dd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669761c4bdbeff2ff2a74d612ada33b5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55fb6b63b63baad53b74a43005e978419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431e6385e97c3922f3c397ff1694b4d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1a78f40e922ce3e053514fb89eb26421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34303e61edc4217e9789f7567d5c448f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f13361056a53fcba351858f7f72a1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a36fe703118a9a6ae34e303c54826a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3f6f3a94958f37b88603059b5f993425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25185e6f850fb0462b7accc2d4400091426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00226b363ea39c604ca7e60deb3969ab427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7273a80c79fb19903310ee6db0bfcec3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88aa78e4eefb8fad28c674fbbc0012429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0aceb5482aa0f679a292ffc307b59430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9714069b8daea3585e1d67c8a829ae431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a5d8d23c3fc9f816424cf64c22af1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda8c49838da94ff6467087056f1a75433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151364d3464355ba591a543b1bada3c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de987b7870c729095ddc3f698f78b789435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e254e738bfbf8cb603ff66fd8041bb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7444a09134fd11634568ef2818a3fe8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c218eb69f9f8044a3b3db73ae9d8ec1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36aefe2b97012d6fc6bbc4159e24a9e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511fbeda0a6f5383991ef4c16e5c5e59440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e048efbaece98f20e52428133c58d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83dd6295be35f1afffbaad76df9d6a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2993decfe4b06bfe834d8364eecc2a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75097d35fe99248bab2aa200188915c3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580cfbf4e66fcef30c74d28988cf829d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e037ebe9901ae55488be274058004f8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb91a3135a200727d1c2368e7ec3d2e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6222dea1d944913e0551209849ff45d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f3a78d976b330082491a8ed8006f1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7934d49e115d4489f419d061e0989e2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3ff1a22eb9c0bba188933e120587b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cdf6ebb86181ee1e0c79289e6dc037452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7b826cd09ad8efe4c2c5761dd0aa7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d7a3cde7825bda2c78b4097c7b549454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00794dde9a34dd0fbbd8a668c9e120455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947f4e7bd36ea9887fd553328a974c1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa6b4d2c294a5eec7b07d4951cbcbd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa733053218fefbcb5785a7b713a5749458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef8f2277c147c52687a73552297eab0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803ca59e6ee069db47c20829fcbeb1b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379566f25ae604c9c914f6f135d0dc3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ead5f887b7167b9decfdbd85fd32be462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd773661816e0f8b81fcfec06170403463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e508eae326837fea5c532159985518464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45842054e147d00f0e7d463cb477fa90465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1fb0af9e01c180976b081797ff8c9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467a0219a4399cb1b4a106775102144467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6feb6be2ff005dfb182a0a08be6565468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7d7f4abee35bed81cd3f92c41bd3a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d3dda6d934334194344eb43db8771470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46364193b1a8ef1cdabeab1de264b13471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab24a8d399ab4758c3782cadb34f1c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0df603b65d2a3b057199f56bf0b1d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964bac720522ce4bb7ebe5a03539885474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53c68a054479e65b9e3316e82930d3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fca301adf85a8e30ec721ff0fb52c8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e60d908805f838ef06fa4d5a910f6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac55664e5b8f1ba78b0eafca4cb98e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae868760278d5ba15890a5d55bd10d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2640d13925a7a46d3e31fc71af5ff9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6948d0836a42abe10175fedcf883d15481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af1d1591b3e102851af3bb9e699895482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fdcacf3d14bcfe3adcfdacb200326e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7b1ce6131fe04a11969c71c004475484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e9e8c364968ae0848b4dcfa894c84485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb8ecaefe73cdee1cc4a2c29917352486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94babf47a429c744adee6d8239343d0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22831220146b25157964f543a445146c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a2ed7c0c8582d28edfed88b8ab0ce489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f871a3e7c606f0f5e1db151eb49cb81490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78dc88143ba31be175db91ec781c9dc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c4a32561eb61ef6796b6ecf2817df492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cbbf3509207cdf228f94bea5a14dc0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9185bb7ebd1fcded7e3a2b6f2bb73494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633a44003c7591cb0660637bee65eed495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3e7e3cc5115aafd87e5d1b9ee8415496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0201dae1f747f4031a790af1a08746497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70882ac5389cac258d711e0554e7d8d0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646ddc6050ce1e37df7bd137172b961499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0eddd9b169b375f7909f74a17f39dc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617e2f3bb5daf6552d64eb2f9825bfc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e60b57a3c67ad91458000c0e731b37502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd02908d3f559ae7f388c73d5da234e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831c3bf743245c1d5a72049b1f95c77504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51e4d39fecbed9264341ce9982fd95505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc927fb87c4d21986e77f89f8c41ad506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98400b204fe1d37e651f6be87bfe57507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6307a0fe480748aeeda7f81b952b1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cef467621eb35fd5e1c3ecbdd9adff509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456f36f3a76f98ebde503e75430d154510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e964e7653c315c84e7a94e7506e953511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d914b6c4ae2edcc8f09ecce8cb2a392512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc49d2d60012c6930b2348434b7370513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332339c493534a0fbdfc7af9ba9c9dc8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ea51e15fdb3b68dbaf27f69b04a22515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ac497172d46b08919b73ce7a5a849516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949bd955f411ff6096800a665d8777d2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace97ee678c7622dec89b7d76e5b021a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410e5d8f6eeb5a652907a9613f71401519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051a03844b9f4fface6b2831d3c1e45520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b6a114968fb90667327be3f30bbda521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d593e6ea6f1e846ea3f6e6375f99927522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15092e9460f96cced0cfffbac38209d5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1bc9070e9445e6a95e73cdc7470c0f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442c7e2b853fa18f37d0ec53bafbf8d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f416444f6b94428c508360ce71a1bd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6d59448a30e6f0c192d043fcd9759527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87545eb84dc21e54545a2f49303e03d0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59abe0eb50c187ae374e73a8395fb6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619620d08188258c06269fe3d6df83f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46114d9f6e8b828082922ebe7dd11790531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746aec9f857cb69ac640d0d138837b3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ec766066032338e465255e0bba6c8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19804acc4e27034d93d51edfc94894534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c47760667ebf2179f7550b9832bef535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14063473876f782a74f9e6cae8a2a741536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9cdad1663108fa3251dab7c8e2ed2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9dbf3c63fd6c3e12950d20bcba0ee538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd543cb0becedf0e9ef851d231c12353539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f457b242d27fa5b762cf63e0f996b6a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e535434ca686bcc8de92025c92742541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3d54321d6f0dfd5a969b2c7139470542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f8fab4bda123e148a5c7ac8dbf93df543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057d47fb75bc0434444dd50f21094d8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26489e2301bfded9adc973a5199594545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f82da173d178fdd66109cf9b85ca2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab509914c1d9bf54266bb0db2d5528547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e7f7ffd7dc6f379378140e49a4b06548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df9c5d5745e0c058b285159c569802549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d23dc4d2a8d97570a597f3d0513cd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19c5307c8244428380fcbe658ace51551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05007e228c0592557ba8e9dfc121b8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329a42cc5e708b138230a7d7a808416553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc000c75e9494e7f19b94e77a5b4b69554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ec8a3bc46aaedbc95ca809e964163555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424469a15c349946c7fca031ed484485556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e070129f0a221941ca5e02bec8ed10557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ebf5ef318f88493c920b48ace9690e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706390bc5f2b6affcac7fc41509983e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3023493512883fbf6b0f11b07283e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12714f1ac747e455897062bcdd42c995561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc856cb4117bd4837f48d38cc73135562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16a24a794d2fe6c49554f44047333b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82582c996ae67512135da49259a0d3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47123b5855ddd42b0de49e74fb0bd54c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68014ca9b3701513d293451b5d0d291d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410f074b92b88b95c2d904d62494984567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd756885c4883969aa8c819d4f87f1cf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf9f895a7530adf3f3dfff0b326ed9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc22a75fa5bbe63eadac683a272fb4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc17431c8fcaf51a078a988a68564f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1197a5a684fc087cc99d3fab8b402572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba07eacd3e79508370bbbdef57efc3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da1278397ca75c956ac93d78c1b60c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2cc5f644b57f56934b95a2f5e95f8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9df324f930112114e21265be7736b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a866695b0f351173ebd70de18c62078577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b574366eeb4bfc2fa566997f7ab25578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e691da93fcb0d33349a4d90efec965579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32133d10f5e25785c911ed1e1c2372580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ad20ca27e768b931a176c55fe67a5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4dfbc80f91298ef5be941e865ddee582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25965c822ad11405be86b2d1aa768e76583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d12616d9c28b559b9d92dda5a38f0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d141811eae8595e7e43955aff9d9b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c91ebe4bf5091ebedb76574a08970586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08adc5e32904fd2e495672a2a98a9f8c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10579fe5e297f2a8bcfbaac0595299588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b4864da900578915b6656e774456ba589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477708e9bf7ae78a1e1c5457c721ce6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5abea00550f8a542e256ba171e6c60591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4709fd053b3b371ceb58ce3d9870fc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4010756cb31f165807e9b526417f3c0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a78287278f812f21ab2562538d06e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0a212a613f5a7998ef8b19e31480a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5acd6be0f677aeef041f0ee456057596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8cbeeba0fba73b5b10a8c908c9f54597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ea7c8b5725217cbfe6c17828473b9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce7b0f01a017d6b6f61f0a130d3aea599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a1c8233079aeb300427ad02af7f09600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac638ffdba55d4497934f087f68b0f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b4a1bccc1c25f9075b6f0c1896c4b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16ded558355c76d1ddd10eb372b1b9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4941c8ca5220ef197bbb97138006d8d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c8e7c8beb35f590e2b9b2c57a86b2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1ee17f4dbc2f03686e2cbd92dc17b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765baa188bf7b722cdf8263b5633fad4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9caee30ed48ea42cb33aca316c67e3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57f2cbf69a0598c7c30e65ee9806ab609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a9e536beaf088a864e047d4ba1c98610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c567cc0dfe7964a5a685d9753b718611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718415ee20aeb0296b70c65a0e8620b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4570d3f575fd32833be749c71b6dc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91dc04c86f1580aa044672ec83b9bf8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb909d05b98807fcb4427409223a723d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3acf9f190dfed0a51d92a1ecc064c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04acdd07615ed1a136699503f300003617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db283f69936c80bcae9c0020d4fd7f90618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a94cc49ff9df85932c2ccdb77a2c07619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5186c7dcb26cb9b68c96fd1ce016055620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc11ec1a23ca7fca8ddd39a7d6884de621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a78b154144efe7752b0d96ec099f6a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f7c02ecb15caed6aa08b27565e24a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3755cbc935c25a6a953bc74bccb5e7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ad644749ed95427c241efb212b87b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b926235c769058773c52b39466acffa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816abd6a120314c4c1b8d259256ce887627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1a2714aac29b6f58b9244177ca865628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cdd9823b4e0ace0eb35c76c9b56f2d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0fbf775bcdf823feca96bb891bf4ee630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262ecdc7fc2489fdb1e0c156bebe9b0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371960df1370791273de1044541dfe63632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4e3404522bc12bce0298e48f22e86633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a793f8fe3ca6cd585cc5fec5a236d0da634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481aa60f6afb2ea3f15a2d5547f0b11635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4aa16ed2ef74e1042ef81f54c96ac7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681262083e444d34c73b97a135a806e7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8715e91535873fd1c8a9c28c48b10638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192272915dada057dbb999c27c0afd3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c7b0459523fb94133a8c9c6900f50640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e13d7f568dacb8253821b1a9869852641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b00be14032dc7b5707d7d7a8accced642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea1fe750de1925759f10783aad4c2c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791c2e240e0c630d9003cd1fa93c2d7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ace18069659bde663108302f6fac4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e8a44e1275ef93ae662daafa49cab646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9e078dc78233d2bd043fb4ffee60f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a08a558a7ffa5ba7758b7042aced9b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995701643c2b2b30558eb7261145eaf4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940711f8fbb4530fc2ac7683f96be836650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12166a361cf9e60063191c7d726efc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2738b7d859092a7a88334861d245c24652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52ebd235c279d69989cc1acde7399f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9354e010f73852f2d594012c5b4a3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d575a7aa268415f19440c9b0c43ea655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc031bcaa55c4d200ebc47959849a4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c71dc01caf921ebe651f3b074e3c8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c953ffff3ebd78fff58b6db8bee5e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1c1cc51be3fc64d249596d1b28e83659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910aefb12bb2de974f6f10c4d1c47e0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af000a90423051b67790c71ce3d1fd17661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abbf7332626282563575065d72a740662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51743a94f9f9d26e5a458cf142ed7699663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657e5d8b7015af59da571a8a0cae13f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833fcd362baf26776fe350b2b0b9e7e2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92945378dcfc1f3a4a9ccc1f12c97810666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6d189605132d4883dd1fb7b0d7cfb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f059355c959d1c5f41763098dd7191a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81600f383cd1759d4264856cafc0ed9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1bf12f9b249cb2f4d5f21f92b86a6e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3dde7d316be141e94e44e7d8d7c524671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622a72cde7c083e4024b9fef53e861c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25984cc90b998ec86fab3d239c586bbe673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9cee2cbdecd775e11c47322c274b6b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477c3a31f03caae10b698693778e80c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f78db6f5bbd59a475997ad1153ad02676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d79b9b81d344577dc133a775a190d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04d694a4df20d7e9b40248922b54ca678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b70e584774c2b53057e03eece7ac06679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41c9a75b6738b0b6a16977119e6e18680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379b76ee9eff2a8aa13453e04b8b1d7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad445405ca3eb4d4d6e312e0e375e9f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03455ea35d758ac80d45f9d53cde67ac683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b45e583cb1c07dce075d8047418e95684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df694538a691cda740bdc369eaf66b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcab9faca06749295f99d6474753ee5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30cdc17a1547c34b02de024990f2d2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1ba9b128e0091987b6a97cfe8ea93688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d9c5e86179cc34fa2523124c72204689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8565c3c4ba5f1cd42a52f9472686e77690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aca98d4c4f64cccddf2d384aeda453691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855ce44b890f356bd24efc150a025c7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a68a8aeeb174d91fba5629c870175693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ddf5f17e3bd8dbb6dd3a288cc0534694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab8b02ff16445cb898f08e94c93c3e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01839c64b317ceafaa8b87dbf5f3e15696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360eef4c44e7be33b29597f4703b9fe8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3270961d5d408c072ed0fdb7055c357698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36304e02989ec976284925c499204894699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39b40d99c0bbc6e97ce4d8cf262823700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e637210272572c2929c9fa54d32fba701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f8a5f27ca50b16f76bb6e7185afe9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3e66c15959b29a5ffb8e02f80c3ba703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5126decb862c48fa09c768f25839f63704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540eb72bc3730daf721b325b6a1ce91705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b8eead7ed1bb8badaf630960931fc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77950c5c8dd91f464cd7cd5ef983656707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41211a76dbd28c8da8051d2c2b31da0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e071e61fdefd4f09a920329dbf91bd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea501393bb2cd3ad57a782850a7d45710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba148984038becc0d2a77cea43803ab711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192c7479145b5e00146fc26288f6873712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d902aa4f32da5cd4492f184b2af67a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e9d78e2014c3afce376b90e5c6612714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88945c292c0c1977c86fc57865f86e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366201185c5660e3444f41b351f82da8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b93e81034aed1c0ad523fbb86d23f8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfab1a319aba5e8d4d6434192a33f1d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8636a69fafaa9e7274768f565fd23719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d241bedd5563bdd0bc3b9434f29a7a0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106c35f4bdc9572d1d2602c67ee4d0a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee14f5c0e06b9622063c8986610540722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44abe43c77c24a9a54800c3640e26660723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f41cbeb7e462160edaa694fac8abd7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64babb695c8db61bd2b64aaf8ed1ea34725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4bdfcce58784171830b95185cfc5f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb349050fb19dfba2d315a2878a3d4f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5d7fa7cc6097faa71401287a431b8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea0e06a5cc6a25740a41c6c714fe2a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facbf12600a328566fcc398d79180539730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a26896798386d368c668a0d4b1eb6a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb593275cd4c19b170f78244678a04ea732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615a33613c68c5907c46e2e411fe626733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8d271e4512ac1ee8279611d289e31734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b416d6bbd30387fd0dc1dd132027a9d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2e613da9e2c2df65d318afc00ee8e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c22a3fedb9ca3fb11d43e01428908737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8ad44256e223df1f27b2496b1c516738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673357ce469da1e3db41be5c5d80af9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df236d59428fb0a3da8c01f0ea3a3a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360c92c17bd60e5690bb8772b32076f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3c4fd6168c72ec984bfafbb7072e3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6639688ad5c8857acf0058e106cd9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51728119731f67daa9833818728d821744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd283023217e0faf6b9545ca062289c3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9d7b44b4ec5e48aefad746916893a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097541514568fcd3a4d088828be6e7e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6397c4780826b30583ed1d06dc54f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746af0db639fdcc520d799a4d139f7b5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218fdf7c5a61faf21cbbaa6786bfa98f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddbf503edb82b66f9e63274c7909fe9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57d4a579eeada6dc6c6e54ad54045f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631cc34037af0336946c7a9c63000de753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>