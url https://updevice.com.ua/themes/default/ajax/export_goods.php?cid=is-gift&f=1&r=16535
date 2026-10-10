--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8569df90953a1f48908f9d0446407ff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53d4df3515a4b804d9c6aec3c1ea522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb53d77b32e1e53dde993110aad06973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0ebf66ebf81258b64009674bbc8044.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dcbe6233a132f34e38578373f09dfb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7737eaea595cb8e823d4417f78cc4b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f58257cc99d96938edf30709e0bf37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d7638465d5994f677646b58dc4aa98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39ac69745b365661e46c966094d46b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8facc5567be86741f75fc0e1fa5928410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaec56d60b8acb30e0c60d8fa25987611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897cb3464e921b367b63eeee7506b9a712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71769b71b8d3c421e1390dc096642e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa12e67b0d2e65b1ec8c781ba3868f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44990af58e6128dc06841d0d9d436f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6ef493a0b71d9c546237a3071335c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27bc1fc59421cca95d5db249f0e5f517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e23802a70af8ff34872e2f5f1206518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db178be1bacfeef8caab67f87918be19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399258b925cf4f4687b0f1c4ba0c10f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd673d14c372c2b27f6cf8f846bf8121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da88d72018cedf0e9f63116e464e75622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564372ac8c1e3fe9def5c016645b592a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0e7774d6a497e2ce58295250803db24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218fd3bcafaafd3c37ceba6ba837b8025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57053e74c3dd729e90d62504dbeb78d526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9c48a43b381513521ec6d3d3cd8a227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099f4eec5c32a86ee8b3602b5b3845328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02a8a63b31f3d4845eb27ecb4e307b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735681d8bcf777cc82276d53967c8abd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda1457bff23bf100db241344429d3d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e7b1f0ba5a7cc7ad7da3bedb7429e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f796b6b2f014f4d20de6c471ce8d833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbce54aca2cb41f60d98f2e97c929234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24043810f64febc9f56250a0468c46e735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0456a3f6dcc1bf476f6d9985d2727436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0213e9370948cff6c69ff0713cd3dc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9fe188382bedd7d995f7e4fcbab5c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247527c0fd6b82e0d9edea972d7853d539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110381fd8ae5e2a5c45fd0f1978a8a5540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520dbbed3b8e949dee931e6bd8f242841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165334322fa261bd9e2e9f71fa9f408c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d180145dec232a532d789f0fab838943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2903708d34a1946fea9772b4054f83e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b873d14d21ee98aafa7b8c858638845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b23e77f51a50df44006e1167ce9d946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1ec76dd1ed7c0e18d787a704d42ee47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550f6d6cda74f58b228fb3aea80a5f948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787cf2ab56f23b9549ba92fb6d1668849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeaa165261fb36b49eb343144decbb950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ec0870bde4fa1f59c74217704ba2251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd2b8d3489e3ed6f2ff70db7c734a252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ec287fa47dfceef6a2b3d7d340f5953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdeb65dac5fff908650fdb4a8b00fc454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c160775e8f0c064c10c0fef5b1a154555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee7d02e5fb1e08ec90554afaebd137756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc71f46f325f36d24371e2d578d40db57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca880d0ddfeb6e968b03fc6fbaae4858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd949ff4a74ef8869ee722f39fa648e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120394ee9c0554c0c353a46771751f260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dfba70d3a2acb261873fee83b5bedf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d25ba685f5931be47bb91fee22340562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16814f49f5a48009cdb8e0727180eb7963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1dffd83fa2e8ebf88576b4609146c764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef6865ddbae212fbdd5ca45857a0c565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c5d58ee759a49c2a8b9264b3dab1666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5fcd4327f6b67cc6e954bab6a198c567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb191268144190992819cd1ee071507368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d8315c3ed84472c824d5143a2955b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac2ecb5aad71869990a3c804500fef70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7e31acd9d7380e6d88b4eaeb01eb271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3875da32c9e2c7b0afe4c3e7d7c0cd272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abfcfdf4c5e7cfddd8b11929d16fa373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602d0df39c78721429e877553595c9c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b204bee6be97d0e5f227005d32e03375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de4dfaedde50f1b7e416baebf6e8c276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc88c075350ac84bf118d871e7515577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae474391e1e6fe9e58e454be1099242778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e5b982e2d72e4220679bc2c6b66b979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3e261cd6e11e48cb8a21e048aa40080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863eb645a96bffd1894ba72416902eb081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce11bd790e2d728a5af1861dd43747882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3211e9f5b407a0c4fb5232e2b690345683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a2469c2d391f6629ba99e293da21f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630edc580ba2274846090b06872bde7c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f60d2e716ef5fad91435fd99fc1dd786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b28b3f6d6042de91348a71ba687a0c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d4c164d2ffaf9e69e985186f51ccd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7c94532cdae266b9d7af7104c497089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8383bd29f5ee628ab7ded2e026404890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644aef04ef31779911d6ca3f44eddbf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279585cba911e3b553bdca53c59fba492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454419ada18fa47336bb8466b2e62b793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aaf7d5a559cc1153e5e358ebade7dd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80791e3d984ed9ec08a5ce92cba6bd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80d4a94c5029714b815def8b3af17496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704240208b793a8ea56bef213c885df797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afada6e4eedc6c322af575d76d379ec98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169faa84ed00804665829a45ebdcb28099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc1b7403b1c85609ec16b723e540cf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09daff8924bc0ce4daf1e7d4089afbd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72411dff451bcc8ebdec71a440351b5c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70b4cd91f1b55444400b0b2ba3fb69103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c53ff82422a9bd835d5348fbae923104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f390bbc2b8bbf638c66d7a6d6508e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57935efe16a6e98404774b4fcc9c95d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f046b30f3ce1b1b23dfdecc3806667107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a20973cb752dc480cc23169fc38bf1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130f0fa7f40166575a7fce1fa5b7885109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f955b7392cc0cbd76a75cf26ba9bd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa6583401bb1a6166f82b508c4c348111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9653b91bc875084e19692717428865112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f282dbb1ab708f835c5d9912cafb494113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d710d6d7f52f0a3a6307560f757e72114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017b1e25253fcaa2718aafc5fc5228b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb05f5c6f21848465afd8bb3631741116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d1de03cc6e9b9ca223f009427311a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf12f157886ee6a65616182ee0fab0a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fbe49d54b42a3206daf7742d644377119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7117b3dc7489d1751d3244d39daff120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a95e1add464bd0402f87740499c4c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95890b0b64be093244c079eea9cf649b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ce7a6229e576e0d05a19fafebdc6a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a03a78c35b85b19034ab3666220b7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a29a675c08aa583b46377ede588ed125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c10a6303e6af1ccad6fa1b668d01da126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b514c41175753aad7ec7a7c29fe7891127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c227c2bcca512ed7a5e6e1b449497c7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f0e9156f2d91672050a0f5b4293ac129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad550c1a2a727a01392e92a62c113dfe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49237cd0322ac3f792c0b8228ecf395131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0685034af0f810733b71b81c72507132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787fa5c610df5af90041d62465e42f7e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ae49f9a2a0a40c1190ff1f7601a95134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310f48920fd0946dbbc75dfe58fb57c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7c7c65f8a0f3030f06c93c880046d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961a569363872b6392e19e9b68a6bbd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e6db6fa441b0263dcfc2ec4af5444138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51428ed09ad4f9b4dc23a2e195d47652139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bcab0dbd3892bf2d15129b1bdbdef1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32786bc68ed65428137aa1aa944fc754141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e68782e947972c47fb98baac1704f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28950ad5fef7fee800134842a9273f95143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c7536be47dcd83561794591b587a2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccca0b0454b10bb2a47570c2f27becf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994c5c2aa08b0080a1bfcc6a4816851146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38ab071088ea5db8bfd22cbecdb9c6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc207eebb27f11c30753a860173b723148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c6ac712cd64cd0f6455cff5557abd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce48fe8231fbf780799f365ef2fc33150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a08382625b71ddf71d832f2fcb3d7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0450240f4d9eb8e4a340b432f8b337152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ebf1655d607dbe5db52af0f5c5c8e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aafee3c3139d8f1c3d0d789a0a81c25154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d262530408ee50697a988f7f150e56155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e9e9c1f32ff075ce8e9ca40a3e4a8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dae36a652ff2466912c59723c81d86157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c875a806a0537229b88a78c0baf857158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6877228a72d8f539c14610f067b5dac159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a7524f97abf0b2e36fdd8a0701215160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572aefe1258e38c468c620e3f91c29cd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e1538ab22ddc61cd19038ae2b9093162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b67f1d16bb3227de0b7c72b9db2956163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e794f0e4a36970e2e03b2ee1726f661164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b9ae605934b8d9747502a36155a890165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde0d916f437b9125454dcaf2518bf4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae6618b1aba9063440493da606026e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565546a40e64b7cff7a035af237370ac168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc864586f1d1feead320005b66164100169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68002259a50446d3d13c1bbf16e190d4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378edfef0b3b6e7be65aaf99aa17ce1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96300ff2280abe22dd35ce87d7896795172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70078b2e25215cd68b54bbc913fde1f1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219028984409eb38be11aea2ccecdaa2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0adfd534f05f17de0db8812f300a38f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be3831ddb214b6ca13d95281853af8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26707459432bef62b2c864dfdd7f25177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd338c0b2cd1606365adf5fd4360ca3f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca76aee7f8bb7a0cee2d8ddb24b8b9a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d227375eba02b8014b2e897934505180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e975c240a30ec1e26b6c45faddacd8d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0504d3eb22c0b33ca54bd31c48cb73c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c29e563a7d2c4d482e705507b7410183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6287d475d26383581e10d10971e48184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127fbd106d6e71c76e3fa9943fff091185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a089c2c0ff0027f5597cad7c0d6d8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f1cc80e5dc8e456f2ab9456492876187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a47ffd7cfa63319a792d0fc10e89fa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e288170b388bc1c2dbf3062fba793b3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef330fcebed331ffd619f12c95f7708190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18105578b64dfeb7a378339d0ddbf64191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1bb44eb47ac887ec6cb0dbcaa6fa2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8d983b73b2c6cf3ca06bfeddd64e9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183ef16efac31968c20489f54433cf1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f62f4b609a7793c1fca6a7f6752c12195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428c671f4952de936bf5db0a2b7fc10196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a486a58c6da9468fe41f5851f6295197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e020d5fc90e6cdf70026e467d0fb4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af79115c945e1f23e1d8f7d25b3ec21199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4caf683d9d3e928e549527c6899d46f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296f5a6e45746cf60a2c8a8a2cad74e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9ba897a3dabc625bde39165f2abc4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129876b2ea55f9428129ccb814d8fd3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702dcd59d5634245621fba7f665425b8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8765c8fa2640999f9a45d68f984e8ad205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e014545d02a86118a5475331ebc9d3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5c70d92df8caa4554d48961784178207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f5f2df4e439d33b8619a4f40013db208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c24ce05b0f5749758225428d132601209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426645d70f75d4f0f23f3c8d072a0c83210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d178830f324518938ea942c45ba0b5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4e4f0d2b3724b81ec27f461f2f1bc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37456f7951254cb5cc0ecb6af7dcfbf0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3309edb99a1c3f2c3cf24d571e04d7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f27fc52d99509f09131c5ecc918b4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebafcf4fd3644231f2fc94fb947b37d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57627d077822ad664ce27c4e8200e0a1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b64c231da829bda0c0d056fb7e3c1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1d9f3cd30a2b70759f97ea1605ad7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dab251c6b7e90090b9bec9ba6978eb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176439162d356722061b187de1c76bf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312d84331c985e3ea6a00f49031a7fa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c612235e12723aeb89a1a405b3d21223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cde1f485b97a1f03176987ccc44bd9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc3c92d5752e7e5a7e62917e1b62dc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae3364cf931920342ccb880e1ec2b4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e81b11113c6023c156972fb81600b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce62c831cb5671a57ac41d517b87bf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb32d4ef99b74ef6cda5a645fe74436229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fdd3e5bf26bbd62817c8fb9be27864230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb884a9a6a0692a65d262f0b2b6ad98f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d662901e9387963d9912951da1456232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9f5e2218e7cea5b944f2996971073233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902e41b40519171860c747b6370d1e1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04502ddbbd53fad4a2c455dd711b3d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb4d537d9e49b12887e69fc1e5665c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf8eb216442464ec1d656d26be30dd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e68d6377788170cacc13a893ce51d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721bd7eebb3e5e89c3e9648e4de2754239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb50fe824e982484d587cce32aa2fa3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b2dd4285a3ba0b33841205f20482b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b442c1a11098256f57f9462bbd94f7f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc0c5e0b221cf75264d8bb6cc09740243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63597a5e3a2e0583df37db6e9f5f8d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27150b9feaf9b2c0b6339d53ddd7eec7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b10a44a43da633e4b519294bace76246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431cdf2d8d5c428b4ed2aa25264e9a7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9308c87410d18bd5677e8b7954d31bc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c27aa902acdbe8f4fbf09110f5ba7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6cc08f3960e5ef968ef9924466210250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200ab6ac48626afa737819ed55bf80f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10d8d1cf1f96868e15f1d07c5294be252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f2de4c9689645fb36d3f3e9325668253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411cbc8750a2c899d39056f91fbce8d6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b01f967954f85b5192ebddb68891da255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada8665772e888193f152badc6d5025256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131f4fb7f80b714bf81a2ed784b2f4c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045ecc57f64b17fba5cab1b099dfdf9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d6b800bad2c6085274c12d2e55142259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91de110f1f356b90975239e34b9f5a1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f8d9625125f218e8441cb8806a3f4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea42c0c5a766adf24a6edf74539f316262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3b3373e3d58aabf89f0ec960606a7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e7e520d51fc3031f64bfad6026537264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859bd91c2f10656684573ddf47be2e7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62871928cf9dd926281f173e48ab06ea266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d712f1246231c2e5685da7df89cb7e2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08ce370b2d1cf7e96dfde32c5f68da268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658c497aa12cdf90134008fccf59980269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98faa5345a9001e5564d41d5f88a899270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fba64a70cca0b161ecd766b7fbeaa7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e667e936233d7b83b9f2a4702ed3bfd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721cbf97846cf9cef2eed7f9bc7cff91273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10599eb8074fa6197b88c7bcd462ae28274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d8727101cf040a95bf17ab76d4358275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbdce6f486453d0124dd5354ddb8ca5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9f7b4088052e7e6e7cc8ef9cd2b69277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422aee328a8389616693ce3b4a0b786a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c9b0d98fb207fba71608694b6e917279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87d3f049d31349dc7c48b5a5fc2bfa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3f414be7b199ccae923022775cfe1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999144054741a90e7fe25e8263ea312282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134c159fdd67caee494b33a8a38894b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22971c5744320d549e391b10b0754ea2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841362536b2961ee084a9d98a1bdd5eb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878eaa8692a62d81521f62e1f3937a1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b949c97cbb0b04985d78e521b53ecbd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36652765866ffa9cce1fc67d0be98650288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9b6cf7256a20b60b3eb345023edc9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f25f2f1dc49cc7f1622ddaae70dae9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ccca1bb5f9377fad17d868cbf83342291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc1fc49cd83b6c211a9359452263b2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21073be876d0a2e918443f18843a92293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f296c1791c909fbc1a31e5b7eeba5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aaf942d8b76c8578e6d6da45a4b96c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8ed1d71dd6b1298b1535589c68a10296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c228c1362884284f57afbf174bdab297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f51dc6c60c3b450c8fa4d25a1c0e6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a523bf6ea62964a7473035641e3182299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287bcf299ed85bfc4b2aa35488a0640300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b980f1bec00fe4cf25ba75001cda907301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9fe926ec482a2fd09695b611cfe4bb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4305adc264c6d9d0ab34420e1ee69c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724e4abeaa4f342df3dfd78cddb9a84304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f6f045c47736604cb25ab24011eeb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e54c2ea8f17e6cb6121062a3b8e45306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45ffc6ce352049a75179da46d5931e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2364d81646430be584c9d08b90f261308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238b1b416ec76823442ef7b929cfc9a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732343ef876405463518661e18ecd52310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48511ef5ee02b4ebaf80dfa192dfe3c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4d881b77da85ca4b7e26477ab394c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4a0e7da64c981e0be41efeb5269bf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80f1afa4944accbb4ccb43339587be314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f8908b7946b68207bdc8d91ceb77e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5d2e84aede8b213070dda975b7355316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5fa24dec2cc12cbf40ff506c5e860317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac97fa5f7a334d12b3b10173b2466a4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43010dd170d7ce04ab7e70731d1654f0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cfba4986000c5a3283317c8670496f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8acbfb5c5857bbaecbc072a7bc6006321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11c4a9a2714ac6b4fee5aa9dc0c02d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c2641a0a2193cc66ad84d9b1641dd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceab13644ef64532f572fa01682ec11324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12524c4a385edcf9da1b9d36a1b75a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507cf5e0f76f0ff370015ec74e93c5d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d560492f0d228bb769fe2ad4d5e89a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50909764a79671cf8fdaffb860f719328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896c952bc6a2273671f3ef7a1d6898b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8c2c0b3f314eaeb48413881a08ea1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f08582b91af3154c826903508cbc85331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824d450817035d3a6fc109b789d5fef332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375d30a2c2a9c65840f1d7827c8ea6a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4456b4b3feeb88e06e1ae0b6296bde7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb41cf21a1227a8550381f157b60cf3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58029ba510aa8233d1ee49640af4fe2a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4452b9d8924c8e84330b7e8866a0f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e995c7209775c0c13544db3f833e33f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0fa9785a75033e82325ffb8e413f3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb7165da1034d3c034ba40f8d98d28340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d2aaa0211d6923a6ac399df614331341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a360e4540aeea9b51871f5d726674b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b3db09aa737e3570d8df3d23686d3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686e52993a150fa201c735fe290c9d6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c622abf6d4afaf6ec8b26b8323303b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ca94c462e9f76dd4c0ae3df0ab6ae346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61c0726f0cbe341c8af618a5797fa5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22214d99499cd331256923943e7cc24348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4d91248e6c500e29c95c27d678d30349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa495910088cc2d201607857321d6dca350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf68cf8cedaa7100d3900848636d57351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ee79a50c1fe1e25401a505a62dded352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070e4cfc5c54448ea380e62a446f59f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20967ddf42df9d51faf4fdf4f968068354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a22764f0dd6f4c81c05c4326075e12355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc08e205b976e9b9a2ab0baa7d1181a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2e961ceec92ea1e4ee4731919db8e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314ec2758a4e179aaf585212fc223a7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09248ed974d2f0293cbcc748cfb2338359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef11d09efa2edd7d9a9adaf47be3ac360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b74452fb6775772fab2f7c52647b20361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2d126ec398ffd9fc1211ab9e46eb7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167a782e6cd5baf53118506638f7761363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42708e4b51998585555a778b7c8acf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a365589f6bdd2906e0c312d933e748d4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58af0930141e203463c99737a32405366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed3d6f23e57eca54713ea952318a02367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98721f05f030287c9f5e6b6c502ea758368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd92708249d4c52b00608bcf717edf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428caf15c363035459b815d5428eb46370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a01063c04ce7b3ae1585ae7a740ab6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7cb1e1fbf2e2534bb5775b5e7e71e6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720509557f16719080662c68c7e21f8f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862855b3f4f180421e1d5dc397e85cd2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e10804a466b0cd65eb7a91bc1ffb1f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d440c4d2d24dc66aec397a773a689376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521e7cca1ca0ae63054e6c16d6c87f1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a4fd9c04ef5a4ad5de4d48728d746378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8435d4b8feb8aa281f61833a1be69e7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e37b5cdacb63de290d51e825c2cffe380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f44f7fbd750968de777a9b3617cc1b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db6cede7f513e5e3a18a51bb9ed890c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96e66111ea312f288ec647a37e6e01383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974073994744e9fc6b6aa3323ebdc265384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f1e6ed6bc307d9a58237dbf9cc033385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba608e18b00343adcbb154f8e9bd90c3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856df1ef2a1d517e8325719924aaab90387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a07f0dc429c73ac77fabe844e0aea7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909bc5768c6101c2a6f4c0ffd1ccce8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071282e2e1ee4afe341aa46236e86982390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d3ad0ecdf9950964526e9cd192651391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31894c9ae910344c4478e64a99577370392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b8850d13921abe130e8e6f0ab4b5f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb0298f84971838e7d90e71aec370b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be051cf7768e453c1d7d63c47dc2b22f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f7777b8d4de7d840c7c98857e55ad396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c035a755e8c848776223998515392e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32464e064733e7abe8757c7fb879c4fc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe975187e86f9d52a65fdf59c7fbe18399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477f915d99f31242d8e10fd42c07bf3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143440cfdb26e1c6578b1e4edbe3a8b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d8b17d934b8055981ec66e7e871d1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69e9e22e4e98282e9834bc05cbddff403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9788ae00a47b95b02832f1fc0f51c97404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836d6de43e9d91ae07efcbe98444ee8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927fdb8b6c61188a9764cbdd55d317cb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8423b372b99e2c1d6af8acb2d851dd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3de45fa9b20a15478e1f1ad4ea662408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57f7d76b37dda9d967540c8e2a841d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89afcdb4385dfa5dc8864ff53571ceee410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06da6db311e9e853262fc5d25a7e1c0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e9b73fa834aefd2f6199f12bcc9e4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ffd79aa0b20143b11f1524fcb08a9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73c3a8cbca3108c6426b66fd50e8c3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f1a057b35dab32f797b834f21354c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70040738cdda682ec4651d3a18779e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae1374ac490c1041172b3ddae8b980417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada5aea46c8931e5bb78b9912dc535f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4acb048693db76e57b140570fa2008419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4b6fdf318a45eaacf36510bceb264420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ff4011eaa060872598006825a1224421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02349ee6aa3a23937cb05e84320580422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac40cb6daed79425b360c54c0be205423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20172c7795c7babba687aeb92543312424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de3eb08576508657e59dede007f7d6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c380fa736e67cce4f8b8e5729ecf93a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ebc359352267f4871167a1c4bc44be427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b61ec52ade047d85a7db076e492210428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bce176c735acff7c9d68c7fdc829b3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708c35fecbf3502b16a1940cbac171a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64474561ebd6f6524097a8831d5577431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d6833431e1a6ab421169c9d7b74ef432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78824a7c2c2fb6570a72281b21cc1b68433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a662acfcf673ef57820d6b7d09ce83434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0fa96790f9c4fe7453126a1e25151a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205558aa0cb684b104bf3d281854885436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe395472134bbc5b7f98798f54f9764437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56466797e232b5939c0cdf8ff7f690f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278005b2e957cc7e2a6df23df118c9d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57540edcf0eea9896e01113c929c6f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b7dc8ab22f4e2806b45e6c86f4e76441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbcce41809a349b090a17eb80646886442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb068533e604c8c45db4faba0d90848443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7b4c7d0be089f37609876ecffe50a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff955f07bf31c0181f37b534eb0e245445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c315fa36b4484a7e95a4112a416d50446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99793715eeba73de9e8d4b010e35ec4a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0580e2eb81913f949510197f5e79b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b099404d70453ff6c1190c67086dca3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b672b33a1ab50bf8eeb9900cf5be10450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f1b0bbe513a8860d20706572e7840451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ff380513f5a4d690cfee20efd1c3e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bfebb0443561fd337e4f7257b64507453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d353ca276e69f8d820e8c689e0be8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057b44dede4286cd13ddc599bf9b43c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb435543187294e278d573e062a6a7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da251c638140eb0962223c5af5a249b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c04b8899f016275a042f80fa71e331458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379f414eb85e7532042a9f6fa67f0b3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218804daf529765e9f60185a81fcc87460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879bf83ea3d740da699498e9df7fa8ed461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9b970635c7baadbab2813fc13f05e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab659d7f6cca78c15f2de584f46da4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa723c80ebdd7920b68e8d29154298e5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb590cf95e0fbe2ab6c85568d8048082465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e620372256fcb45a4118bfe938a372466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380808e4279d74365c70e8941a678a5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db264fadc8aab809006ccbec421296bd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6bcf8f07a60c158f24797ffcbce52469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c1ffebed6493d88ff542f9cbbe7e7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f075ed580f776b3b8687f362519a45b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f97e4d2986a1c50896268c14b93cef472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93765660f0f3063ead1aefa3d3a7822473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9032641ffff9e4154751ffc2ccc51ee474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9bcd740cd71063ba0df451095ba4af475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4aafcac371ed00a6b32f50cf0e903476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce550ddfb4fc751d941bb8025cc09d3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23672a7964a729681c900b5525a0784e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e651ade3bc369463c860e7c232387479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70382e8f0582a636402b3811ce83fb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e242ec97dd75541d57215f5a41310e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33734490e9e628a53c6acc6ae955c05482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30824427fd20664c90eb8ebac5f24c61483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d254de6184b2155bf754fb1ef46e1a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f79ac53dbb95905de666b63a05121485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e119ca58c14efe291a6c71cb4c5b1b0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002b5e63d4a539d1250acaf3b7ea7b8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f64df5f1c16754434349218365cd7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0e2892191c531cb0a44b994b49327489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb70fbee39f8270a2eb6d59a703e638490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077b660bc27ad83b2d4d833d68d3458491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f80730e02553778e3beaa9d2521f0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e58e6452c2110a476f4b16c32ab74d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e47394e393316a94333d504f3096c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3236098635f8564669e6f3e040d595495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8baaab6c251006414e60457dd2701496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b4f2181a2b88e46c3597cc2948698497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32621c458cf97e7b17c629f93be234498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c352e248ea7ede91db10064b606ba38f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ac7050ab4238bb9f0ef8b08fcf253500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba68d0ce0cea60ce62bf7e5e3bfc1e8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f027c397429be40dca46d9ea6d674b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf1a9c8eab2e9839e4a8c183a3399a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7cfcb115bbbf505701da6f833b71e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308a09c244f204f5746c014a7fa8c25505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb750e91fbaefe9fe690b9e820b9c3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebacb0aa89ec2437862e13da39cb63e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc9547ea0041e3d16db60e09f76c08508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2cf07abdb88834f042403468b0391509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aef0cee376e4418518f1ae535ed689510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107fb0feb398e061591a6b07c07e1c8c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab486a2aa3014fa71c118b79176f1c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f163a070d92424afdc3c125cf5c703513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93caf8cb27f9f9684375f61ce9d680e5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27792c241831d1c55a3480cfb802fe2b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1aa21252e178785ce250506fc8d683516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669d5da267f47e4a31b097d710c403c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9ceaae1a4a6bf0072a8eb72798137518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9627bd86453b5d5979bd9b3f990e6d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533df368849d1e60bca78688ac44102520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49953e16d94bb9c9980899e18429786f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07950243d7c71e0b73eee07e04b12a24522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247eea6a161cc04aa67afd757bf33a2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05831bc9d7f8767e299fbb17fb0186524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef680f5ccb34b4962aa620adc87f864525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e930b83f6a44e0af9025758b52756526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df3af28a0c8352a4c318935ec9b0f4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92425fc8ae17cdabe087e8d84801b0b2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1115bb47d131b7daa4b8b824f7b88529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0ad66af1f58da2d5daba43c97c761530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10efb39d07e56bec70509ec679e05d8e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc62dfb2fc26fb02f31152c0705e4f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3662bf1d0db3bb689f022c97757eb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a00311b3c8543437d27df8895155c4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813595e0304841738054a0bdb381f94d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095395b0812233379fcfa2ac3e99c8b5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d76940e624f48877447adbc89c5da537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e885adf37d7cbd5f5c4a10c41ad89a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50db3351f2dde61d59c28d443ec2647539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145bdb01e05c36f53f7068ed8ada05ff540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7532108efc1e19596b5e48b91d0f714541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28ed32cfd0a1a03f9c58bacd786aa4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf6e0fcad46c18ab09393d0cce3ed1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2e9cfb6bee927f84fc5008ea081d4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f297d1edd0300ce4cbd4ee67be0f2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab246103a78fdac38ea05f1f26988354546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2630b45643531c0e1b1a65c878ec0ac547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e787fffcbb674594e0ddbf29a9d1f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8233b1a3e3c71cec3e20ef3fb5ab044549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c45079de12c06bd6873f498f69ac6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0c17b025883eb5a23cc388e548096551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069da207e8592eb3f2add6515a008b03552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671c0638552ceca3a14d79d56f10c7a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9f24915e38e26033c423239b166a3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf3ed621ffe5a25442e6bf0a59d4a2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef52c814c30ddf142cfcc81a29dcb6e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeeaa3a4be9a4580e15cc67e336dbc4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef123427886710657f64ebb865b6ad558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39e5f26f5923f186c8cbb745b0b098559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda40c4ecba4556e8498164817a69e83560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4f651c2e8c42d1db0100495ddd7ff561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f307373476767fdf97875fce7c3710d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd42c6c1ac72a9a7695dee43679f45563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2e5a6c8cb3e4afc399ce421e1f2da564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d72ba58a76082a93e96c969c3d4ef565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca3dd5dba5857b9de7579dae90165a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3e66e1cbd5880f157303d03f1b847567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ecf0aa63fda986801d8dfb675bcb06568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca752a912ea238c8d80e7a0f846efa8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ef0582ff46aa748189e701dd1fae0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea82eec96e96f80098e7da2727b568571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb11e46a8898beceecd16e819157689572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63db51f28a59f228f86d7b719e3ae8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2396124d3942e6f0e85f4bfb738ef11574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b43470e9ccdf0e6b5ff4f1d70731e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938eb229f5840b3bb615d9969e62bdd7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b19e9fda0b21210c421954d28dda4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478f731700d588b7566f14763e36a44578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd3118bf684fdf059f0b4fdeb9affb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e10d0cf2107d9e65798632f240b3a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ee8efa5b2d7d4ee8d27250efdef86581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6aec46d701485676b09ef3d6091be7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6a8ae6426d901dec1c252d070995e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfacefa99b013827cfee915c614f5758584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a345776c569aafeb44c4e779ae882f8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb086fdbfd28dcfa6538267e4b4276586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079613f661523d362560c8a9f71102a5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165791998049788c01b089e0d6bc1fc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06618b3e30301c460c609895f419974a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf147e36b89f1a8e5cd839db2940185590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece346899f6488c807e84e0465e23452591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0a48f578007f5b997f01dd9d0b1fc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03aae18ab11f3acd39469362557bc9f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b11a8051ed687cb2e497e5670b09d5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02d5f053ec8a7c3c0df2bc3adab2bc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eababd6c7d20c0d1ae316a2843f3caa1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000e7f5054a41033cffc1a300e4b9a4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1f03f12d512269d0f8cd4bc381ec2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3405f5b5e72c74b197e6ca1b1bca9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ffc050289c1ef3a324381b67879f6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6189f248ddd01aa95d3daf38e1eb270601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0949bb5091fbf326ea93b48deec23602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba4d0aedf20afda3aeab0ab6e3d617603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14758f830fe23d32d2edc64004e238a9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe28dbc577b49f0f02b08b8f5ce0434605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d46c0fe59c922ef2930f288f9233e5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a79ceb267ec60f2bbacabb084c4da4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffad286cc2d11efc6d28ed35e09d298608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b96c570eaf3a6409b31bc67b5ed6f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87a7616f93cd7e3bfc71c24dc76a60610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8176288f1b4f77888ac3084d04a44611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ec10f63fd451dde603be98010e96f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e54540d1642d939ef599bcb117ce3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8456cb3b7998821cffb4698cfc3bb57614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c4536372221ba63eb5079d559238d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665e56300a42edaa8aec599458f5c05616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c9fa86f9f0ae4f43f6a3494320e95617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115566a0cd937f23794bda51f5da581618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336dec19b5d22a4a2368d30f46659a04619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc86ee5f102aaf0c75701bd55eb0d9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a43ecebf2c0099806dcca96801ab9b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e2aa86a4d161802d96b8efc7f1198622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc569427aac60cd6b8e86418f1c60e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf96e1158b9dc125544675aa7fbbe5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d149ac5eae0fe5b1d5efab8972a845625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bef31b3e9f9bdb1b02cb880fd294f0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4b0b68b48ea798d86969267df4296627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf910a90d5e9dcab166fa46a7168e62628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29088cc4335f94a7f81946e6c60d923b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2aecddb11e80bb80696bd176a4693b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00e369b18c49a82a51c0f2c6d19703631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6712518f435380d93e43efe7be944632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d8c8028a5d79128f8d0bd815aa140633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12807416f844e1518c5ccb0e0cd36fa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4c81ef7fe28d1c14ff463dd791b9e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4db4a724d3bd481741e7be70d27db7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f3066178f0d1ce0f2a4da09f3beee637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38745b2e93085a1aaf9be24ae124c7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3bc439397eafd9cb1228c9d285b3d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6b17dd337775cb4eac9d997739da7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45e39f118f1fd00f60793e86d83e56641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2768ccc7fca9bbb4f7b86544a327130642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48c823835cc8b795e7544f4309ddf2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e92e1009185f058a5a1838e97a2f67644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1253019cb35baec200d47bfa4f7cab645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462aa2361c5dee22ef0f90ed8845939f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc60371a271701f9c94d5ab33f412c3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735f4d4fbe6550339adaea953282105648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec70573793f4d9eecc90bfbbf6a67c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927082319fe66f83a2482962fec9ea43650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17e49cc16e5abe5200b7c1787e51be651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff20f7eb1c0e027e7b248204a5c1dac652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fee51fab9a3126b4b0aa12da9b692c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a76dbadb7dcde0542d5512bce9025654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6a349d4aaf2c557e6153a61d8d2db655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1c961da65417d690f4eab3b411908656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc0e13943d34d1c2c0a532016d421d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10058ce6c93f6fd7239dc71600d5c322658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537a91e18b22df6ea25137e2751ca13659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13acfb85bb100bd0b9075f63f4b79249660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65f1ec918463dbab421a9d2d430ec7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18de84b507667520025345e00d72092662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10911e4e346bafc2733531b5dff9e6a9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62baf5d4465ff2efb0873a6d074fae37664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f81217bda1ec34f25cb79cf74e12f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4bb1a1df73c9017168173d5850377666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf11167ca3b7ee25a8542cf8f092195667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c024cbf1274c66c37fd293ba8bdca668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34317efb8b013087965e114967a19fe9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380f4c0f533b2e24c9a4df6ab6e227c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67056fbed515978e4c431234da7112671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa8e24d55a18ad4ded34b774364400672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3ff67cb0c126079049516a02045b9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1593294119d30cb2d3045a5ed965fa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888627f8ce5ee97a86fad9ab90a97c7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b25d0460c73750172995f7646dbdc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1edafd421007caed0e60796b4537c9e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f1d65fc66bf39b5f9990f5cffaeb0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393c2f173bbf4dcc20608289a386989679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9be5731fb11707492efa4a77b14d16680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990a49a5a727b1518611c36b27dba64681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec1c4d30a3b868f499ec587f0f50a4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb86ef2be4eb264fb8064a13c05799b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d7e903e42bd4cd1d6e8165eb93a92684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cddf76f12c8db192d90b0308fe7b4f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31bdf75dda3e5dc59f218019337471c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e0d805d8952bd0326dbf938529454687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59309bdd7a7194b41f7e073e87a91451688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a405ac379315c8e7be134b5cf8550e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c297429297e89e9c67a948eb97c0ef690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4f10841fe483e913d4ba5e5a8fbc7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977442b3c41c1edb244ed899b6a69399692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38959e5a42a1076eee8d624865d9ad32693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22437444938b9e3c4f55dd363f7fbf8f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5200dd69ca0177d15692509d53a8e4e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158cc4104e6a61b040b6e51055cca7b9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c9f2c1f2fd257d696b53e20bbc884697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250b565f5f9ab39e066cff98136a27f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8dcb22294567158cd4f6fce0b2e8b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcedeee1030280ab5066140c1950eaac700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0bdc06ee0918d78b6019e735da2c5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30e9fd9603f92a747b7c81a9366a58702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393c4e1b1d5a6ac14e16ea870b3a54e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41d60eee93db305c9ca2c1dbe29d5a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a0325c05117822c83ae3c00ecfe72705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43d805594e71a65e12a66517d035eb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ec4e792fba573afd83dcf776b372c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445da0bf75cb08433866a4b23a4e298708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e3b6427640d064a95cc89dce66f64709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a91cb27c8e785a5443d33ba55e77a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f01b135b002d59c014d19ea932423711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2746608642ff14c0bd94129ac3df8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b728ecf82aa3ed233f6805753bb4bb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a3c89d05ff3907b96492385fa5ed3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd540c63394f123032e6895a511b870715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7150d520a52ea7f7f53d872ade0c98b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004c284575372d4ddc48881acbf4815717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112bdefa6c6deef930d3e3d77180444e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0edaa163a76b8eb045c2a7f7a4a4f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f07f5fd46052984f928b012a842b9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ce9396708f78cebadae0106fb5ded721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3880e4a7408aa9674251ff14f1129722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d89280786d55903d171e31ea20dc3e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1a07c4de64b42c35afc6000c786a3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f7732b1843f8c4c9c163877044821725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692da7435fe053e4fd700bb8d66b996e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b58318e772a0568719793efc939ee8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b959ee92bffa934557b477727359e9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6db2bb1c2df2d4d1c21646d1c0416729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16413323fa9253c02d4f70b2a7b11a6e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ee53174d542feb0339dad929b0191731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d379dce2f3d487a4f960d50012dc7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf4a333a779c054cf546aea98da62a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9bf88e1ed2aca95edb27cc12a7d2f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd1a49a2488f638c0104e430d3e64d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6b3f7abe60d08859793a98124f17c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513ca71f65033e7abf0c46a96013ab1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd1825f07e67b2433710a3f2df8abe738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0644633ed17cff0a81b6e3f6f629c36739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85df5a04a5fa13313dd0a89c9593cd4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a9e22814b1ca703b123cc175bd31b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a4406ae833363445f9c78ea964e7a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed2dc472a3acdd0e3a203ac82a9fa6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8275bbff147fe00a56b3a2998c87c0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66415b2cbc6da21aacf74d3d860bb74745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe03fed064258427639682e727d596f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288ac5b62e5732f7614cca3690c670e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2e561393cad9bf6b03444cd868756748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff59e78eb3dc98d76ed15f4f5c5c88a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec69e6ed631ea7068ee9c56d86b3d9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7d6c1e27b05545baf354d295bc11b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2699b8235d514dc9373f043df5007752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd46a624711f4f3ceba5b2de64ef449753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a69ca4ca448ce7fb8a44168bcf35271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e32e8fbb27e7f60d9bc3b69e9e08c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322cf64aa6ae3c4acddc6112e781bcf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed3b858db4a3d5642352f1ac5ac9b64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06dbe426937cabd848102da993968ad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640f2c1ee14aa5952b8e374f9e579006.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d18ecd87a591e12769414b0b15aa57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a01fb130baa7cf1e60c33245cd17a28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742687d2483b2a3b8e3c0a02f13769d79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77179800d78b74f4623ae97c7df46a010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20cf0e7f44f1238bd14515dcca460ec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc7e0133b6844f1aa218934d93acfd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4bf9ee18c18afffc9228cd85ef8b6e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf3bc7fec32a4338f8534f9301ffef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578926199a33bde93e045cfb314bcac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d726816567a32ab97ae97b3d317b87516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0031a191a2202b706cb4948b64cf8e317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996914fd0be17b63311ca79093a2c8c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e6bae49a1c7fcb4ac4f874713ed6c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174518035e13a4f903a5460483e5ee020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b581587e95f0c01152fc6ab6acf48921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5616aab6ae42646e8d44d50576c7e822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749eeadaaaa725b9468ac9bcf8257bb523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4aa6d9ef6cb944320b7b2f0ce2141e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8b836a883524bae9ec5b8c36b1c8425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba1462afe8dee12ae03866b46f392026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2871a7bee5a5cbfd4ad03f4889df59127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b21b6df9b0234987dccbccf21d941528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041dfc59be0bc2226d394f7f8da159729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf638dd5700a223ad11c04c847762930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b799b6d2ec5a3dd8e9a2ab0737a6331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db9768bdee508016f85e25d4cc9ae932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9ff131618fe6ca60dada5432a828433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2778acd3157c6317536b2623f4d82a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b0de59b57eee64bccbdf823f5b55d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2ec009c836512fe452c50a1e2339036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad0013a33ab1d2bb0e9ff1584a74cb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a0286d177c5352e31579298f54dfb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a554d247fce54360c63d7b0230ded1039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c033bb6ea4f9700964e082b116a9a740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ddca7fb489918ba9aed4273665776641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5542e20504d2aade664a56b03a2ab42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4801b038cfdd463e21f336c3345cce343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abcfe4af12ad5ca5d133ee9ee84e21144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58974afc4dae6ba331b73f32352d2cbb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c09ec0ab5183d811cb3046649d19346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78054fec46eb4b244761875fc20182347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ffd1a2a7afa3b22ee34b87f2becb448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81dc7058e691ec0761b70083ee3ffbb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edea29e91fb24514f4246e6bb715b6950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b7eadaacbc2c648cc599a8fb9a35451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a77906df2f582c89dd56fdfe098ce052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efbf97ad2d8511a37ed786406ef3e7e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a7be20c9758d8d547c4b765b5bb7954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7167ee4412890e2fe8ee4c4117057f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4088b05facc9275de1f2820bb16d6656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557f23653071693a206e092ea442bda57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db95660237299dbd58f7439f025667158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70750fcfa469cbf4f16f2db83f40aaa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a14d355519b92b0ce5e9704b160e8860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ca5a38cd66ee363858096fdf2a5c861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7533b0bba2056eaeca9e9ebebdd9e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b710c3b20a1854632c0a241ca0bbf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d1696da63c8c660c65960bd93971264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4f0309807b21f5e39c3c57e24a29365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1026b9a4b97d0c385eaa5821f0d968766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e123695f11c2619ca7ad0d1cefbdf167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050320e3e9a0713735e7d5418023fd4d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5aca4f9d11f0b2c9e16ce610607bc269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b752b53de78dac3d750136f9b1e6e670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11e48d0003b7a081fbe84293c5744871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51adddfdb6b5e7906dabbed7e60df8e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7eb81dc0b1cd1407aeb96b578df2173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a720266cec903d9bd9ade71a59165174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a552d0b7c389dac017e1e9a210ae5c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707a672c589c6f088aa5d0b03dbc08076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ceab827df161f91e3b86f8e46f61c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985b701fda2ca40d0ef33b8ea6c4f3678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36002687bad394047ea61cab8abaca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b2602eb58cfbe65c92c27baf5161b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8effd991db708dd47428d166aae5c581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6452446eb485337d572382b0e49f2e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0402c4375767d4e412b14e8145c7a983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478b31260a1a02227786f4acfe892f484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041aac85b2939db0672429dc9a88b2e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e52763dcd7f7338daa1839c4e01b286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eca1ad7773efa258b7615219d0a9f287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052a9c7ae2ca74c3a620bcbab8d2f0488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112b3dcf46c09e7b61411178f9f636089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39affd1ebecdc06f5333c8c7755a1e9390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6b0dce72e37b0425c0f6dd55c238b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72754882403884ce019e8ecbca9a783692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f607ec8710bc10faa1d4f946acfc89993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a284f3060d8bfb532047e708c77140194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b8119f513cf397c93ecd1580ea38e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e71e926e5bc95534a6c5b7de85f7796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212f51a68b201918e28d9c32da47cbb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbca9b93cc76ab07044a3abd4fb8c5d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82944c3c58ea9d927b68ad807c32e54599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88976cb3fbc1783ef9f7833b917df577100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632dfb5f5ff83147d7875973278146d0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b134b7332ad994c9685592acafcd9e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53397b0355c433f3b271606da990aa8c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88786efdce18d6dda825798c8b2c785b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e16666c619cca4512cb10f8eb3901105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7bae10c4f0cbc27de5fd1361a8ee5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49e93c65c191b16f60a20b59b31b4b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41b0ccce02c2a205aeddd29933bd07108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e4355bcdd4b8171ba508ca844257e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938d8add174f910d4af01a52475b197110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6c296c669aee3ca6143dc7712a076111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40cdba6046a331f0849f240a9d1afa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afde0fb386fff3847fc8c0e80e76f23113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990639713c829d82bb9b4730d6e50e3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dedeed50dcc980067582c4565a6b688115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825edf1c8d73e95d8da84e8a5f144bdd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aff1ff12ba15621888c2aa51975579117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013cdeccea63cf6a1bedd4ab7d0a75dc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078e810dab48c63e2e80a769bdb7d01119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677000a936448aaa2d130a506140f97120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56a65d8e9eea2fee009919a644a64f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d99697f2f11b35eb50db4ba0abf31122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4e99753c9b2188fa78f545e113584123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfbf97978d78a3b7d3a1ec674f82a35124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2212184f05f224419726cabbf0df4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900e8e37673ad267b05725392c58e6d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126cb3f47239b87dc448068c14578780127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2de73b020fcbd55c4f42c8cecd2357128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f96de1cdb3784adc05ecb436618fee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509de1576a6bde5e2f8b6413ae1ad8b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63816ada6bcd312a33e328254fd06a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453acf5b31f8ca245db70e6b400d2bb3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1843468f9d53cd28e280f54d9001c1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca57d4c8ea7c8e47eded71732b3df90134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8f21d300c6ee6f6f0264a2e1c735e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345bc8b98d6b363689b13b950dcb6d4a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19f9302a32c9402050a26a4d693ac3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d68b0edbb1860d5fd508ab2d04719138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06dad674a674994cef54f1c60d742e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894ef2c6efdc483f8a0d061bf0785c8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d888204aa862d0ca88853a2760a48e0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6bca13ed1cf1e84751814d89c523a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc53cd7b9260acc2e7795f43a6c820a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4026e7a9e8e977cd511261a1034309144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f62a504d70035453779f91fcb35fa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe34f4260174652b9fface2a3926d7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f01a141846cc7473e749b774bb7b0b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e3c4677d6a962292438a97e227730148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5fab66be83e5b05994f62668b43e8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c60d5e557a2832e7b791b1954771a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a776dc7942c221e3c46781c17e824151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464ab2714f6e20f8dd648d89c59f19c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7536f7af89823339e5c37cd6adfc8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19480a6fccee3ea89dd4c717a5e1f645154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b21789649f1c33b70b5278774e8490155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6fe66c76676ff35527887c34dcc314156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c15963d6208e436e1b4c6b422bb27157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4764484ba9c67e5608a8fe4f50bff64158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd8546fc00e4fc7fa86c7ec331b73f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dbeb35c59df4f827c4f40bcc7c70d1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb80c54d1ae925e750a5cec30723b82161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3830b89d8aa094293286eb502d049162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6f82ae387251724d2cfb8913474c9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ded8f7ea50b1323524c05f9ee0f67164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ce9077148130bc7153cf2d8fd45f5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477ce2b8d092a7e17583c7683027a73166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0832cb74771efd2d418615797f9b01167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9fdc6b650e1e6c6b4087da74198365168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3bb9bd0864a8a0663de6471895892169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499929662853dde07ef985c14666818170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b334f6dbced5bc64679e14ea6ad9a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df8882c4310258996f28e275c86b19172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273226c86e34f62fcf7bb3382c4e88d9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739ba90254fb4c967c6da940fedbf06174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756efea06c7fdb4d6db231ad0d57ac9d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979744fe6e1b703bb179fe69ca301bba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b6cd554fac95457d6fc01bd41a3e6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b5f74b2a4a39515f4d1704461e29d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3fc62f19d77cece154389af4784825179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c6a56fad1ec241370f44f8a8dc0f4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107024a41ba6007370e87461cbbc2164181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f32807cf0e3f283986f10eb6ccb542182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4459aa708ee534e8f4625435d604f3a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbd2a86a0d06f60ce9c0b8654be4ad184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f7a0434f0b1a1748ba319b46bfca6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230130bd5e07f410396abb042a0ff99186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b529ca50c6ebb43d417efed31a66c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4369347b94dcd47db5cfbf950560f1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6dae63ce14c333bc9d38def4639adc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09b2f6258325a7ef9c928404f98e83190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235c755607a28fab0379bf44d3b7751191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947a975e8895c393ddda6e56c448fb8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ff34c0367b238099b69f27828b7fa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b210e0c9159c5d65588ae75ee3081a2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9544e18ce97043fb855431acf2767a5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bea599d80e9f1702b6d8ee3c70e4e8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0536b80043553c838af27f5d3c2eb4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842ad8c869095927480453b8b0cd70c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539600133278bacd7c68e84837e973b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446081d55311ba13455d2b1d6e6581f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7381edc710d66072df7a5923cd74440201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf5fffc15520e1b20dd08a410ef2cb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ac459c769dd2b370c50df00ca44c3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e66006ba229eeb02e94cb3ab16e019204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb995a020583382d52cdd81b6834fd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8951163c80188d891c9ed49f1f423206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78a77981c1b5ea480066c32c4f21dc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e45d0cf927734454f958adac1794a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6610588a88af7423945114d9eb1fe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5443a8e16a504f55ea887a3d79b086210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63fe190bfb53a32f8c14e06fa5f44d2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20743495ce1ffefd17753528807be50e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e63af7dd8e6cfa9b9bf3e7619b787213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c3a90787a24db07b67836d0112083214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf7cf1e7fe69e8df718e26fcb475e8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385521ccb3a97764fd8683ed09633ea216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c461095693d3b55fb7a7c7d3d9b315217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea2761d54dabfe700cab20f8e0767c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ce5779f9420a1f3f13819c091d555219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d680e34ca9be3d73d578235988551220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a41b2a2bb7e124cc6357f1d5cef657221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a89a495a2261ffc6ade60d0550b8d6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a37c2658763cf3a5a5a0032256d9b66223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c974d1aa10a4a973dfa237a1b6fdb77224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f665688149ad4a85b9c85d0dcaf2bef225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3eba4d398a7eb8461992743f59c5a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ced8a4f184dc7f911cfdb837ad143227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28716ba36a6f9c8657bb69f4826985f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f97c58b919fe70b8aaf4e88de342a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d531e366f01e1eef01e0c36292f2f8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe3a1d04359a4b83886193a11aa005231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93c7288a68bc9c477dfcca8f3d48a7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80e55fd0b65e7ce989bb6a14602e21233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da88bfe53bad1f7b3db1e3f69538ef1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5a8ba1a2ddfda4a45d74a54d3b11a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e27f687a44fdc68dc04e9d3d8786d3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca19aafad168ae850c6ad4a15608dd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c7a853ae97148e4f1cc7896a138c6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507676e1ac8a336cebfa0d786a434911239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108fc181c9e850a6a64e05b46f787436240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6332f2147523c5492f0a06ce015dc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7146198902af7a1a76b91ea14a954242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50eb781fd068366c8a9c85e43e78a7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e051176da32a0f25149c8857f1eb2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005594b405eba3b08c4d8dfada6321b1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a1b1478097ebca39a11e8c7c78a3a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177031b8b6211f5d37a223ff819a421f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752fe4c82c7584702b340f4580a9eb5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca637c4ccf167e6908f6a3f6807ecee249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee6a7a0abb5da46c66f7067c26cca2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afcf28ca54c955be856a6614d4c9ab0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01237c9add2fc7c0465401c24b01f454252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9a8bfc9f6f0de827483aacaced97d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17ddfcb05635c0a25f9e2f63755409254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adae3d8222e7061820ef0dabda5a1ce255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9edeb18001e393993e7b11ab060cc7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c1287edd92944712deefcb7005204257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb018dfa558ea5eb2171042ec736fd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397fa9d9d9eaffafcc4e0ed0f15c74c1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f701d6afd46cd23d026336b8c8c01260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e72095ed50146220aaec8a3bd4602261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3dc2629680315f58c084211bd9f4a1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ac235fea8480188e22adff6ff621e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8db20390a0f0b2f95fb7b64f2e14f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9878fbfa9e5fb3f96a8b90e92a153bd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae10c2fb365b3e25c5a9fa532bd3d6b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941da7e3ba897261ea2cc231a02279c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141941a1d140c98c7da2d5eb57e766e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907145a646710f0d958ca049c301922d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7201b7c18631cc0aa153fb4d07bfb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1d2e31ceb0c0526d6e21b5a060215271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c35d06b959eb79e6343ca9ca0f5b87272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed55b19ad79c065323b31c5eb7b1dd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19499b6fc4d63279fa532efafc7df0f3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514279280955ac82c76d2527228a9153275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adafe25f95664055464c12099ac618c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d258c0c33229abd31b16287fab4c4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6507ce91e9aac49e508cd76d0d6c89a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0c5711e404c278da0911027b5bde1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec946891a0d1dbf9e5cb0ee0be36c6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597994d3d67cd3dc52fba6fe2dc7cf64281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895301921a71dbc5adba798e46da7bf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de01cb6656f1480330d62b83374b21283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994f5c552820d2dce3553b0366f6999284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbec77056669061bce9f4a238c52fec285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f4f4954bfb028abff15aa7933b922286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666058fd87f1a55bb518b33f775ea03287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0061920d39ce56d3b8b5dbc0e8097e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595768fbc195a9d6e17b56ccf426189e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd99aeb04f349b3fc9603eb1eac873b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8de825c0708b6cfe67a3e8456fb311291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82aa020e6ec77f697e9c1d51cb24f1f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8379aeecae24ab40bb6f2ae4c9301293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3bb64c2e9270cc8c3d7be75236644294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aee69bf9aec795848bcceebf04d9fe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7424ceb65bff17a88f9240b9e3f4b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa95f155f1cbdd6f4fb2879d9ce563a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20880171d6d56596aee83f77177a2f99298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34321a2db104909b09d5b2952b9a0bd5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637eddb62de8dbabcab9200762f7488d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48dd9b76ff4a1dfc5ebe79ff3260a89301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08d6fe14d7bb1fc6a17a39c5cb59eb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa9f435fdad07d3fe62e928daf291d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5daff8839f0d64412a99e3d27cfd4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e886f9e7e9b497cc350e6d205504d59305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19e726502476848f4729470bb1bfae306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4236c5069a12e1da7afca3fad3e62bb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cbda37ee05bee3badc3ba6fb6e822b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41196296fd2cbc938250acdd94da441e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1fdf63a50cc6f76b566a5211b0e30310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5b818151fcd06046e1e511f3e9906311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025f6549abc59503afdd6fecd71875d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636beb796b494b7108f9615ee2b4d52b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed06616ae3be97521904ba0da9b8c2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62b287110f2523266bfcacd180dc6c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbcc90e3f62d6b761096b57a8ec2e62316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871bbc0c46e797eb6bb554391249d53317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68633f89dc91cf918aefc7af6e6a70f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f1c099b2cea05ef974a3b4289f617319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0102e674c310b9a69e97ce8b965578320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0386f6c9fb0a99c721e6172b7337b6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c0e2eecee0e88ecf50246b54bdf66322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ecd438454dbadc3dd16ad2d0b9a52a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25347df6d78d28eeefef227b5e03ba03324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5138512d18dd63024eb63b141d44b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa951797f13741dd8f83260fb9fb737326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808a2238f52cb9fa33882feb5fdcc66327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cedbfdbcdc9569daf6c0b3dd0246dd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba90ab9c562a201a3caac4fcdb08713329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c5a347f35ccef8166695bbcafb3d9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299e0162a3da91bceb4e1e1628544f8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557ec4b97ba1f0acf46739af3ff1cdb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29174b6fe9198fb7e020c0fb37d4dd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa469b83ea99f49ade0a940ae19a0e0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4bf50afa5cea8110f550eff0297b4d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b671dc7b556036ae19324fe9b1c2647336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360dad77386e05cdcb510bcacace26d5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b9779706ad754bc35699d330df4cbe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05a90e8998413acc82c3ce37a7f74b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736245a4ce71ec03122e2539d508923340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf961249e974973395dc6041d35eb2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22cd827ee00b8bd886be692a1c6270342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df325cdd15372cc93fbc95dda90d3574343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73254f311d336f12b72b211db994d482344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19e7b7dedc979fc17ab17b696b9a6d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac61d5ab4da3b3efa8d772ce796ee0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697ce93dc58c040e9d5554334a9c19c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697e958189528de4a2a42b5b8e46aa7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42649a564adde9f5a737a51367646aa1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2a603f00416bb973ec8616bab7831350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c2b0ecc17cf0eeb1f4f04ffc6a86f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab30f77a1436833008acb6f1242df7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d209746ec68a2fac9e49793ac542670353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0108dc688b47561c9f6502b3b1931f2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d16654b348af65f4cf4f4a8dcb893355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68221f96aac83e72b604889e223f01a8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e0862c2eaaf7bf8366f2b74efa323357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401f7109a8b3020ac54c38941b8f509358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e1b398e7d50d91a0dd7a55303f451359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee53055fd66cb0be380421fe4ef9e0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9098414b055535d6cb63d30419b2ba361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7b58c1b1d9aec0cf3a946c0f3e2d6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937b5c71b475d72a14d05301448576f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163ed88133abf477415c571d44c6e51364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ecc63db1b457a78ade07e346891c8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d85a39a2f206eb65966f52dbeee329366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77faee1c77e717f75b68a2ef6e45b760367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc934f2cdcbc85ef490e11c6fb8fc565368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7297814e96db7d8d61e26c2a41473369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced011997af86e3f88f1d44dfd6a762370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ca9131f9f6061b2c703b535c1e37f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821c74393af40554698c0633550a4f4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9272b3ad0f29b2849a66da86e92625373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a0a378692ec97b0cab3a47aa353e4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38a0eb0dcbff80778d3c10010105fa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372c5346b91a088e19cd3b470cd6ae1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731855c13e5cd12762d3e688f1ce2b2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f71c563fea84676d1ee32f6264d5e6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73799e526150dc7be80936d00eb0bd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b415c1f6f42048fe767db8d57baaf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3da67d0ff4a5d0372c73378eb84f9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02bd0959d6aa921a41708e3592e147382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba887d25f717f5e84caa871d5d71c31383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a563139731369b926c9a8469bdb74e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b53cf3d5f53344d8cdae102591948385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95d4f8ae207aaaa18919bf8592abbd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496aa6fbacbe3a2bdb7a66b5fc7ccad387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f12f7d073813e026c774f20b7bf83388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88156c329e0093ddf06d589ecba963c2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c0e079b8f1a784a0f581cda91a6dc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1be4f9f9c7df9e1401487b0ef5f0d5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec902a3ee031a6d3981a4dc96d32eb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa221afced3e53f7c91ea2541ade1c43393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba6f2f14d6daaada1493deeb98fef8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef8546eb69517008385b95a8b0b4c81395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67a88b8f4e61e9281a181336a4c8b2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf61d2e7465b2d1160478351e22dfb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a450f9e694387bed25b665aabfafec7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441930e9bdb61ed798a41c889c03e9dd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30163334db20721de555eb41b294ae4a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683023dbb7ec07f74aba01eea8a28827401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3ae576361f1dbf8879786859b8d94402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf7d9cd7a168fee781af69c153d567403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928faa44613d2eb6f8118183810b558404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc49243c1d1e8f8656e57f04cb334a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b46f9fa585afcf9cb32419add18c2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6927aa7b10c4704fbae5c7f4968e558407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17857a1ecfabc99eae3f44eca2ef18d4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df826e1c56b4ed11a1b4d492fd499d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c1bc4b13a7280356cf9dd55a1c78a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8a48a59e0f7c85f91c814685ecc48411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499a68c3852e3e80c68b93e6d85ab21412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ffd5433ae0a6036a672d8535d4c411413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395e752aa86fedeadbcc2bb48ac5b73414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd86eb620dfade37fcc2395677d97ce415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b4a4f14dbc1015ce56d8a67d0547d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed0f572a853d698ac6e722fcf1d744417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8961ce857d7232c7e2a510f9087ac6a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85febdfa3f76596886296db018d13658419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83212669f81f4a5c9fc4540661cb24c1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c79e7ac6312db9101aa27cb13b34c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bedcd0d5d21d48c9752f68d2d20a82422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43aebd001046d30294e41a9249d8574423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c2926df8765a4ce0076a571a659b0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d27d9d54b773d5528973f21e20ddaf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f1e3c5ca827e901e0b731a52fe00f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062658998e80863a73e99f4239f3c0e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a0bb83771c7c63e21d8d14572acdb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3546bbe8c56b74a4045a33abe95ee0a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c149d0201d2ced262715cad3676fd46430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106e7542feed019bd23efa4cf7c4845431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8139ba6187274e46d2209bff409ba4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70ab031ad321c01a36793f2842f3fb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec631abc0e5961e054d2b0cd5eee9e7f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954f64fd87ac4f2ccc270eb13bebcfd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15598969abdc294de096ea397a8fe4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e5c9d0cb1ee0752cd45bbff92e245437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849891b18e1217d872e6988fbe94d50438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a23659fb9e1f6250641f5281141ecc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514791a066dd0bc9a097d4a77b909eb9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064fa5bbcfa9c6324bbbd1d0da3a4be441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d709eff5452c5e0bd4d9f0bea98572442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85efa67c57294256eccf9ca02deeee443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46eb985f55f5f6623d79669d8f852b0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235570686e1d004804d4a8a8e2f0011c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef803dce7c79aa2dae59e30258de767446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a15448eedd442034f78977e126258447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f64bb6210a22630ca4d6eb619327a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f119b020807981cd7d911e11a04b3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9aec2b321f929477e8bef651a0b4f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6335620ca92abbe478aefc0432510451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e696a8b44fae91549e08d6f0f1a39452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eafb54c2fc266fde995802347b05d2d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602feded0a5974a727b5fa065e6cb8c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32ae72f530dfce6f9026930957bd55455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c804d3992de48ab1bf41930a8d912e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640e4013e05190b2e2d520742937ebb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42e742df7d6edb0bbe12e77faa0c9c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff9cd50b5794a1d9b1635af42be360459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b495cc5058a99691d8e3a95881b547460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b80ad01e016d5e189f4357590a7969461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b9c102fa3dd42e4606460e3ec9c4e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62391087229146d416d2805494a0d2a4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a0c2948ece59a09636c9ae9e84609464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732fb5e1bac2d08218cfedf2c9fbceda465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828455e04518bfd9abb9a97a2ea4cca1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c2e3648b612546cf9da00954e44f5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067fa5511120e38fe9d490244e73dd0a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b4814e297ef5164dcb31f8dc04e73469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac1e652b52770a2a8bd7fff4aff1d0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2a9ef6e432501c0cf593d2057054d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6aca848fbeba78e48f43022b595e08472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195fafea819d073417191cf11ea55fb5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732979e274d4642002e37e80b93dce81474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8bde952ae934a06c093c3d1098967475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96423b5be186a76ca0ab2e1e2b079733476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ece22b16fb735e592ba535678d14d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537a95529411cb7fb7c7d53551b3599478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e485f8b31c25d7a3e244249252820fd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810518b990485d418e80e9a04844bfb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56f9d4912010934c1ca1fa6c087551481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30bba7737aff6694c3a222f73b531f3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5134bbf2e792c403eeea66fafd916483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7923c0278e8068491904db5010f5299484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e355fd2306054abf7e178eb29a9f99485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f6782296242f29ce3e5d4e00d0576486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13172308467b459acbaac8ff0fa773487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0706639bab6f59a43eaed9fee75e6e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9dfa57b5b0778c9e3049b17a4c401f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753ce695bbf1cf5e35fcd0403794ff1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d796b9668a6ec6b0621e8089122b14491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69115bfe02ba013d686276a6671f147a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb5405a2fec5d6d3c408ddc65bf8d5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f246847a404b77867560b0dfc38a7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219a652ceae6547601368cf8fefff87495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f751ad9186aa1eaeb2b1c5f24687f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0224f11578178946de9cdd2fcf6d5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657dee54cd2490c2701f2de4b749e0e9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980842002d0067c0d140b07e1813275499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67cc1c40ab1a43432a5d85ec14b47c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daebab14c0c1eef35effc934b879ee2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358a0a97d9d52774aa20da1f03f3fd7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2404bf321380c93607a81c1052db072503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f712e7e2553b8235cf1a3b46a8914504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441526f8ff1dae5e5ecdfa659ec83310505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17089709d465d88f943197f716366895506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a938e056669ef0f6365991c6a1eca1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26693ba7d9dc0a7d2069c5f222a54998508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49c37d3ea7aeeb080b361fd2e43bdb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940691b0d5f55d95db110b16774aeb7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3692c10555630b7e67cfe44b3d3ddd8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167afccd4ea4d8e16e0ea9b4afc705c0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff331ff56b1e6c42eb31cd81596c6f40513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb7f87e4285300f60ea301ddb2c13a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502448b88fc12f1c0a39b62689f826d4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad7903b192e17a1bd3ca3b987e07eb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f79f05d88eb25ee4326730a8fbb9a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c486646eb3e7774dac07f8a1cc3fa86518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb0988c1ab6aeceab990a86165a2e3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4d24d8a9c4e715b2f3e5ac3a85181520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84dad76bb3cbf82ecb5aa5ac9c04eca521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4345ed833de2065b737d4e726618878522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f51bedd9758d4e9bd5e5bd0300e93523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858609236116c6231544a507d1df4490524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf114c6471d82fb9b565bb843fe655525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb9697c5862580256bb1b466c6ade0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2e6c33f825eaa66985fe86932e258527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593919788396014f1916ca8d9b8c3658528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765cd327e4cc541fbd7a36c71723e29529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b04df80f259ac9e41ad942654bab7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb315e85a30306a4b599e5e04e9d90b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c6732c822b94c51e1a93eb839a755532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559a1a7ab18f0ebad78ee74dbcee2be533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab69aecbe57c788af719d584e8d55d3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ffe770d3d7019f920d622f3fbe7356535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a8ad55385cbf99bbfd3ee68114b93d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f60789cf89d7badcf96acb3549d1b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978b2b4811050832a098d7883fd7017538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f64729cc71bd6f3064d437766c6068539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fdae9a99bb86f6a90a46e4e381a173540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c504371fee832dd6f51ad3b5db9aa9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669c0f5a09e3edc0ca44f167099c856542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a177adbc6e1417f3ae0fdc2232d13543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d9ec867768434abab5d816e191374544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342bb3508b8bf8c32f195379db5ff3f0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd28e51fb919eb20ef834aca90084e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ea152c0fe7cb6616b0eecd628802e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dfb9c2bcc38819cd5fbbd439f11a4c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e09772dd9711c7a57f415480ed664b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f73fd4593dcf2cb92c3fcfebb11d7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae502d40d680a8eac02855196a9eb35551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cee4a7064d17867424b580092742f3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b625a4d7e28d37b13bacbc1718b897553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1363e3bf07b68e5ed01d34fa5848a6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45dda0199ca9cf1f71cf0a370ab6105555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ecaab5c925bcb6be93db644d1a58a4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b1c8ac2e93d97502382c4763527a5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc041bc2d91950bb6c126b5648005d1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7734e6aeb4e7205627445f2a6da43e3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ee696a2a15f2f22f20bf46c6c47da560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05bd0af29aaebe1d3407ce3dd2407f4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402cf9af673d516cdf9609a23f355c1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bab65ccd3657f57ee2c4c83c415558563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d81fa9c1649567aca1584181aded7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad1d0b4f328e954e9ca560ea893da3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb8e7bf2fd2393eefbe7fe393cdfb0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78fc5bbf07c1d348469bb965d707c27567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7c38ee33843cc5db962d9d28bb669568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44552f4b9469b9bd600d74a572d05da0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960097ad70af8a57d60de48deb3ea77570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde05c3d00d6a3fbb25ee2e69461b1b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c12b83d3c1172011de3aa94187da39572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353f16c18efca817a0e9cf13ba4414e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1466d0c7fd1a9bf6258c1984f7536a3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad01fb60099a70e5c7e68a48c9372f1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd7b0d44e96e53fa826070ff303995576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0b65ffa1c4fdce0d8e55aa62dc680577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d384acbe1f5c834d8cfada5bee6f79c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1927ad49983e4f50de8b96a0a8f84579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dea0847abdf3c2d56bc5a7f0c50bd3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc4a56dc8c3fa73822f42c819dccb0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64ce4c37ad321052abf397bc338212582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7ea5270dd12f2c4b3fc412647416f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6c684160d76063f356c6bb9b003e2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d632817ab9afb7351498ee4bf82ee585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71223c7032840943fcf91792b6fc5177586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77983d272d6b3bed23ba45f119b2814e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbff32663936a113de61830388c9d6b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428da03c8520e6c2d444b29c3c8a7cc8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be809e04f20b648accb607f4917597590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02982eea4357fcb1f4bebf9d892ec61b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d893c6ab1099fc2a43ec053d1570d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4147c3a1cf891135d3cba52a5a2e8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ee7cceae51cdf451256e1b5f1750d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430cce369a5d30599af961e0abf24bd5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497472d1a5f2e84c77787ea5874753ed596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1144fa17391087bb36c35f47a97b69597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c081908abe4a5c57ebe0229b59001598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0979a71a2c30643d6e70d6a21bf861599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827230300891eae038d6c89abfd2c60f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7d081fd474ce26bbdbccfb80adac8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32206404d31ed012388aa9c91ff02284602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af0f0ec329b26f9eb836bc576b63bc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05ae0698bbb8be0d35aced467e70a9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01ac6123a689770896329413c8a1a5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c717c578baf88113c27a9d3b833d1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e7c37e19eb0bc56462bdeb455f61f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63c860fb0bd67693820190394e4d91608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b4834fb391f6390d1bfdd3955fa70609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589b5a042ee19c69f38eb62e7e41f51610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e369539d0a2d4643e154202dd1fdf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afdaa4b53bf8d4210d757d8e8278f8f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421a1ecb442d4787b6fcaf02044c01c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0d78555569b97f624cde440d3401b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686e32a508771b4360d4308e6e36c83615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527d674e1f102a75560fdcc9a9cff17616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70938640974a1e3e4276118d3a1ffca3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82be0c657054cc60c6d46ea942a154a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124f762929e473fa2e33f019e994574619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca8b8b6961f24b7a5288edd645f0a8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0343c3980604cfdd938b8d865c9bc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1604ad5c2147802897915ebbc3fb2a0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caebbe37088b6deb025a00490b0177a7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23194476dfd8ad6b9178ade681fcff2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebcdef416fc9d28ff262449bbfde7c1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145052ef6e481acdae3f726edc432bb0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46acc4e17ad13d841b0033b13e0582af627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a56a523e293094efa59d5f942704cf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc6e20d87656e2cb9b25eeafa7f710629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345f8f2fb51229cb659988b0aa3637e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560c1d558a75f5ecf0a7f074c14745e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e884c0b2d4c5c5c6926a4036e0213e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21397e627db455b3d5e408273e76c3a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90634384970045cffb1a9ba326cc8b37634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551ccbcdcba59a2957b93a11961570c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646b9061bbc305597cd5880a3bf1ffd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fda8dc19577e7effaba3b9e5ba8bac637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a44892b7cfc11be956da464ec6a6e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946812c99e4738279fabacf76f85c1be639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184497c2923b8c9d5dac46543d24578640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa666a76776339434858cac78f8de6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f94ec86c69a3c7cfd2d10ad325b36642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a8113edb8908e8a5cfe2adee05a79643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00894e96537e890b4c4ebaac9d4cb792644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26b6b7468a45b7bfa1c668757865ad645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c1b2613a32a929c3de903b2da9410646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0c96398d64ebc30308b041bbc1289647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02722e486a49c7dfad2d49d25f4d4b2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce76470b9bc4883e937e09d4142972649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4537eb8b8760043c885ab2e7a5afe5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2fad20b8b1ee7dac6af853f67862e5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86dfdd31ec30f81046586b46e442b5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b74f954fe06061d7587f1f70573ad3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8b8a39f71ea2b78896f1772328fbd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbca5a914bd0b11dfb241b6123f1467655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528eafad1e4e178813a52774be62e36656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9035cf6d74ad7da208b76a730401ea657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728142dac7647fb29f0b707d7ea31f8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0dd57ec7b7691446a0522e8809770e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f39fd9e7d5e3937f624d51d8ceff0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0badc5fcdfac2b1743b0116aa8169c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97b4341e77fbbffb05e41eb79e37e2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e198f4dbf8f032de6ade7d40f74ee3b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc41e2bf6e7573655a8a89386ec74a4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c254675fa1930587ad6b8edadab088665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da89e50f4d2d075a1e7b4c91a94b80666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758d164b0483b4d63447d3e3a865de7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1d78af1e50ba3a76251a3ff609033668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef126f35ffae3955f84ab36db5a0321669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38339a7ffe19d98de6ebab88aa2e36b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb9d914cd378545ddef9c687e923fd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f0ff3e631e7cc9129bbd5c9871fd5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1ce587e5320ee5e192068ac47b164673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924e2ba7c379f39942ad371723fc4c5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32898d242bdd8b52c677321143c687675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc0ff1eb77b2ff942ee680a657ba3d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b6ad0a160d0b09114149014c4514c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb207554aecfb1b53019fd8140b3ce678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bbb6f23088b96bbfa1fc465ed43274679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22639c257b15eac25cda7fe0551a49f7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee94e6ce8ec17a98c93da824428eae681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff37451976485692c5b0c3ec721f545682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478806502efa2f49b6a223b125cf57d6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71574185efcc51db8008e57946c75424684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c8e04a33719187b06e4d9f4fef6de685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c397c577992f16922c1601c9239a4f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa381422ad1a905dd13ec0b603618e3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d58fbcb36b60fe107c99339972f45688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372e60abdd1f1773cae96858b0c21ca689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d4ffb77c78b3bd44dc007d5075bec690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e7f918c4d9feda5e111ca07fb5c57691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31799cf61fe047c118cfed71d542a68692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b48b26780b4166fbd596b288b73d3d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936bc4dd762a3e873b2a240aa0d56072694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660d1394147b1c8696dc4885f1bb0ea695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae86b61b5cc075a451ff045de23bbe6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5904463b7ce878335abf246fcc49668697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357856c2175c71dd340d41a852ea0005698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e93721f27ca7107275d8a232ffee3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62dbb6e61e52da5d4f6ccf872f61b7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee8afc0e7d240229634a4603b60a90701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6dc94a5105a476661df1f78317144702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a89ecfe11f9ea5e74076b59af37ab7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f779a4bc6ae8743abaf870dfc2dff704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213ff6a57a581dbeafc90f789436421705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196d22fcbb4826360ea0397484af8b2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebef44c7bbe1449e8948a86d1f428c8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083a51ff97c62a0f7185ecd0f1db1f3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f781316649a1a12d071288286a00d8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445bf0c0baa1ca41fbff5703bf1caee710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086ca3e783f69fa935ed8e32a39f3a2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1654d00fe7dd6bc63b29a3ae3511658712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7400c02ab2b00cbe7c22aabbd4989a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6da453ed8586bee9927428df5b1857714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98014d61e5168720da1f3c8d964765d7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b566c9bdd69c654b556722a362363716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1713a69471aab206fea7613254e685a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09f05d0255303d66f0b33864ff1013718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10a8ed556850d1ed09adda87f66408719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb407f3b7da506fc4965d9ce102e8ec4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15274534ff2ae601a1205ab531315754721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78c2d4e991c0791a40e86aeb4b17a8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133eb1c2852253786238807cd15e200f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f427cebd9bea87f6bdb5b88227f7c8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3adb44fe34e29d8a60c5a762f8631725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdbb910fdd4937cfd6338b23eb7e2b1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfde0c71fb962ce3ae769a789138ba0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64ac3796f3be8c1225a230af1b764c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684993b646f25c8c6ae69a91e8a141a0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eed655ab254bbdb2fcecc7f8421ab6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2a1d801dd833e420ca49686612627731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b8b2e7d1aaae1c9497ddc5d232c00732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9de7e67b4bd74a8db472aa8eb7b066733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d724325019b7c3339fb32f3ee21e2f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b57854225043f8d162084701dc095735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd09ca17159a0c2ab2cbd3d5dc9bad9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c796e5457f79542b0e635cde3ed8904737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329bb2c240d2996a2a22f37b6482510738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fcfbd61fecfd32b685cf6f47db4979739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccfc0c25e302f0c68822bd523bc1a8b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813675bbf4816b0a020a6a8a91ffa32741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89020e8cfc98064f49ace0a240ed61d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84cd02c26a14f96995de11b2d16ae9f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f717d5c043fae976c018026e29966bf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5507f910ab71e8950cf95d49f2769745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83280e44d7e0964ea1f9183207d43e3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4c569abed43d808bc340c66137416747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a02634f5319c02a3400f607fcd55ce748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36fb1d34add6ad353a37c044a33daa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c5ad597f344a6863c02171efd7910750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61971f5fc48afc2514d6765f0d7bb4be751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f474d374c722ffdb4ebae5280c7da8f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136b4f0611a68e7483f268ca89675be753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>