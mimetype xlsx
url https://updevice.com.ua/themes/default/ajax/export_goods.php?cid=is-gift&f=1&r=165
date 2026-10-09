--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e81885054a4c3ab6ad5d9843a39ffa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b2aa308e0554916de7799cbd309642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09c73de09dfdc754a1b45b9bb6ca0e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ea26b614df7217f67f6712c49d6b04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86defa62b148977253a864aa74b255125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa976de0021175eb91590027e53092556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ff1b9f2837388920030612f51f4727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e7e57148b5db6264c36a1a9b6fd7f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74ea6b2b673a0851ed4f723eb44fc49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0e8df1359a6d49b4aa46f02d25f2b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f66a83383e750a9fc3f0cd465386311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607aab2f8190be097cf1b4e6d4a6596012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daac4dfe60cc3220b6680727eeaaa0413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd658d0bfa4820da5e364ddb1df6772214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49d4ae383a7c63601edf4f5151c54515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060538114b71a8fb1b4486de944ce7916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3f4358a20382784e4c2fa0f103f9917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14acf4080200ccfd46fbc9816365f0218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54808faa591ab9b21942234cce5a6f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520047b85ee3653d4a6d052b4bf13f3a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9392962b02971b44a02bf961ee96ced21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72adf97793f1641d9848ad977082d2e122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d9ded0e64cf37750d4e37e6d9775d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a4389ae13f529002e7fdb82a7224124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd14cc6b46cd2f5d0ce11d6780855cc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a70e8808da291611027fa34cb61fea26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702e6bdf461f091c59cd523765908a327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5380452b7504d47e89795fccbb044128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29d39ba42702cd54cd36475295d2b929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77cf299691201e8dcf8a3668c22bbb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61324ef4d59c765083136b95b10b6f5331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1388d7b92df12d226d89aa9c331bce32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb81977371fe1908a77aeed82e4677f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad285355807a364335fc33c3886ca61e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d986fd55ba794c734d67672af87394735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2cbb4fa7c37ef9bbe800560a852ab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027b1026a24be07b54a01aaddc590ff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78acb8813df93ec3334fc484a722fc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97deb705586f224421982984b85a52d839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c1b7dc3273e60cd15cc575802896640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff26db3b1e3daa63ed6ced8ad37edd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d2470c405bad94c5854e47fcbcf3942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd15c790a6c1d1bb66c514c205967f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478fa0dd53feca756bfd6fd99b5d5a344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ecf39d0dd492f6f86040003d5496d445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7060c8e58771700e99c52f6dc6e55b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c3818dd0a1f4b156984bda688813a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac9ba5932cdd89f6e72793811ce03e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f5c2a539bf1602429f3a9038a583549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df9e0c185fa209e3c27d8ecb826596750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c8560cc513b2bf5b268c36e0f628251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71bda7b554ca9e197f9464277a0cfe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be75bcf8578b106bd2837ea9d601e153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17cd4aa15bd796ad98914898f8d535a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd9424955fb1a65de90a2eb45a48dc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d13c07e747eeee841ceef48449d6656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137cc7f687bc9b810e452218d64ac6d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f86c3b01e938643e298b20d5c16b5b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184e2e312e531fcb433e0551bfbce4659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09096674338d8b0898968121ce7819ca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593ddc237dcbbcc43105290cac8299061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4665bd0fd42970a2c650411107d64362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bdf36a39fb768474639ae3675089be63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076478d57b16dfcc371115833dd735164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ce2a3a24e2ea1a4c9c0f36ceaf88865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54095ca66af0ac4c22bc41e36d26f21e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38edf4a3ef7f85ba1b9780bf21cdcceb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f8f0080320ac648a6cba858897ba668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ff588fc41417159c497a73787ddf369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243cd2fb65dec50099204e6c869094270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e38bda942951ae1e17d7638bfa0c0871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d5afd6f04bb1b21b4f5dd573f07baf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfedc8b38d55ddbf4a25a12e9e7ea26573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb04accf00c9615a06d1b22724cabb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc069b9be1376264707ea7b395a1dfb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4616d1ad50f587301f904782b4fa63376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af473e26b9a567b228eb5105ee4ff4f277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24d8daa47a263de8c450f1579992c478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54675ed75a25b16485b1a2327209e65879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24e9c7a665478dd5a0d9c76912d17280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dcbf3cd009f52b177918abf6b4abc181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ebc7014bd26632cfef7d4be0c6dfe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf39c1592e72178fc8e18b076fe48383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143428eb84674d586b28d9f8d854f8784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c61d49d6a59f3bbad34eefb9b300e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d48c0e0c48d2161c3c1506e626afa586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576714b8dfc8b7b506e6266c554fa5887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5965824a635eab84bd8f7f89e0156e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f0f4db0b9028e2c5df672fc5b745689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b63749f2b683e8d22c6eeb6b810b3b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b3639b1feebfd893e26cc000555c291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8da623e824f6ab0a4a2447e89adf592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25caeecdef1ce8bfd049771b4502684493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35eb2e7a5beba77741748c53cf6ce2a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300627d74643dc3533faa7ac285f13695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70139372bf4c3aebaab7883d3cf4a02d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51936e4d517bc5a3347b9f847b2d510197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb07650520c6a28ffea30f740f0f9598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2ce45a3a5f6b0630c629f21573c3f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94cc24dcc1078d11f0af542b0468113100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c027ce60de0921acdf7bcccc874610101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7f8618907d1a045818ed14ca95191102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89531b1286cda83b665104b616f210f9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90371fb35e2b8a31967d6e7969bbf48104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c29ede7bd8643835b2fd70901e439105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7f45405d995de1c4b005a85947206106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3f94b7f9c4eee4f81e922b420af56107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c38993b80f6e17fb9a9155e6dfef9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6baa774b77ff05b165eabfecefb04a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f23547d970002c5898e10e67f0028110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce424bff941d2220d5f92d3478b8b087111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072764abf1d2d1643668e3db7717bd9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf03833e060374857b36b408362ec0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4c800c6e40f84948112cd30163e37114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998f75a19a718703d375018d78e0d3a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9139e31254297ba5b1e1974e482a9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dca279937bd2d577a0c0a298eb7d26117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9214b49b5d7ba6aa2d3e5abaea7a415118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f216d499f6e0597a448d0c9152a549a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9219971307ec27c5ac000958faae139120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0362c5aa1cb1ec05320b2852f92725121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c83aaea6b0771c76c246e7aa6828c9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0057e5409606988cf9c27e01354eadf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487d52e60aab6e80b3159648cf98327124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dbbb82e7a2eda08eff4d782f0d9d55125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53143f435cbf4f79a0668a635bf2b36126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0764d247b7238baa83896f3638a006a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc76622f2f42fcbd8e87c3ba429bead128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ecdf41d6c585e982e4c3abdb508da129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f96031bad1801087f4c02a04cf09b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bbbc47c9ad3b6bcd89306630cff56e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e86aea19b24283f1e5745f9ca78d5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df2d499128e2efc52c8225d4f84dc2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1ea68be5fe6bfa39073ab8706a832134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65363d5664fe6346c68325cdfd2a3b8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6630d5de36cb5fb373f5ec1e01f63136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a671e9bc5f39cf469e2506f130cb43137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621c75115ed3c33fc15a2787f0be630138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e42b2d1dbbb4d8e276f19ad8dbffd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb63fbe3edaca1e13effa756ca312bd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7235f95636c804e4506ff2a99098a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d386ece7048da773983ad7881df071142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f562bbb4c562f8b14c72953b0c4ab7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0c6ca8ec8726be9c31a42745b2308144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81f17a9f5853a91e4d9f5e5bee8a55145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e022c33eb51a4633a0cd15ba332457c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da284b5ee827eb362d7fe28c7f68650147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a983fc8c5da724f11b34f5d266842148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed095218a6180d1694441984f93ec5d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a7695dc92323c1e127c594ccd2e46150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897191d9401e5e49e4c69945a7927258151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b16873c3dbc40e2bf5d0e3cc0823c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f9f7edda7468d2edfd4e24ddd2a72153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5e3323e59051f82255df3c58a8ff1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2123cfeb91992f46c278ddaef0b1581155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2660c635dca9b5e23275b9a65dd1f8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd77488a61e3b0d5361277a80d1973157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b37280fcbfa8565327d9f0e232c4b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81084efed05b22b5e9e85f4a3ed1ec159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1d25ea057c97c0017078f11b9fca7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9645a6f1e64759c0356e2f1ffc98a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99f7d3417b627a2368503186fac8e8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e432014b906b0cd8c8739fb60c68e2af163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d090941f63e8693c8d187a8f3088cba164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d811f5727b1ee3d31460725a08ac0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b349e933a138931ac85aaad5946d5f7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987291cc12a02a89396a39d9e70dc76167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416018660d0677b1463175cf72c7699168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9c7251205ae9978ffd51bac2d3416169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307d4c218ee3cdf24a916ed7aa712d3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffaabfbcd4d7cd514b0ba8dc24ad680171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d013d65171e4104aa141ee6d75793d6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ae1c13bbb4c41bdf4a4b13f7971b3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22410858eeddaecfdd7bd057a70662174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592af62899689db106b072eca230ae15175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55e1699fe4c99b1f36a621bb869316176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43aaadd6c0c25406f9311d77c15d95177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf52b5cd7aaa4c6efe8d8fba0ae44e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04536d0cb40f2e5007fb71fba8511214179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54377c080544951dfee3fd295f39a4c2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f7d3d1e9e5b90cb69804e3221a595181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f58ba8ac50c06d5da4d81f1929903182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f69efd7dda8fea98e5562488a13fd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93fa1ef50a04db3631561be23e4eab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca535d95ac8447e44fdeb48a65bfd9e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b42a045fa331db861606a76512f18c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556019a04e84f6d1f49f7947a4d927e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26fc16693e8eb52861fff950753cfef188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ec466eee7ddc119d6e86ab75ca6d6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1d166a82eb62dda46ea13f3d3159b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa8d1ec32267f3ea40d66974146d08191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2355ada88ae6ed365c0eeaed7d15786192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec268c88f8af59527a24c7ca142b30b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02edcd48bdaa809471e6a69ca34f6e9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5b917552c11f61d0c42d96865320f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d11db34ed3d2b08e9b751087c2ef4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7d84009d7ab5bb354e296bf2f90e8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416e42a363b9db25c93f60bb120d9d3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d192c889ce6f70479a779f282b216c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1a328187f7731ffcf4cd3d4f93161200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f459b2c90b231eb5144354b42285ef201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07398b5b68242898117cfa2d42cba57b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334ead5c2c4f3088f78f11699df93b8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350a9027a783c4a4e38ebd98b1f5850204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21935c0e6f9494af60eb3f2c60b934205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e4de985f79df7554dc4fdf4d8e012206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d631e76afd4abbfc5bca1e1654251207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed31b2713c6aaf27f1da0e555daad03208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365f5d1459a2cfc435c3aeb52db2b1a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5606dd06d094397b19c1d42817762210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896273e435dffd9e14ad752c6f546bb8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85284547110f248a1f59fdf148b3ff03212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4e6dd37a2013fa00a7d6f1be9e20a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23060a8be706c5976f7c55d626ef16cd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c16ba777f9ea2f8d099b68c86deef215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44000143cd8ab7d1a99e66d21b9d942216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ac033d41fb57d41f6cb2a622c4497217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f1455998c74f61e719694d02ed543218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787af0b1fc737c769efc76e4fc6ab8b4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5199736f35cd35cfed47973620c80c4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c34936395ab06b1e6843af8da11275221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929a287b3a4265d6d7dea25b181d0d8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed5810a25dc5a5ca25d5d552bea498223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f55796667dd20f7d02e5a42746fde224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391ba54ddb5b95a26131b9582eb3880225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf25808bc8754078d1969cf29a14f2c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01abfb98bb15327fa9e295a3503c150227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a93cc2ccddb62ffc364350ae35cab228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c551d3bbde0cd8261cafe2a3b3b7b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9da6cd53ba1122edd6374c5ff381b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c836a8b81e7376d7b9115dd36d1f3a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52a548b949845fa226c44b1c6078b7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1e65b55c44f4fe79ba2b43b087f94233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b46a694a594da1f4f3cab11802f7b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4cc92b36cee70f93dc410e73faf78235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf87a4af4541680b4c21797ae12b569236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c5baba1a6599d9350b2c9842fe5e9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c892bda2733566c9040da2980037d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6583759855adc0629db841765b51d84239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee09c3690bbf5cf6243030e80ed9bc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b16826956dc003b4ac32925738d0f8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98687bd3042278f4154cd38402ad9e91242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92587fb00ee093f39f532e5458d62d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6dd68c11b4ac752cb1a7aefa41998244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd12402cd405fa53ffea058afac4fe3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da0de5677355442f58158524613401246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cccafdf62ee64c9b2a29207071186a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308dab8e2b976bb61dfb37d1e8ff7323248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aced8bd2dd669eb3300ce8f86ff16ce249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcff6f527e88a4c46b14bfa604cc8ed250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc224a3f2a6bb56315dfb7783f42c2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d5ca61078a37aba47fa1f5b2241b6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc8ce12f5d5c199b260bb3f1188046253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802a9258eebc7116c368bec2d6886e9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d4333208da81fd5f0025c5639303a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c73f9569228b94441bdec28c8e3d9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66be7192624f6f612306a62cfcec56257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60153908ac002dcd08e74ff98f22021a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f0260df5d76b8a08915e009f9ff19259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddeeb113cc0ea6ba9d7149d90051211260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d02e1ec8b85858026520b95d2dd8d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f00f38faf70f0437e6900d4d62830262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5405e0d944d74ba08ada26aaba3cd1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63866348b1df10de293a824977b2fb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f458a254a7aaef2516d844a98671e15265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cac8aa1c5eab93be690b7929591a6f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcfd1a83c45c61ba6dafb752559db6e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adad9f305f0f4f0962037bdf8e8fa07268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7f6ef9782dce709144c778434500c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328fa742fc02f955e85e13d839f61e89270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346296197daf126af3eb7267fee5378d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed48dff6040843adee61de25fdb769272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95b8cb03f5a0fa5587dde607acb7a8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea87600e69af934c88ae39aaa0a5a5f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5bddbddbca9154c65a09579995b73275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e9fd8b9e6822784898735fe95d8ec276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09573cdc1719cf31f72f828dce4c7119277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f92fc29c8232b808c94d1fba2d49c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576aa9abed3352c4b985b62bccbf8fe5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51141653fa6b52562db58373b5d4a512280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2cd9f2dd52e9f43e718a190e16fbef281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9d8988723f4180381d2ab2ea1cebe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9b9f15445a56b8be891b509998368283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1993158af17b9964875edcd19ced7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef56ecaff9ae3060f99b113f02466f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce53efbd35ef9b4bc361fb136bc55e3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaefaf6b4db0241953ed0377ba2ef2b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07dc3bb8a0682555f7dbbea51853a3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c8ef56c9683228b505d90225318f7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a873b4ceeaaab552a82ea39c355663290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b1aac609635e4acf5a9c31998c9e5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfff736cb4f32c684fb6ecd9a7db7d1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19051bd4a4e0a18abbf33309761a39293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663a2faf53d6a5437778397294af0bc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61adc111acfeece0257c93d04a4b024295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f747f463fc58f82d1dc35932dcb65d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3946fad79b9b915c2ef7731b7bbe59c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ed09c5e069ff8adde3fe0ffe31778298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47604ca3f1c3106b52eb519942a7b584299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8adad203aeb2af97f0606b9169a7c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb0d239b7a569520a0671c43b79f02301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0ad64ad07319812d74fc3b6aa4516302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1badc088954bc7cb8ef85371adf0606a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7335bf509cf7b9951792c09eba2323304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53832b4f46f8c158f56d11d1d15fab54305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a7d843bb19c0083fe1c330dc476bb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59333a3338ebdcc902da970ad0367c34307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b318a97a41b8f4840ec769c2dc0a5bb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30808e9975237ba431e9020f38122dd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5daa06bbd7b4ac64165b78cbcba6717310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4232b8ed69566497a5dde4b7807da311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b8e590f4055f8c7a92dd9966d42e5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66cc5372b4392452650bba8e5c46b49313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5d61f3b19af2fec3ccbd9e4749134314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea75f7ec7b27762ba5b784044b1e229315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7913896c0373fe5662500bdfe2b8ae316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1057d50dd3e4e5a18ba4237d19835317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9c2095c086cba7e3d45c42ab34854318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1fd97a7888b474e51a4d2f980e5046319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b93b0a21defeacc1495808a28180e9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852888cfa1d330595386f6e6bcb2ac03321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3e652fd483fb7b3ef4637c97c126a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52203c54845f7ce12aefeb93045f9220323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e106c1b8bb9bbe27078559f03ccd6e8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f96d6a0782abe867eaaf1ee5fa225325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd57ea5f84d32cb35345abfc02bf18b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789ce7fcc600055dea067f353372295327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d8c6596aaab1a8d63878e535f22fa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d4fdeffca927a7003f721721ec251329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22633305d9c53afa053cb479b13f32a5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd983fb03ed3df25c8c47bca58d52b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6690fb1087ea7bbd7ac9f24b220caf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e5990f0ab4d966d5f572219b7dc9a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7c987a005d454797efc2984844e41334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a37d64a88e78b21f89b4f6af549f5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58249b8ef2282f24f3f079550a3f219a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35764198f4ff3a2b9961701807654b8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640846b4701db8a962cd489c2210d6ea338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535fd3432d9af4454ef354f87870735f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45439920c83a78e78b5c6f68ec848364340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d9de108dd6acd2fead09f26f1e543341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746ef303c858387127a848d92c3a34f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05377a8aee3ededc9655321e916772343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede85a3ef89f09f7351d0b58eb676495344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512cfb975abb4677cba4dd4b972cfc8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747227f658d5af424d81a84c2c807fd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893311ce7161f86cefc9652fbc835263347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce9166cf07152fdad3bca41b761271348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa20e3611dc6c07976d87bac5c4763349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779f85113f85dcb5f8ccf210e486098350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031b441f87b14034784a7bda0abf7fd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d643725950e2b674d6b4aa134b9831352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbebd328809c7dd29f8182ca2ef880c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d485c0a9b4c9cade56bcd801c59d88354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3303d81ae8817eb6059b2bc8bdd83355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029477270cfdf19ee989d8857eaa1b0a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6b25898b09d68b811b045766e94d4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b6a30dff420225d0b3e79be4cb03d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664787be37daa53c9150a567a9b8d2a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30701cc61297d85eb632e2a48d37b5bd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e07a4a9667b496c95478f41fb7693c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d60072d35862445cfd65b40d04ab8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d48cd92bf4a7e9184bc6d843e78c7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27a2c9c87cec3771fa62744adeb9dc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667ec05fa53d4bca97df67837f479b5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb5bb269f7e66a4e2acae6ee71378b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d042dc682f4107eb1d8fefd310b58367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8368847efac458086858d950782268368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d990d1fc429cea6b5eb49cc84ad8ffc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ba72307d6248be884157e6b00bb8f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d9dce174b027b1be45ea95a61b3615371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858e5941a513ecc8f2368d0bc900f48372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3e577829ee98209e12b02d78c5116373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec1d5bbd464cbd2bc7474a212957ee374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f5d0198daa68915c1f1ff83e9f424375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db419ac79f89383950fb661c29323e7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c2d202fd562b628503dc083d9b07a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03531a2754c17294928bf4a30f31b20378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ccb714d4ae9547958b12cf2d418c21379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f1e7aa0e07549bc892fb76f15f99c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb868b3cd61fc87788b78fd71e7e3ed381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7d134c4a2c262968fab4c072ab69c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195a1a1d2b47886f6712e18d2e603bb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db77c8389717cfddeb02cabbc5d0202384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70055a2bfe0c88903607275aa81c6b8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e87beea3e794c49ce2b2c3c972b7b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113537ce10ac715e5bfbb56db4200ec9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45fb7d296ccb59fe7c1635b11dd7b2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122d4acce3e9b55ff67c4c4fd8a70a3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9e95a8eb49f55916ebc4c951fa548390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d9aab3387101ce162c77da86c6fa4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a714b43df9c31ecffd11898861816392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b339af62f638248f11eccdf3ee2e4ca393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9bd83942a8eb052a9ff768b47a5297394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5922d500338620aa5aa739d98bf39395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871fe8c3df846febf145e2eb36a6f44b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc727c1bbbd92912d87bf67197808863397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f527253ca72024e811f2a194788e51f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993dc77ad69ef9a0f8e28757f48095be399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353f5da06b5d5edbb3913be2af71adf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800a33f11d27d0d1f8c400c9a51205e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09bd14d43b93dcb4f7fc363b3ddef1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99bfb8dd05929c9c5227e150703170f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f39a3d66824e7f038a55bcd130a2ff404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f9f7e76e06c67febca6f95ba4328b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a29574538abfea90d8e1ef23dccc8d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db6dbc71d03121fc2af6a84d79c4387407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81adf2bea2c4e5025e6834ff9036e982408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282626086fc94cb9d9a6dbe0bb2fb392409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c332d62fcff2637a37c9e3c8942e6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98161390f5c9f3a4628278e56c868173411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e9502c289049596feb94183e64a63412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3cb28fa4255aa974921b011d888d2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8db75eae938f1e726d5122913a430a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46aad7b86e0820e88ca128f35b72a5f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133165505dc8cc6467aca12f633cd76f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d527deec9f0217bf16a2b30fe96ae417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70195c515b72b2651bdcc7a646538b73418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c92b1ee41c21077c289e487b10def419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042c1d567bf75b5159966ed42e73a0d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5878c2ab606aaa8b7ab5ddf84efa725421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26627aeb5b2c47904ca2f31fdc2331422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8873ffa5b6f485ac4042c3937fe1bb9d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ba06ff743a3d08ade824f78681aa4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf082a66e315206e04fa7e6e51aadc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b000b4d64bb591e42865ceeb63f8ea426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66feb2b2b6c08c893bc96041f4cddec8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feff30659e689835163465171504acc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aad8b9375c8393aae3370714dcadfd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8d7efd24b3afbfb49659d0c87a004430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e61fb293fd6eb1f772f05640311e1c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26962b1fa40333e730e8b1945acadb4b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37743894f705389c5509da1f0e9a4544433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369b29b68d57e5a9b567073560c0d31434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee717cb7a69f33b04761091618d8714435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599541b4b52bd5f9abd68a5748c63d2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac80b960e626b38748ce8a63b50abf5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa746539913717bbc2830a1ef92fe7c4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8db378470af3770ac9c37d767d4660439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370cd2102f8e0ca0be3818df9fdb9c2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef870e3b81c04b6e0baa6e23ac7d38a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10486e2025a2668b026a28413be8cbb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3594943d0f584ce4fedb309cd8612443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5aacced5b0d7c82fb298c1e66d28c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e35e5582480a379fcb6ee5ff508576445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219988ea7571ae67be0004b30c0e6642446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6dbb35441c33c8cf334cb63589e945447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa696d413718f3dc6481e53d865357448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa655032300dba5e2baf77c75be5671449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8444c908d1559f4be816f0e3ed310e4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818beaf8157c7d0cbd8d0e74dc8c669d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a09cf29a01bc03074461d0923c2a27452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb56c7b32d46fa2a521238352c718a2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c02d2ce144e28d3667b0d4e064af6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9c9e738ae3e89e3f339460f9f551a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371eda60eb71709ee164c24e0bebde76456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563e1dc7cccd9472aa66e9d7fd65337457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34096caac727f545ba049cc88e2eef91458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8e715a465a5d9e859c3ec882a1923459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d70fa9e2c2b7da8f9115562850e6e8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61e9b7cec995127f588bd61dfd0d5f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b242dca58d9ddc14599aab01fc1299462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea05ddac3202d136fd21ecc5d00608463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca857feb2637133e5e65d8ac0589ce464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6347460943cfb21ee9115ae05ff9b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb7e0e9991948ddda2d27ea15d6949466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132bde9fb108e5c3a86aaf527cff0b7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32347e14cd7b9be931e17c77f9bb1d25468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7206b3f0e79fcd4e08f80a2a90119ec469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee080a78ff087b8fedfd8a1c57d6963470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b097520ab5489a059d8f5313c42994471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095484fdc04bd35628d86eed94fb2fb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6de5deef66b1a948a1b66e0a49b48473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd452a5435676ec59568ab6d1efa7fd9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a7d1059787704763a696936854d34475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43f9eedc7539466e838d2790790e30476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b267caea35061c5d31419ee3438c24477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e202b12209a06663650e8a5a76c50478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e669cdde5cb00c819a82c4e9865e807479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c02a7c6a3017c0a8eec419d7cceab480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d074f42ee7baaf5e2dd9019e2d292bc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d60043f0daafe66668372e121a98b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d13672aaa8205b4b5a511a5030422483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18845d3d0b6081de361a3cca18215424484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27770a707cc4dbcaadac6b4e0382ea21485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740d870af14b5a3c4d5ffc2af8dac42486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c032a269e843ac225f5bc3ce4e46e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5e2459389e0b067f411bda77a8d54488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07ae3be451f62540c103a886c5ff55489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c45662c983618a01a5abd28fd31fa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1fe4ab6dc448ac99ac1a6eb31647e7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dfffd563bf5469c3a7719e457b13f9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfec27e7f9580a55370b55bb8cd019c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dac062c291ee2677aa2bff7bf67583494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058d23b4ca2953c2a98708e64e2e735495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac7dd21d8d0863f19496aa1c893456496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a010b15389d27b2b389f4a9fdf8e2ec497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0cf12e958bc7de21f8df68e85b1c6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39181a33a61337c5a177c5b4b03601c8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be5c8695edd3d960a992a98d164a0d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeae8456559b7c25367d4be496b8e4e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17a035c1a09be785980c478170ebef502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5c63e702df5f41adaedfe88d7e8af503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ea7e3153ed97ee7891989a9bcdbce504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28b4759299b624b347c0dfd59c2c05505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7075cc5bb014ddd1b87cf2d19d948506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaddcb9a7c388c4dea803ec350d6750507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950801caeb1c0133bcb5cb04f1d8e50508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b14933b6763183885f2966d892f82509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b8fd253ab31700abb17640364f19e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700978725fd50b622ee52a33312921a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d80e6fab8370073575517c2c1f89c6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa7751ec3b32aeba2262728129f58d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121374d1bb26bdf8f9a28f6b2034c2b2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854e3a850f38642c5e7caa89938ff5b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af6a0944a43e4cb57720d2c0169a41516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e546bf98fc00386199c140c20066c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ca51a9286e7d6f3297874893eb7ba518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4fb9f2ac62a1ed8cbc21dfd0b84aa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b093bd8dd383a39afb7f15509ff47520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48e1cd06ab9607e402bfe62d7239c4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d8c5eaa0d48c3b389d2cc012a99f8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e20b9630f2e375e04a8079981f386523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec02b2db7906bfca2b3ae0cad9f0de524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04ddddef0e7ab5cb560ab96dfb3cb9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63dc355f78ad4486b5ce8f18806775a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26f1a97d32eadc063fe6794ebd2e3f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb752e526d67355ff70979b8ade04099528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e530494d819c50415644ea6f4140262529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623163ec592cfbd9a77a7b9089e9829b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa134aa9b6668046d129a25ead1a1920531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf54a847e35da388262ad57497fe6d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96283bfb550441360a2469bb74040274533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b0f78aa1a401ba32ce434f8f31cda534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62381f6bfb53b86743bd8ef418a7377a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897371e2b78672fa00d51eed6a772aee536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77858195b3e44107697995e4b1813350537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332b1734c78c39f1d16b93d0c04bbad538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84ab4849e0dcb69522460f53d895b7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620a587258f33e5c45ff4f362df0547540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32535f2474cb57e5d89301b2c3aa3b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa0d76d22802795582f0a1181974b5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c150ac258333c4cc5577c7a1e1dc8b8e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a51825b5bf058d91fa89fb3308963544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c77c1330c31b4f0151a0e45e411708545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc7a47475b743f4e01081fc2b0bb4a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e11efce4ee4f5fa9bf99b100f1564547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4847a6310f5932f097d9b4c8fe6cba548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae0790770cd21c66c288104d025018549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51d244b1c646c5b1bbb1fefc78a9cd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490a20e8995f10d310758b4e8981f1b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1dbf67da7b25edd79e3b2a1b8a3e0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9363f02288f33b7148dbe2a070215553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be6e6cb29c2db737a9f1ad47093c43554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f92c8e548eafe598694d9f5ac08d4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16336ef2d6518f24a4f6351076a56695556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d88fa09a6d258ebe7459f74df6162f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a152d90e95cc5626f6e8d600237af1f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79eab4c4538576ea42560521d90dc8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d03208322c56580391865a79f03f8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9d227c89527ab9fbc282474d07656561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a0ed525cbc1ae2e8c7dedf042295e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de70b9ef08ff8be7865b561ce2a144563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77593391e8fffc2dd9eaaa010275ad564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b017ee4d3005a3e08fc19d1edaf64565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae79cb9af56b519d1a562a174e440a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c741f74d38840ac89f71a49c1c6b7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b0c19cde1f2c1e689b381319af43b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c58de6231555877b6127c67b800b47569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc9f3b28e39d710fde7b83977a0b27570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6b5aa46e9578a3fe37722dd3b125b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dfe2fd2649c5d073d416921774ec88572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c716d3930606cdfa166b8eccff4c53573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ea4b0bf871a82289ec778516ad120574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00d17456a086f97aaaa35f6bf4d26d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c5354fbbfa652edee4e2721483c9c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82142327b8064dce2fff07cc260f08d6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000dca3df2f32cd5615c2243aa36cc3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c40167b09ff7585ff7ce2c8c18246579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6c69f9afc9808fba671278ad86abf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e8d3973f274144e317bd0b4b17e11581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667fcd7d176427aaef13216b2e07c58b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72682999937bc79c1338f6ee059c19c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60dc8b5ca43af7c08a3657d185b9b56584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ade937eda9728799f8115891f51f97585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd800b81ba579cf8736a41c7f83993a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da319bf3fc38b58d26f604ee2c135f6f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81099b53476717d9d0982858683b920588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2efdfc91b432e26318e1ceaca7e9305589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeac333654e28cd61dcdb5deb469464590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac97658549b30c88b5f0cd269dd6f8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ee0d1c961d2d25c945fb095e2a252592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5713a84c24daca583becb47a1a9a3c2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79af96230c108e303355980be14415594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9349f648a507e2a3408cf7140da6013595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37e80b7a565855898913d444383e83596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff62f4ff08b5456139be596d08b4ec597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a40eec0cec584e5f0f276d2864093598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03cc6e1d1adf9835026b131b4474e6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d8243c6ad6e5d4afa87c61939d8f0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72911d0ae9701cb3ce2cdb55b23520601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049a459f28ebbcac94820c44c82d768602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d3ca5ef2d572946d3140bef3dfdb3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a92ee1bfc693128d0956e9bc21ed3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589e3d86a8deb05e3b036f79aef2f6c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eece0e43844798be8113562b51af34f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23583a1e75a3afc3803788f81dc404f4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2386db1f2c90e8ab1d3d393c489167608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995dbd96764d05cfea7c5fe1e93f4ff5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037f6398271786bf4be9be89ca648f9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd45f54d40962894cbaa8889046ac1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08cea62ccad84521cfdd8b84ea2f3d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b538ee6ef870689a3d81d6463f3708613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26478fbaf09db272f49d7b4be8ec1007614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb7ae754409a0ea6429537b43c9394615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e03204e4ad607875491cb0b4eb076a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d761b993fe2e304ee3f501c738db2c9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d22ff292421c79218ecc35fc146ad4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba49333db5603c4ecff38740e485fe619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c9cd509e346a473613f62c0f2bc26620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357b3cad9e4eed722bb4cf5e50761f5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ddc37cb3a037fb5368ac781afc844622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819862e71490d1a1327d5ed5c20d4b5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc37bb0e8e77e449435f89e7e0ae32624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5fb8c8aa0ab48e69a94844f1ed165c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081222293efd7f4eaa094d50e5e6277626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05426f4390d0d4de5fbd68b8757d9b0e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2830bc55b417c92b7d2bc7626d2f7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b880166954ed956362847b13fa752629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cac433209b02c457af7ef69504efd6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dcaa6cd811e2f306eccaa6e0c06d0b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fab0f2db6872047834398853221e91632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814cebf97cde63b0aa3d629dff3676d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d327a8087320417bafc3404334954bd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b628f1f0350216c0ed8f9cc9d5bfe51635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f5e893beaf3b7f652a3d04e41feb1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e43b35b39ceedf1532bf36d2330c85637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7dc0cf421759d28c65ee8bfd96b09638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d2e3a295693b7cc7295fbb201d0b5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c08e5ff4046ed1b069d498f891331640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31fa0d4bf7821c2477fcb5a3f21097641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ee8f766d17653d6ae1896714a5be1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f289d657a0d81fe9ecba593025f5dc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff467ea375892c1dc9b26c2d84b2a34644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf581c3a6ae0ef8ce08c3951e35607d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0c56f2951689e610bb1973ef78c00646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090c7c32cf64b09038d52ebf12d0255647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245481300b0193f49924508f35734902648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3808d1f242695ecd3a068df578dd2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a5c55dbfd757b03c452903e86d5ed650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f3d54203d14638a081ea07f9fe193651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f327be2d704b63382ad0536f5bde2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c63ade059e90fce1814be8a7dc2985653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad88dcc7316aadf6a26f0b8f0fc6ff5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9682915f8e982b638940bebeb02fc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8249aa577cbcca1ecce499495f21137656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d994a3596e91bd93324f8db0ea1d7aa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc4d61f1e73ced5652c49f3466ed99658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ddecc6f9b7aeba748473b2592ca74b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd03bce91b3fda0ca91a1c9692bac65660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527c1d224741577876981b37b628241661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f38bf38b8d67190a0b0ec581ec9a98662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d5e34a0c1703d2a6c0cddb0a85ad8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e50b81984d7cfdf376e4b1aa344c9a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5007501085ba63758318975863d90665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148a4f63d4143effc1947dc6818e054666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79927b62c7cf9cd75bd748d8a80a1df5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be99fadba91152db228b74cd84aa58668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74efc1496902bdc8c932b701169700cc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3adce339a33265c9255e90925c88a7c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c7e4fffe97c70b4d16a9099c4f767671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e0bfbd043f166d196dfed3cb17dd6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12454f40bc82a8642e23d6023be78ef1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc8c38b9e3790f18a7b3c983a5d27e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0594e3fc78548f68f72d132e83fbe675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683654032aec281688e94929c185dbe676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73717aafad73c2eb1e10bbf253f492677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419eba7930864f0e646348b4b71de932678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639091a1f2748ea14e21caa939206fb8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5af275fa30eb372d1e6a3de75caf8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293beb508d03e83be19b95f84c5a74b2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be104d5d21bc511823a3c5fa9e6f9c21682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46603fa8b1765cdff99e372cc92bee683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7bcebeadfbaa24d111c7e330d5cb00684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b7b85ae0080300377c9b3b013694e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeabf9361cc6b3d6f5c0fbd746ec053686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b004fe409aa2940feb6257d5730112687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea873a5c34ba2f7b0db5d8f952195aee688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b7556f21f211c8ac302c39b4ed2ec689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f95020772be16a4900616f395cbbf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef099b8956e2888c05f5505bd3da06c2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe395e0a565e2dec3bf36bd39bfd17692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb10d1c85ab7fe63d322e3decba205693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fce3d0b5c94d28eea35fd778c1c73f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70029b988ee087a194b81fc898cd1a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11d4d3637a004c61af9e6e9efff5dc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf8c1297bb8ee1a6993716743d154b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17996980ab0a1c8530573a4a6c4c5e72698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fce79293b5c6dd5d613e6bcb31ca67699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc3d66a2d631cf93165cd0381544fb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680c7ddb36e272683c4ae125771756c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223406e7abfb5986e7946eb38d71915e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2155946cc499c7210fdca6416f68801703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb422ac382e3447bf8b93e46f82662f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b97e58df37745fd45fd70a6d3ca5a2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf141abe3bbef898fd9681fde60b772e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d72e19319c091835b9ebebbf84b56707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a61a9ce21dd72d34a9490d960c26aca708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38a97552acc6c202e2309945144cb9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c912153a94ebab6f97a5f01485a157710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c9721dbe9fc0e601bf6946f323a79711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8378cd7406318c63b11370ee276f3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809701e20a95fe02b41981719f7c9863713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ec1e2a5079fd7ad3d92d48b32670f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a7d1c6c5e78121591760bd84da67b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead0d05b5c37cd1d986345465a44cb8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20518c5d1254f24abb6d3f1283fb7ab1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c753f4d828fdbe6bed13d9bcee3c51718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377d8ab7511f28e9d8378b225c752cb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a8c57eab46fdee146a211b8ccbeb4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398fabede10ef66e0504828b5e14f218721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560af1c4b8142a3414ccc3e572d288c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485459eda5df7f030e378e2a657a46cc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4a125ec28a88538b0876d48e31916724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d595e42d7b16ba2c915c43ad74b5971725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53197f0fc85d490e35012b26e127d61f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e085f22bad5888f6e538a5f0aeb9f95727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abfbc12796399dd1ff606509e4b955728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b1c2eb4a116e43a70cd04af98de6b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c269fa16ed3b597f59fa4f81939c671730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f258875964e415b9289edf4c39ddf29731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b27a280b1cd832c0846c171c1926d9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9967c46a0256105f84aa1aab14541e6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2effc6527dca10e7b73dfd593f966e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2781b2540badc99d90efbd49ca0fe01735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40d5f9d7637dca71aa114d6db28f5a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295d08311891282bda7cc9a061b1728737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd5d9499c56bebba265f9bb579a021738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986f8d4892e54bc8727d046359b03a8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8eb2ec86e20fb26047014f2845d9e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f87ea08d0280f5c0b4b2ae2ea8d042741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f528a3df4c2d86827b545def3ba140742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0087d1b11a6996529d33b2f72bb7e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470f08f6ca7ead8ec84b9b88fc52cdd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee8bc49c4f42f91c4c3a8a027fa6b0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961cac6bf79c86e3239c7b0844d5a77a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8edcbe57121c612de6a4d6ce074583b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834d5a7c4ccf2149d36e28091925d91748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2de1cb48b4411e20fdb95ecc4a9c2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1389626a7e1b5eb325e7d52b4923f0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de2735d4700358de91b6e1d09e0263751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114384c7dfb5e1edc85174437b64b279752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e17a082e652f2bf19faef5ce7987e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e64934633e2cbc89c367b98db1a71754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667092acf4cbaa99d83b44dd78a1643755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6929f8c817079587726f33910a2ffe756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45adf6d182dd25ad9506a47903f6db78757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157301ad3cfe3b6142e5ec118777bed1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972201cdf2df95928f3266c20291432759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c63fd889cb74b752bc2eb7e8e24361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4313600c40396b6eabed86177c2472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca99c1d8ff53488e49d03cb997163f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0cd851c0521157ef2fa026ba2db524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baaabeab0caf47a604e620339a3d9b75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5adfd93fd989a66455b9e6ea9a9126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b68af37c4b4de40ade50cd11505b997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ca8e740782679b60c029bfaf4fc868.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac092820f74447290744898ff472469.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4e794e19922a50c8914d04ed4cb7910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd121d3fa91da882941e69dcb41b481811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d5f411ddceb9477a0a8e38334770612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6ed0f8a6170b13f107fbe69c364b213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a53a7a4a4a82ef63f584213cccb94914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933a00738c28e898c0d2777bd5f178115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f801f1c8d02d71d224a5c1cbd218916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f98dad0b637d87133051c51a5eea3717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451f6c6060bb48be056fcdf7827d8ff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6c5b9279896b12117cad6e980736d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84eccbd3e80333bc257f18c9dc0f8c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ad18972b8b461127365b55993eacf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621bf32fd332dc14be708021edf05d6e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f82f78c4e3dd359f6294a6ce06c7a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7e07126fb6a97e4ad34e323e43eac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d57dfaa8bc5ae1f4e93277fc1dbb825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa0421d031b316ea507c62ae5f68d326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1dbf01047361fa21f41c5d8b9b944027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8cb4316282785058a5b51af17687de28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a0f1d6fb93171a968036721abe35629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850feff2296d4cff3752bbed283bffdc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e198bb965f44304ca1d44f903a5a431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824521b3c06ffed067b800019ac7c92e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f152f6f7eae9577632e6b1534f0f2b333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb691593ce3e3b17dfab906042d2f1b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd528f7af2d5bb9a3b9a46e3efbc1935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069bf112e3a49ed4d7c9634f10f6c2136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a02fecf983961cdb9e682ebb1c63537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88baeeebcf3d85d10ee62a80fd99d59738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba981b48fc0c02af3233fe337db8c3e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e38ef606f8556a92d9b25fecd991240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7dc19a785e2a5f67009374427826d141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e0ba2056d96b40fd3bd75bfef118d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6649f58a91d5e620a73ea6013f09b143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18ad4514972f3e7ee12ed17ae6809f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c95000e8068c080628f2fb8115238c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0b74303c0912763dd4991f462fb9f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb324b4af296d00c6e03b382a84ed9f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab357ba86e66d61dec33c45094990c448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73a188945d62e4219e8969d394a97849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aadc7cf5197c09b3c3eaac5032a75b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4fb50a561e9218bc956934c1c28c151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4e4f7949eca498a7bb2355ce19dec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acce0c507d1f5ed20a988c3d512a58b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f92caeaee1bd9c89b851322c9b1e4f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a55d2b5bc94974c07a3f9d70980273055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d26018d4254ad984bc4b1720264df56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8503e420c3fd9af8ab96f25a6824257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6c899f9b686ae7b9224f46d39ab5458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aca58231e1a25a31d2f936e393d19d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b751c0625278ffe8fd9f110ed2fcb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b08c00d62cddf41a42420a2d5ab4661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d94faecb6cb099e7735aadd66554b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c122ea2a5984ca9f89062e74eca5663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3ceb5f2a2a387f14e849d3f6c88c964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bea5a2cdde729d31186cf5c94647ae65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51ba7f35320cf5225e4126a570a77766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc0d1c95b5dc8017b94d50019836b567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e269801cae6c8a75ac9bcc5cef2dbb568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ae0c72f440cdc20da8edd25af7bdd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4cc352122eb97fb1ffab2d78296aa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b7513b2a1195506fe862aef727ebe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f065189a0efda2884f3757ff9adaea472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0b950c3b8f496a5a2b8e5f064b25773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaffb49ac2d329f6e08ee47dc4563c874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839266d625b406ad973863973bc6102a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e608d013f15e5a7b5578e41534aaf8376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f284a9c6ad9408c01303e6e7a7c4377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0cc3dc401fceb908975e0ff694433b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15fd34ca00752758f03f0b1ee8f28a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007b8c4fb2dcd681cd45284beaf4e8980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c146f31a71c5a9504d61a4fac2fa6881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b466ae51a7f0cfa8e0417f3aee9c21e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19030d4e80990c20c648f8c2a9e7b42483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec4d4e4c22524e7a2126c681eefb0984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3735832ec82fbb7c8c110d41bc03285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ade3679a44dc009875c18b460f6cf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2816c042b1302e5dc229d242f7053187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064d3654eac65ba4299690dc088bae688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450224668dc4f602d9f5b2ac82bd2e489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abedb6456bc07fdfce37961476d6faad90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db13517a0f5bda1a0c5e81709f83e7591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be814dd6307b1f70f10fc03c1a01a38792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad04a5edbfdcd1a159c90a0ffdf837193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a87ca274dc3012b10f4799cbf20cb794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae4fb7a2feb3d6fb355b7c792d8f9795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c8a2fde3aa614b91c3727ec86609f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee168cae98737ffd3516403f8a5b3ba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7787c42c215fc46a73b7e17b3e5082b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2549928deacf6850260db6754c1e8999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9fee170aa36c18074d4f2e6b9da6ea100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd091f5725ac6bf752ffb584eb6d93cb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ef3ca51ac52730ef97a2644c67821102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc76d5a1b4b430d32503e5cabecf53c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa61120dd3940efdf42b4c0e909a3ec104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d7e92167f432dc7d7ff188199afe3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42121a157e30859863d12607402108d1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebee03b15eb5dd200b1aaa783a66b82107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a87b36e7219a0ffdbf243eb8605c4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6642933400d7c67a215ce0456dc617d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9baf970ded129f8bce7f900e6509e5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d21f4970657a3e50064c1a6eaf660e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d1e2fe7f2d5a6c95e823be7945f14112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f26bc179044b226cd4e3189ed2260113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824dedfc0529d83957ce885dfc6b2258114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69931e671a2b3a4339c111e2f7b2aaae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38a3972921fed3098f36cf574010bc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622cae0c646b938ecdf1547ec8da66d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687a6044cb05812cc99f062d2450015118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f411eb87130369200335ae855ecc8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb20e0179f283dcee60896adc7a3c48120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b93bdd3db6aff0e04b28fd20d0a566121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fdcdcf0b354adccec53ea4b8ed0366122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e839e5cadffaec4a07c20633b1dea6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6aa6c084c4598dd1774c377ce09d37124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1730a6fdcb2e6a708ae5aea2bd9b5c6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba7d75196e582935b6135a22edd2ce126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c296067a77227736aa28b5cffc1ca127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5263f866fabe8dea2722faef5d89292128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352165f9b8353bbcf11d5d3a9a0acb3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f50ca62587e59155ef93ffd626efda130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9ea35c344c6ba8f5972cdb8c5b9f6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7fa1559c80eb06a4913432cfb75d6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8cdac4ae466098e2bb4855f8c0eef5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5f6b81a32aabb3c5adb1349bb7115134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6563f95559148c45892a0ec387735a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83fd25b6a59183c0113189436d4f35136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7275c657bb40b45d8336335f5f01261137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c28c60593b586f3d34671ea8a54e3f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10122a6e50b4947aa18584b75677ed139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0abbd672ca1a4dd6d060c5123d890140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ef66bd91effb5dc8235134e4dcb75141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2cf405709ff4ac6b0654c3a40517c2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76085fadfca554b4d4e33ccfe91040143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9821d68c8dad13165c6104c454f334e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765d178842c3b347a5e603c10c6a4dd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eaf20f7ce2d27da8fd30f24e008fb1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8c7d421244c9d0eedb4da5f30f827147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e59ed02183ca47c44d16a2d97f9480148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8be4340afaa059d3f3647245ca3abe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e3cb3740a0fd4a2af8a5be59750b2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2bcf3c2037b9d7979f33cdebb3f6d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de842b6d61fadfa73c47c0007d7d848a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5681f304e01d6cacc979e23c97a0e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d56569cbac26e1347de074f8b04a7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8890ff1f209488fee09496ab9fd97155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd0fc9ec7729a8bd62c835e288386a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34beb1f0334656bd172b19265d3ea7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8edc6a20b55850ef70e461708af54158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9203c6edf80923030f2b8aa78f2e82159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06781227bd9c4217b259b3d4e2400fcb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99fe245a7ce83306a88b3d39c9685c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4c5702434019f8a07e3873ff6cb83162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf78eb699d8f107f40ff73ea3ad010163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6233ac4881e3e809c031b76d9bf8d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7775b086fbf03eb3fc5a803e05101bd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b4bcc0d861ed975b60a125cfb8944166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ba0e2cef79cf806b8de1cc9359963167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1072dd48d3125871803014427d1bf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86424c6b640ffcdac718bc52f1034ae2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597941353c6903e404c6dfb0d3f032c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b89d54ac6a37e4377cc150ed820905171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d331589c5b684a4fe7d284deb13a14172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f81c10676afed59093358aa519c5ff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd2fef8537748ead0037af34e80b51174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d682b145b5acff692ccb148e952242175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb72f0025aeb873e7211445330126c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d2e2682a768f69e8432608b78c946177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9810a6c8ef5798ee95a9bae15322786178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce990eb533e53d011420e5662e1ded32179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03f9e84c3fe8dcb0b4494c3310a2cf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed031d6de46f7a7a45c6f8ff5dda76181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4671a9ad1caa4d3c514e49c96f4af182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38e0e82a9046b6f620f69940c83d2a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf18ffc86cdac62fee109d39d4eef66184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed294147fa5bc235aa6e2ae57154de185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32db41fe8f224393b923b948f77642f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ef2a5998e41388ebbf560fa0853fc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a508ff4b413e277888f20bb44c9372b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13625d2bae04c5e929b974fd73d6d8bd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a290172ba9d4ce6fb4c9df01db282190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270a7cf59c70905b64690b697a9ca3b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96bef9a09ec3a5722f847b463df240a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91efe0ffe02359598ede4b689c4fbb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17e9b2e54504d9242ce357c4ed35de194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faecbc446275c75c1b5d731af6b014c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e9daa53c382c350ff396f650dd445196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bce43538e1ccad382a1e98f5bea993197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40798c0a49dc319dab0018dcfafe8991198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df28b98cfddb091b823720eb2ba6c1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca879664d54b518b08ba08433bb1e2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b655387cd00e46fc4ef4ddea201a29201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906151d4f1970abd44cb87bb867a808c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52903baeecc6749b28d92bece342c1c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8bd87193b5bfe5e5a0822e9f579e29204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd4e9fb5568d8c0c27749a17d859a6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e4939b48a8dd6ea55e8ceb75eb948206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06450dc8035771cc44d672830aeda333207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84ff1d8d0009221c53ee5edb931c84208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc169d06abda1f3e0d55cc2391126c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f83eed5e1977a8236c7456eddc3e7a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142355d5e925c45d9821aa09ca55c4b7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94452856e064e364af21902088184f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033db8fbda860fbc0b3449f52f758884213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477321dfe30de6d54fe0261aef98b29b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71f2876f4ad0deaefbcfce266fffd8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b3857a532cd47ba3df3e012ecf5a0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f82d8a0896071296ddcc481a8e0f7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551291bee3d8a16c4c68f8c4dce93b49218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9965e9e3acd14543ba0ef701ce7a93c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf26a6b8e9bfdcd1a9a125aa1ea45f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77694f121cdf938bc0a7f077ef72af08221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947da29aaca00b6927f1568347fe9902222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9eb7081bd14f3163ce0a24befc4952223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c18c31e88c02b92cd5f6cbb177d4e1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9cc3cae56edeaa7ae111e6d40ad6f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352949c4d932af1432f21312ec404dfb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50d9a33390f8713abd6292c75fd64a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1df6d93a0aaf83e3fd3bc5105840c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2045dfd0ffda76b70f6bc53e30efa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7db8ca803b335492625e1147031a6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea487f13e01cd8360bdfbfe54846ed231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd511a69aff236ae1b9becbb057a125232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa31d93737f83536281d229f7602e2f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0042fb2f6f5bb999a8932a934a81d0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd24743b3102775230a53a82974de22235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23bbcfc188782dc272e25f86eda524236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b5090ce3df4d33b072e7f9fff01b5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864936d7ea21f030a6aa5127ac0fc99238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96c5f4d4e36209c7879a4d2a5e39ec239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b34e4040f694c2c2efe916aa0e99d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d38efd0efd3e6d17fd91ad5365e48241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458e0727004bca2aa090913e02f23cb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b891b3ee7dc43e464c5dcb59e75af243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa96536d11a1c8367c573b831b84669244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74124a5fb5d667a4604ad578ae6ade245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223f9b2e711d944db88f8f90bc0beb4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d6b05508e5a18e75222dd781121bc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a8c4648419f8069db20e46f467365248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc38e05ca8aaea4e77ad13864e74dd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824c88453051d8d02a7f71a809fc645250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08f49865c726813a13e1f2c68ff39d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a14d35c5318ca5748b84a2573ebb7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74ec388c57a55d87fbc20b19a4a617253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054edc107ec1d5b670e532fd23c93053254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575987528182aa6a695adbb038df04b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35f67703f59e8eea7ede48e3032566256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a8363a5576c98ca7345090ab32644257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0634e872dc0d993799df0e4425ed36258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a5f730dbe5278d2a6262b3a6805d8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90fa2dff2904e12c532bfee8eef8af260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cca157eaa21c24b36d114121b89955261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47ca7cf663d33c1c2abdb55da7e0f0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb288354429025dca1e9599715527e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f119d3f288fa7cbdbf9f13fdc0a3848264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730baae504c26ba735398307a289761265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2504ca4c3509c247f1f9d8253e87101266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf2510106124dbe338e848d67765e1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce9635e878d57afae1e5e8dcd7bc96268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9dfb897a2335e3c95e82e18b57f6e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25304fdb799429ec1504121a48d0b89270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7804e16c12b8e244cc1477e069b6e3f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803c1c309fb30e25a584ab71e2d6fd5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4752d029edb521379f9a087ecb33a2e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2a4f5ec7df37e181ae39ad38380b8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157eaf0f5bb66afd1de521c674e29c3f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9105f03c68a2a3f97113a8fdf627052276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691c84268d7db9f828fc7e4f902526c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b3d46149502978dea4c7706686bcd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b4f74402b8f4395d47b2efa9a9a18279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64fdf5f619adf998e35cb0e3cc75be280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbccf884b5fc318d09e3fc6b957712281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a2dda6591a6e956d378f918551db75282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9042f26e6148b709bec7afc3ab652283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a406945d8b61a7d6196b2e2d307e17284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b16b41eadef9523304316d79eab5ca285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb870410957d0ab26291b290b30e33286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b120c60c5c5cff151f95add822938287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7407b4f26e11615cad3ff70c9a39e6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4756d921989ec49406be683f0e45a3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d673a951feea2057e133812c557827290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f473361c879e1276666b8fbdfc4fa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1ac6874f4dc8204c699283d149c5c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8a018f224f55eff27e1d5d8e21c85293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21402db78cd6c3f08ecb6ccf413f55294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e06b47be5c2c9970e6aa41e414fef4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3590c79e32c62dbf6c3a76625541b3b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03e2337a9ee536ab3e52c920cf874f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d622982985c553577b669a6eead95c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff411aab27db9cd294b7467182aa83d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e3453250cb00a0964a4ebdbe4931e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9508d9e60560da9fbe4a7667bac2e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585acca456fe8f005c53d693a1c426e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed49e3c11e821abc7c9b1dc0e5485a6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35616361e32ec868c9969441cf76e94f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aaee1e162aa1fa52aef89fdc7dcc59305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff432bb0043637b1cbb7d4370cbbf6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd764e8ebb006c41d96d529df90d13d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fbe44ea782f857a8f15d5a6399b410308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08ae7b96a3894029efc6cd13393c5a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a52029f5c03030139bd9cdb6370c2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab0133eb4ef8e33f3b6496fc134a15311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c7f91e2908a90921dcfd45537834b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440798ec282e2211788806371c3e852313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2aa54073c5b11c1b43cedf168a58c2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d5095e7af95c2695c6241269f41f1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486bf8350f342738e21c5a24d56030ee316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14cc80c8d908556f4f36366159af7c9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f81fb357670f9d6b3dc3926a4a22b4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734066ba8fa78ce00dcea8b928d30ff319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a791847088686639ee9b67f0fa1285320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f735266196119b65666b74b66072d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa2465c72ed3724baaf60b6b4a372f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432f95bb2efc8ca7efd40d980283ea7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4969ea711590a815b26a93d992f64324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0dbc707b7e400f674ebc81f73c166c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930c2c11c642d4a8c433b0ef6fb1dad326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09d8605f0bd93def5db5815c5134db327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e858612f40f1352ff117247923f49328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469922c94b18b395de1a7aaa865617c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f868bcd75c3d3ddd7534d45851fc30330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a74916ea52e0d47daf88f640e81ea9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed37e8dc607723f8696351e25f66af332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb53e07be05b1af00dbada8d2b51aa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de41d8f4c7519342b08f3bb27633441334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ad40a296460e7ea3735564501da24335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31718f7224b204fba51b8a32b2e1637e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a130e2d78b90b271d0c2137f2d7258337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e08e49384c72532bea0be66cbbd17338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4ab3f010fbeff53968aaa46cbb78c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc865c27fb8d82e2c8e669f5f5f5bef1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a54cab04e589da60f452212f79e2a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185fba5827f3261212763107df4f2fd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4280bc8ad91203096ced8830e4b93a6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1f7c5d9da24d32bc660dea2de3a47344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ef4129e70547e2eb14c25ffbd2965345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17e66b89e9cebcf581a1640fd4b8e5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3f58146b355ddf037c98e97a332d0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1782da31b4f072bd7b955a503834d4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590529a24b3f9dc309600b15a30a9366349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c553044a41d23ea657fceca3cb2e1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161c69f3895ae48e74270c37333adbd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce5588b1b2884b713ba35b2a0722b1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f240d6c2b8d896244f0fa4ad39a881353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39109444de90450dc8c993a874417643354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4f791951a1840e20c83026dd40ee3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e9ab1445728b98058b717cd25aa46356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218d4ce900885593f87a68edb3d8215357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447964f39b92efbfb96ab5b7b666e8b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26cad49ba13c63fe1b2440f5de2243359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357030e7dfa04a143d7ab3528774c366360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8efc5fb0864feb1972d6d6eb4756c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6294e69923d6a0ff46c347c8190719362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cdaf13c7aaeea7f6a91952cce523ae363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4329a50dc8ca802b9641e5885285d6d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec70bb4876e2943fc9a94e16583ccf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414419e735c56937d08052cb1d6a4c8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5763032fb418a45179ab28a48d7c9f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e731debcd64e9b7721b8f364aebeff8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e58a4a8139205f4af84d69ef2a9240369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e22caa191f4d89d458eb7f3adeb2f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143840742da5e57243627072507db55371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ae95954da6570cb0b80fcc31a2ed2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91de737fcd65594457aa31623e3dc88373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de251cc7a82f9a688877e4fc375696374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d933162de669c01b6b8056c9e3e9dc0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7afcae0346510db3a3d3ee14e154d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126979410562d430d63c8c53fc68ced377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea75484fba3f344b4907a79638718c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131392af14b663d798bac165bf43cd3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6a126a3f67687de891c6e3caeef52380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58121947e84dcdd224867780bac9bac7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a4fd3df144387c5fb2ef553a329fa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be45de26f5ab787d28fba867a6cec4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd208a61ea383fbaa400c00a9ae14c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830c3d40bd14a067cf60a1243c017f5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e3401d631e36b86fd536414c12f7c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea0acfdf544b4fc6da52ef46cb4215387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2cbf1323d1b8d7bb9ab0d014b02f8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038164a2969b4f7271b7ce9b47dabeb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26878d1a6706cb7a3fecdf7567646a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909d4e993d61e32bcdaceaa764ac1d4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3191aaebab3cef192d4d43e468e5f2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e1212136ffa72ab34a56e845df1ea393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4e2a5d53f4fcfff90ab3fdfdacef4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e41cdbf92ff554cdaf9c9c6d41ebf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887346a20975bb0b95f0689268f3e2ef396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b4ef52cd75c0fe465158616bdbaea397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715762e22dcfc6ed0d6ed6ebf63a11d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2735162b03729be17e92cc17437a160399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fcc310bda871bf5c58f1302a80391b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78ebac06cc3fd97692c7bf3d9d1dfc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688dd6ef047c9ec465ee8b52541eafe402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bac691c902c3feeb13f9f26f2b93e5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf5bd2c9cc3085b0ae9e284db83363404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a58f9276ed47af3517d0fa290e908b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7f38da6e0e07129e4893b074aacb5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7deebc349f5fdc368f76fd01a0d58f4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd5270a07f5bd9800cd0ccd02355fb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336bb61a80a311eea37ac35eec2986d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb889f5bb3d91230cdc1e7ec2c46698a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380f801391f35b5792e841f4d6204cd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e103ddae57beb27dcd3cb138d57d1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4222f7424f69ff95e0e02cf1d01bc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637b1b87211f2adc81c1dff40a923c5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac0b22dbaaf9face3b979cd85583c3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5e16f5e49ea65ad065a7ccbbd2305416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879be65796201d394c40590f38ea7812417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df62093e1a82ac07c3c43935d0e9857418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca15d4a7762358b8ea8707ca09541b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcbdd7adb9ede95f1c873f9cfb77e88420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30c0ff3adae058dcb4c1e958465498421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28b7850bdacb2c4f63cb37ab904aa0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319bc5765c57dcc2f1fe3f89a05eab9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4016b427b265fe6a32621b2eeff8c72424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3846f09ff66b149f1259786afccec2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e72f34cb0b2b04ed409b7705f08ef426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24fefd4b537ca1d7cb8e7fff230fbd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a968110488a5d7bbf26a52576220d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d28b4c8d08053aa33bbf93cb2073de429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4facde94c565c9f45b3df81fd3945faf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51983bfdc3c17b809cdd7b8492cabeb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d16f8587102102d79ea4cc5b645b5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07865cb907b5717ed449f38a846639433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0527c5e177d06bcf70c2b4d7148a2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4233dfecec8677630b91e9859803b12435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84f0ecd5ae4d2e72fab5ff4b4fd1fa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa38aac88b8e312f08fe83a79151d5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1cf1b09f56095a48c2afcfad341032438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0857749cb8856588890f4b49b03c15439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a78904ffc81b55d8d2658e5ae749f9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a05d707997dea915ff41f93b878353441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d237607d1eaef62efa37931591150442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d528861b98cb11faf3b2e62d6b4886443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3c0134078db9196166409f18be6e9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44d74cff4caa673b0bd68a0901a4af445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ded9989497616dcaf9426dc2ade40d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27231d03178fd6c44001c284f70437b2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e42e88105c51909b8c49276cc0970448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3b4978074d2fac6a0a465770e21d9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d59b11c9d33704348d6b7ea8b1baee450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e79a118c41db635097e1acdae82ae451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6da688c2cde40ed2c60422dc16fb95452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe568330003c1486e9d046ce38389f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f060f078ec175c9360c5d59ad1e6cf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4ef73ea9da7621a57ef86b9f5adda455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3494c80569f8f8abcdfc44433254b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daaf81456e5bc52ca8cea5b113e6a46457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dad2dc635286ec1e817420d7b09372458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73ca460b861a1e5cf9eb593666cf15459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a60d88974bed3f40a05932f7801eb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73d7b08cb772aa71acb66264394a85461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4b7357b50f6f0eeaf24ec3fa3db89462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dfb706cc4bd2cf6e89c9e7d2ac7a17463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210bd3c7b10315cbd45d17ff3023b1e7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485bf21e420fb01af62822d2c5b27b6c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8276790a6f26f5892f7c38c9bd7e70466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9649739eac73b76472800c8ccfff6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20cde4f009d0db28ff5df647ff445e5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0557950db755e2b5b119339fb8848469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290489b9442f7c1b89957beed9017cd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4bc2093ab539459c630f1ac247b35471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d68885ef479f50a3cef59c878c8f1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611009cf37abf54ed1090c066bc7c1ef473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4de5ecfee2f9b51c7b09b87bbf98a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf42f640861367b65b1faef24e15cda475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2c3a3c45d9716b2bc1ff27c11161b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9e51afdc6b21713df1bbcb0a5c1dc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381db640fb44a6b49c2e80edd9ed3f1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70c91ecf3a033f144bf7baea5ea51f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655d5d1f258445b12cd6b0e723843d8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f125fbdc71e8c3ae4289a04830400e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d5141c60bb9011d1093bfaeaee30f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b985c6095e77fe3b1876cf11307b53483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5426976b9aae995e9bcdf9013873cc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1aef90f6e586d72e09b9250c6063b1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94257ca6201601c513436329d8785ecc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c59aeee4c1b4ea7d16ceac046681bc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e36974498fd29bc2af3c0bd34ca03488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a94c1ea1a2084639a5194f9d73a4c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8422b319566a690a94b8a778d803a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc107305a9be4f5196c6b3b6522d165b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628e4a9fa42e33bbb1c5029fcc2b60e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722dcfbd7208aec3c9f442190801aaa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a030f4408b288f78a420b82d76ec0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41337e76caf833133e2a3bb227118b2a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f292e27b4b82578835d277f9ba25ace496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a12f311c8a0843a10d814d51b1898497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4561e69b629a9773783d507acb531498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6159d017ac484c301a0e7032f8e501499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76a0300a48eb8a6a2a454ea58d6148500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f00cc1fb67cac89cc39548cdd4193501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631036311292c8957443305674f29fa7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eae428680fa6330b6ddb9ddb207c61503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff487377f52aac3f88bae2a609bed54f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b431cb1987b341a955c7344dd854558505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe2bd71c45e96261ac0c0fd3e0ca5a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014a2d33eccf0ad45477829a8f5702d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09725cee40a3d71b825da20c44bd2285508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fae8b78a2305a7d53a836c761123eb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79abfacb70ff46eaeeb44f4ecf9d4273510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57b601f6e2799583c6b7f965b8f64a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa05b92e085d385c9da2480f5332ac512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338003d66d1fab1324bcbd844eee720513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc20c53c11ac9023e5c5eb858371a9a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3570b016fea3e02e9a2d5ff0344d9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28491805c723d7e45b6d743f98d588516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03b37c46ec2c39b5b5fe695dcbfd5a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e30c93eb680af44cee342bacea29d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7988c01ae3d631b8db66f5457c4f005519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257dd748460391c58159e13c56d60393520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123f04c6b197683cf12e0cd86955dde521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a875428c83eb6a20038d85fdce850522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444da53518d03aabf68ecd3276e4ce4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc483a44ae6880c589f27475ed5972ab524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4461391e02f661066387eafd97c06525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636012348f1fad133de8a7cb0831b88b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c2e927a937bc382f70b51905b4d4b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b15998268f24093c3c5b5b4a52f448528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eaaa23ae5477ae65af61ab904454ee529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d3ad4da7a0525bfe7b3fc5d0f70ce530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390b54108149028fafa3c6834ddcee5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6029c076a953bb374d5f2da402c55532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6537faaa88ed26dfb0a4b7035a266533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb3e6dadeae667dbe85899269e88df534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d3f21ed36f7e6353ae98d624cbded535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2bfeb74f9dc605ee6c6197d99ecd9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8186a9059c4c900eff6231ae2f248537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6fdf3a44722d1a1c3ea5aec6d3994538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b185327735a09e35bb22be1a88f3cf1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95887dcd9dacb5f7d3eda94d1f404d33540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcdecca54e4e078a75616dcafea6a96541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d5c40fa397894e4ccaa8a0808fd4b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a490428b1511f5f500db73158639f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e707364d1b6e1efb3490d055742a6f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7641e6fdde12a1accec88f4e78c4436545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dcd20316d603ca53a534109f06e80a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce7df28d98bade47a08bf4c18f0543547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a616bb49cfc06155ac87a1adceda624548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917499387dc1d89a9c3530cb24cd453f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc998fbd07d1c8c7890a1d3ad87be4fa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a61bcd4568fd69e150a11a79bbdced551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9386688aafe2d3a46852e0c895d556f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02dca8bae40e595a324a5477a721e4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de886d5626c0b8f583a42517121885c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e55d6c19b9569bbc9db94323709ee6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26e046c3ee165b586ebf509960c389556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc23b99324481acc6f78359556816b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd73cab3f37a7721e0d87f480a5c413558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b743d458c777fba2159e384fbc3231f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446f92dc98e3ce06da4c56983ab8445560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f821c3b3e0f30b9e6efdbd12f8ac452561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8ca64c8864ea254086f897569331c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1d1b0926e23b7a7ba9f45463f3f4f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a13e327aa28dac9b97d93c3985574564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906083a3e7424c4ba79fb5b0fb555113565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a136cf5e46ae7054500dd6883330961566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994cabb5f40cdbdd6a013e6cd854ecc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaeb656a8bb0abefa3c80b37441da54568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779b192a6d4e4016310eeb376c22b29569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b4b7f2a5d7db0a3941efdd1e203b4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7bb5c76d7ea808d50976b9d19332bf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a326406b99a02849af6768328c75f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2aeddf7989056a758f34483a298f60573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ce73dad88eb4cc823a54bcf85cba8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc900e1899debcdb9957739c788142e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc773fd3e026f7ee9537be2b11a871576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160aa2bdd567923967a5c644ac72b16e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0da60e5bb1f90b5ad4e36cf49a2a8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80a595075a2c4f794c3b0c4a355755579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf333d0f8dbba8d0437dbb25ec086d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddcff3e9e85e4784bbdd20a899fc827581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511eddc7cb9321285db0e0660e19be2a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47136ddb73b16e77f1de7c6b79d017583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65517839fe3b12f7e53d8aa41ca487584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40410de2dd03a12b586c3fbca6ce9c9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6224ed0ac841ff363ff9f8bed0c0d68586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532e6eddecec8ad6926c4ea747be262587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b4ac50335ae22ac1aff7cc79acce3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676d7b34bbc4e414fcdc22d41987a37589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2ea31a8cf2c9ecd92dc0f361710d8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cba0aab4ed9402e58e6aa8b4cca855591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b2936a3c8777cea61ca8f8eafc0c3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd3d4ed755185bc4576b111827c11b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6423330ca2f4d723761ca6fdfb197594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ff5ddff3f776a8aa8b3a39a4497de595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454efc7fe0c11c377edb6de71dd9e6e1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e254eb68b74306454cec12b691442f3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbfae2076f8244488b68e702378251598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1dd3d9800a9d91193da5173e2caba3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1342e3afe1cad840921b02b396de16a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b357f1329791b069fc085d934b791ef601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde9e75ab928c28d37526b2c9654379602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c4b82ee0a8da3143bfd1efdf51601603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dde51110e7fcc9b789ce650eed1e51604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685bc48483f0ff9855db96bc03bcaef605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc3822001ccfb7b1dfa868669b27a9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c3ff942723756df834350e5cc95d6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a05d0df25c8da8fac63d6d6ad75144608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66fa41c5308601388b414ca134096f0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a05ccee77acfab2cd837566f9af9d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c1ca344aede17c4c9bd3fe18a3551611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efbba5298240e6b4373ebbdfb41932b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7446eafb4901b0a22a83d3b7ccb5a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821dcd7af68b982769370de31802111614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b05c393f0b3b28fe67181d4c6e68b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f4dc0218077be09d6172a4b3b4933616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cdc27ddf5c24a1c5de101c64c09163617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83128f16363cb1b95f77bff72b5224618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf50aeb9ce094194e7c68b05b16bd48619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8a9d98728a3f1a7ee1883e63fa246620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab895c2f09fdb62d5c2c96fc873ce5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d96ec41399eedb529a7b2a70093fe622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b64db68b81c35170b6ee3ccd6c58dd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ecbd4cd7054b35ca4d246f29012d4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07861e0e23f86c7c0211a73730a02823625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0fe470a47476006abf19c4abbd317f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5717a2698811e5e88be50cbae9d5111627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957fcbef274f65dc54c308b1c837b609628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa301561d595d203f169a629930993b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd79790bb0e3c05e48e7f09ab2ac4f6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e07c2798a1db9609e3e2d1eb98772b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544be1c82cc9de7fac8257c039d4c7f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c00be27056bd10e3aa8ecd0705f932633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786c494e2802524faa95d3db24a805b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b2cfee53dad52b530893d624b9495635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff5f87c521a4779b6df3ed81d70cf5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4c3130af526e6af261847a2b743b8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50bc0dfac7e6b046d46f94bf70fd7f1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ba2884f146c31df94251fb822ab29639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa523b021d517ebe176bd80cdeec2afe640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ed09a7487494d768b91119977250a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14155a26f14f9e0a5ab01b2802be58642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4333afb01efcba84d4aff86ad4d16643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa826ccd730e1a135c5ea72c884b9dc8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1807bb788c2ed81d759ce048e23468645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a2a2882b84cd59a7eaffe2ad6b94c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9b752bfe1e195e8cccfd6e017a20b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92fe5b1573837bcee6b38465f264a7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1147ef913b37698bdb0757e2fe3b64649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f13c835ca84c260723efb547b6b8ea650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d6b131efe2dc5a22508dacedd5bdf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5344b2bf00f59a278a2d554003b94a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae18b10fd6bacd14c934a7ea867d6db653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497edfe87da236bf44cb16851b58e7b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793273ac004f0b9d1d7e768cb25f3f02655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d390c9d9d17f9deb7bac5b8563435656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabbf84c60efd9570a22fba9dd6a489f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278cd1c4e379bf7b35e06a3eb626747658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057204c6e6242cabaf41947f33794201659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2dfc5060cc3983382468c5e9ed930660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ace87ff7944962764200762605fdf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735ab6896980e5b89144da48a339d4d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0d41af7718be75c5284f7893ffa19663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c16bc5a1e83569cb158e1fe964b3bc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ace3b99d2238faf31828c3e928e8e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf4253568ebc4cc42ef1271c506fea666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274da00b1fbe3d5dcd70e3ba6c3371f1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846b7b46d600fcdf2e973ae17440412668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200815c1a322fbf12230e64a9a36652d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04bbd67e8f52181797e59409ed48b8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9985c2d9f2744f6e92c5b5141f317671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcbd86dc8380668e374ea7cec0178fa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825ee817fbae7caedbd1708859cbc50673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df8dd7ad65cfc2fd2b19904aa162a8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42a6c79dbea08555c33a3f6d0dd8f0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6daaac35bbdbb68f741a5887ee3ac8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600136a880b20f7984d053dcf31b9a8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b673f23b2c705c4b3ded869a9286eaf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd142824f2227b946fb103f94e22311679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed9f2e2750b61675bc3b377dbbce13680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a58cd983fc378de09dbe95fc4c1ef5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48742ff5987dd43d6c0db4c967f4ba682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0c4c4e669d0e23fde4f52611113a4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e8582eac105b3dd8cb28959c9703c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435dfe7af30074ae93ef5d2da875177685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b57dda64c4fec07dbb6af1b211413686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebaf2290ca159dbcd64ac54e20c15f6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63403447cf86d614d23baadee2111667688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d80252e2672a6ee06f1a30f50d4316689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d5e9f2525c3caaffca02555b6ebbc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9652b4a944b63eb3df88db38264e9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615a2136fed4d475eb6da661a1882d6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0897d067c127f4edc9f180e9d9669693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dfc345fcd03c614408ff4c0fd76720694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf594add70d34eaeee68ba276bf98a7b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438f9c1422416bf02428ccbde555497696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa5dae43706c740b0e3a555fcbe612697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f8be7ce772dce6045ebf5ade9c0eb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6288eda72ce0f7040669f2a9addfb2f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6176e0aa4004b2dbc8fda0a41f20bc3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f1251304559f6ba17f21e7e2550eb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531e675a4b5a1ccb5af0c68beb8e39b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ded0aacab8dc7a0cb5c3e4d133b36703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e185eed5b8483caeecf0f4fd94195c4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad3411a3e27a4311aa9c003add8ef7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8bdb3546aae742e7f1407e877e4e6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475fed4907271d7d9c096916dbe8cbe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4285dcd3874537abf1eab0ce87de66708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b541d99a09c122bd510c7de8543a70d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1626d8824d305845f31661a2d03b22710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349d037bf62d6d716215562fc1e66fe711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e282dba3f6d607c45cdde07d34808712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315957e32263503ca5611db241b4908713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa82129e630bddeb579f828a2b0c28714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06452c979a8b994e5ca9a57147e10fac715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f0c82a27631d2606a246fe963db76716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3deb2bf3470acc07c3844b37b5dfecb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8b291a3df98ba77ed702a20394b8d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce29fe0a5d706edb6e1dee60ad0748719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432799f82d1f4d5aaeddf1e48384505a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6b2c45d440877587b88a5d2f0ca40721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd80b0d293cd759c9ddcddd9b39601d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b3eade519c5b4217773d9916cc566723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23f694c070d7a896d90e6f3dbbd438724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7692bd84dd97b66c79c0fa74a9cd62725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244dcbb2bd5df9b2c5842a61707cd006726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a33ef4ab8cf603d9fde8a953f7d00727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f897af1823eafa053ff6fbd42dcc38728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a112d644dd7aa5f034aaeaca5b2ea729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8a32d536b37f2083123eb90492c81730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee95d472d42652a687794b9b82d100731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9871b9be0a9fa532e557ee76bdfd927732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5559957b2d128e8fbcd27e9cd6a8e2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f565c6de9bcd6f2bc1a66fc4ef545734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0381e8c571eaebb5b12523d06b9fd6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775313d58f7a3858b8a22b49decdeff736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199a41aae68f8779b94f04e68264014737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88baf132c73573a102a704a22217877738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be820443ff430352fbe72c0558e0888739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5fb361d11603c8d48764dad438dad1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd783d0bb466b0a42883412ea237e3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da4f6ad20479d4147296a789eb8231742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150a75992025163ab0c9feeaa0c8869743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21d88307b8582764c35f244d5df3b7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee190d6c87bc4c2186bac4c0980a87c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b8d9be9d1f063e5d08adaf7d272b8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b0d4778ab96bae82e5c1e7ac1e894747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1515497f3c08810d8731e2821be059748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae2306a2a232179fc56f3854dda8aa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65447a94fb3d080032e2fe9e6b48677b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c0e6db828cd8140ce22c30858ea77751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16f8cb56570db5899f01243910c3bf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136246cfee22d42b85241583f4424f9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d9a787905e15d194f0fd82f5ca75c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4865e9ba19a21de2c48451c3c180a0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2307fb61f28265fe2f68f01954993756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72efbd8fd340e0284f36e6ed093281ce757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009938822f97bcde7f6747382398107c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbefad3d6904a7490e41c0a193961bf759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>