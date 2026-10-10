--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac9ebb23158d235e714418f67f91d81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba675e577ae85dd25bc5c71fac066a552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3b500c5125a3167681f97992d652e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c19276f7eebf13ecfafd5b4f8ca1e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361b943d9b1dbc0144ec11bcbc275d35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f08cedde5ee1b592cf058f584d37b26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b70a4fb5a50e6d52b09019a281be4d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1e2be425d5e05f97abde01bb598608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48344bee5f3178ce38db9f904ae6919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbfa57403720c812870edc9284655eb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734c4bffc13c46fb2a4745a2df2306c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8941c613585cb57e168285c25cc9b112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145b9de7b365af3be9d41a15506b22c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017fce9ac394ec18759de88d8811bbb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebebd26dc5a573411ccc56c1120f36b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7dd67a453a624aad9c827bed2ee29916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf32fe695e4764f2ed210e7810e96c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09b64fdf5d18836d5229af9d944a8a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81729dcba9c0e65ab33858124ea524a819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f395a227dc1946b147b97e78ac92ac120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809100fa2056b7a81c73a7a5757ef3ea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fddee3b701282f6356d35741bf7e3a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b95c4d280cf1a62a4c2a28ef0cd42a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906b5386d9a93f7cd3c82fb3a1399a124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253bb4bdb5669b145a92d01acfca83e025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0cfbe329bb9f239631a27b4bd680f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997babafa48a95547d703c7e7e26bc1227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48bd35b77e337ee3bfdcf8f87139c8328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88e11478fb526f2e06b391708bbced29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e8e68c568ae7d958007e9c9b15ee230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a86e533a5d89db265b6edecf06fc0d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48424eb28c3f80e77ece37e9f1c2e632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3218869663e9ce8e324792cef6d447c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c85725672d1a9b7993ed159c105d234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f894fde30893fcdc00d93f777a02235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce5a71b741b44ffc68cf60ad4bd4e9736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d37cd0bfef835e6a5e0cf5e43dcd6237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1287dd7d24b2708528e946c99023c3538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006d70730ccb5b1bd699738b802cd6839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4917ee492dc85eb0d3fad5113fd1340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836522b00c2c0bd809651b317b5fe7341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38085915ea82570ce0d8f25bf71d374742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21759c5768a5fed085c70d90cef7e243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473ede5c092c86057a0e12681ed5b9f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4aed28f05807e917a8206140defe245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874dfc955be567bea9110575524eb3046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ac4d63097bdfe03d9985c69d32f7747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17cf0f05bb06fac19aea30e10ceb25048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1a6d9caa2a915e16d30777cdfb2c249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8198ff163edeed1d4df560aab637550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76084d373cd698e53c63acec668e2a1251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb5bb24ff4b069adb8daaed02e495c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1f07e8599fbbf9df556300b0776c953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e84df79aab5b3cfe28dc751bf103b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7802306159a2fd9c4a9431f930283955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d433f0a22023e960d3450e09733132256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88568a86b124c01bad3910528e36032257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef197166f56aa58e37381a93adcfa858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc842b818bc443c12a4eb2162e020859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041271ff41f5f279a2ab81374b9b40a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdebe0f99bc613884a2b6c1ce538b2ba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbbbee1efba3f61068eeb860bbe55a062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef50f3d96f513d1f8ec88a9287dde563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68fabf77b49149ec51ee24851aa5ef264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bc25bdeb41ff1dea9358e26b69bdd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe75920f643a2cca39ae33776778e5366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502cf3e5fc503a5d6ab2dcf0ff341ae67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089e36693008b6b04a70c24ac87ba9468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01f5f075e27af5d8737f36acb72eae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1dd469b4772c6c44e24c4206b3383470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7858c15283ac3b686d585c0835f63f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a656c1775c7441f1660e95e589b5c072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db2fabe91d4151e053212ba5acf77673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba2d1f026be7722913ed7821339bf574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae435abda3dfa17219b1ec5780d5c4675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3b89c068e2e0ed0e094e6cca184a676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64b1c657026de6882edc44e2ae7b8577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7d0adf31daa731ca1f4bd71f246f778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71549c254a7dfabb90ed303952dfbe9779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8284874f17749dcfcc1345211cb6d580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9133c24d72e5366c9739f87f2ac6581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d19147a9fa8f0a1a15134c772e00982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377c58b38cf8d11006340aea6cea13483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec55a70a243c92657461782343dac5484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a48142111660ff6a1c7a8111f69bf885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f9bd809074fdb00b65ec17835bd0f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3cea4e2b08d15c6d5ec8a0ae28291487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa471107592dd3547e7b290301bec8888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bbdf2c867f5d0421d7b353ff3a53aa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd0d04c5b91fbda97eabc054225e0890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4e79de929b01e39f9072f356c8a8e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71dcb6732079abb13e956e3b670bfb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde9a596d4284c0698b3f8fc3ed394693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67a81159526ce9fff5fffc3dd33c1f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023ee580669d1582c5411af3334fa7895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08965cfb9d0aa391b94605d9644319fd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62692b6510ebde75586d3ac4d9c495297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3703698948cea5831851a0a23b35c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb29d2beb3e76054a38ab1b6c5a8ea99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159a8c6f48a4f6f658035071692bf6a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ee4ab1f851244a0218de2a3d11951101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48b0f2e52c6c8a032c8677298263d5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814048a77e57f2713e8770a788fd78b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e6834b556506d1963dd2a1bb96c13104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67f66f10928e2df6bc951c4db1570f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73405486c9a1a31aba1a9d6927fb79ee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16ae1fc2101ad2268d42b8db7dfd85107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818485abf7439cadf4a44db35ea4a39108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2036a181911b562aaf47e38807c06db109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ebf3792b2c918e0de7236bddfae0d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c184c2524b3c1d5401c48e91a958ec111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6307eb4c36c15e303ead5a20614359b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cba15ff55c36ad264a6c4bb113d7e5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6bb1c1e2e0012d8a1ab78c7809cd9d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002cc68552506fd940cf87a9e1a10b1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db26e2a302b53e258f50d67e26901e7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ded49bd8ad8dfd896c462c6fa2daf6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62317d31ac7d18444264f0495d3e6320118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da1d5856bc925ea594dbeb5a0ef96c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1d525f0415b425fc6ce4345334640120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c2830967229f03c0ca71e5a18535a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70dbbb268184ee57b7348852cd52601122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75043e3753014440caefa60e5dc69632123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa90fbb510cd275aa84670c1510149124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3c7c6de5b30fb995c2ae024aa34dc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1300fffa27e64f2e13cb7f2f6e34a4d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ebc739b14dab4c88955f8f794f51e3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c524ada3fcdc6f80cb10945e74a4c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f3ffbb95c5f5c8404c80b16afd7da129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a336b5e476cf8c588a01b013f6811130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75439d150bbce273a86850577b39ee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac1cd870711bb487858e3d61149b42132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a5c365e1742f5ba02055ccf6290c1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f098ce2701460376803719860a1bc70134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f40bb839437e87a53840b0487e647135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695224b9665a426b6baea14b03a8dbe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135a5c0bf5a04736e8dac424cf6f8b8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434b765be2fc1b7941f12c82d5c09db138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981e6336b24650163f492605cb679a4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044217bac054382004cdc7afb7498d5b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745be6d375921cf2b229f7de573a3926141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd693d1accf48e2475228a42de8763a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93827ba035f9aa7ce8fbb2170d784c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd94b6b21a8dc8a99666e933f3e718144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c23a94987476757aab7658e4378f113145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5101d32bc7c22fd2567e680115615146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebfc602505c68cc3422b4ab8540750c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde1635429c8f12675cc83f9bc179fc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259a2e90c63ce781b30a30c938e751c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75822425904483820e09ee509b4cce2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00504e109f8d1142033f6986df837c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57626af2b10d808edf9682f15766c6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626394dfab824d7b7c76467e91fed93153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f018f357279c599b0cf41cbc27be813154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054819c6ea1f7c07394f23b330af430155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544533a755d15f602bf9e9b192d3aace156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b511ed28a8865bb528a653394bd71a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b859310142f89afe853adba602ff6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77f080c2f8c663383204dfd52bb8f5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a638d1862394ed53f25784b56cb1cb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83480ec2b08358ad7df82d047f09b349161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e59ed3a853f14bbb3e261b9fa29340162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb11a94513f791f9c4b78049ba7d9bf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140819d26b6d12317b5602c712f40e8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009cbda69b4a5b96c2636f4cc5d2c985165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8eca88249603a226b91893ef4bb7c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5325e6680ff49cf3dd05e0c71bae9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38665f87fe89347c2a48b323bba77500168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4f107cb81fd053f27cf5eea0b96ef169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ebe09777613da01f233a1350c3203170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341fdabf5d7a01fecb0d1c93b4da4d8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e3a93b58ff4bc4671cdc553b373c7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb86181cc1fbc3487b35696b1e17e2b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e20910491d3f580c2d2e5618622e3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d75f0cd07075008604565830750c0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568d6082d6c0842c3bc62ba9a4129b6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd4df47061c81856a0e672307da1cf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af99bdefabfa97f5e57245ae3ea8c3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6d7e912ca1369846890f65c0fe968179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185f452a4dbcee0875fe55fda0bec72180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203a5564b8aeec333fdf017446b3564181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f18c5a046ffecca5a815cb92d51db182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba20863d1ede3ca7c6e5cc94ab4dc0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcdc51cce85a3a74cde1d0d0b36d1d8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077b552ebbe81df71b4e1b68fce35b1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5025f63a300cb9dbdd94d52358119186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72cef0ecc8ab05a0862e9e0e8c457cb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4e7633785afc3962b19cd6d322509188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130cd2f15dcd93fb1a02f7787f11df06189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d751da7135e99a050e35849eadd796190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e586d2cec750da0975284f87ecb427191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09cbf217862bddf0c53da4c12c5b4c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6899e5abcc075e3bc7091c9fac4c09c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371a155e004da45bc27de4f06910cdb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e096933b8bd2cbec9f6d9981499117195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce8cf6dd2a98a451cf7f21b2164868196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b519dff8cc5e7b0bea49ca13a37ea197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67526aaf8846f76e81d27927951e0bea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5de161f5e78a2e843abb8a7577aa7c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfbb01238693bf6929cd521ba6cddc3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d218977cfc8937125a416b5b7b7a0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0fd3296bd85dd272724ac52663412f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8c81f4db61ab3567f0f6192865d86203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532c036da2b75fd9786bf85573db70c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0909f5ea983c4bb625f8a428fa1c630205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de91945971a5fbe42c856372ab36c5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973352cb3c40dadfe45fc71d7b0dbdd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37e8ef001797d0b398dd83ce6d9abf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d0fafdfb0b8df2f7fa17260edd45c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b85ba74e9bbeabbfb2c211a36d22d1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0275f4c04ec7e14af249db06b0139211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2fa734a511ccf2932d85dc1d0332e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2c04400973e1b98c01ff9433f9284213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a49af8299566eedead211a1e46f634214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688b81984b81df398287e7657478a2d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a400b51a2a14521303383a096b3c15216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b81c15cb2305fa2cd2abb10bf96c65217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e3f01f502d93ea9ac10dcc45c18d7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6728b37dc990e42474002039ee03149219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92168489ef0407d1b0f6f60c200123d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8fe2f4ad07e971fcbf008d11ffb8b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc127fe82daf1cb4011967e563ae11222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cffa588973482fdf289bf990abfc9bb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44319d76bb73fac7c2b7c145e6bfb40f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91d9ed298d63e539afc4593ca3999d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7026d6f5edbb26698f13d58cad5f61e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3102d1b9436b47b43f5f8b1813340227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222a028604a6089c51defc09b3db169228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf3807a84d2c07717701d07a42866d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9924e07de68c13e301fd5f5bb9db5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a40a9184329be165306d3237a79b67231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e7439a933dc3c09b4f92a64b90422232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7a959c44cd6176f287efebbc5f626233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0459cc260c0842b4a1899d27396b7e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96b886ceb0edfe069360cef70559e9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca910fb92a2f26ef0c046af0440f44236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e44d17d79675ef794003985298ca7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e47a8c99f262e84fdcf6a43d5297c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8176ae639e3060daddf9080a5d6bab239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb576c251952dc95a3a43d98ffe9b8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bbdf83d141c61fb6a77dfe05439714241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952318b463eb891f4860ca2b06868b1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07b9f2233ba03424a30737533aba6c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b414e2da7a6d18341f646fa4bbc2e9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f1929c1cd987a7fdc27a69c6358e7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54924ae27e5a678887d790be001a6a4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474266f99c84e20120cbb2c14b8e586247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e74b46f663b0a99128a689db050a1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d57577acf251c8690cf386927b302249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab959bda69eef2241273781f74bf5e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd11c83a485f18225568697c3d64f2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a96430450369dbe6fac497f56ac1a8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee3b89e36253d59013228a18d4f641253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4bc1fed5c65bcfa28b54673c814f8e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de2223dfe31ed04e7b5cd481053bce255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece37912894990667cd4a2d8863f831256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02856cb97b1c41997686195e65c094f4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29365c71d0c84486d92c2809947aa9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9d8cba2f781036e651d8b2b014a0f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239b192f7e0b6c4a11f1bd5988a84dd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9112579c1291645cb89bf41b6b15a9f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6379961663455ca8c8c9d4cddb8b473262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c22df497b1d499248410a5d08c7be263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dcc49da8c0ccd0d8f7d2749729c70b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7afbbb1f6cc3b1f7af9495f8171d053265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d206a2bb594a55f15a4a8758272a7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4eaeb5821a478e60bd3399a5936d0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360435d0547e768f2abad289d6833df268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ddba25e6cf61882fbcd767b19365e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8491a2581d477c6cbf90df00ce4371270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e38c175709e4b3af3b242468c4d28271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7153b4cc05c6b718bd17b00c2a7e4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214777e65de3cfcba0804cdcbaab4766273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c8618b5c4cfa6fd3665aadc208ccf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7c401ceecc7098ad0aff5124cfdb7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763974d0d5e3855cd6fd2db9ec4f0167276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c518470118b7aa2fbafeb866dbc28277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f09f099468e73cd00aa2d812f28fd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426595bd5e92ef8737d5ee03b53ad2a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f064d91379be416204af5db51e9d171280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad20b732bd9bf0a8b2ef2efdb1203e0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fff9b876639e0747fb931476639e1a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a92f56fb2360a54dc4a1d50616076283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30adad67bd8128f6b4b8b29eb68f9c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16916f3ec34ffc3aeb67c97f1e0c6397285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336fb9eddd120d056299629ed48e3c27286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ac38ed2c4b7fb6a0a73348067244c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e28851bba7f6e8cfd6e11ec985405288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff50d225ec53a55d83ef9e38b3fd1d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749076d7316710ea857e91a174c786ab290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e14ec9d3abd54653b2cbd4e8a38d6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537b74be8549c8349c5be08a0722663292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35458618f71c4c32f860c68b79cd72293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2f72b99fe38b6e92acac91b1dcca5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff45c7bfa084f1675d709374fbac1d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254a442db77631e3513d6e7a0820728296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c546ccd477ed470e711009a7ea486b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302edbcaee98494cfd6685ee30ee2028298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb61b8eabc17d19436221869495c05299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de9ecffaf81d62909476020940b2ab300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25831633eeb13ce81b7eaeed6e2feb9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c7b79c0a753ce5f91155b133e36b9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918df863129339fdc40a3c95e334c75303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c09a553e3a12abf60f90a85a6e5ede304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2584e2d72e48a5805fd5f7b2f46e4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7048034e151f78d7b743b668c1c759306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844fd3cb0b265886aa1a0f0ba3fa0a97307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5141aeaa0b20e5f8e5188e39d69254b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9404b6d6d7289ae8cff2aa578495682309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e5d8e469c17cf126a94c7fd0d4135310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387022330cf0814818157fc574ba6873311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e50d0f89c7e21363600995905be81312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077100b4b05a833dc355ecc765541ae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0a30bf480e3ddd559ca22975249a1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb68b6f94fb081dd2b1e1de41da8c1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970783dc2b51bb3f5ae6a26ba9d3f22316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9716ec5e22d6153a1e464d97349da27317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700457d6f10ee4d8b0661784a179351318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785df70fbb67c8e4efff321f77eae4b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aac3484418e7251185d9911b8a09b5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7dcd0fb8a753238f6621835a154fd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0b2c7218be2518dc87d009b70ae1b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93e5de8a1d9ec8340222702931920a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce8f7c1746362632fde85aeceffa8b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13560ede77f3854ed64e127240f677325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de169d392bfc21da1c20c6d55cb5db3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812e37033ce68e5edbb6483ea80b145327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0208c5f49306e9e38a1f9977e5b324b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ca3e438989420edac78be1756672a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a4324fadd07329c2df2c01a55ceba330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c606623611fa849b133f8560c650d2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e10d34c0ffeacb1fcd301cf99bfe95332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466c2024c0535e27e23196d8149aaf2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c3d18f2dff8dd97f7977178eeeedd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9c8402d4b836bc2b7b2d3f72a203f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117ee20a43febe97a6c305fc8b53c1a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1a3166c42c5e7d6cac117e365bcc8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65fcbd8c6d492a31fa7b06c640b87e7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2cb3c4ccd04c10421499813ee6303339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f85202b97d39770b5e82ecdff40ea340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9374aae3aa9251bb2cc54e18b3c4b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ac3e13ea09f8ae4c84478f9092e1b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f59550722e5e3893867f175bd0e487343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f6a6436bec98d5faa3e19e23b5422344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f3fd04b20136a76e17bc5a834cd11345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74284cb5e6ad1777cd285beba840fe346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c8d4db1d372c2df1b17a79989b4dc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d54e8580bfc845fb42ed999ec9ba30348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5c5d6b69459c68b390cbea2fec684349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4828c6531e8ad9cc61e55b67469360b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6aeb764ef9e400b5d62726ff8e48a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299275b059d46995f03ade8dde98b1b8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806cedd654dc3e3da683dcf75ab5da3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad3babe8e3c3c7c0a64681243b943e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c1c43daa4fb2e0b8df5b757ef2810355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f703b0a52e25c8f86b7d69611c0cb0e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55677eb4d523bd03021ba108f74b38de357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc44bb761c53ed5b86c529defe215415358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22389a39101a92910fa3acbb89c72119359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ecc9278a960919df1b2a3ddad44643360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf73c5dcab1edf354f663924f68c236361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3c43110a6df3cd62a3255a0317cf9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb47f845e101913a32d323a818cbb7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5580edf5da3f4737c7d221677cdc45b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc324a0e8eab0a09ee3a6e2ce313d08365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72960c088cffb4976e9005468f8f4fb5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be13563cded8ef306d189e0dd1a3c6f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e46544fad0ef032c5008c03ddd109368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e2cdc866f5add0c3e59a3f4341128369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09171f854bcb7c27419254f858076828370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987631c3662b1495022aeb92cfa6c01371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e889ce12c15d3b4321978b8d7cc3e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b916ad7d739c71e0b73f71477c0cfe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595fa2d4f2bfdb7ebf004f339c6dfd42374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7936f331a3e9ac566902622d01e2b86375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170f34f1f99470d635d68c9e0938d1c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdaecfe3e88c22c405b03413cc6a337377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10efef215998f43a75ba653d4d0be32a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587aebdf4c460d40bc87261a9c98853379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742a9f82c1fa9a3ab4261c6058fd699380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65215e70db86105a869089d8219082df381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e6ad265fe7ce5a2d0674ca2358010382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3b3e02822dde0dd319c0b16576330383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fbb0b7c5c891932d3f42a42c22fac9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ffee8dd44961dd06e5e3088b8d401385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d65ef620f31737f60fc6ec4973f4cb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6967620808beb80483a43c6bedd5451387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4015ae9b2a20e13d76b579f32dfb86388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13fa0d23569e45838d7e85a790f8523389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a01a6c519f5d65a49ecf2103d898af390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7364cb533b0574a6bd34ffbfbae968391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03924e1da3881df737e34a23e9471702392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45679432f42ed4bb70ea094ffa728e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c635e25d3cf4f76bea728743d1cb0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2faf8555435298252f5206ac2b6ca1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ded429aafeb9def5d96510a3578d4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381dfd712edd3a294796ea323f556b2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b02f39aaf44c7c1cb27b25c88a714d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55618123b2adcfecf86dd36e45c5648399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dba2b6e762f5a43d5a037976edb39b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f43444792727b9f84ca39fbb5a318a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69033e7f7d7dab919c7ea264ba19b70d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29dee03ca98e225140d9a9b45f2d6f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bce5ade70b859a1672b0aa7e912acc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98948de0ad15d83e74b48833aca24a94405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596da1576407c8ba19517cf68e989f96406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530436ea5400ed5c72b80a2291a78e9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069520b346ecf54b179f47bdc272d8d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd595ed775bb2544175b66539138891409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230f3a23ad6b22b9ba77df5461c8c13410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa663f04326dcd27ffc85985fa5c2d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36829d67fdc27bd6118f66041f8164412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac455fedfab34761c9083c7ae5b78def413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d77b15460ddda8ec383dfdf58e0b3e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730741b0953cffc65e470ca9237ab350415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90109482fd9920c37a55b962d54f8e32416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91fee187dc5bf0dd98dc4629fdca0df417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464b0f85e0f28b2c5694c012a0a9ce3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9747d899733942e41a5f3d5be6c157419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31f450a86c53fde936ae68ac555c5c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f151ac1295a269c462bcf6f54b336af421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6874d5d8b0d6b3d250909966f984b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab39f384969f5936c27c3e84342f09423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98993f5592a91ee9a75824ae6709132424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949bdc8373937eac00381be813af6c72425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea001fa94757552f440e2fc5b43a759426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609ffff76edd616d89053c3e334cdb5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d261a809bec9626aefae0f4103d4aa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96165eafad1bfd6f5c5f9b270c78794429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9fd2d126366b3263cb1d60906d1b9d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72ed01ea849a0c877ed9ba78f274cf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45037b97c04dded1eb58f15d93c34806432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e899df879a0a207df52ea05c9dfc4b9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a73e0039ff2b97b10ba6ba74927b7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f0b2d4b1e2ccde5501bf3823735b2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe5da2a04c846afd5bdd29540ec2d3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279a279bcb1bbb3247405c75aeccf95437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8748c1cce031547e08a00b50fa2f17438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fecffb16f1ce7358e6f383add63deb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674657803c9f7c9bccdfe8ef019b48cd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fcd9da96cbf7b4d1d9c6f38b05e390441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77947f677be8d93ffc7b76672207dae7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c3f21efa3b470e521c89967dde56c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4edaeb3e17684fffce2ca97c34f96f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e45d22efdce63907dc84ed090d146445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97c0c7eaf1f981d18a015a17c455f2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d76ae0d50096919b884bb203e02346447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0f7e9d56768f847f7011e95c15c92448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd37c506b1a23e08951b582d59d3252449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ea95798f91ecebfb75c30d589a731450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4ce777e8ed581853d641975476dc7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7bbfbe20709565c96893351e93d63452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30458d15f7226f914718fd577adb56453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d7856cde95259f33c41a6b4a71c44454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517e89c53af84885564d847237390c0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c52f601b3f01a6bf7422eb31dff500456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13dd02b16f7d25b0a919fd6c9c2a4ba457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9033c47ed79af2ab67c8f8b984f42458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8cdf1bc7abffb89f1c58622b082633459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbddc73573369754294de367f78df5be460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28880a462a8c193c99c34ba16731a3cb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077dbb420d3fc700f652ab6fa044c755462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ee60a217c547318a88f5c537ddc8e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ea3144382ad7c3881a7b9f77fd9bc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f34626999e517ed1ab33717ab76544465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e579b7ef20c87e22a5a00c9ad95fad466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87647e6cc64e36c94a784d763a30fdd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb704c05ee8d3447ed455c0143e59e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29c1c676fddbed0751be429a05a8e7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d257a20b8477d9594cefa5c79ab4f2e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c90639865a66824611fe8755719ca6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd174e442a31b86680d55a2227c18630472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0d16993ed142e01082b449de651ae473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a72ce0029529ab0957417d1b59adc2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791acc6f824b6f4b5926625d99ccfe9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5f4cdfcb0a058efe0d90c1777f339476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca9cc222cbb248589ce73e32a185f3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55500d9747030ac5c7c067a062ece1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85215a5ceca50e474b0576e2e1897da1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d870987971cee52ef1cf92d81d917480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4978912f8cd4d5e1fc838946fb7ad481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b741961e29ba1d423805f7427ce7c0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6215d68a5edac74dbd0156e8cfe1c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d8941f14771594c02def711084cae484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164efe64a68df995f326182c5ed31477485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb23af0b28bc2ab70f50761f707d1f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77812f525b585437733aa34bf19d87b6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e037d7f4c9275bc271fff079761b8d7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d55e01170c322caca7362760216c44489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c1297eef9b537559ab7e49fc70415490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599019dc5371fad45b190620b0215ba2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847172913dce4a110821e48d73d299e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880eabe9e51bf841826da89b353bc97493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024dd8b0cdefa51b8fd512fb4e845e37494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03b2c94cf9e046fe8ed59a655680b1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70fdacc3f84418413d8090759a0f206496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30044180cf3052df9ddb2dcf8d3288c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df9f5a3b987a97ff5383f46d0ff21d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc43994d583b823c6bc6578ec9aacf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b9243686ed5d6c71d0a45487e87ce500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4ee7691d7d764c0e71b811a3325de501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22240110f4a8b4f056b57d6657bf50502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df0446ffe69aaca9345307365638c5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc89853ef958bec8764ce9066f97c8b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bae1ed91a7cee63af3681e304a1df0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a03003fea8244a80e82caf587d2490506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097664810ae1610b9ab7cc7804106b96507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86edfe4764b00db56a5a98429a6df892508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406bd25993ee050b25ccc70c3242499a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40555a82dddb69bcbd424de5c6d6746f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebffff4aba2ea26d253b898ad7853b37511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f987ee6fb125b8245aaa53c5beaf3f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a136b622258c9a044d11f3363cfa007513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd978e09f202fb60813eae88f5215c4d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53eda537941b4a60dba27d661f8c6b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd1ec5ab1707eb5f0ee8119168c39c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8efc0b0d1c8ddbf8b79670d48284f00517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd0f6e31a4c50575057095a5f1ee0f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa162bdcdf0b4f65d536f4dfc02ac84519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9d2b9f573ad70a0109b58f65c6dfb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebff8db7f7287300a822a6ea8f3c315521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bec1164779fe12288c12cd4e1cf7d3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f7d77deeb3b8862e53acf7e196072523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb45b72cf14ef940e5a5f1d7d5a28a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962120d2ad3568562d0d028922556671525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371be81dc103db35ebe659f15b466d9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f3911551b6d3c40f25b9b47c88b55527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be6f54bb7019357c114a5081d61219528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb3d60a8c5ff49f8f41b41a8a21bac529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494970609da46d02be1d18412ef53c92530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aef537018229547bb89ad32cfdba18531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55fa867c06aba546acf68115b9f12b7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf3aa3a104fe98050af7eb29b8eabc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bcf8b44cddb2d7f399cb799d7d33c1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a7906f8ce8cd3c86a1d1831b97f45535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23e879668bf061dc8e005c2cf933ef536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f245546df0238bc42801170a27c9f49537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405a90c5b1020234b3e26a57a7d76be538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33152f1880d9ce16ce3d638db9294e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490619825aca027eaca2485065520d2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5bc784a9dbbb486ac1e52147ca612d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e966a90b9323b0031bbb1669591a92e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc157069929b636a9b4dbe6e97d467543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a6a3338a534c8b0da204ba39a8cda544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260b2cc63451eea1ab7af38a2ee0933545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4c5b81dd627a45656ced30b538771546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d81197282385cdc88f9ce7397b62cb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a4e66c4b6526d171a0f026e3c2d1a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67288c6063fa60515a00f5f1c09d6f03549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458ce03be38e48b031bce3bb48cbfd2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb21c840109c2adb2c3b7736c290bbe551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cbd423db6a8c14b83ff680c0889cad552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb81610661356a8d07b83b0df2ea7d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5563e3307e7e1d34edebd0720227b2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61302318430ea2e84fd89c7d7de0d3c8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99327d98282fd04b2ce942a876be597d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805b2f554557036cde12bf15f2e017e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae277a12910b3a43402b134ce03f395b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f22f93d84685b862102048805eef54559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ecf09da218cc6b2e880b706052cb00560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba857f755d76a252740bf9b65b72847561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dffe6303a8e00bad6511285a936ca6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2d196f964072ddac59b1ce0dc28f7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e863f4e04c6a0fe8330706513b468564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099fccc92f6f49defb19965a57c3a29f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243341d94870a216be744dc610d96221566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8dbc9bfd04bbc77af5c619c7fb1966567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20be30446b62345fbc57db8155abb74568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb728bcbee17319e355617c95b9b47b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e74df744fb9f2186d070f14eec9d7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103a7fc4f574e64754cee51e41d473e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4c491698aac4ec3121bbe2d61a6b3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88a45d6e87d571556580518d9b80f6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3fd4a049ba71b3ae33711e07eacdc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8c0634ab6c5399416897a0c64ac28575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf236f7e6c2fc39d0fb61790c53ae0b6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3df6de0976298a2873f8aa841fe41577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28e61de8360f9198264caa24fac5ab578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fe55289d072e4276cd82dfb24e1b9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c14326e473b678a292dfc2fab0715580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee145b7a556aa1555625d532c8ac5b8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f727dd431de6e6474da6d974da274da582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90db04adb13b31d7a5cb8b9827c8d2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467355008634419eb28b881230cf49b1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1259877092484aac3eec1498bd31e9a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54a3743f10984713c3ad05ae7beb17586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210cbd344413a90b629cf935d86ef7b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a62b4d49aba6922f94cb050be41224588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb71cf2a52bcab56c87f8b59dbb2726589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c162e4ce37759cf468ee341264db08590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f998b50b347e71a695cb6d42ce0378591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7bdad0e6d0ad2f75d80fc055df4beb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5251c8867b89419aafc5c55ed50cef6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f865bf8c976484dd32fce7a6c12ef594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3e0a4ac66229b090f5c82e97f12c4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d88e31bc35331a0f10b92c2ded99c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1535c274cce951474829d619f4b5f5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951d12867ddefb39044774649c988c0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ecd3b5e6ba44a55660e0560ed5cc4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6483b2333f60f1213628e764b14f548600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433fe8386cb6da3013cfa4963c50f4d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7292d3f0512536e2474460aa3ec91602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ea6ff8eaecaf61f4b5beb787b62d1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4897b7780795eb89bff91e69a9283d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d807563d0e5445ef4961a6e6a1a8121605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d7745a9a19b601f92007e1d90c447606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe83bf22c6598752d4a46fe2cf775f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1248087fe050ef4f89099f4b61d99f4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f99aa1f39b030bbd0100fdc5ed94a5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e120d77cbb99834536fde8e326f9a94610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4110656465b19f1f4f96c0d1167ea13611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be7354c13f1e587fe6ec50d330df9b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341992dc15e40900fe2e8cfa12f16d1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41996bca2e9fd02e7a909a5b84a823b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3b43d4fd1e8d3a8d2783af7b9a317615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0ad1121ade81b2a90955876fca53a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ecd1c8e6c57365e2baa23d280e886617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5f11a00673777e7cf6ccfa7c050b9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76ec89ef3b2a9b1e64ca3f2b5655e6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b36f2fbc32166c078f3585c98c1e3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d95b6add423b50c58e2def365ff311621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d015eebe70d2d0895a9deb9f0a4778622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c71cfe26d79618e2fa03c02282ea55623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206cf408deb9ddc1b47a37b10daf69d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d193d4cf29a464a640310d23e15d7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2557c87fb411aa60cc3fe70643bf289626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d2381164c51ea4d0a620df7b7c954627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125246902f2219a4361f7ef7fc62587f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019f006f78c110a44167a20665b2e76629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936b55e0c01fa536073a136f4854054630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa734dd22f8a1f0f1a5500130fe763631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c341f093bb5b93304a14acb9c8db157632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2bb861704e649a7f2f8a19ace277d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9c79b040b7f0c96a037522c1f5df3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6afbddd6baed610ba4d5859ca719a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7d869200f0997b433addd6587395a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc885ff1feef1f9be3760da4bee44a1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55851756bc3ac7d3ee9239907143ef25638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e633f06b64640750894dae934c2accc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb046f37315ed25f1c16a77be181b4e8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850703f2f4244258ee701d2cfeec823641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1290c6f02b98aadf04832c3dd10270642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da120501bfaa3c656793af1a58efd7f4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7d9b571854d0f404536eb627c6a4d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004e0018921f02cc7330a621c3a001b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b9571fc978f4c5a97724ef62bb00c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f88e8c8422c951ebdd144eac82a263647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb09a8e3e2951011b8e6418d97c228648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005189ff6992950b8455570360a99f8c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e73474cd0a0073e235ab5f699b429650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de2c30b679b6efc34219220e5bbf67651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174fb60747428152258876caf5ebd85652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f9642cbd3de037acc6167bc3cb9de653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e83408eb3a5349593fd9fbe700c6fe654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d2a1e420d09702da3c9226d1f1345655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82616069ecde0103726f1486b9a9f3bd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243452357b98c5f0106e14aafcd47df657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e87fb87b0be04a6eed1b944a615a75658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b5c00b1ab08108911b36178ab1944659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfac582b25032f9c5f8dc07349ddb6d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ed0422b2b821aed95c97af99ba0db661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67054a20ca1f26ceda9522f3faf17392662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2474f3c230289d9e69478ebf47f357663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f8ad6365014e76440e92de76cd664664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83274fc0c1fdad33240ae6f07e835273665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11bda7cdcd5a1de1a8c1b070188a47e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef921516b1eb24b5775aacc53c555091667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e9abd777a513c00d97633befbbf6f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44652eeda5f811ef9e466d336b9f6f8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ed2330314c7e222d62cd4f873ca03670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f83cb52b28c2db1ad6e0066738efb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569508b5734350cba93fb0e0e406499d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7971e44ec0626ee3526afb3f379c78673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957b8df5e995cc5f5bdf67466908059674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a121ecede641be7451d82f4842a53675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42909f5772152722179b77937c6ab07676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2fa8669fbcacf342946861217c0fa2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad5042fda08386f4d577a81c333e7d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ff80aca5b9b05045dbf9a5bdb0bbd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694a401bc5fedea59e480b462187afd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174741b96b29ab277ab9bbc8f8bf6435681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2741b2dcf03405f43bf7ca551fbe27682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea4170bf1ca31aa4be3ee17e88e823683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857bdc6178e07f99c76650c8412914e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ba8d5de2dbecab40df1be2b2fa845685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6d1019a85422ad9110c28fcdffa65686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058afc197ccf0129574e4c4fe4e6705687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41c6cc42d63da4d4d0b181dbecacca688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb0b3235424b77fb24b0e5dc5d2dea689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b58882caf1766569558eb80fc183d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3470c5f332450a4ee2b720c02ec4e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26d079c1f27aa3e5c762360bcc91f9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95670c53476f6244214d879bc7c3740a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93358cd4cbece1656699a7af758ca6f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89b085144edb956e16134714d188db695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7dbec7dc7d4fff547751730037c98696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361d7a3ad72e04752dfcce010522661697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81678e8735c7f40a7f81164673c62591698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6fe9709e3bbdb77d7f63d8dbb783be699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f9c9d4eee0e13397ee81e3a231a4d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc41b2b0e27c7aff1614d7a0d7785f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f622718ca972f54e59700f0ebf5be82702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596a2deb83a4d85806fa745a8c7c41a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ddb3565bec83a873e590c2f6553685704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ed017fabd8fcdf48570a4d96e8cc7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512927888240d36b9e95e76a195626b4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0efa6fa8c553c68d1a0aba08acfcb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46567c2c0f07e07c8957306133f4d70b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e88727f9a78796d8cfc623f03883f8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34427c00e1af54b73ecb5028499d5835710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f901cba80a38412ab721efd7df411711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ea5a9dff60444674d9ae8329d80b9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7393c47a7d80aa412dc522dacd36bf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c244f857f7bd10df1c350cc42e3687714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4c6f749c3618769eade6ced469607715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071a4cb1644d324846d0bd6b0004c87716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961e520b6fe1d276890430ba9d7bf57717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2e948c82817d274a6fb0312c02164718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb3dc9eb5eec767b80b9eb9d905a28719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0151ebb2ed3a04dcfcd5f14998d16720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780eb44cebfb3dce120e4a7ea1e7e59721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8f7dc6fd31eb3c706b18efb78876d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eec05119500df4932b00776b2557db723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696d2fea2a8f754bf50cd775e0f788d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbbdc88109069b56c2ffc25c9bd8026725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc54b7294835cde115dc588660c5af726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdfba1fcf674e7bc179ba25f708140d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb862bff71932377c0cc1b3e483d2fa0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303570d27d23187abce41bd6bc43070729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f134499406156e7c401b39dd9cda5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19cb6915056cc68937ca2299d11b6d4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e925c5f39066131dc8b134399c15f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554aae5cf711f7c7ce84a716119116a4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f277cb0bb4f4cd7efbd91ec831b7d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8093645ea224c3166bd36860e9964735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09fc2f93944e0f409d0482c2dda028a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef08a96ae26496b5286fdcc4bfe256d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c0ab6b532d2b0dc1583f78af714fc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ad5555d1a63fd195a2e35faaaaada739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb50bbc9e5f2c80394a934e38981a4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d77f18f0a9804f73574a22dd713ac741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b76fb1c987f1028e604a9a20c661e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4963be458a8d3ccc4d55bc2d7e7470743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb20832a794880bac1475cc7833f71744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1796cc7114d2a3e129509196f5b96d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992846b5a1b74262693016cde764d735746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd205035268799cb1bd9c08467945de0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2b7a8ed9ec835f3292d7c7f2974f9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ec955fa5d7f02434982e12dae7d55749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27c77d5bc487bb510de64f3c42cda1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0049e3857cf251ecd90b7d92e92a4a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb71b88f06bd982514c077240e1550752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af3abfeacadb03f5155c7e7f11928b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496c8b83e0113c44ba387bfb486fd19754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7a80d441989f897b46ba3afa7c1d9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0bc7c8165059930a9ef62ecdedbd66756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd86af1ad82ef829c75f0f46dfd0bd9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac570840646d9c8981450a63ff9069c2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa9346230000b05caaaa09956f1a3f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13542599e680665d8aad10f06f0149ff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ef9c6068321dcf60a667c9c9ec4ca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988cb06b5090a44d4ce1a5a371ee1913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fea13e81678fc6010bd897aa948d404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e28d57f428ab3534fb1a2ecf7f9295.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40504c74f380a0bc18c7989afd83d9696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320966e760d6ab8a855a1ed401964a47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3c429f9da0d6ddfd2b5d642def5818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855704d3381435024bc64deb392bddd79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a5f98c50f1568cb7881ff7b89abb610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973850bf16e8b612082508ca3a0e84511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8fa0784fef2e5c953c4a6d80400cd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3941de6a604f5fa03d7d706ef04d1513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2578e9120cf2b6ccf0ab086daea3fa714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf54b97c3239a4766d839271398128915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89293a3a6d52aab74906ded082f29316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828f7c018eb00d133c36c33975a832d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81e9bb024720b7d22272045fa24f9018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce475311d67c3bc56d64d75eab310cef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e174dd152e8e4d5030862bb5732c320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200167f092d482d1ce133b47719f0e8a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6085e8787ccce7eda0c19828a520922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0b7e1e0716fd87582e96a1b29100123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73cbbe8cccd64986788753029d001524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456d06e86b2ac9b38a303ff9b4b6f0925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263407e10481135774a9d907e5760fd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b122942649cf804b83c8c109d0367b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c56274ef216aa39d1a737b075e4a228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9d66b3e3aea413008dea1da3f60ed29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e9878028e6d450ad50d5e25617254130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a3ee2d01c4afd411e2d3af56dd93731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc61a4f87092d1121d4c92bdf62ede32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374ca526b0ca23a03bde5dc7e37e60033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7708b8536fbb6393d71b484b6f82cb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46306a8f9aab6f3212f18afa2a1774635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c347335d64a971a805487eece007d3936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513edb409d39b0e8e274c24ec3d81ab37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b0c540d9ddb34e2373e61e6659d3f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee6485249e7156a4d4a0f0ed3128a9439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d258421b83d4ba60c4887a0b4d2ae40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401515b17c0f0fa3b71d05d1298b458741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67a5646d0ed185de245c0c8b11ae8d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef3e8a1c8c570537aea9bcf07c5db043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74d71f64c6f7f3833626dbc55988f744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951932aa8df70c30aa99243ae49ef0c545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64b14ec047729f65a93a6357582e3646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9c25e70400ee74b308e71153164bf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7dae4c081ba635d2554c4c3f19eec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15aaf0090febd27bf3c94d6526c1b949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2352a00dcdb7e202954689551861b4e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361239733b3c4ac8820c38feb5f517f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be8e2cf0307e55f972c13598c0557052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603af559c1e12ab4a5ad39745a66e4c353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce95bf28c04b23399bd5e316330ee4854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5753c90e8769bfc8624c97b88287daf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311c9944c6702b18e63a0db4d43bd2b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa692945c886250771aa04900a5d8d557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6548c907084ca997c64e548d8cd5d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9ed802760a972144564497e9edb5e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c7516a70fed52f9dc3fb4525a06c460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16903e7efc2707fddb9d3646dc2c1da661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b1c94b722b27470c7847891052f2662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601dd930d0fbdf98e82c55d6491f63e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3f99e523143c81aac5d502129019364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495b12e47f87ad054ae96278324fcdb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4685755f3a6ff12bb68b6b7e52ecadb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b83be8514d6b22dfa3ba0bcf8bce667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11857fbadd6049ba8385d8efbee37d3868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a892afb75ac6b1436803b26e764e769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fbefaa8bc2fc99f5ec9691c40b46fa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d92b18cec15d6b49636107d4fe5ab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa9c61261ac18771f0fff47542de8072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25206db2e2d7fff1dcb6dad4e9ea775f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67ee8939a9af80d28e543a6ea9be1474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15281a93bfb211142f892443872af675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7389957eed016431670f79166bd5076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41aa3afc9c1dca81b58a490d6668a577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861b5f61df5d64687dc786776da80fa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d81cda91ba426e4008df8427afda3c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53bc234340aa0b227b737f7b113de9580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e8d60357a3070053bbfb8355d557e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0365c0d6fe2bacab76685e3c7c35c1082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a389c651c6945d7bff6d30197766b8a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2dd6d6afea199dbf9b9ad70a0f89f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac6980a22c0f8de30c5111342801e185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88432f7e816b3faebe94e660b4ab05186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0cf43bf4f7f9659959dd0e90d595a787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01ebb8d0661a4e957e286e024e101588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16c05163835eef83e491bc3f99d47e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4b731128f12b8be82e6656c9ccaca90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f420ef6d1a57ff21d9b649763ec7fe191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8cb935e2edde02a48d66ee6d8087592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc53ebf9efb4d399c294e8ad2b074893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69b9ec7e311b277b9206160f8d7bea94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6dc7f6a2ac5ea825e4fdd176baa51b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71530313ef353839760998f9f15b1396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e0ff4473e9912cb50cbe98c1e473a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541659f3adc0bfb542918b26d123a4598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3abb1ce62ef5d116af924ea693dde99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0a69e2bff5fab92cfbd749ed8e9ac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531a8aa4583c52cd5f3f9e47d10825c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f1d56ed3e0d9c32ba85526050854a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74857dfad6c5b1752687331773f2e6d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59ded96c652cb940e4733f46a63bb2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b102b8a188cb26d1ea7d95273671213105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8d0468b079552845d4d9125698613106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617719f096b720e38574866efc76976f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579871db773c20fa151dead225a690dd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0b816c1fc6165494cee4d54513ac7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9d7370b6d1765186917e946e2bb08110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344e0c3affa70b08cab97b2c7c84e2f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891c9aa7d2eee6938fa6be93f39a615112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b389b6aac109e988dc07df9bcefec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551629a6d081decaaa7f341256b65f4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78243fc445c1c92233e02445bf7ee6f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47029efdee5dfac70aa4239d3b6dd2e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4f906fb6844e996856ba043bf27bf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45acf78eb325386655254c28b397bfe5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120d3eec21d9c63d88a005dbafec9dc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae5345e332f86ef00c0715494bbe29120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703153b92e84112436106af3f284629e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f611421c3b03d5b5ba8de5f77aae37122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb8150de2ed7f2fce2765f467dea35123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67cfd1ef0641fc2dfcc21cd2f01e232124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993c5e329034cb80414317ab7d2e33c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5ba27622f4bc10b0b568f9b0c94e2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1501ab7393f3f81c0ceeac9e7b18d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5117cff1c22438df6e574b9f7195537128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df8f00d78935196451b80ed199a58f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf97d905c2ccbbb102c11dcc34ab39130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c467cf14d8ceef81778efebe1cfa8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680008d560eb0b2079ba10ea543d84a0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05164276f4a6c528fb5711dcd0463ec133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b308fd5a5fb0994eec51ed6c660a29f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d9543d39b3ac00043201daaa3cff2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a276439542790762513d59e21ebcff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72440a63450e16dd7e7f8676353c1a8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737dd2376b0d1c88f133de34f452b8d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1500a5825768940efc8850579408d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849fc627ec32e7a5aa2914f23678fb1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806a00199c8f68f6e9fec96fbd1856d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb540865d1ed713aee44bd41124590142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61a51467bb7350745dab8715b544ce143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3885e669043c80b1d956da84d9254d6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f09f7a255684a21592437ae04c259145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e811bc0b99fe2cd3caebedefd368a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e062e53942988248b426388d2813f73147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d0862aca309fafab0416bf8e4e599148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d1d7b9be9036b620d978c7f19263b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61381fe12c7f56703b2b135ba45763150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348ce550edbb20c9548e90935b561b4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999fa4276ad553dabc2f17ace733873152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd627c40b806b9de5133e89db62484153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f7f5f219defa37d0568d0e0c826b6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49346d74c9dd53d6c4338cb62cee7807155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84869f93a67795591999183fe5eccd1b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563fe047820c3bf9e0f04b9f59c1607d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b95393303849806dd755c3fd53fee4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1a8d22ad08ae875de00b8d798b93e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773835e7414d884d34a929d54f2db12b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9a096df84faf528505d5a87a8d4e0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123fc6726279c93da1524a46e62e0c8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72782b1c382efde2185116e9d62b2d86163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13145c1e0679ff53a3aca4439f96c6b1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092198206c93b65c7b4fdce17e6c068f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb5804549dcc13f2745cdd1f9c9b58166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365960f60d076f923c9bb241f026a74167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a47e02a7d097f00009cde8e1788f4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc9612275bf889a99e41c1999eb8a8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209d4cade88445bc28a79ed597a1d25170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba04cca1cca24124f5ec10bf206a606171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa458426b87675c6bc6031706f73d69c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e2991f1fc42fbddb4ad63f28fe1c0a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5094a8181e02b95c421dc40c9ae5aa2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdde8338cd9cb25892f81029d3fd07e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1171f740699797fa1702be8495705176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03715581ce0a73e2babe3f6322e90b2a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b912b2852e2dec2de723877e9a696b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4daa378333588078a003056472b2b0b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d84872ec8af6fbc33452e0de50e3b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45b2cf83b91f46067e946c6c04d827181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a118ced52173889b608d0a8de55c7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89328848118abeb9c94cdbef66e08d18183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768cb4619cabf240fe1e58b8b149308184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb3689b306b8e705fa35049efe4d67185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a5421bae7900097d037b5bb374c0a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df210c937414701447e59b688f1fc85187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbe7805625269b020a667192f6a243188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595bb9909e8c94a67d12298c3ae67baf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8f9fefefbceb482a3899c33990d37190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b0bb56a0fb61f801b536af6f135ca191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889381b7b1361ab60e63bb31301e7a88192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4f17f3436dd6057c502cf0d082629193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75193f156c1b45e8ce2496b503d4e4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfbcdb5ce35823cb184bfce65bcd91c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c92847bdca180e76a32a9180d79b7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91bbac4d87ded67d8a4498d8e3154e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e06d9694eb33560be79453b46340c2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9406e5155bdd83792a29170208d45199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaea78df1522f8d452ea36885e9ccec200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed2963043d4799ac9b14425ea03231201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd6dd714310fd9cd43aeb2e4f9425d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d0bc830213e1e85b6a4ed657a5f5b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20ce3aa996c193705201a3f485ebac204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e13f50b2a600b097c6d68b06e862b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99017585740af8d3f48dce9fbd6db6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fea9741d62803eabdb66da796ade11207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8c7719695686ad37b604281a5bbe8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9bfccc8cd0bb8ee9130804c597cf8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d8bd5a1fc07a18194b03bfc06d174210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc25f1836e4ca6c7f8e2bc1d43df68211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3670b461c3b91e0540a58362ccf094212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff56a8f4d2d2cda48409c3d5e6086e30213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e902ac0474b246c3c8e211bceae220214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10cc32a682ea07a2d3998328ced389215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5457dc83d0c907441a06c559bc1f55216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c254b635602d559fc84c30a4fa64f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0745878f490043b248a11681d0d142218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed83952aa48361e4ee6b0c51ec9f274219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89623a96c64d8c6e2416bbbf129a28220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803e5cb3a826813c7534bd43a5ec938221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e1663275e24ed52a2e41edc467b3e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907e416c31c3137a3a79b4a1ab16212223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2571aeb727b019426f48849bc5fa19224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dffd9764ef2f962120168d19f6dd119225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce20d7367c483a2661b28ebc5837e9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9fa57fd4d4661eceb349f50162a0a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69cc1c748931a980e6a42755d45e62228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b379154cfea063f2d5b2de221890dff229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8db318b87526a5c912778034790ce230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c77c6821c21b8e3836403eb046135231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f4646f0f82c9f7602184b67359490232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b3dc85e7f70e22bce74cdc12655de233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da705a0b2a33c2d60052a26739d6dc5d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7da782a315d78edc05a036874a61c8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64731cdaf1bb1a7ff2d9e1926165ad236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5985ca65e8ee5ae767a8c7bbc9cb9b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c8498af4d0d15872411078022bbd3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27e8f7cfcc18bd496d4909763b57a6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008928d9b25624d2cbf696a9bbee6cdb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc03a15233fe1fd052af97dce0f699241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3f3e9f7bb699dd1e930effd5dbe52242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97303b40eddead0fd0046f389c6b0c7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20858c69fe0f7d88df0ae55a79d320244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b2200c63b1fd4086a86a504842c4f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3878774a80eb2b78565d8143f95dca246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7355d0ebed8c7b1210ecf3ab283dd37247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4081bac5ae42e80ca2d06a5763d9ab1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4397c95e01090c752b1bfa311599d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4848c395d2f1adbf03a7bde6c2766250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8db45eaf782d8465893428b94274a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3156dbd51a7158e1cd805bd1ac4ebe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a974fda11676c8e9b90e906d873c1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea0825754bdd1eef0760a5d1f3cb0f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180354d53c560db0a4b467e26ad07a2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8be2afbb18a9bcb8f7819960d95b93256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1116b5484674dbba05c8f89ebf00290257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af4b8ee0e6432399e35440b4258408258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6e80545b3ffc39b9e4dbabcf9293a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc713f531ea6d6943b68290de26ec7cf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e3499c233671caea851901368147e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907c3fca65d92a47dd52c1e1c78a3d0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748f39ac8a9b88e543ed907b5ce1afa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc973f50db96925abd7594f8bd0aa9f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbddbcc1aec19ba8dfbce03ffa84cdb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d422c48f6905a5c8c24a68c814248266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b02fb26e509d017aae2604406f6bbc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506610f01302cc3ca00e021a50901e95268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dfc2db5e31bbc6a014159f39bef516269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c51a03e8b197d5de4ec5f02aceb88b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd15a76568c62767ea9b11f8b0fc2dd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9768a9682e5a8e6bd58d78408a4585e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48206a52a267be42ef5ae2d9c8581c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f704735f0fefe3f8c6dfcb7295db032274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92094e2ac59b2a72acea23591fcb164275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce33c886e1fc6b31b1dcf3d13166cc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c871e6e73a69d64f5f83de34a5e2d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa215769a41cfd9a75211b37581d6ca6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2998cf309a445a7f0062939a4a1d13279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4c58b2b06e650f1207eedb6ae1518280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c38948b34a851ed6bc1155811b9ecc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b44441eca3576a5d9f44ff8212f95d7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762d54a6cb5ea69e67fd5c52b2f6e06283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee32b7efe3fd84c53a6dcc29d4d423284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c6c01116171540a7e9e2c76ae15d7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a43ab0be65c829e87abd7389bfe26a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c25feb59a3c5ed2045516a6d8b9cb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c21a74cd4e68613f989eb3ce1c88b2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c7596b45718ba8771b30fb1e73853289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7a503a886fe82d7d8d54d48fa7bcd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0dfa1920b5c0f750843566c2e942de291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a103e792bbe144aecfcdaf2c3bc42c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b450de021b36162697a306edb49e2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd2f3a6a95fe6a1876c2e24bc3f185294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0407735606e6a30021e39af1aeb46d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13193ce56ab95e8864000ee1460aa78296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c42c6300c4b69a1fe0995e79274be297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a39839e5b5ca0e7fdde4c7886f70a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228eacf79238665cacd9fe5722892e1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dcea63e3ddd8dbf9efc7780387e339300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798430967e5cad7e35d362adb722102301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68269a7be612d55316aff77d54f2027302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeefa07cb728eaaad5057b82a44b4d3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e285ea023cdceb44354e9b9a5cda2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf5c17ff364dd1f1041174f18c80fe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad021d84188b61562b48edc9ee6951306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4349664d246896c4a2fed0f3c934c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f027960dbe3078370418e6d93636ac8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9462a63978d7fb58c202dbc86ae37309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54095bc83e29c7634fa8df5e01ba76a0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4cf8583eec9396c9512586545ad12311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c043cecfac38194dd8f793c0509a688312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c87ea41205daaa1427875f904544a00313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede3834637626e569b3483e4c9d662c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eeff15c3e9a37dbddbf1025a6acfbc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6ddc75dbd841b7bf728fa565256b8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5ca2f1c34b49e8b6dd81ab42890dd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62c9ba4a5a8313bb4a390b8e7e989d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5f40c34d101279063de356f62853c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6989b60371f90119fdbdb0aa0c255e9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35112a9292feae7fd08ec0f721a637321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe3d579cc19641b04b9f18e4bc7d80322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6f1ccf6d742c488d8cb5812842fbc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88acf0583f71b665a1eac3710d6e978f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827f8d8afb1138cac70f51bafb051c1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265e418cf448894e2e1b881b0b87641326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9dbb2c7a3b47d75cd671c6fb170b8f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb2e90bba806fb24c51df9cb9112e1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c91b11a9bc4f047f74c7ae9b68b583329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5d65bf3434e5a8f1ccb98e43f5766330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51dffba0ef1ce4b215460378b1799cc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66802a595b0350631b75f70f40340eee332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc14cb1181d75edf3e09a917e63fde333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42a80d70b01945b9075e8ff96a0556334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb42788ac83a2fd04d26282112a59ea335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45ea1686ff22622358e36c1bbfbebb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df569bc14437cc061476dd8a6f2f94a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858d2e2d22486f4be77be43954559f3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e97a437a1486e6ff7cb71fe5080d2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378c27f466f68f914edb9daaf79a34e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ead728b4eddc857a4302c7b992da0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee2e79b36e56539db97dec9ab439d9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0e0eab457f510731cf258d029b5d9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce695c2c5fb66605e52b147a7b640c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6be83558cfa1c53d34a2fd66502b4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece5006b54990755d2638dcb3f17beb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8a5736345f40901dee5cb2332630c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e804eb1b48da99072f990c705cfa10348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6c3340c1838e829c316da140cf89c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d50bcba39c5929d25c5d1bcbd4fb10350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707df220dee96bd2813132e050ebd5c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3edd189d00605561b5a02462efcc992352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032aaa131376ef076da9605214ae6060353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f90940bae94f74367e694de91375f2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a431baf1997de85f8e23fac78263a14355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a58b6a7c156f1def73bf552934bfc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45fcb46e66fd10e5a4d2181e502428357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb875cb1c0b583ca52c6429ef45760b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a84ea5ea9ea6d60b34563f9c3e712359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cea94635af3052d6eb4e45f00cf2a6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6cb33887d2934c5499e0c5a97f304361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb46dc1984bc75ac145541619d5b83362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8ce0a0d845365cad767fa7c852082363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19b7af8f28485639eac342a91d4e21364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa348ca58645ed0874281578a92f7a7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199cc802af7416fd5eb8ff6a7b8f5bc6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2ba84bad440cf228e58d9cbec1b22367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08593589447fee3b1923e4cd881a19f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7036624cd82b771e250582344ffa67a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c354b9d68a2973a7c4b06727deda832370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632be8dce56d1472f0ce03ad921a5eb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e3433ba4b1dbe94285b84203755a1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebdddc3b19948f02f9b6fbcec016a44373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33d7d553314500fe4f232ee6a6f7fc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f20a363dab0dfbd7a0b7f06555716375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb43fe1915356bbafe658397ac31e2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4715af551d48ffe227c48ed4b1dcaaa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028a7cb392d2ac4be7654f63fd67c72378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715620ff6043bfb9120b1b2ec262ca9f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6146fe3a85e50ef005b2154981b2d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f9b391a9db62e9177c06a2795083a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4cee45cfbef9e939e6259fd962725c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e9f01f1a9aa8c846bab827ad769fd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4504fad16a8f8db7e6ba7f2681e5098384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a285c6d5378d6d283345e25e69210385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6eabeabc307e7aef21ad18dba473b7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee651182ecc1dea53084f1fb94f846387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac33c796f25933e0813b7d5df65ce1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd53fb286eba2831bebed75bc170bc9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68364dd137cf28784e348a747c7c3afb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82726e10ab78ee668f68ca28788fe59391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e399dd3e63765663154192bd097ec5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12975461e7cee31179c58a8f336121393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ab8b7c826b6389c108f5d98eb1a3c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9d098a6d4d46da778c3086957ce4a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b95c2d297e17aa51efe470d9b2a84396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d97d646f23f64b2f70ec5e815f568d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0642ae350419a0f2a24aa7f04e9725398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe12f5a9d9dd5ba983713bc4fe5647b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1216f9392ee4f0fb3aeb46e7aa4dbe0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587f85fc900d9f0abf8139ece43d4f1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8141b7ac45d8fcfa717e653597fe27e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261cf559c1bc692fbaecb0908fcb2b9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f823a7c26649895adcc3b9cc33bd1d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cda2cf35982fed3c2484e17db33f6f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc0ef61cecda71a20ec3160154ded7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730d6736d78a6c971b4f261ff584967407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3471a2aa1812b4788511a8f8beec8fd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265f4ac3500d0ea91cce7d8d3b59e29409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea6ac5e6b6e4d1d1c8cad873b87160410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63645785cde605539f5b9d3ba84b53411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937029edaaed03daa888d33e802b1dc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cee85adac97ef71ac15a529bbc3a14413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6818e976c83b202aaa6129ce6ca3c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab5ee3dec890db0cc10428e90572f9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065862f52a27af21bda5fb4e14b2b4f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d3b97f156ed4883df2504bb6c5135417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605c7da0f5af24d8bd51bc63aaabb11418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00131dc5b7745ac35c69bd9722faa774419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a284008659d65f69748cba3c381fd8f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97482c81bd80873183eef66e29b1cfc2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447277df53f8aa29035b5220126f4c3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807f114011022ceb274e8076a8e43f5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77ab759680ef5514556e55c0f30cbb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b5b89ea294f48db97986d3ea02bde425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa85e0022ab211405f0853471fa132426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565e96a07af9e3d9f1a6aed77652ddc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d7e2a15da18f8e22079d886b992d3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211defef989d12516c2bc3e02ede382f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520be0bda1d552c151715563d3ed261430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfac4743be198878d77750560e5938c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a6600d499d9dae7c8ec1015aa3838432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8b4ba0e00abb386c99ab42e350507433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf886c5d34024ecd3f50cb641712ef9e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb0c0c850562168786e2191db7f32a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023337c0d01146488a21299dd1bcdf2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c2eb48ea59191b2a9992d2a047287437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a713270f2256f67c1d089f0475d71d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c39c2200e59954696940d16039afea439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb34e0f35896df18a3498eab1661af0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e983fce501f20a327878e515dccd043441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48fda0732a4d48b7c125a127e73f696442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f43ee726d4369a737606a7ed4b003e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43caf15154c065d2a3955c2bfae7e45444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f190a3eda7ffed184c5e9ff2fd3ca8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99daa5774e6d31291698c910a1167392446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663cac7e7e891b9dd73ca1affa49e77c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99574340f52be53fc4aaac69b1d56ec6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002644c6977d55f73f34b42fac13a722449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b25e94ee639a783ed95c9bdc9cd5ae450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ea8aede97e630ff69edab108e554f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7c5d044abcc801d9e4010a22c7c41452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e74facc59ebde6705751f4ac4f7ed4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce0bd6c361aa9e065294a16acfa101454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f8ce4713f1558468e853d9542b5ff455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f741138aaeaa7b67fae495d42467e4c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973e9eeb7dbc40364ad55f661e0d59a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70256adfaad7781010a5e7e3b0edcbe7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445a411d9a9b9936ae3b4e0d828b7c7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d62c2bd972eedd27a61eca7d1b081e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f2abc079f0cb04221dd6e99bf2559461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1714e2b23ec98fc9df738bc99a09e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919fe1eb9ce2e8c606742e99f5469527463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef12d2284b23370089f81612f2ed3e8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa85fae2f731c5f668c2c5e7e0d84c5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a3228cade5b27e80225cff95b0466466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319db55444d0600a48fbfed3fd48c407467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d58440ac3a0095400ee431ebb13d0a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e622e3793a2b9ac9474841bb247c3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c27145e0f910848c8d7d3a0db58e0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801ee903c750dd39afc89bc3af09109471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0fa488d027f975f3da00d44da9f372472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcab33732584d2bf08b3325f365bd7f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c87be150dafe8665c8c62c187651b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369de161515300d31e3a1f18792e642c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db143f43d8db6c841a3225e1324ccc19476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0e0b3536b5fd446de85c13688b0a7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d476a4456a411f7f9050908c1fe6d0e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a585b2be5041001c2f58cb6bdcf80b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a92636f6931ec41e6f41e5574173c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af49d79d60c63a21ca67b3159c45ab481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467450936487b3335af80ec6b0f83b23482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f0b7c325010eb4c5ac233cd491c4b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b07d9deffe0fd7539d4d6b7d2ccbcd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8c967528f55d94e32c1d647143da1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf48dcbefb888559bc5b07131612e4b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f0833d80e21ce62310bc041e9ffab487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185e810213a7c414b56e083fecc551c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7f2b123ce79eb2fa47751c3a0cf43489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b3d7b2b3bcce82e27a7c93ffae9fc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad442051135a470c9cef825f2c07ae5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006b0d3ccd12165be89baa3ad7ff5d4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f582c939bf8cc4a082108f2ef3fc5e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82770c2db53a1a11109c9f49523581f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4fc5a1bac17e8068769e2f95a0b8b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad17ca0996d35ec8d8304483f32264496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f644cd07caee796b60ca576f43de46497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240d441085699ec33253600a27bbe16498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d1cc4c52ce97cb3c249c598c6119c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a59945e903b45ece2c3ef881a90d35500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492dfb88ecbf624f9a209b5028a2dab501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb1575b95ef271e4dc88674976ac1a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36bc5e8decf5856ef54b10c9c650ef3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d33b8efd173f93f9611e7d7f6d55ac504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991c742fee0011192c233bd4bd0583b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067334967fec757ecbcede12ffd0df7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2281f887cf88a1ca2fcaa12bfb7953507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943b41365edaeb17c745d445178c5fa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67e6ba2f782b44c84cc81956409d2b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa118be1c324e9921874aab23147d0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc0317ef9c157a23116f16010ab5d7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6da33942cef6ddeddddfc5c4940f9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124ac675af4dffd1569a5317d1c61b9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26d73daa980ab4d3bb04184599aa34514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d0bde84629db2e2bc31e47b0c65f1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501d767f6f5b62abad216aff26ae8ed516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf1af53d70a0ff17996ec3e1ea5ea67517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414117a606b4bca663b977977fffa850518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7ee7bfbb13d5c655ddb679a7ff0cb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7602d86ca0736bff5b78d9ae86d51c4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954942abaaf0074efb4d231cdbb2db9b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf701c57e0a9f373a0ccbc3f5e47b840522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce77e9ee69715e1f26630e63d591018523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b665b865237fafbf91fab60c5c4ec3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcfe8ba9f063fc1f5407a17e0a046f7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640130fa9dc890746d59579f9005158526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4738b933408f55cf9df41b5198433abc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f581fa8f1a8fad0aed8d3a36a26731528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c51d53880046eba8bf0453063f62c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060615933bb5fe7d9e76bc020c1bd17f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59155da088a0854a0269dbeb483ad8a1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d33a779b5d2f05ce1dca74729183ef532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b71cc320d88d557e19c9f9e89d78b5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813ac4015f837e7bf15fd7948b351f0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df42114909b18a0ecf8e5017f61108535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a933becbb92db7989047b2771488148536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf1750804a0a7995b5df77c48acf7d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7bcf95a02f3b9d892688a94d612b0d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061ea3a88e7a1edbd4263c501aaad52539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490b8d44c7014aa0e94add36a223847540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ba66db29f2aa98c222d83ca998886541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f769f2ffe0e67078ae1870c89fc42c7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a2b6ad0f7693664a50b5f1f3b6910543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72420e67e63c85848f0b8a1fc9ee4d6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec365673084d6f91540057582a974d3b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd149e2c65073fde831e337a06f57485546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1499a71d01171eab7a8a59f684d55c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ccd6b1b982000d94ef8fe0ee80bcb1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f7ce5821667ddcd68abd3dace5407549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de820c815c396bae4a1082a392f9c07b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46933564d42f31f84aada951089ebfe0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d8c5004f8c1814c9ab102dba75b66552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1e4e1296e07b776f4262b6460533b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd468b69c90174f9900a0c6915a705c0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694d7ae05090ab1444b727c44402340555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8bee83a73fad4e616a964961380fc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48011d4d0cb1119ede936806ea9c863557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6491dd9d0432e729c4b09df2cf93244558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6aacc0141c116e8d5322c18d523f0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608dba3e75c7f4b1d0f225065398c5f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1453c31e057d25517e1de5574dd384561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08321f34a0ce310b3d24100307d2e27562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ef6b3c138603b68b14edee1b77a4b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7641d8a3ad17f0eca6a4eb351b32c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364e2c97acc9284c8aaebb559f6667a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b3a33ce64b4b9e9ef72583d28ba20566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941be6426b51bfe4004cf468355162f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd69d32098bb81269daa3c90cd5c0d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18eddd44455ffc562f31cc401ad3c36569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7acdb70fd974d083d47f327c15daf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9dfaf00e857074eca9a1909440bd9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4de1e34b552b9d49a07d7c50254ee572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9412ce97d2e31561de8d8eb6244db573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5eb6734d42e8044ebf1192ae496ac574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad023ed8a6e1efbe39de38d206c353575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f62f36a718db03bb24e4dc1897a7b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2fd9642e8c1f9b726dedd691d203a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854fd5cd07568173f39eee4363e61dca578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b04457c7ade06816d409c2091cd1e8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31c93352db809f0e152312b80ec80c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a388ec5f4e87dbb4d2bd458c49711581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4a2d9e446a06526a23f8209cfeab7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb7029d29054c99692111b5f1a42e09583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b7ce30cd08e3711e3bf19e12e05dc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450b59e9e9cd99af3c54e0bc4f1eac8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da5d50be8d37ea5648ae6f43d4f35c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004389645271d0250e3a7a2310dd4d5a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38efba64d9659177ef5b83f9a2c679ef588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395dc70cf938b21fc90791271a0e7a7a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e91abf6b4a92bdc73c0aad07b2514e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c657e03f271d2c1dc355dc4fb6da5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67193f9290d179cace5873fc268b949d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab4a1b85583d1fba70e0459480bd78593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3271b8f4322434134f289c81f3f963594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb69cfe7338b53d4a1a37009b95eb3d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353e9db2ff70f10f228fc30ada13f01596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407c7eadd8695edfe1a8dcc57ae26f6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076f38cc6b431635b8cbc5ed22e9241598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c79df9e8f462c0771474d3996fdbf6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9715262e3b253b0758221212bffd16600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134498356054880f8c099590b963a5e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e9e14f3666a15cd9aa3c29aaf63c6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1811cdc2427804e6ca3b63f9cdd83603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3814490183e4b368869e13503f4da604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3048d43a7d19fd5c31ab70f28fae701605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5d56b2038bce0581250d214ce6156606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609845e4df7315bc1e34051b1eec2927607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f762787764a5b44fe47b24b3ab6439d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a35117e1ce8cd5c39f5ebc1f80e98d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84ee9c9be59579dd83e343c90e8022610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855af031faad9bc693335901b60736cf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909be62721ee7fe8baee4863d9ba178612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186346e81fb541e1ca5a681d9588deb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b47daa66722bedd1037958779e9c4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641f47551187039d02d6d29ed3bd334615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845138c682847aa7e5b8dd5d8e307f5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373302bd6ce6b130758693d48d1d7e44617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5922a376001bdf5647f53291af771618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088845fabd149a7ec79a9c6e2695054619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d450e5e022924a63086a9e4f76e1f8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7879bfcc05acdc620d507f7f2b7b838621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e435feed4fdcd287880e92b695f193622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da658096b023a286154ef47dc42041623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfde147445b8db2dbd79eda729e0bb6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc115925afa7881e51165f16c0140cb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42fc8dc57aa60e809c0d45a1a6ba484626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937c5f39d8fea23f2b39becabcfa0ba627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd44394047291e3647f71de9b661cf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b022f5bfaa325785fb2da961a9a0b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af87c6b0692d46d0b827aa4f0ee6e4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4a0f3595b230794e33316eec7b2f2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965169809b89504fad1dd6274c8e81d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a3cf54eadbe1ad211039d12b8b798633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a564a93a237d326f2788b173e5baf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c42f41ec45a8b01e6fc3953a1f24f9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a24c2706ab928ac68b49037b24590d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e3770b49e9396ad3430fa6070c564637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fdb2439ae2f185bdb3332eb86b0e34638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8a701cff1d62179eee98b14196193639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b41707edf795b5c6dd79106ea1023640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fbd37970ce0d894161e150e718fd8f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7ec5d70ed969dd3d412d19e47365d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584dc529016495960e3cea6b8441e15643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462750a4c301c0bd5e6723ef4ab1c24644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c7988734601b6a977437b35682b30645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ecd7b9b83cea37a166b82c4ea7dd1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651bdf8e93160b0ec66d43a1466780fc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d4062d45e7be3ccfc8ffb425d744d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637260d7d875d2a7dbc05ffecb059118649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843bd26118932b85e7311f8b05e6d42650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c583e3a6dd88f87fdca532f6b5e8d5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5d67c64f6a4be97c6bd127180ebdb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd597c5bf5cfd211014e57a4d889041653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec17427bfb8bffa6e22ae3e11b9c18654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d70bd8f3be8dcbd43db0297f8d3e94655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9fe72408e075c40a21e155b9dedec656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af7ed8ca2e3246e8209d41678b3b54657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef5c596aeb952c10fc6f5a8c9e894e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d7fbac3fb64169ccd6cfd20d33955659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13680bb37bbb461311cc0a0856c9694660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79baa06c0a6f50e03f125281cc91e8ae661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b3d6f5e19f2244bace0ce876ea5d3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f8bf7ca9d2481061f0b6463c82921663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24736789ca5178b664bd53b47df9ec06664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593f381cdf244912b4a677e5e609ad3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8473dfd387b1696b3bbcabcaa9b7e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f1d6dcb3354a9f6f24e0f99976110667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf02c9d27b8810c707eeac1486230b4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c34f4472379e7a8f46b46ec01f1303669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2cb489def805bb2ec9354737cc644670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6955546d10536f5bf04f4b2f0094355671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c892cee2985569dca0750f24563d307672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02c2024d209780b431166f11b60b84673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45e77a872b2f047afb29cd916024e3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df9e683d4b14e36b92827ac1b8af00675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770c18abfe5aaf22b7f22717d43c513676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87faf96c05ea3328258cd154bb172b59677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb0aa8afa179b7bd379a7e2e83762f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559b0a6bcf9845eb60c15e4108b2243679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8c29a8b0dfb9a4df0e1922f3bd632680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583fbcff38bd50f34da955d07a25ac5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6512a918ebfffe2c8cd9c58789db8544682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d520a4cf58a476af1d027cebbea67683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680499eddc23ee54de03405fa3c791f8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221cd30678b00d75fcab254c846abb7c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9304ad886df933153b5a09a45a01bb2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31983fd0b633942eb81643df0289b8bc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177cb57eb0fabfd3d524f508256f8a2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1449df7d02a6d128e1260db9ebb67689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2112f0a45eff6dbdef411e3232152fa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de324a8d691c5e2878e4ecd59ef0e7bb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf235cfbfda3d2270a3642048932f0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac13a6c56eb640a36dc9474fa2a56c9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eea1e4eff17bf5d727f298e31b83cb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889908ca3880eb2525f84b668fb6af4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0324c0c8a620d285cf1c63a494782696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951420d3f95e0aea079985d2bcee3ed697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0cec88e3cc31866f864773bad60e88698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0e120462c5f77b740185c35ec3d39699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00eed5b0f1d923a1376002bcea4461700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30a8097da4166ffb4e47eb79639b64701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b2d44e81c41ae686439bc518aa613702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fec18cf6f9d3dfa4f91885b8b2a58e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161d342b7cc10176abeb8bacd81a837704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257e226caea3808229d7ef09a96a2e8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c8c8370f95e24c6392d4ce4d5a9e6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891c7d00b0898038c963093f693d364707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6537df2464091a28aed3aa4694c9f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a35d010a0af6d8585ec002627a7052709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375296500a86cd980f7d8defb623b90d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd04ee13d2c4c3cd2fdcec0e888202e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49513e612b3c9970ce254cb3277f2a7e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e50b8b37e29c3fec5c2cb4cc9b827713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3dc76c97a1ed2f2d60a64f24ae5b8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d60ce3189e7c9c92edcebc66f0ad8e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f59920ebaba61ec21d8baeb6faaa4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b73319ddb5d1578699ff59167659db717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7d91c7ef70c563b76a173434c0d48718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bab31d99ed48e4a9fddd51c360edde719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d48a081f8e92273c24327d039e70bb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2b13d564522af9dfb8a2c022727ae721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc894560efeaafe84cab8d78c682132722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e7d0411d89ce5efaf9070c9278716723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7bcebd102ca7bb03bdf2b0323959cf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556383449c6f8dc35be209f4cdf3f69725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e507adbf3da4819430aa265ecb55e5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ab2c9866a1de65538131f29916a31727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98124a44fa6fbad17eda21b7332fbdf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f636fde1edc4c645340d01dba8c7a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd54baa2db10c6dc0364799e736aac8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592860649218735220bc75cd8ab7b2cc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c25f8b4c2327e641ba1886313edf5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c9179af35a3780ee8ee7b9c756ef6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa147d49d66f8b8ac5ca3877d2b14e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af88b66278cfba4809df8ac8e975acf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca275d081f736866d0e9e925b09571e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba17e159dd41d0681161d74f8e0209737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eea42c9c28dc541bcbb4477a4c290a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f73e5430021e998085d6f935b89ca0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde6e07727895457ad1743c708ad7d5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795195c8906c33dfd22d579d323fb782741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd98488eb4cf16c67290cb1ccd0008742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ea255948791d8926f4f81938447f0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092b52bc35074fa6920c1085235cbf2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fad888b229aee8a73fb90225e6ae05745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b64bfbe72132dd655c1847abe2bf0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ffaae46011402c0ce8a3af26c623f3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b29a9b0b714627b29719e3537503bb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463025e62e18a0805ed486c278013c24749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7e6044f689942888201e5a61ce137750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64631bc0130c3db912589c04ec5c22751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9aa0c47b76ebbe5a75b5d71f84968c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c750a229ad8e0499788ed664abb96a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b67aa5f754a17eff937ccf59508a37754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938a93eabd1f606598af4b211d4003c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c750df6d959b6fd40822a88d65034d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08834268d065dee102b3ef09f71d649c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1bb5b9daeba48e7cd76887c942acc0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49114f09bc6419da76cd7224f9394fd3759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>