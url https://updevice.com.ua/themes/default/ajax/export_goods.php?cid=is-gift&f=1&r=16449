--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9c5907a55c493fcc4a09d8deb8fe31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d83ed1280cc8defc017c0729d1b962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c37f4c4d83fe918e19aff89c304bd23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af8dcbcce907f23225474eac66b0d34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a27226b3c296121a72110959347ddc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb05250026324add09b9327c28fcdd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d376759c53c5d1c51c277fc2b03dba37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731c06ca02e04280e6116558218e6418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d5fcb0f03c0dc4c113594d77c8a089.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5094482cc68363964d7db7df4811f0110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676c7da71301884fa8c1c9a90bb884b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384bdc8ad520719e2aa9f4c29251a01012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd5e0530e1546ce9553b5b98d622cc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f469a5f59c55f02aec131c9735b852714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81aaa9a99daa6757964622674075b915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc326927892e504dc7404bbd14b5b07416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20055906d57b6e414b822ed74270e517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3222b0dd757b076ba8985eb12019018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8da5571e5e39907ca8d87212a950b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154693fb9e29f423d778921c069a185d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b988e9216537fc333c36ccd19a0a0b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9786aa895dea2a0a468f4121a69caba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f5698e780a21ff76da2507eed8c9723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da07e0a6c249b8a4295939486e2a9c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c01ad4daf14670a1b67b91f688f5a825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf3295dab07650f295b3349df4dc8326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3c349ba15e475e60aa3ab8da4979627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243be9c748b773a5abbb97a4dd8cdec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2bfbb0c0e1c84dbf0cc754ba89a0729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd96204b3b7b253220d13cdfdd7bdbf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee8935469d665adaf992ed051853c931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd7098e88ecb7b3d4de6a433feb81832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4125765fd70e779ed701b6909e38c133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb79886a834a59523cf402651ac349934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0fc8ba7e79512a4624d8959289bee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f37daf5f62fdec9c9766bdcb53543f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc128bd2c89ead9c93691f322027f3c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b8123e13a4eb5ece1fe424f8e6c1f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461d762f381b8b090c9f0f90f74f44539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c7c9b55777a3e46540cb2054240c840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2dcd45cf73ec6ee9970b3abdda45041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75249ec0abeedd46d8f89a8a964768f342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f88e3a2c465b072b5b3355d7af548243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b6d8b10bd4aab5c0f3dd8e1395efb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0e9a84a2386a07e5fe4faef0e0b7345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d273bdcd7b89ba003b583e6a1e802b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1000f1847d175cc2c1c8b8254b36be347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1ccfdf417c81566917aee83e7ef8348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcbb61de3da32bc6d093f3418248d1f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc93916b2cbfd8609fde8893447ca8550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea3cbfdc750968667ceb528bcbea7e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a259ab1610a32e80a132057a0d00e4a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc42bc79e04ccf9b87bbdf59d0ef35253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b844d142756017cf6bc07e2c68e3254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44675424eae72bc0050d61de6cdffee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10fe0c4339721dc4ee7eec7480b8f256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c2e744281764f04bd19949544843c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0035e14b8a9b468538ae88993fe99de58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a0bd8eeb9acaf74c1632dc42ee5fe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e6d0d3bbcd094d1167173f39693a960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a696704df1f9a9e1be6a478c45b0e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83a2677ea7101509e425c2943bc82c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d4410b8d4a756bf5d0cc891e34b9a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2669a2df52cfb8149ce0b373ef3db64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc1089614d763d16f6f529787712ea65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a7971072ccff52ad756a98dd2bb9966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee86db6dbd74c2e16c732a2edc38c667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2e64dae0627e00ba897921142106e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d4fa9d7b37024646767c6a81e84e869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe342d7bad87e7c4e7796486739e6370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21451c32507e0f2d63a2203fd9a10671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a726b5c65979c4abc31a28fbe0589972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862a0eb67a79868aa3553fb02131d5a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280c66d08e26f43239c76307a02c53574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d082a10d3682e2618681b2cc436165675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134aeec5e4543a1e0290e6ea8057586476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d724894d626980e66ce90593e781d7f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12e523e8342451c6ee19e1b4a6a8e678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac48ab8220bc4c47e6233bc2079d3979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd400e6c98ffa69d2583eb888959102280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25cd82a476630265fb5f440c3f6c2b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2829894993cb4045b816021c22de782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa79435cdf55ebcba16398ac94c7ac783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e6d504b781c7ac3db6f9bd6c2c18484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf1de569e48e508bf8d96514ddf71a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb40ca5dbe03d71fbe8566561ca4e486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09370401394505c9c1b0ce5d91cf0987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91121d82010e8346b9c74f755e8344188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18449937b91a5285522b11964056ab7289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f54aba7ee775c11cb3222e260eb8990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935d14fbe9e6b2b632d05145ed0f09791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2b8ce268f2b322cf4c9ecdade8d6b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad439ff198235c2ddedc225a3772c36a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada149a87dc1ee83397bb37495c0436f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb22dce9611f1cac3da6ee7b55df9e495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186fd3783d3b9f363ccd136265baecfd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb1dd3c12dd496e26a19feaa9ec23897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b858a66bba5bed0b1b82fc3aeeb6d498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12595d91f95e258e6fbbac1f65064399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6a7675fffa83793f6379337ff5986100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20f0fc0d3511b3749528b1fc216acf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0850b43f3ee5cdf2e09f187edbe10e3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf537ec6f472bf90cddc60fc587793e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b461860d4b6825cbbc581534e4f212104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa559a71b472775ee35e0c56cf768c8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad30203d614bb1b95d9dd6ae6e1cd1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610773de1cb4f699816b32a725a8bed107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69d76386c56d219ea5d4dae2eaf7e1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7406f576132fe8e4184c39017f0123109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d294b456bab27f11ba615fd1f7b9a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ae8dae18318f302819fa1a3264ccd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861cd90c27ecdd44d3ec2e56234cee57112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78243ddf62521e336a297ced22312972113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95f5f0fe5b3a96aeffa154b593b876114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36f24ef7e86db8e949f2c77fd0e028115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20602e0d5ba1d0b96a91ffad034b0e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc550b8218cac5475a0235431e9a809117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71201cd215cae6e644f6ca744a2aa074118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b1452cf42e6692187fcf706e5351d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c5bd9920a388feeeff3011034497f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5fde582e4c1768d252b285cb188b8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae40127bfa1c83872663b50d656d410122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66620e5fc9b397392c3b151441db335b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092596cc538da4a1ffbb9c19cabbd01b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52352b97a3b9c01bd6327032ea0030125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e1afe30964aeb67e0f587a6d301d8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee9851927a216b3cfb240e80c33bbc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4a7c5e5e4628047196148d9a1f770128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5dc8968debe5aec410b8474658ced129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47bbd5d3e0647343855ddcbde01dbe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad4134ad26414b7821a0572306c86a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69caba113736fb1b67a5b9e0639027d0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86bb24df17a0adccac0fdcf3fd4e8e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69774a4b6d6ca201690f8d701f78b1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba12c66e300bab50db4d7f0dfa64726e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76efb79c18b2ea7faa3051801bfd9bc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e105d02ba425d54bb391f1ccf0ed7a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b05e17cf81a479198a419b7864113138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a38e62c99bbe236a7b42ad40d991f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12bb0022aed61f0f13b663adbd4b66140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03018ceea0926478c179535e82378c94141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e405312117d843d6d1fdad87a740f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7152c49871253dd29aaa343b410f19c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e328a1b9b1e21dfd00b383e12b592c4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b23fa8e47d1c0b549c8a3117d75e67145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b3833afd347295d485cc4b4eeac90146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff22b24ab7e57d4185adecdb3edde8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8990c65693827ade22f3f9835172d3e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ae1d9e2464b7fc639a86b51e749bf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436788233fa2c816328e0b36b89f753150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4842a0c42ed39e773907852c165b8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f2e98b48e82adc846c4f05cbba493152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e94fce5a6c441c3c0f8e808f7065fe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a8e1df7d4dd47be0b33056fc55351154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173f0357cf1f4ac56ffe9742cddb370155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85cb5a94a964e1bfdc83399fcf8a8a6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93786ed3cb7c88fab276cbffe35074157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bfe1ce004a83413af1905c3d6f08a1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade84c3bc21bca98e96e4c11845ef1ae159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae987b479fb3668a2f1b427971608d1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c072f5634b7ffe77fc0b4d81f325907161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50afc13f66c9dd0ba17ec06057dfb4d9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94faaf177d63a6b3ce5b143caa3cbbc1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45767cf8a2e0a2b1f22322473a2ebe1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d059568c166297daf3ce357abe36c9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84dfa287eea0db018dcf3bbacb7552166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f6fdc1fe15aed0935af6228cea18a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2fbef7d5b82e2f25ee39f997893d00168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c637e52345aa7f65b48bf4ab4b4462b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf357f5c86d436af13cb71e7d1c58ce170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1eb1241a1a200d257ae871d4e5cad1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8859b9786421f9f38e9e96f7109f93172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1381800329d3f8e1e377e64d7dbdf5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd7995388104fe018ce8d989fd05cb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a297f255d2ef1223df4f4e8263739c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce9e0edfa1d99ec958a07ee8012290176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ed9586e3a09f235458d844f259743177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7643eb85c5e65371ce626fa01be32178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb49b3739934244265fdce12f574c42179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82404ad15b093bc4ef6a779c4ada670180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c22ce7cb45eab53679e9bdeb75e9e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61efedc71a0f359fa3a3afed15a20c23182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0ed3c6af0c07c7e5b2bd1cdc011c8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b9743b3be1367278355cc65a99884184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a34e1296a23664fbb680e122df7f6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02e25e32680734b6da5845bd91f8ad186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ccbceff5f14168c98b90dd5ec6efbd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29963ff6a35af7212128a06e16298461188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb308d80b23304e1c8416b5b6a5188c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e18bf112771a690e5caa27dc55bf3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d0db8c1df8e4fe9e3928a3f67f683191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bde1536c98db51b18aa5dc78026ff8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb4b109be901594533bfa93423a701193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee69ffa2c3c01cbaf08b9a7311f99f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5ce47044c9a299719d408892b5d96195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63763dad2078f1a33df688cdc5f16a21196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021d2890129ba9844a70b40af856ce6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b922d7365b6ff4bb88588a1e716ccd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351af5f42229361afde439773eed4b24199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98bffd66e1136811a7a4d7c6f6efcb1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccfe3c5ee3efadbf15619740160d227201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2051e8347ebf90e0df405b3d49b0b2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f77e96c8a7ab3ddd963028075ed4e3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffd422bfe7ace15deb4242c0ef5406204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc84936bf47e0f79ca9d01d7f0c1846205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a048ad426af4dcd039d34a8cec35c1d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e475941c78a1fa19b419384a07908207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6c5c0c7df7ce0fd5100e13d75c9e4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0863fae6b700e7cb1ac7939d5d3ba0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d290c536cda62c450fe51548a02ab210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740287fd8910258a8e9fa4144dda5d7f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb5ba1fac2c1fb0844ad8832db87db212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d610a2476b070ae59152d67bf01a71213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dcb319f71d9a35de4b21c9eab5a6fe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f3cc1f30ee1890f461b352b1a9e6a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b6d98f4d60f59dc627c4869164067216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7763ff383312cecd2e606f5a59d404217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297dea74aa21ffb3525f9876fd926df218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43610a168fd61e3401cee6a04b0242be219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36966c8e698a2d4147d51571c9d2be8c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84121e0ed7c1da622a4e7e44d51d75f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126a470ada5ec3d16ed39f1eb32e0b6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4496e89da9cbe8d488177fc68084bb5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f4a22d6b69d5c50e2b2b245d6e579224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713eaab5141be4327738889664b4ae1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451e44d6c1aba28b4b979e549d99600226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df338707c6eb992a92bce9d1c48e6e3c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3cd4de2e735104c4253075bfb8690f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce690bea722c74e5dc3612fef8f7df229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6fe829a695c20df5d079c9f04c385b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e955a349cea917f0fca9a83530870a1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6082fc23a0529f23002d6da322ea4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b79645b7c7ab270d42dd18d0b3abab233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7206e7e54901c7afbe989069bc58b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471021d1297a7988e93c663438f5fbf4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfaf2befc9c78f24631c9ca84c581c2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587790ca1181dc1be61e14fc7edd451237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc63e0eeffb3d9db475c800ae4b0fc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab892b74ae535bef0f1142ee4c1a7349239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ac44044fd3e6584af05951fb06228240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b350097f8826615825b01ef1a438b6a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92634770fe5781ac426b13e7f768bbc7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d341aa537e9bf2a5dbd6e7ab964b5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48946e2533fef8b7089ad249ecc5a89244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93afc1cb4d548e826b8a54f933031a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5143ccc279039e1c30fd5f5f0eb4b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007dfc96cbcecd21d8ddbaf2f54982c2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c0e87679f4c5e2c25fbd102b96d8d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3a8bdaed5f922cd56baab0d36f79e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36377cd08c52669478e8acdef7780b8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d17ee6dea29806a08e18ba52fda0d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5d060eaa8198538e71157194c58bb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b020e28136e952f62b4f241ae798c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa83a6a2528d86ee720306d37b8c0e8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634b7fe3acfda5552a89910f4289dac255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca03c203e57082c0b4726f81585015f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d74d10985b3161b19c656696a9e7dbd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008b0f299897a02260f28e7c2ed1055258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8462b262b15fa0efa8eff81043a2c2f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa90a80b9aa19937edfc35901dcf0d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0b28e7fe87fe1cb39db3b1430f539261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27f4b245ccf71c9a29cac4da1c3d41262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6fad0a448bda39bb0a27614ed7ee59263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626c8dc8b5a6214d4ff1433d3793fd0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee328aa048c7a63132194caa56950fd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60732b6611e8298c4b371506ef86c715266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d037c0b5fcfaac9a58e68e4df2a599267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a51f1767747c824f4ccb917b8eb6f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ce8d93fd11b7b43f5792ef3c693d4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb01c47be719ba352412e10e8f1ef3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaab76a283d30940d760d85d7818ba3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711d3e8a9bf117ad4aac0f8b1a5498a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891b1b9d9359d00ef73f4af31aaef04273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963904f35c8c867dd1287377b249177274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2b721175b1c796459753d737a5191275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c498734b7b21cdc6b320409af86bd21276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aecbfeec156be1df7cbc637eb2a53f2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376fd826375edc616758c6a30df08b8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901bf4ee9f58e6476c147b3c95523c8b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b374df6eb276cfcef31d980388215280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f6dfc38bf7aebbc4e978f3243e251281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4264b21841f454972f63695fe81b60d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714235b05879a0f86dc2eb2bcd5a35d7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e2aa9120a1afb63c6404530422138284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267bcc17452e2881f66434019fd64439285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56502af3c8fc9443bb0bab7c6759acf4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af7446ec73d5b673a6b6ddf2a684e7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8a62b92f7539b799955fdaac5411b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9d94e669829d4b7548b409012b2e8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d88abc4601e934477a84abecb2f024290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7ddc8dc2f425342aab55c37f819b7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b6f47c0055a9694ec62f3ec9e8d14292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8840331566b47a688fd0fed7672b9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4432fa6e17464a2d4d83cdbbedcecfe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71327dc02c79808fe267bf5c87954555295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd055472daa6aef8f516608ca4f8fe8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e027198cb3709e5198fed788e6bc7b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2125fe8903eeba5a8c22a44dc0243298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4446118819ed6c2fdec8ec2af43a0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112797233d3bdc062b5c0c586a5a152300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd94cc58a4968a40f025ce79cb405d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c594f46994fa0cc421a755ec1a3eb60302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31aa8170d796c01d154415ab749c08a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1186f9ee5ade2722c35fc7d7ba700d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450010bce30a0a53f0296a6c24fb6f6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507fd9b12678be01909c6b8c183286f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f6454a9949863bbc3e619fc75de86307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b80e3292ef7278fd6746e68598731308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e4af13ed203784be8fcee1bf61167309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f431d52d645339b21a4e0a279a5db3b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088ccebb6125c79bb35eeb905dc5e22311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96026aa671d0c889695c5092342cc304312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978712b01f4b05d221f16234e3abd87b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bad9abed58ed88446ed12d7709c91e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acec68088a7bf235d509dabc490387e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf13df866d7a7919766ebdcb472e5f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d2ffea1a4bf9bfb23a2b775db2210317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84062a4cfe8c8adb084cace23342ac6e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072aab18345e1acbb8d3e662d86a7ab319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa01307046ada3b0f48435f54f1a17320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23dbb824a8db14331a4d4b89e4e3088321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc395da1128cef0fa0cde94b3ad792d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a10e13b6740030089855aaeb6f55b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6b09ecaf768d995b0e3fa1203db70324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6cdfe45a48f564dd1241058d9d656e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce3b8ab134b47d18456599c21deeaa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c41bbdca649fa822cab516f81c41f5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68d7dbee9cb842e6c678d97b32d97d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5fc1c8dfe33e43c1319fb7c363ae84329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09237395dc76d32d81024302480a4133330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a59b2839fbc56f7abeda012da53a271331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc38c213caf1f7878c5f469d6d5c2c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45583363031f69031a2285a4cb8272333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9095e1c19458a30bd2a74efc837a8ac334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a9941512984f57c920c9f81c4c311335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a80341d9278b3780cad8eecd76377336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f76d75584982803ced61b876315c4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1a7a422a72026601826612436e9ff338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40a463317986037c8e99c2a4e6f204339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc0032ab1716644a9b303a4a285d8a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599716cd94c91a39033112b0327fc99d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32a5744227d3f1186b1ae2f3db90a3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c575cb0d3dc5b0a9b42546d50500ff343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e993cac76259bd4ca0100980390c99344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f9cf55b39aa204ff0e70c1e25b3da345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c9805fe4098443ebcc8abaaf4fdfa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58419259bc722ffe6146943cbf00905347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52252df6c77048d79ad4007440d71b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a972bf985b2b6bc5544192c39f9a7b1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37a6e020947ffc5c231df86861e10e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540bbde4be8b1b67fb403301c6875b6e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b686eafa88fad9f93850af72f4c2e51352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1eca5c9fed284cee9722021944294353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04074368c74721ae2263653fd8dd136354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab79aa893cc67dfd6a881228e6cc10355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de177df861eb4e8f43323955f9cc61a4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173010bfd1453acc08c760cdcee47f34357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c05530fb6861a9fd86b9f32552ee3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb14c88ac6838a543c1975d5aa3203f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b20d49c5ef4d697f9af9d95c61d5ba360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c75cf1abc9a1ba030c512eebe9073361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c60ba62562c89f449c31921d7045b3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e981aaed99e02450210f8cb59d8e3d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710f9a412bf46a6d95ef9d5c9003c52364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd529756e765c3cd733f5c8c61a2bc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43759d9e90f3d732a7b73372ed4f6a03366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383d92707fda455738cc0e2d6f64918367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43857b860bce7009883aa1d413b6812b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77edf6f7a915a03b773f9ae4429854ec369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb26bdf4ea4f213c932c2ae41d6f10370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c94af383889600f17d35c5327314c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0dc825edaf26837c95cc3965c11d7b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eed3e1640660206975db592c207de8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e0263364b886162c0790d15e8ff6f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8821c9ad4ba19f174454d6b67ec8037375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230f4a60985933085827abc7a20f44a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51caccf5a066d64a049df71271ed42377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895330dab969d8a3f59f59b4af052ee378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a20b7781f04399fee6d19b587dd29379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c7b725a0779a0947ad74b750f4d3d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3a0abcc9d1856b13e376d81216759381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30eacb8d62bdfab04db09aacfc8abf2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f382c7ca3743ea60487a3e1097098a2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998743152dc0ea48e5e487fc048284d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31666c27a6f0cbe5cee949b26b78e4bf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c06e32d752910bec8023a25f03d7c6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e50990cc591fd0928cffa8aa0fff5c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db965287c6a9d9a1fb3cf5f8d6d59947388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b19538114723c740890d27d294caca389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802452d60a0ec618a2eb8a493b5097c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18368eb93431d0c517fa210d36f95a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d870dceb764b33d954d4e93517993392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e289f62959175459b5aaef8c60a7c8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1970d9de8274d0cdd358aae8bfacc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26237ec6f30f09c6b6ac0f48bb54f960395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133cd7672f3edba717254f6f9c033b9f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca3a2cf55b40f20e57373517dfea28397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f4575c5278e81a849f9cee87a1984398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e635034b2d33dfb294eeb3c853026bb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f5ef24c5899fcc4bc72dff53e0368400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3aece676ebc6e241abe0a32c507dc6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f85ee8c3afea2c1c8b4a8de967d4c0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274943ac1ff02f92c9f611b4cb4057b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093c69f7d0929e3b731d9a2fb82c919404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4581311ca4b9beeebb188ea1b013b54405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7404198c5e9f298a30f11d809bec0d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8983dcc96b2cfeab1ccfb887ebf0ce407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6d79e40c95c770a6b310264b9f9a3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc5170f2f479ac6d1d8f55ec9ab95e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44cd8999893a96b0f9391f767a299fb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adffc285c0b7a4686538be7a2a0f9638411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3eeb1f68d06937a027fc3cdce2acc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a125ca9cf53d787bff9c53c0d9468413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d567a7847ba90791f5c340a022dfa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d626ce3b577703bc97cbce1c1fe79415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292df32cc8f354b57da7fe6e836d3803416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3074bc40a1c135f957dd0c30075769417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18d60f392e92a242c22449da22d59c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b815b0f8adf6d40366a751f392ede419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792a1fcaa031deff99a308823de0838420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764fd4da5adcda5ae4e1d3ae657a61f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b6b01fb2cc728d42a362887ae8ba8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af932b5c19c4730a5400106defba937e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244e5ea32552c19611b5e8223786c08424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f13f800930b1a1b6310c4428e518c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d89e8c28a67b4aa678dcc665b65425426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a403371ae75fdc7bbd55f122d25c3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37edc00ac5faedcc95b01ba1156dac23428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5c1db72e6b4a761c331bf85516273429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0043aea03a061e18cf2bd87c949f9d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f1495415b4001c04329abf4861dcd8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac7b2771d53f33ee179074630ff5a3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057771bce9f8aa92f1fddd927c7fa8e0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fae39f169610fc1e8e84602e0572c7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6ee7d57f3e41fa92e099bae482b8b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42444b298690d7e0177b5b4f461c95436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f852ee5632b77bd3a0571239236f959437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab858594d6438502c27918f3668e5bad438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c77da395cef010511bc5363282728439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862ca389f533a03ed3c8e6792cd0578440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02c66b954e2bfc3dc6d08ca7c41b6f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3964f16ecd3d1f222d0f80de353967442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ae7e3007b38412ced50fd62ee4cd2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6399eb08cf04d3f04bead78fe7bb48444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c093fce17db0d9f566fde3786fc14445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f899d736cf3da70dee19fedd0cafd26446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bec1303aacc7ffd23e696fc8935e48447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740c2d6679bc76942503cd1d922b90b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9a31547e6e9d5cde80578835cd89d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf9762ce00b7dd18ecafd9ce20d306450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe278c3a16fcb0f23260f2cfe9fc5c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350704f1407263e5f426417f516ab19452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2629ab80e34ddd801568cb2d2be60453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948b6f4f0431c364b75af9d7cfdf208454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c0f5c09bc862f1756555943b8c31d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ba747d6f70552019e8defd0281033456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e141783836f4e3db073ef963fc0545d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1c5033488917a835baf08f1634572458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a840142066709000fc2b41305f984c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b1529d13eb62e16f5c9afa5673237460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de4741baa380cd29ddd38133c303de461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6dd3e8a13d5fb23d46da19cdb913c5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb55196e160bb4c8cb52a75f524dccd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc05f70931dc6342f7706560bc6be9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750215b06d6b80fe757709f35b65acb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4637fc0e93145ad489c87cb6f05677466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd216a734d1c0535538dbb7682bd2f80467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f26aa974273dbedc100441b686e419468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4720060da53f1d219203a94efb158e5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b93a09a4c383f58abeaef4b4897a2c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a3b129c5022f61b11f81018764333471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1260eefdb286c928fd889bf37e502e8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bedde2b276924be5c89ec08ac3ab1a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845e4c098c1f81dcbdb540fba31fdf2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af8a2acd437d261572c57a20183868475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682a85109a9ce129f9d436ba96721d1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a218f6a85a9ac3944ca15481039d7c6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17882891bc0d43920856d1632d4cdf06478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bdadf8959e293209f6a6691d88f375479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247bc13281aad94a42a1315666c3b73480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33cd58f3644acb5dc2018e3681387fd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551c6ed0f2bf0259438964db13cc3f1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0656af22c0dafff0dc29524683225483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9fda2b4967b59e54ed48ecf2ad7f9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403306c0b7d7daa58293523a34b14482485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c59619471383fc933837fe6f8a8071486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26884d7f3d5a76ddadac7e237164f1a7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf85acdbc957a694b278820e32ac8f3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dbe6082a8f550cf77ceca061b15c60489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebedac911da39ac360d7d49a0ed0b80490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6642d237b984067daf2fb6da4a198491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2adb593476f956ee8c022d15592d531492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61d6c4a71ad7fd4bfa2f0c7e66649b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da8cc02c91771fdc7562278742d138494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622168fffe833455575af52c990c463b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022dd625f3973c5a084e877b0a9aa04496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8396b0e07c3a8111ce6fca0128202497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d7dbbd78a6569aa4bdfdcd6634eb7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169abbb550dcaeecde6d9746a5e286a9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce34acd29fa0896085809aece12eb5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e303d06d21d8fa5dc68e4a5446ef3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4af765dffa625a7385ce4f351c07b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366f7573f975093158c25e86ec5f65d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8862944e26cdd8b883a6dc37e5f2b04504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c353a972285cff7406f9077bb6f6f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f5514cfac2b1e8d1e6883bbf900d8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971bbabc8820c56660894d803e19910507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419c99f080d34e1ba01a5076d3e0808508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db6091593df8ecb7a18c586b6ed9fbc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94c2a6c2d6e41438a6581e1a39970f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f75a7facd4870c237d9a577a79ff55511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f85e65c1650d2684a6d9484bcac65512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c0f608a93fca8e6a1f1f29289cd72513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564436250a887bb8d8a775b32b6c686514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac012410a834cb0e438c57b5de7ebd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5281e885e19944e94f11baf649428516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0f9739581da40118a1ee43db9724c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229a21167d1a7700f026e217e7d4c60518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3da57a6375f862e29f262eff2805d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b4132f227c2953a75c8359c0581d4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7adf2a22de7c02e0dc667a40e6c10521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbcfa2d1d38f62899aa6fd13d3e26bb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732d690eb92288d9e58f7999d2709e3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741c5274616bd37920f754c0177600a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464761f1579034dd56b71eeda67afa5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a5756c4f71d33040f15bbb77e959e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26cfc49383c1e1c80b26a31adf8df4a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174dfe4f72c74755a6fe039f716040fd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7076adf7ec53e172e94877718132f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd608a8735ffa490461f92d37a5a2d78530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e9377460195377562f748fc012a63531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5a606a91d5470506def9f06656991532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd5cc44e6c3d753121991b68ef9719533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c54d592ac27a39732a392ab0aa64a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4e4e2897f0aee208a56ecccdb97b8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbd0e3f4fd679da6ef1474357aeed0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81ef571fc481aad927d432b4aada8b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467feccf873d6abb8338549a4c910b92538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bffcd5cc6d87bcf035a83b36861048539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989ca191128de9897d0cc8e3bd9c82d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc9207c963d8d9514455ad08b3d2a3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a823643c9db80f09c503c3e662d5e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d644ce6af3ec94cde74e9a893716ca543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f5239a45c7f4103f205f7b70e3f34544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793cbe95bd078858e483c033b07bf1fc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62833b8b0f0416fbcbebe8f8af7eee546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14851713494913439231f21197275ce3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd771cab64ac3a8a01dc42760782a7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d3da9add3a355cdf2163ee0edd7fa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17439196751de41f3701fafde6bcdc9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27c3b8099b6fe14cd94c20bd0366d6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a40928a57619e4d716b128829abee552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354940afc9f1d44bc406fb0b963efab553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ce78743212a55df835ff69b55e598554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a9acb84501f35597ed87b3a13a51d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c837d187bbc2bb065ae731f317ccca556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1892a7b540709785eef0a3025784b423557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300cbbb9b93753e7aec288fc0c8fc14b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5dc21e7bae7fb9ee926f22c956c3b3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c4cb1c87e565db59455a948c6b35f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad70fec21cbcd8703b1fab66f734aa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0facf794a1943db5bbb405a2fb70857e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f450f9dc622a04e81aa0204ca090373563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76382e2aaec27ac67646f839bd16bcb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3bda55256d1f5b4e5598ddc3c5018565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b3fba2d7e4c18a944420c41db49e4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3f25c03c147eae81f73a7f201e09a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821958f549dc35b341ad872f6a6c6a4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e745cb1c21ec262a113be1166c9f0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e84449250fafed09ddb226dc6dad2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c01c8f75066345d6a69bb8d552422571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876432ca51128bbbe547ce02c8fe4273572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830985b63d2ee90ec4d36cf8630375c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff82a97db95613e87ecddb5b76220b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa633bc02bd9cc7ca9c07fb3a900518575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3350341eb22545c35ca6fd2c7bfde576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb9b2a46f68d4177f5691b1d8825ae577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfaa281c80a96e2505a748f37cabd34578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65eb9fffe09d67d9f961724d782226579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56e242d875e3acd3b247ad2f316e88580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2980f4cf559c50b10046ecf4bff739581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad758e2ad7afc5070c44e7bf9de0c3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5bff34166eadf4b0490a4002f3cd3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ca18e34d5a86b4f0caa0c76dd9714584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eadb6788c691b5704719018de89c362585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63cc978742f026747431d013a80586c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603923fb9778f76e631f1d829993c58587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa2d5be6ac0e3a653c44108a779545588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c4653d6515a7a6fe38b053e18dbf7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9d52aee88842bb9b17f500aa2f8ee590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0efe861e8c45664fb55be9d59b6c2f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4db6e48fd6620fb3bdebfb98bcc90592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946ba3f381902b978aaccf382b1f618593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157cbbe2e1fcebe7516d4b5ac7eaa38594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edfe735c07ebec3159ab198370b3f00595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73953e6844b507993a603eaf999ef78f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a37288a1e4190ac854b62835a819f16597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c2d5a0fd160b57c5478104120af68598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eebde46a407c8c31955ea27c310b61599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ffc296c997a17c964eb2bfaec177c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d041800f01c0a744e646d104c17ad6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021d7b8ec3021990213880eefc254a7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc5d157d2d1fb27359d9ecf86a9658603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8b722dccc66d58c89b59a194b98a2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a679fdc988d38ef258e6980bf373fa9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951ab589f309fa711d7269cb9c7c7d8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423f23cb822cf3a0f0b221835f7e6ac607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb11850d604fda840f3ff896becccb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49449d9a655fd84a7f1c5e55655e4d5a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869b6109bb04d4412e9fbba3ff2033e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38603966a5c63db36974321018299491611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aecad0d5416de4de5fefd029395377f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf637d52264673cf3f61bdcdef137d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd6fd8eb05dfd2e7cb79c1f7e90300614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7f39c107743fbfe7586f7165dd404615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b707548dd5780a79d6a963a96ed67cd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e18800b7a5d349be44d5400990d5ce617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ce52205fa7889e94e1d4fb846a9c8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8770255768a6495fdadd20fa8964739619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806289efc46bfc6e1885b0409f57c655620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b86f944f50cf5a9d62d851b0d184d7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130db87175d57cde34654cfb90171c2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec858c47464ec8138267a455e029b4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67d6d7bd196b177fb637c3cebdbdbe624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23069e5454934b08aacbd9c731cf3f19625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e50e55d0fd5fcc69c7d084381fc27626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75459181eb4c254ea9ae76cf3f5ebc5c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f97d0f587789356af5ddfe828082e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ea28e03743625a32fad272a95f133629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a6b9851fcff230e8e3ebdae961d9d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7c0b403b6092bf2e98a833ae8ffda631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8be24ef570e9972708202213ef1fa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499498f66e20f714f8ca8209b1b2d561633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ce1eb7b8e2df2541a4662d7e74f33634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f38a85ef08e94b741b6cd26284cc7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cafbd3d4232b5abf98c3e647f371d9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac92b0cc7a403c951b75f83bc2f8a6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861fa6f10c3c7a00ac36a8b43db5e03a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d5a4d337199eb697318902f3b0c9e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a62419e76283a9f6b9be655cabd1c6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d880ee6617f4e1ea5376fadde920837641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c06952fc749e52d0a02d7df8e77d8e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92604e4d615d70b1e4951ab5772ef06643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a9242cd8c64b71a57b70d8e498bb7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82743b463a00c57b3baab887d8f1d1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364d47989eeb8a77d1f5606a0a3a591646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21efaf1b4abd79514a8fa2623decf7f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a533755e218923e43ab07758317df648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76b2f5ee06d24045b7173a0b31c348649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9af81ed1ff59299272701b4841f092650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceaf140a8b6f8034a5408eb376323a1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feac269231ec262d243bfb6524449c4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dbf7de4b655ea79c6027d2366e6cf8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe4e11f612536cc3023b9078efb73e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a9b529993817e75fb8b6996a846cc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b862212dd83b367cb59e8e50802c11e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b1fe766e64382b8df3e85de97a1d6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ae32632fb574b7a5253a1148af510658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0a12bdf54d02a643db4b2e420de1e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86067fd317e3190db29516ffcc979d33660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901aa92eb186ededfbb353928a63b572661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5045808da7395ba3bc6c6700db3c31662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c3b691c90f4589463802311ffd0a7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d9390ca1ab0478be8d6e8bd80c767664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b72bcda666eeab9df055918fbc439f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0ff3804027b35f1153cf12572d505666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb420319aba52ca5d4079ec3b163dda667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c20623b507adafd53f389b61c3aed2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d6eb6c76fd88235af19dd4b9bb694669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c303ef0db19208eb29e170ae3c6a8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05e05be403ec0115e72560e41683e7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a821a51b31672f9c6a53b7abe9bcf0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c11a91ef6f9e04b5cfb128a96a93f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd10b934865c3870fef5a1ebbd54f0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33aaf1566a3e568967fe6f90e7a842b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae915b794df8459c24d8710821eb20e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c9c50a63dec9bfe5a46064c223298677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5b399120c1c6d87b940421e0b41c2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf944bae616030565d161fdedf4e9e0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df511d13ac1e10c58cce18ee237ec91a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91e2fea474c8291fb3c23852510753681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ee3544eaef313c0a63a2cd92fc8db682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d5288d2fdd466fba2cf133d3d95d2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827cef347b190fe275011bd9ae9c204e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a681a6bd4f904205a81dd9765c155e0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988bfe80ae6b40fc64891de1f5d6ca1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f62facad2b81c9cc4000eceff8796b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d18c46d1e1d7f77b4398ba05aca2a7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2b552a792ff1a8b173284219f19f1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8a53db86dad469e887aa2f7cb767b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716313ae02f9e79a3779c6f56c07832691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176f5963bac33c530e04025aece98cc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3284ab42857e2610c0bb02c5dd151db693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e5cb122d5823ebc2c769f81d32f8c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1aca31fd5d594896d86a9b471092a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6adc2332ec82839fb42e8c4556a2cf2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a42270d2bf1cff9c58b2929c1481f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366bfa1dff098846c6c654fc580c28b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7beeb696431859059b19508e6e878d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e9f8a73b254be8eefb64a7b92ff57700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e74a7f6ad49f0d95e6868e8796507a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5aac8b4690171fdd15376d50df8d4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8546507beb0b8e8cf31b3f9bf2b8c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c117179d49993d14a2b0e30fe5c01704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220d9cc903122a35cf15ea2db8fdcc2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11df0cd92fb7fb4897057258e7b540706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497a8ee35b433dfb9020a300e9f3184707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7eede8820889a287c80f97f5b0751708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8046ca6356d52c4b72e0f4a3c03f6e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72aa67ea7b5d39e3377a52aa4477e0e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4a4e5e053f64cea09850e386ea284711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de628e284076d0bde7a77074eb531aa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462190b10c9954600d7e8f3950cb368713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0354c8a49301196c8377f87be88c12714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aacf31170bc2561ebf4d10643a7bda2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694131fe2ea7208e43866dce09818a3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81020837bf214d719cea5c678196b2f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85982247dff22c08c8817a777f74e753718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cebd7f1652563ca783807062617319719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4b47daf1ecbacb3fc25b6ca55cacc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64133d19f0e73e26e5713ac16b708691721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47988a8072ad298731b71aeb0f05576b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d88af13708cf4c3d86f3ceb1ba2e74723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8aeac9553eb27fc20bdd0114d5cd6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df19804ab4101ef0a9e16b19194084725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0349f4c3c0579fdbdb11340b676ba43726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc7015644813def0968d940c8c5ef2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420bb074117496d8b6c0828cccbffe3d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f4c8c9c49e810842617f15052ef1f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5a8ed7801f65b64a8e512d9195060730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c823169011ead1eed51958c675415731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef6d6ef187d386457c724a09eac39a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842ffae59b0cada096379df59879c73733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb88d15e153dd930d6e35175a3d39c4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59276898734159f6de81c476d3538224735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb77b9253a8ffe8ebdb0cc27d5e45e8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30afcba99ff193a15f22edc5d1acc352737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e68d2234a53566b01f2e8b0787b902738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dfe9f0aa5a826ba79076625aee22ab739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0557df97a606ff0e59be26b7fb3bea740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354a8d24835f57c5e3c51e323ad1140741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cba7787633c1e6a2a60d755e7b7fdf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d484f784e2e03b7492bc0579acafae743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eff6f521f572e89e562b800999d72b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d59d335c45629654809de664282ed745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76590b5c5b09f9eaf940a310c9a373746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6007a6188ce47215b3adfa2f150ee95747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ba48a7beface6a20031c7e8366584748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385d71e3324449bf79e6f177ad03537749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995487c924c0c6c78771279a2be8c8a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ea0eb891b882913be6af440cf2e19751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616cd4251bfc41c035883140cce2efd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f23a95fbfdba471db0f005b97d2037753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1c7453f29b6d7275ec3b4ccfb9168754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1f6aa88b24cdb6c7a406ac2cdedb0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3189f2e6ec362504dd2164e102c8b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49aa9d63640d7181b8b55c957899822757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d025e0f66e1b79f15802117fed6a7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb065bdb16fe3ba49d44472ed05d3cc9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4509b495701830a09f3489b8f939a11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76a0f1ec0859c5bc5b5f70b7480b402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c9113c9486edbd3a51e691d1b50293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee088476d89e9c852be12d37b13e5c724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337003dc1dd38c7cf0b96b36753f2b575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a752b973f08d7dc84e2009f06d7835b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162622e145db21e9dc15d2fddc31cf157.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a9775e265174f77e3e73bff6a54ad8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b101792e35f6ad84223eee2acd76f729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03891947e086eb12f3616d100771a04810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21edb79cacacf6c21bbf9c9275cd016d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea101786f736f613300a6551bcd0d112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da7392f36079321675f37cf490003213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828fce6f0022d2b55f3835db12a357be14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8847f536c0cd6d18037a2d3dfe15fb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43edbf15c02b03968375d8cc04f37bac16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3b4a949b1d0f00eabc5477485743617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c599d26845717e7fdb2c14d9c1f06d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b0cf003cac02eba51f053e781a29719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7e651e5d1c2e41cb55a99360f30e020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6df2747d745d1033510996c69f73721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3000d1f815bfd2a68e6686789ee94622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d01b9f1c98ee69171e1434dfb2cefe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d39f350bcbf7c87254735d0cb84a524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b21d1da790ef82b7d0f38e8ea9c10b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443918d2ed4d9c24da5f08e195b3ab3a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b80dd66c3cdf26581c95a5fa8aa3527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca747a0ebd826c1bf0de8348cf36d1f928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac9ade6dbf65f1df31d4eb415d003329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f942bd707c02a6a4af835dc8515700c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2ee3c6cfc9c2a7a23820d439008aa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d807707e6826e9e82cf5dec96b70d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6739326a035f8d389b1c41e00618dd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf7ec85026fa819c7ce40ec1016fb834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1e42144bc571b699c11c4e87cda0b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219faba461f42474b57e68fcc85f5c9436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14d9a046d59cb344b6d0d8d482019537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514d3a55bbb93af6b24013df760c4ef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c81a2428fda8753eed05da41835f3b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47e84e2ec5eba421adaa2d3dc2a42d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de4bc6cd3bbc47d06c972ab36bf1e241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ee91b979a6513522e0b957ef44a1f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895e6d74861bb335f0681747d77903843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf82f3ad74f22b378d64f81cee5c50c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a73d9d7202922b7e2032a166af93945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b001bac14876edcb2a9030b540aca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a3ab1d2e2b3acbd4db54796bb748147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0842c28e9b1171cfc058efcb917d9648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3164f55ae7bc278d059bd4f5bb1ff749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e133518216d7c474564e1de52c49850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ceb70f380e91e383bbdf564caca37951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acfdc00ff2f6be16c751c9e279dad3e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29817a76482a8de747503192d4847c5853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eda0387500b72c9073dd8022b65c8a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d366dadeedd5f063857a9580e8352a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d971514f95f2604e3d24773c6abef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d890b066bab7bf929ab38ce9f184257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67bee6ab691f5562880f75957eb22058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2b536cb7ed47f9141aa46667586c759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0f3aa1fda2468e657be60be5f3ecc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1270f9e518d178e9229df59607ff2fd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4b2d32b2c467ac31da889231760b662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473db4eae95eb599dd9fb0e32dad5ec63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9186366bfeced21843e7f333e0263764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ea10440124816892324c6256a3bb565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c2156b4b4d1b4bdb8f75401ff87ea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aea8b8f99556b6e364ddb2f81eaf1067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508cceace43543de55a32530362598168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4c7eced0bf85180097a34938f3b4c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5cb90543c629097c6168448c15107c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c857e56a9057f02d582e8d417a2f1a571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e797e9dba6c8cad2e8657d3a4a9fc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9bf4e57faf1e6d529de278f1e2403b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029549ef2df284e8bec05157a39c47a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6843ff98f7e7126fba2b07c386a616d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05f0f7c69f4f7364fb6db4b2f5f12376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc6a18829e296ace412616f0b8e4a677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb11d5c49c4f6cc78b9d875159f3ef778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec93a2336a23b11c9e889f16fb561279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22891815bbbd3b05d4323bd6b51cb42d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016d9a076a8e9e5ea220715b87eec0f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82237920e7e890bbccf11e42c0e420582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf712e041c2f2e292d65a29b1fb927083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509832f0be51c885bc3ab6ca7e18cdb684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14fd9a92a631b59f7e5abead0ab1b2185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc251ab41bd0d4f66ac816e9165700286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5efa594e5c2b7a966c54d9888b4a887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0aed8807987b05fa6620d55a91288c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a5220cf39f720c5af4e2a78a460a9e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e771e496f53128ad94d470a49c5fd590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22084f4a218e0a7b601bf5859d029b3e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc5b7c957e9ec8c7a85703321afc5992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41583b41fa905142361baec4faaea93893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa52163846cd6f495b6932cd86d880994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4725615629fa6590c00262d1c74f2695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8fbbb8aa636621e74deba003d92dd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00741e185490f275403e8a559b87166597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8107f19362067716f6b1a2d4759e76b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd03fc551cf27db2e70367cf3791b97899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2778f780aca84ec7c35ac17116e04c7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03476192049509240fc1c0759e37a0da101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33f10b65ed0cff660beb318120eba0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696e7408a04549b4cb5e1c41b55c9fc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266a7a85577578ba89b814ac91759be104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695cd68af3a179f4323253e2e4cc8392105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc86f6715daef00ed9b88021857771106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608f020d6c4ea545d7d0137829f5ea9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8297c537b930ec85ff2e008a013b4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978db307773e668259a8ea337668805109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c1126f996475c155285fa2679d61e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa83ed478b394237e3bb4063094bda111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50651d7d4757f1fde4d6290174b54008112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610fbd710b2501facb9ac0833199d7e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f340bfca2dec0b3ebd05ff56f876105114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9c0d2f2f0218528bedd3da974c13c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38cef07ed5b474009da03619741e81a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3af84f04a09f30def764b04525e3f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5a606b38c321ced9624ffd23d74ec118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c656630acbd521616d83cea91557c34119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320853ebfb2ca4c3a96edc0d0e4b584120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b845aa4a185025f89151c93781738a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20c838e75db3d3563585e1bad8a861122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1cda7944946dc5554fba45a39bbee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa4e100a27af2d1f2a91bd47f25af6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8075b5e24d6585139922c6b04acf4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c430579fd7214bd2072f092e3be03b6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de14313f118d8a98a3ac171c35670fd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539fb76a4f8f0dfb85949d42412266db128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db4224b1a3b632d114f56b77bf6aab129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3059850648ea05e22a2eff82c56558e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c2d32ee86d8fd0ace0e4e86835e77131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8d7fa2c8b8faf6a2880d39374cefa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811eff03a5631bda1e8760eb0c285d2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d1f4ac5e43153c94239223ba7425f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ba478dc4d229ddd8150c83b7f52c8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3517c662036c5ad61d2523184dd96d4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ff440724760169bc6dafddb950261137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66926bb564ceab97c08c874e92628592138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f30fec6f1ff72ea4683da78c30d6e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e6f958074ee7f1000d646e5d8ff3a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2d057f2256befd4f57b01a74058fd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50317807af45f618865860f97dc39aee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b75ba4113cf0e05cc47e5ea2cc283b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb02e2b817391cc57e20411a797d79144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07152cda89e7aca0d0f363f77b1eb81145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832b6e05ff82eb6567ce917faf0c8fd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8ab3b2d6b704b425303ddb9433d3a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b578269c6b2e4f652704d529cca2f2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43591cda3294a32adc0ce093147a33b6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b8868a349dca8bd63100d81c4894b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1f3359e4b0acf69d1ded5d82222c4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6cf50b1367b03dfcaa578e915e836152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63d8400d922ad14570b1a6a78eb06e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b378202466ec97015e12a8db6d722a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e4ed2dc8cc532730ecb70ce3955d4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045d7fb3d2cc64b2f0a0a9f94854b4f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82a3989d27f36b8acd2eaa8e7843af157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f998e5fdac23870d26eee43a4ac1e7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1b3d85d1264b6768984761edbd6c7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7506dc8f0ac0d8387b24d3542b3d84160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f82e73ba1dcff46053f4348b2051b9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7fe531e39aa6d568261a0e383230a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2036299d23aa7b2e3d029b1d97043a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3900c075fa715d46612c71abf422730164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763601631ace212619056f36268f8df7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037f112941b37d4e62f433909d2a811166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b03c3095a646bda2777aeaab4bb3a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148ea0665e1d9610d8626c298a0fe29168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa95d5fe7afcd645b486b6c5cfa9b6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8e4eb6bb9f055c22b4be7d9a3b334170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28811b7df4bc4d6163f0d03bcde3ec32171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558b0c22a447b4d8a1278d3788045ff172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc29ae67951acbc98604c0f730158d0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f885b41fcfe9b05fc638976d15ba6e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b92be68526a65c402c4ef36352e3c7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66316eb08c3d427c9718b528302512176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1694269351c4432f7afb0838543927177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661d6f8c1b3df3fa46e78bdfc1dce55178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9192a699de35578313552c383c1639179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31883e126570c6af8378df134ab326180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f62b486a33d88833f7e8aa68e5bc9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dacafc24e3803340d4d2a9ce336cc2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f4bde94edfc18cbec8924be27e3f6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b976fffe528e387317900ef7ec3ac184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5758366fbb39e64b88feb0209fecbde185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28847d20c9e5f07da2f6931b75263589186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4b1fe62b27f19e2f6cb44257cc0f0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae04402111f295f831f6940012ffae2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cad8ed17063bdc09a3103323b18e3c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4de73895a0c509940d5207b714258190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6aabe4df371311999fcb5b75d3f2b5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30733b2a78105946fc32b11f94fa0d7f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20e378b9766d6f5e46a2fe847188cd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30050477bc1b793aebcc87361b38be71194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ecfb8ee0402b3e571f273871999c06195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70faf08e19f33683fcdbd6f4e0f5912196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25a6aa8f475234694708733539d18f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1a1add488f69202ba3e31f6dae2e0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40b59e767df40fd6dfe842a975d0e3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a539a39815bb2b1fcf8400f94b605f7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db202a6464f5cf5d6a52348b5932cf39201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a90d084bf1d90dff27c995acbcf1b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e75532365e9fd940161624a8d0cbc4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9bfe99958e320be1936fcae59515f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beecc668fd62b730df517b5f08ef0264205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd0fd1a5542b990b4cc551c7b17eba206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad2f9b8c4508e946f6e1dfba1d0eac207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94c7cf2b1e86fb7ebef5e7c296ff07208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e541d72dc88cf26a9dbbc72164147c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518117426f5b695f3eda82ecbca93940210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca147fcf932d2fe9a21d41377b91d3bf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b94e81901803aab4611594fa9000e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601ca5122cd072a4099c9218063886e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05121f89bfe67fb7b82b28ccea91bf7d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d42b18f8e97cf6b329bbe4999ec7e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55a7a792ac86b3fe29f8dbb0ee4fca216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c970fc8d2fe546b270a7115f47fce217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a8c3f3f4acb5367384cce443016fb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d13a11429b2c414228e7c9e0fa9c29219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc19a0405353f4d69071ff77a1a0db2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf31743d854731b043343c6376610c6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9121d598665c2540e1a519407594619222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f69925ad8424e89c99fc0932576a7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9e6452cf2b6aef5e03c03d18e74e6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7fd04ce5abe26ff7b843a63a417b2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c950f952cc8ca1f42c5db9c167b287226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c29d797b6f6ca82bf8caa347983d98227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef8d69971d43aa22f0da1fdc3088cc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a20c0612838c46f236b5db5fa3ef1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8cb415c670ef23fe18f32528d57cf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19854f695e4d1d7868d1973f552f216a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a9ea4a7e8262e287b8a0d3196d918232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942988a22b4143bdefa29ebaa86a170233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9196bd7a741da194ab14cc04d049f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9fd026ca1df504c4edaa4830239d1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825509a5c6493006acbf336ec057f886236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a6ff32444e15af2e3d2c9ad1a0924237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568b2ff5539b25560f315c84a52a2b7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd0d625bc70e5c6f89f972ad9d7e12239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a54785ab9d7b55d8dd25afed28bc00240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16094ef6a91d5824dff186e04e1cc888241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51174f3380c9eecf38e49628bbfef829242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec54a215f7c87073daa2e2b458e8aa2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50a784511ad116ed8a537f11d318e1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09a82f246ce0885169a60fd93aef92245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284c2947f78a6c3b70e8d79a56fd6fa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095440ce1e2af88a299a3c71c43b926247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200169f2c64bfdf57c74e77372017ffe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d0bbcee3b366271c7d86173fd1667249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e25f916bc6089bda89448a5ef6d70250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c84cbdcd194cc002b5bc903f030c87251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac95962056ff5f8aeb633ffacd82634252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61affee1d500791b5b252b45f32573253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafef340ff6c560a4bf89ec46e2899d9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f6d3a8eed4bd0e07f38806ec9eb5b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6800ac47012dd873f3e54873dc867c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495aed385991865d33f26718221267c6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9cca3231f21042673239ad0a851bab258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2508586a7006503cbcecd76133346259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb4bf76c422ab1f395e02ce05b1f38260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8324fdb7322b9e99af45eda7e4fe938261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08f4b843dd2a86dcd510fdedc36c6f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03649a48adccbe44189331a08e28db263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66603a03fcb1b6db0d649c2619870f8f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868407c6b997cc789c16cea8fae8987265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45406444b679743477f4a6a5bbebb614266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351004b2b1126019853587bfca347f8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304dbb1659910d9a32f4b20a2913986268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80bca96c58c43586d0f6225afc60f9e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8558033db3972a6dd8b2e91dc140430270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2041422d690474509f7ede15affdd6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5763dbec3548af9ee8b5272af91d653272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144cd480da42da8980387f254eb85a5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6140331f62febf1d3f685db64979775274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0949ce919e745a4fdd7a5ed515f674275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bef727bd94bee6e11225269334015c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e01baf0d295825cd4962c5eed6bd0f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ab97a74ec01c3f83b7c27c757c5e3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ddf8b4bdd4affe88b97c94b5a73c9e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac25e9facc3635bf08793c1310623c8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a24ea5b1cc4b6c7b126a0ab0d5035f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2d872418ecde56f38346d5511a885282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77d2294ba8dcfaa2872b40f43dd302283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd421eb57d0e11aed3c05a5732d847284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df6d80ae86a6fdfef180a2db6d315a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d27d2ee8656edbbe0ac7cc892f9041286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df19593ed4d16b19095dbe358a33f55287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06dca290cf2a1454d1dbe497f7852f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fca6ddcb6a8eec60da28ca8b866304289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb56c0255351da5ea277674d7d4a2a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14c8df0b36c547d4873ce1462820f1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93361d70d6555ad728b5122d2624b901292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c74efdf799a26fdbd4ce55f34e6be293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922e7e097160fd09f74fb52fbfdf702294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350c698febd211dc29f0185b6277978295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247b212bed40ccea28a40719bea2c79296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7435ed2e66c6109c52ffe368c1851297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c98dfeca1c91f5df95a0cbed15f51298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791aeb0903c75c02e716db8b39e0d59299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592e5a2c05faa6bb5077e2e9654a9ff300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a85e8ad52fa4a3d817bb67dca55aa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d2d584d6ae486f51d81d85c58aba9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f4a5ca5f214fc74b01f0b743f362a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d18bdc33b0d6b4bad8a6bb80ef44e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307f07d4ca5d8e5d1a11fc4e93ed91c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea495e768ee1e53b1dd5356e4444cbb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e62ac301acd5826fedfca841e14d8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d0726c9850925671c975fb9d9646a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660ac9ec358dea6facbf6843831dd3e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce84eb3b70fd8e3303f8ae54a6146f16310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c73da4f3e93233d150111655ecba04311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed580f5586f978351d9b2e6264f9a2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9c504e0ef3d44e206ce1827150e82313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc6669fcd138e7a9897b429e452dcc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388c47adeea14caad16bc884b6907d9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1248ed0796e02a9bebdbcd44ff1b5d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953141677b86bafa1c450d40524b83f5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ccaca1d3932d85ded112e9015f625d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41a65cf88727de5e9a897969c33c91319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55acdfcb6d395611959bf6dcf6f68761320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0068e791a6480df941723920da130c0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbdce52b6246597c7c4e92d287b873e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0afad847a4aa1516b029997cf0740e3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac53d3735773502b36681171ecdfeb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77bcd9df5ad39aa94a0c8e22ff690d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ffeb1a5199b35e0d4e00e3a382ad4c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace6c26da5ebef0a64ba33932223834327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ebb87e6a528319c0bf29c58820977328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818bd9e6f3c1961bbefe642120cdd57329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1b914f593637135c26a9cd4bf0871330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2cdf55dafa3c0c8bc1ba1a6176674331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1509999736ea0fdf225c2641630018c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5209af1c2d665601fcab53a6d2c7c5b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feebeee3185079d54970ab0bee902743334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae293330f813caf28b159f9397269014335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ffe37b4883dc4426bccda06d81eca336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c9242fe980a1a510691dbe8b6a14f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae937c8e81815a2059eebca87ff407ef338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63d51d86f37043eb3f55cd31fc7477339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019642f166ccd6cd6a1362756b8aa19e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38973ee5e0b51870c1bbf5499fb78d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9d440276f6c19d1e1249e790f6db0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed343c8f6954c9c7339c314d80ca16a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a44985d974204a3fa62439533859a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c69333c28796e3d1b6253cdf96e6af345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de8a62bb586099e8575d42bd59183d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9500f9ffc628a1b31b480302fe98df347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148e7cbc759570098011760bcb0340b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41444ad54fe7fe45e8ec321c2f5b13b7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423fa9eef31bdfb4cf409df537481d1f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e05ead1cb3bcb4418b0467cbbdde6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0218bcd16d913e15cf1a040cb29cb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da012a44b58a0e44f7c326e03ce16f4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66688c041f2c301aec7f7d5464ee858354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd01816e27b2371b5295f5b4148c76a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23452d07cbbc4fd2df06d52a8a5b41b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008073e9ab8b71540826152ea1d5aefa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5079050e18ac2b0589f2b24fe4340d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89714809094f5277992d1cc3b3d7c189359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe28c9d0ad72e41cfa35d049dad2e6e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37a18f9dfd97d19ce808aa90b0fc94361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d663dce18f245c0d07493bca730cd2e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf06bc06f9542b9811c6a43b4c0aea363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43807f1a0c99df2ba079a468f46fb2e7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9605aeda44f5d6a0824d3d5763606365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34d95e76f6303ac2387930bc721451366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0c107e3765a3b88f8fe778c2f604f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42efa5933ddace5ce82b21d3e77adc2d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26762b74f37299f9ae50580b0cb73e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807e9e6b79ce567b60351f3a7c72bd4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90824d07eb82bce25462186bbf49bd6d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b3aa5b61ffe2b1fed5f157d576471372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719b919b470f25eb19a974743a6dbba373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef36aa0f0cccecb6afb0dde2501ad5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da79dd2a2ac657c618ec182742d7441375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4480a663416f1364a6d7f0b1cf7d2d2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f80b02666b6b5018b3e312e39ae2d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f5adf5370acc75311f61e3d3f7e02378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbaefb62bb4ce068a5b702920ec21d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4be0da3dea422dc81a0da6870a4c18380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc75a4fbec657f5768890160848a81381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f1c9fce4de5ab4ccff1eaf98c3986382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c27b7dc9f18b1033e1449f9d9c564c9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5c94f3f7246127506e10af63fee70384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0890c1d74317cbb8a00822c7be2b9d4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281678d6bc852fddc4ff1b1754986f80386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3df8ad00ad16a5f7f260e459a57ee387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc108f40eeaa6b64641d33e42de6f4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9048d98003eebfdb11459c49e534d7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28d981db19b227e518b2526e0b0399390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec950251768ce55b283e184b09eb1f82391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621cff647d9f61062c32a3dec624542e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f11b21a0cbe7e81eca0b14694e5da393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9855e95948af0a772e06c256b4c451394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ad30a9d981b9117f1f072e8217f9b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6686801a7feed76cf474af0c4873f19396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd0cd3f53c2c1a96c622f1902f3fc6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89f945afd71760853c437144cfaa04398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6858af9b67fe8cdd5faf432d33fbf1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9bbec18fc2f92a57bb5a08ba9a41a7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9d6408f154f5cc5a239af00124cc5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09898ed3caaf315e8b84348c981732d7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b3e74ddc85f1b839da731fb4687f1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94628791dd55170787b60dc02ac1cf70404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e695a589694f0e77c9843d5e4232e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8a97b3e5d8cb7033fb76ba561068a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9794e527c1bccd876cd5fe3bc228b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab9a6624a26a8efbbb1437b9ff6202408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e445585a803051a3ce3de0793185875409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b4d3c270b49c5c277e60fbb133077410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa87ab0742931bceea7852bffe13228411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c37c8934c3edca57dabe51eb723d5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d2248be19a44f5b62a08cd0fef902413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d03b3150da7746aa87e67ba2ae98f4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31749125bdfb871fd3f64dca35e8285415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef7e394c2a0557c589fcc7020115d8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f0efbbb99b4f26462765c54c4a373417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17380eb85c8d4c78e4517de713f73074418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c79d6b865682953bf4ac5ab6919102419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195bd8d953f72ac8937206e976f0b13420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528dfd1fad4e1c67a073eeae2012c704421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103c56ea8bd7d8d32e7492574b9a5ea422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e753ca2d798dd3695c96488817a59423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec50b8ca181ef6e87efb717beada90424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961754b8f9580fa55e58985f2ded4f85425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e4858ff3523be5bfe6a7ad9243bd9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb911ef6f5f37ed4cd75baf0b258ee9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269b908a54123820bffa50261820ee1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afbd9e63d9ee010bdfa63eb08ad7599429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c51b286b5bdcbc15ecf5ef52018844430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64330595b6bb65c0da24f3e6b8211cc6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d03dbfb43e35f9889c1a0c3f8b0dd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae7fd053b28766c523c7fb3a7b739e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529290b362fa34ea699eee0b23709f5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ef92bbf772aeab6da9008b72e4b5a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cbaa143b94332a711d426e6a8dccb7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bcc5131d17c6dbe6b1881486afc300437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2660b96a2eae4d305210ddb8f8b891438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f0c4e49456f313079116915658f38439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83478de23cb34619d5a326d856dab4fe440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937768aeb6dc4a9720abc309764cc95441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c5d020ef045330d1cb8fe6bd1a8a6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49ebaaf3b85dc0e3d9544e453c3011443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284dad8226e8e57e22571e646fd7fe1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2b68214b2d0e904d648ba8d7abd5a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd50f39d1e5d751ea0c8b53cb53cff91446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58592ed837b844ad3772132a72bf7b2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2db0374dd1643e74622e4cbf7dc5e0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed006deb12fd1f4bd4deae4d5a6aeaa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d327eb4175bfef5cbf08aeda7ad0b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f943948ec2291fcfcf05a3977e89c33451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9409b6e8a67f96cae0756c2e7c5df47452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f581ecfe1e4c8100b40f3bd4b91ee453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06a5b93405cf129d340cb1dc67c17c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124054b4be03dd1b6fabc60d5d3f83b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1dbc631487eb39d7ea6f8c51fd1f8d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cfdeeacfd08fd0228e3193efee4ac0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d8d3862b9b6495e87e680048df540458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f08b82db8851bbe138876c35c0e101459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251d4d7c56b77cc621e111d75153c04460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d821b05ca9fd7074bd35b8581686f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89822d0d0a792d8cda8371478400c7ff462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8aac24aa5aa9841cbef64d6a0fd56463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210132db0a57e61cb045f06025378242464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd4dd8b6e39af4eadbe4220739ee31465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c590c95f6f9c9d3f28b2ee6def08af466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464778c05cce61b58e4a7471c5512741467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9da774b5452228439844706c5f13b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6d758e3ea4099bc5f0d0a124dd37b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a600efec93e946db8517358bcd647b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba2fa4e6b27f8267071ac7a16e4a0b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ab0a74b8ef5004aab1dc085bfbaca472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79abfd35bb89a0b73beb8c6b48be50c0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e3373c91b4c1913013168c7ccf7b1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ade5dc5049997df38cab9fbcbd54f6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b5d7e0e44dea31d3dbcf1997d3fb5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db6e77ca95985e722445d063f4ef42477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8cb7d2696b3b5349635fdaa20b2644478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9586533b45461b4a43b62692e0b60f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf281ae105f69d1b5950414913d0e8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb4e37fd585fe044110b04398e99e1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ccf0fc19a5ca14706bdedfd5801f3a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e8c145db5336a690abb0891e0107d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f51a390f6647d16242cd349d3567e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ff1021ba710a7525831f4cdc454a2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e28c1183bfd7bff17baa1a95a1b3ce486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d2e8b241c281cc387d9bc7580ecbf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221cdcf765a00ab9a24d04b614f77c8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f87eb6e447d488d2c16b110f6a46ba489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee070f5f13f44ad7a7c13d90edffa0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf0bcd6cef09f5b9728371bcafa644491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1b53885d0a57e9ca1231cad30aec0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f80563c841b268d9b20e270edb9b7d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4c03a85f191f0ff98092ee64f0952494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e750ebe3e8eee4eb2d5df9a54f480495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff626b3792ec2191c95b66a9cf98e62496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022c0cb0f025364da358eac73500ede497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1d52f7d29009ee9f552381a977f8f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356177b2795c634f0743a000d5d63ada499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14318b02faf3630bbe27ea9e3aa8c26500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb560bedd064e1ceedcb2bc59a19d39501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17098a2d09da378bbbf1d1f1c46e7e73502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657b9de130ba1499dbc234b0a16d838503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630cbb4182e7f0f2e17869b186e95593504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ba81337304c49d56d17075afb1440505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48104f98771525f289f2913b9ec11ede506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbd2d6dcf05d7e3d90b46ce7f0a196507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea5893cf88a4b7e709116703839c69508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bad772625c071ea099d4094dc41f6d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e4bfb486592071a80c527d6f72892510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ef45d464531138459b6aaa01d9404511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50926985ea7d0a43939c6a2e9490b668512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7305c6d1a190d0ac7c9fec75c3a3f19513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740a1debcd44945dff9eb1962e57827514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385ec360d2b463b4aeba947cbdb76bb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411041e566fd29bb59260091b2436de4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55d8c1a4609021745a650cba02a403517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b803a1bdc63b8819c7fd060d6e8db98518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee58078021042bc1a0f591bd8ded88519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717fb7c3c6e4a927335acaf89175620f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d070a46d88fb5dca985d28b8c81045521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4f05f0d340672d6edea5c2488548c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4eceefb3995653c72a09163f3224e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f1c864b8d8f9e91924e40b686b00c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bce06eb45f662d6e46a66438219087525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb44bcafca705915be1c282a777aa31526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a03d606f656e17a07839d1528fc47527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb5c1fe6ff4fc20c506d1acb5aa37d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9398256ddd285edb6870b3b6ba8a4d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61491519b70e4bec565e63a7d705e34e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509df23ebdca39eaa83ceaec64bc527531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05248246db05ff47cb76cd27e8118f27532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a24aa39c4048e38c81eb4cafd39d6f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40511e41bf01174ba3351dbaf9ad27534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32610b0b9a7352a16fd00f2b4f2ab265535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028dbf206632cd89b45305bad4d2ebc1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd09f756219ff1836c3a8d95b190b7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7390742aa8ba17fff8221fb6f51ad55538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e53c56eefdf48107e26590fc0f540539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e0afbcd17ad18a21e6918a8f1c55a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338a98d2b070342242bf06deff45e45541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ad2c9b50fd51456ac926ee9a51459542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb93dee676d7f335b0609a131ccac9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4d5eff51122e68a8ff8bccf19d396544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb231702948a284b80f42f771f584ec8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca43312ba1a96927b0ed7bc1426973546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d442879e59563321e1f3a892a06e043547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f03f7f56cfd02c250340b8f4ba7a31548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22fd839e1acedbb53f78341cde2ac33549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d3bc062ac8c2032ffaf57ef4107e1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8ec24e0040f74093bf32344bf9e21551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cbe875cbfcaa67ff96174859aa7f6f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88986792d94905ae384507e9ce2a22b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76156dc8a4f29348c527611347843f81554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3ed9e479d93a345c061325b9b312e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db8cb4c869a142f23af291b3b825d6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba9f7c8c59504b0ccfef23e9d1612a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578a6fb66e3528c940111062183ef75558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc4d03df7a79ea83df1be2b21c756b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a644278e62acdd8ed5d622b2d0fe60b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be817e855851d58c517d9ce9068fd651561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560ac613ef84272f3c019efc4ab9371562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4ed688101accc2e25b53f7f06274f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95aa7afbca25d9bbeb93fb8a8433bee564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043abf40d6b72ebbba3349220f33694565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5dc1e88315ea5ac38838854eaf3ed566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dee009a9b510ca1276d0291fde06a3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294594c5d63ffc861607a0d20bebfb6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64db39fca5af521c1c0d1818d19a190569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30321717cdce597ea5f62a87cc5c9802570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298bc0c46555a55fdc047709d20215b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f088839f77805b9d8e6050ae9d32b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed106567e8053b438ff02e9405b922573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d81c530b37db199e951b3996fab70574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3975f5fbfac1e8d98d4e55ac848400575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec6192cb84ef4c80be7d59ef40248e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605688a877f23a971673fdff76965553577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18196c79dec62dbcb781c6777c93231e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5206df60008f856e4f064a7f64a8df6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6427dfc1631b169c286b044880bbc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999540d0778afe348b57c09bfaf1e6b4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2a5b381826ae321edacc6e109cb1d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cdeb5f483535d0363d39dbb7cfbe54583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f3a304ea7431c683e4294da49907f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf889dabfaa66ff3030091b69e6efa4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65243244c546e8f9ff9d1e1527ad31d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91425b7eaacd4d01d7e2210906d76b76587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ff3f95c765d70da5054e1a90c4512588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19fd7cd1ba65c89dd791b65005eb6a8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c554212657c41bc186c3b7ebd3730f8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1a94f0a535ad6723b7dfa651af2d5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef835cf840b7f10a7d0447d9327634d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8286e16455773df350843967a64f2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36356df72c4738aa1007b85a28169359594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033dc729b10a9592de7fa5bf059a0cad595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0447a5efd5e1a7afc99103bc42292d9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af26d9a8340f0a53a12b247fe6e9f8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356e880b5e16ef8bc6e045c33be6588598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e19649d325754b6659f59e898b2804599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64ed7dbf4bbdd3e7b44c56d267bd9b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47279a0c21bc0886e708958c58514ecb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be6000c9ae421417cfbe5a124cb438602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c20d838136b31e0e4f40556cb5ea91603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410d38a49a1540334d1006765cacddb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87518f74da8b6ad753f76facd1f08fc5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cefc3cb14a250076023913f8ac3c5c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53889cc8916965a4761ba41f0715d92a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b3796e59778c1aac2233e3d019648608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02fb12aed3e3f283e67a05a4f985ce9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3b48672aee70c66757a8c303f7e13610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6455665a754646ea6cc4ff3e51449f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a2d187550940db14dd39fa81436a9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ce5f9839b3a61796f6cc690e6904f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548775a14287089d52601f54a069186614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d142277b7ed12158cafc6d2e1c75b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb0a64b3c661de31d197cb627e17ed616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c5772b7b65ae424250b93ea5842da7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3790df309de9fbdd69d68d745e891618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72544d64c526ff395a394dc1cc2926fa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44426bbf53f91fc0056fc2701685770620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08e3c3c6a96657f9053837ebe062f5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921a0c8a291143f3e663840e0e1d312622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2aaa2b4fdb7d645ea3b31363c3dc4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8e4e83450e53baf2da15f7ef1e409624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f96c216b50497c1ede1859c5ecea5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548f5bf5eeaf0cc172f988ef4fb68da626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910fcb54f9096ddabdba860953050b96627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848853c92eacac8b4483e7e4666980a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634944290356cc179aced06ca417fc8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074fe3530527b4de608bf8cd9362ce34630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbec4502af1dfd5f893bf4928bf7297631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035a75344752a22e0dbce24fd553709632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9395123e1233832fe2cfd42bd6969633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490a4516b6cdd22d749023e734adcd4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072d1564f812be922800e332920c29e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aefdbdc1d00cd9da83a1d24a01dd4a2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b413ea49cc19817768b91a9a5d0111637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9beb6778076dd7d9d6e9490c940e6c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01500c2f9f15e2ffc9676cf41f7870639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5c67343eb4b985aaef15759fe5d69640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02e97d4b942f01a1072327f94ef7a6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398ad038ad4822f5359d044b198c9a3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792931458822082680871b2147dffb31643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df41d7a4aed0873fc13a258e784f88644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b5b4ff24d70fdadb63a25409c5857645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a1d02392e89450863d19ec758deb0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ef1e4f5d5613790b71df04bd9f6d3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0135b9b31d72786dc4421ce34a4e63648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9545301640f8641bbfde88c1d26e0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40696531aabe3222ceeabfdbca99bfbd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acfa69f05296d72be918ac1007d270d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b095624af5a70190dcf8b3f6c8dc7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1cdad9de498c397c667738300efca4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353250cf468dc235e97f725f006d404d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c297594674a3bdde4ed24f75f04d5e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920a5c595396717cd5a8c8953293b21656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21301c83cb8d784d94ef0cc08ce950657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f49b4002053240f6e9c1e1810c09c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485728ba0064dbc4d5b55d94206b7b4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42114edaed8ae2685faf9c95257e9073660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb94f62028a6868f9e84981d3f3440c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd017e3bf6e7c65bfea15fb48c6513662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13e91a348928edb97835d3fc3efe90663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f243dd4726e2ae679ac3d37168f2c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c4ca76d3a0146e3dfeab80c9caee1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8c61c12e78762cc2b6448c02c8a98666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80229b98c5ac4bcfa690f4840f57c69f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372bb0aaea8ab47ff61db152f3172fc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a3dcc9423d7c5a66689684375538a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a65390a5f914ab8c32b331ac0303af670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aecf7cfbcb5ba7e04c3266d8418ed45671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b838398b6d906d5fa662a6fbca1e60672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93a434697ccbc437962a93273f10b5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79b7ca80ff82ceba7cbd5c21d7524b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681969410af76293dd2b5744c3c2db5b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce7b37c4a868a5d903b4e4bf25c689676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5d51f81d8ac4afc162dab1021485f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64211b7a287c1db55af4d317dce8550a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308a7fc29e251ab07ce9f125419b13f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f73316e560d3d00763ea0c2f24553680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a6d431ac8eb94c1f8d8bf62442f51681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af266fb93da7d2892820db3b3e3b306682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a3c62da12df0ca11234f6d4c005fb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80711f5f036b31b2774d24db226cad4c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e737ac3d29be778338526e58d1dba6f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71176f678b13057d95d73a3e01ec8de686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2db0ce2456e16992304b458e14655687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18bbed504b70697e0e75599e990e6d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749587c957ec643a0c26c5fa5278738689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b60d52dcff8047d9269da07b9b918690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478e360d624e0d57bf333ba9c6b1bfa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a62e19f9b42b42913b6e02681da9f7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211fbac7dc7874c257255516a413852f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77637a955a195ee459e7d80fecced9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb61c8fffd140d1b8c3f1e01c821495695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95e8411f216d831a6d4074e18c18b4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca993660dd50eeef23f3e44be914029697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678aff808eaaac9c878a95f92944de4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9dba0f6d284b35ec5caeba93d1c9c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc64ad9cb365df5872e20bee7c63ae700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51de4653963cb0ba4f6cfd9aa4d975701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964dd037ec1974a8baac3c14d6528a99702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58fff998ed6e844b923558f1408b78703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709cc6948816e4c155bb483be11b23a0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626cc50afae44cd989ec8fc91d59206705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb395e138f353a7deb1e3062d49b960706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081de821dd4d7bfde17bca94f2847e7c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d6049b6d02eb0e18063f12c5fa7a64708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1741e31928b20f4b0b1e50926cd3a5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcfd0587a4094cb2f2306886c66842b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b461e2aaf383b2b3410bd40c8ec718711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f234621937af5b946f71f4c8032cfbd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347d5f7aacf9c5a5b64b76a690aec6c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87ab7fbe0ad68c0301326ab6c36821714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7cb3363d16fecfc6d9514a816662e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641e278b9d6190081260147f33d4a16716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e74d39905155dbe1e334ef3e56b7c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b6d26683f609d6b0374ffc337b909718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453bb0310d86426c7137ad14803d440d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739631802c1277e863480ec72376b2f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2521b613f26e151bcb5a3a77197b177721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6e05ca79d8075c09372537c1a8bc8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3e88cf39ef595858a948b20544016723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41325a1aa09da83cd2f8b1c1f521b9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03ef68590598f0ac2c6690612215e3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede04accfa640a4a878eec11b3bb975726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c13cfa45cd87b66258c11b53b90aa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87debdeaf89283313e9f1a9f2002ed728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4efb243c4091a1d8f84375a14a229d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ff4218f5c133105187542a9a68658730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3835cd371155cf7b696f5efcae32247731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b50cd37400a3c8ba0d262c167bde00732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc09487ca160863fc64537ffafe1d58733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a71818214c27c3f230565d6cdd92c6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4da906ad102a3e7f6668788e407240735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0274a1ebdcdaf1ba7699241a303c8d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c727e728aa8260ec40da5a7b23571bd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639acf77547e66ac4a74ea12a162521738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76bf943f5cea2fcec61cf006f379a70739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf06bd10d89b789eea7e6a15649660740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf806706c2fa4dcaaab08960efc55c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f18d526732d248c07a564d40d134d0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c8b419f96c2bac17d30064565e730743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4fad02ce2dcab484de80bb03528b1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eecf41ce4470d50978bc424b10d7c2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e687fd34c448429d8747b48db553b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a2c014499d15bc263b6fe0671f22b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba3ca6f32d12b71d9f25efe4654bf4a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55440181ea5947dfa65ea4ad3c296e8e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b17d96c8f197ae13aa2f1337bad00750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435cf637cf9a80d330ac68b0a2cc4926751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05ba4c2bee2bed83a780bb1207f4b1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f0d1ff5eb5cf97d985c0fa871a1c4753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>