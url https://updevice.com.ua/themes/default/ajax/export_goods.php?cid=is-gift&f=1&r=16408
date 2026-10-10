--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895774187ae6b1766f8580cee61bca11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f48aa9c4f61113c89f73a99f7f8e9d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9b25c4e9f699d82a37e3775a648ba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebca47804c42b1d2e0fc5269964755e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7b74c57ff7c68223a4f4a457955855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f5ccb0e1f47d0b5778f950c7b94db6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca66d4552091a67407bbb03769a5017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2fd858d2fb067f654ffb27d3e15dd08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f875957c8bcc30c1b0f8380263b83cd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e20c532e271fc9c9dce7173cdcfd5210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf6881916686ddcfbd077d17f3ddc311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3864d6a57a061a4c26fb6dd478e2912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52fba4a585fde0e000813d9fbe8a20f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f2f8781bf0027f4148fe1e65abe3614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed66d72a6e81dae8b002bbeb66db4115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fccce2bbd3ca808f937d33ac5b042f616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346b5cb38616447f7ffadad9f3eb29317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc54207aa97caea06e392babaf3aeb618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e680307b51a29b53def34729bc5cc9b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2bd80f785116ecab9900462cb9931a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0296f1e56d97db740dc059d790d09ba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030bf9adb4d55c6ce79011ff51bab3c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2effaac1b92c1ab5db567a71237ecd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b833ef8b4bd2084ff0e91f4058e6324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265acd901cf2b87ba44132046487b9425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc6473e00fb2b20460811e667505f526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021478ca27f8334f7b9a81065a00b2227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186efa3af2c0af6b6e35411ca82293c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0723de3cffe8b4576c573997a9194029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beaf75247e240d891b6f06680908b8f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50af14d6e953746e112fd75660b71e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aef92d193be4c310901218a3b8115d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64849530c5cdd77cac725aab85fea67133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36aad9fadb679e17b2d85c04c150a534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3190f3ef7d92d3c3d54ddac755350fe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07b401afd103017c49db35d5ab830636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7d28d6ff3a9f013765817ddfa153437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c522e3137ca9402e05f9fb3d983eb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64a06dfd6ed6c27fc1008e284df96039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acfc065f5f1846f72cdc382c926174640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558156f7cb8fb230241bdfc265e8eb841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504da11b49fca1c41ff212a02bbd453442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052c1e7937523e8aa1fa7992f04598143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b457e4e3c0cf3c79ba87e78683eda44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09859c3081853b8ec8592e2f00d36645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e215ce4b8ede0d061668466bf3c0546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f482b9ee7e03fa1d4e5666bc457186d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d492e8c9e991b611d67ae2d76b9eb3448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29b526214f5391083a55b37232feea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479b21f7f80c74b5d5e677a3ff1b8bb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd8a9e8159f47bf28547d50e81079151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd3ebcb2f0c2229fe7ebd7f29ac94b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def865e5203671fb081b3412f12d4bca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19cd42e73b020f1e22939a16f4ed6d254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab0807e19efbfe1ebac6d8f6c1a5e455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298c09f706e98414a2dff0da898092a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fde8f7f304bfc49d8b97ee2676231857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bbaf466b830ebcfb699352160cf10258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9cc6c8a4a4383743b9ba0cd837c9659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f56536c4613e98c577d31f5c9cbb560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2fd4efce3e3ba568a20f0c1881873c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912d31636286e055391c7e0cd84374a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399477089bd6ed8762dda4e57bc54d4263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252472ab5a0426af30a05b2594e1731a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6fa76e22a6c01a05d09fdcd59f51cd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b9c6acd57965e187931ed91d33dd766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ba970311866a9f69f47428a89bc0467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c7bf2ce634fb1081005d02df93da268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986e3d8534719c883b756decf64f2e369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94072c920585984617f9399ffdca903470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54870bdb489cee3507a5c02657ddfda871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1c01194c784af8c4edc272b37853072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e20687cef3b4a70efb8f81c8a51aa973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6258eb22f49edc65be246b72dc51574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e20981840a84fe8bc5b5a17bf1151b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044fee5dfc4990e54064491da03a16776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444bbbf863c6066b8afae22e79069ad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2eceb05fbd605ac085b220ce2a9d478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad7e76818a8cae3e6bbc1c8dd21cab79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404343d3bf4e6b8d3273680ccaf074eb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0de45c93c6ea396d4b9530a60139a281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47863b1abc874c550909dd3dc5f71eb582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c06ab7d5df2583b778f8d93b6a60f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f1e6494b77b582a996f978e71b34a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1191d9c3831c0f45d6197d364470385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704fb8b0e3a8119e9a9689761ec678f786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d32f6e47ebe762c6b6f38c3a52a4087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86875df28c4d8fa232bf71420eb47c7a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05cf2e2ba40c22ef3a678d9ec20580d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae6f3f16f6588e35d41d020cc5ea7090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d25c9e8dca2f1e0b7c07a046266b8891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc50b82ec7f6e84f454ec488fa5ca892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b5fd92a404093698033b4a16caac493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e2949720526295d290ec23db3a0ec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540045f0d3a38ab47a114eb2ec3321e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde0a11362a9d37ee7d0bf7afdb8ddb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138db17ba7e3c069bb66997d3466e3097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6a5e367373d8382d7e34a692a4fc698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0979a2b6236cefa4ee5a2e3b5ee0799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5647d062c2fad39016d46d3dc0f589100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017be550333482a0978d63dc2311567101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853d4395a0a3a33f514cf41df8b0be2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5cfa944c3e84dbb0c2262354cc732c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607d453ff9e12f31ec1db00ea1f997a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6e0daf988c8c571cddb9e80cb7b89105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eca1b9977b3ee3ce80ce82efd854db106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f69d7812c70b8bd3b71ad8e1bdf24d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb31060875b238642b26c36700a399108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e4cb9e034229bb482abe0a6218b2f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736aff6bb96f92fc1d90da8352a618c9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6a7f5a8b74605c18c43cca1222fbd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4697a2c0f1f74b2c50085ebfada2c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314e8f2fd2282174924c632bf61c269113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad38be7ba0f87e6933b2a873e4d464f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34adc1ab5957b677ba68ee309b9a8da115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659a5cc1da123b5ef3e51da8d4308d5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3c957a9f91f8fbf8f93cd1afdd2a2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3a7eb0a0326b3b6b139d1a4093951118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf100643ccaf4b4d744a921dbad5447119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eaa4353a2cf30b961389d19b05c569120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554fb5d1795ecd40071a27735985b1ed121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e52585863367c92054874b8a218fea122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21dbdf069227701c91220e8ea3dbd18123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871d2ddd62b194722db323819c8510e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668474c6b96b57b85861043e82928e2c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36681420a9436e78b52f09946eb6512b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3165874af593c7b78d99698b92ebd3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4970fe2231c5219de172f22ae6a7be128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf164ec88d9dfc1348e040b0409a4f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb60781bb512184eb9840abc3ec798a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1082ce1395b2508210e0ee1575521131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f6cc6633fafc49c3090551a3928dd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1a554dcca905b6582d96ba81b66b2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb299b8efdbede239fe1dfe2ab79fbdb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dfe782d5a3afa2bd13cd56fcd7ff58135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62f6433f54780e5bd12bcd6fb64809136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932d95a56d83d0084465425620f4c8d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc3aa949438ce1341c411348e65b0e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffcaa3c2f481a0105a5a10c64127f43139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efad66d839fbc7b2831501192a1c2fb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921902cc428d8e99e1a4edb91d2e593e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f0995e32fedeffeefab3926bf6b7d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4cc338693da20952780baf8327134143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b38e5e9049f755e400582687272c1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1808248b05e424bf58aa16d65f723eb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e781e0eab4e5cb60f5c6f52f5bbdf0e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b789da8f0efa3794d5888b44d6d01147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68bc0feaaf505e052346c364eee7a64148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3dc53be4f8db7e899278a974729dc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2d6d98bd237b802eb2afb3c7f71fc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31daea2207117268cd7eb28c1e519fc3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f666ac238514f024f944a48feb3826152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2dbb8130e9ebd50f24d01a699217a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb13576646606a2b4d5c8bdb4eb32f6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ec3b9f91c4410cccb6c5fd0ec131c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88385a2cf22e2ec2432ecb95ae10199156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848232aaeb47bc2923a0aeeb271cd39157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a13221f10f6b97802f9e874f68eca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b9f6ebc0b708358a16f1c84376575159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266a4ddc47dc4d6a6a4de6ab2294656160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984785964fcf3f3670c4ee71a881bfc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564021db3d164117228761e983fb821f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d77a06c717fab5664630307fa2aab3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42c8e29c19e80f80b9bb38baf04bc5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4691fdf8bc43f32a253d7e7bebd15165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c4ce2c37b40ff686fc231c7232eb6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d07189ae95f4b4d8d41b8bde3b3ad8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732b2506316818bf0b5f3a3b0ba283b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3e9a3cef73dbd7453e26d6a72a146169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8149c99915268a52d385da43448739170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a699b9228626ac279589ac9478fc6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb97ab6808510c6f72f4c65d1b0e6e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd7c4b09a8f54bed687281f47485fb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ee4cdb503a4b2026cea094089b468174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65730d656fe63f1fef942eb54dce7e2a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d0faba6c0811f78d4f21678d5a80a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8cbeafd635d0442c339eb936a932ce177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d8ddaeac515be327663ebff209850178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5557c181ab49aa9adb07b4c36f176f2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a2cee0a657deae105ea4ecc13088c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d838f7379b0dddd946d6455cd65a4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1003ac092425ba570a32a75a1e290b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8bf2391b81fc0d76b713904dc7b75183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f06416107501f2e961872b9977bed5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed01454f3a3f33693d6328597723234185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2214414d44abfbce79f7accdc0f72186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb8d4dc420ad5fd5c24be5cbe77729187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e2708e4672698fd312cc66b40ec1a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde98daa83c272d1a0d4d0e3b0c4e7bf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea5933140264a87f9deb631c56e22c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cab499b78ff4f2c72f8734f79aa249191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f486337333b99fce3e940afaa550e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5741123c26679ffd1b723a8741b2e3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa617c892289378446d47f24d141158a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ebad8ab000507b5dea8e238c2a138c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb146870d4453cd948f004830f234668196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48db77652cfaabb47474be1f43b9c1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f849cdc2f6545bfd72ff63b981158d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3a0e33986a87fbebc7b9e295d57d4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8256335cda3244bf8aceb4046797a23200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858d9174687ef08ced41826f641ce87201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce93e4119e1817d0a3f32b6b6de61d6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56686badbb9118fd8aa74dca9dddc1c6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44136399b82cde7ce0c8579e3a77a2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a4e749eea9e1907728162ce754cb3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96639c6a652142f797fe4312f26f595206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa88bf4d08c17ab1e3a539157105121207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893191fbd4fc7e50e513bc70fec11d38208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e947d080679cc9816b68ed84983f2d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bff8c1d80c1cdf3b33c1825eedadbb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a79ab3433c86f9f6fa9a43cd578e1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c95994fcf62efe740db039ae9e833f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428084cc70d755d53466eb3e74f2efd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47013eede40606ff4e08ff06f1e54f9f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c95638db1f8e5a4546eaa7e1409096215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca2ab19e8481a27c103dc860bec277216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3317d53996c88bc701b01b69e51882217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2e34858f1d26079f80ee9a127a0ff218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e03951b044ed7346c90b9b7039e50219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a1e4a93ee8bf77617ff083cf86eda220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc9b935e744aa4d3f4883a77f48196221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65882ecf55fb5c00afbf5419d7df6e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7443b2d88f66739a0c1578760559e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b207f39f3dc4cfba80934398ba578224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8285d6433f7b50251c0316cf1d4096225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f798381401e4d9c1ec9d76f31e0fad5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35429f58b6fbb47d772aa2c5b2bfcd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e255920086e843834c77100359451f1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e3dff4ab77c1ff7dde498968b9247229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5c16dda6b59888f3c07b4b522f797230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ec15781943cf350162f54303645cb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778f7048b41cd04ba42fd77a25a6218232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5af55a633d4f68436f063888e010a1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765dbc8459937f1f8ac15006cfe9e4c9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fbaa795e049be7bc45536a26cdf6cf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac8bd61dd17eb5d276607ee4f2882d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6eb25ddd0fdbc4cd9b2d2c9aee53b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e4c5a85e5cec4e4799442bb725940238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a461e3e3ecaa07bdbd5e330896464239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e1bf3f07f8d4b9df8232295402774240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ed11bfbd845a0a548fd7912f64b4d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1ae76d12d2cb813e9b5eef0b98c0e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16271a0aaaa8395a95df9d837b550a24243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d69de385ea26e863d9ce66794795cad244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74517f0bfc23bfd6944b08c073813ef0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b5a9e9bb68251056fde49ad9cd381246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfbf6bee283d40fc5b556f3a8ba15e8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805f7254a7766fdff1123c7f344c54b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5898455a6adf6320763db1f986c76c3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ae1ed1b60364596e55d909496cb0f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9249ddbeb690be909829a631545eddb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435f47ccd83d94d08e65037f688770c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62937dfe49560951d91fc825714447253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797968a71e1b0efbe98006ec3c3fef46254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35796c348e4f50d7c6e1e7821ed17ee255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b346fd96355fbb56459c2fc3d7dcd6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33567225644f38a690b645d1e6b1df04257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea259accf652ac3fc7c37f588d688006258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adcf5ed7aef0524ace39e73b3ba443f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93162240b99815c42157fd0645425ab0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444b536d6978aac8c6d7da33f533ee9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb42cbed8e3b18cd62cd03a2e20f79262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030836b3a85ae20c0b2a1726ab15d32c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5976ebd09dd28c9e3cce7828c36ce0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7c98c9c1e261c8ba32f3022d6a033265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028a277fbaa907b2aa0044f947c2cf9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb96d08498dd68fc62267f96b66e44c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61495619a836e87df8faf87afac5213a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a2686414a9c946e52cf1828def7b3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096ec2f53a2c0ae1f0ef410a750b98b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e432d1ae447d8ecea8ce64a9d7b47a3b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf51b537fee55c5e7cf0e19282beaf9c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4faaa51c4d614d5b0e6554c5a60d06273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac1a71698f3ebff504751eef822b2a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fadd82e1d26809365cd2ed6c08a611275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2528f45dfe77d061a12803a0fbed0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e580fc8a727795365b43fb94967694277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a42464447f69b8d08b246d02d19082278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45155f41c33af96cfd12507916cf55f0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e35324683a3eb6b919784d085b122280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c75885b543fcc466402df4c2c956d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307e7b022ccad6827db52cd3ce03fb8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c58a6b60119196262e1ccc582f502283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14105ba9b5084f56596522044eb1899284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1c854bd251d326e2b18556de20a37285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1bda63e9a6d79a3d6426391df69fab286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff54d5679ed82eb5e0f17927b596ae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5b879dafb625c28a1d1ab17470c4a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9348d3cb962ddd3248eccc73b63c3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae2f4ecbf18a08db99de328d6942eb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30acbd48543e6e6153750159a040bf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d492892c5b670c9a51b638b5a3e401292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3306f214aa3331e7cd43a8f0890b7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88ba33680cedf7fa73ffd653f2373f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34825515a215ad30178e2ea28e778826295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78bd33bfca26ceac102323519fb9db3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9666b79cfb5ce3bc611973b6a7382297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a994082750d23bcabfaea243ff7bc2b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797e95ed0704624aefe95e5d811af3a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881ce9b406f58d1454faf64939afc3e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d23b7c06cc3e1c50ceea66a5364bac301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e71b703a5008559663a0e0dee0730302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88ab06575ac229829b70f5c81e120d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3325698d4f881bfd906fdc17ae38ad0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91442c1cf662ccf17d373de820050177305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48a3b401f7aeaf79c74734f1e54aee306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebfbed8c4ade5c504ebcef8ef926bf9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d6937f0e4614d0f436af68164964f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b61368678c1779fc573d078e04c069309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc8f523453a24548faba2816815caf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6f5b14b230bc04dd426268b33ba54311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4680f7b1d7379c4a72545327ffcaf6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9d25c4e01e6c48962e71068663ccb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb475f604cbdd8d10ccbc75cd0aaddaa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7b29d793894d81d12bca362c7a9c2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3cdf9a3cbdb15851a8c807f6734c17316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6cc49fc5dc4d7be66b0f60a1cba6aa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7682364c59d181118f7bdea4020b9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f9fcadf5c5842ff5006bc182b2ec1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f1012d59014dbdd282cc0fa7bf259320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d75761670e8a4eeafe3aecd221db0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f9e10a9bfae863855940f868509cb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7a4e5079c99bcdc26149d8132697a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312bb0befd17421cc9f738009ef6137b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d162200eb96fa02613d41721f949a34325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87989a8303948879863049bd3abf4f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d232e87c99f64342afc38278d774cc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b487a8a8f4bbd929deeba1aeefb2e8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb87df119fe071f9f86319ea0ecec36329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e3f7bf5783e8c2cf1df6cd4086958330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a457eb05f5a5a6a438b628bf6a6b0b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d03f3af2589db6b9359865c582f6c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151750fd5d2326116047b67bc5cbcb5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ebdb6d2b30341cfe7fc8a78af6da2f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877fe113cb20b55a752bdf5a0c2b49e7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1c9dd3ae4457c818d8f653d2657ef336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38cd107348a6de989beea2ef298d03337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a29fd3c1ef073fc5c4a7caeac9305338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad70f4827f74c1a92ef2a818c32764f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6bb43bc12c59fc859d28c7697e488340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83472c20a1f04b73e90ddaee0ae298341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f762e6b6af4f1153b072ab76c1b8b9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d83336880fe7aa4a484bda8ee4481c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4c1a254cd29283cd0b3e9f0cee854344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937f7f41d69232271908f407ca135ae345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f32d2569d92e786d5f20876b109bf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c53b51d8045bb6b740549bb9cbfd2b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31116156b90a44184eacc87f974e37348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca4cc127ec728a5853fff39aa4fb00349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9351fe451368dc9c85b82cdd97da2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50265495a53f96e12df9c85ce45ad3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45ca838e53128591e4881c91a3e483352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5896927ccb2c23b9db82eed2409d71d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec69c03238e2061947024cb2297e91354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090375ba3371a1b59d353e0e1060424355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce0b0e0a6f4d99c851859033d29e45356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823fe229e6ebeaf27cda19ce3f6aeaf3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c900d865be7d6b8b55d65e5efe970358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea46a7b644c12ec50ec0b42247168fa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c479b76e7f5be19750b3cc2b73ecb5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088481f94c26dbc50de27214386d567d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28815cd1e2b57ff1c904cbc8f1334a47362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661751b255e65e5a5bf27a28a3aac80363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925707d20d1b8fc777fbaccfa4d34f8b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675707ba8c8ab5b4a8f31a10d0d8d97365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e981c312251b350870f03b652d004366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c97a572ca46113cb6b2110e1fcb4f4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8295c793263b54794020278f611b903368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145825d0541e044c2503c5e69245894c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3133f387e77cb53dd38209e3ab057370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2d98afb494506a35ce35c1545565c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ebbaaf815df38669afe2af042f0b57372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e3b993d886bdadef4c1c591eb7d3c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02552935ccc8f57dc54bb0b7a0bcfcd7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc209e2392a0899c9d4f984e84ff85f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38965a7e47b38e6c544e790c189653bf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ef9d36cc31e30560210375bdadc7f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd58f79902709bbd604e05c28d78c2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49410d2dc6bdf108050f536c8fe501379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082964fc8ea033e3e4d6ad9d145e9f0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a245728ca3a36c5a2e68c433b80343381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ae3b158d5ce8c1c3484f236ff7996382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adbc5c4dd4dcb76a70c59a888d66e61383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9f5625a11d580c3f3ea514f239a65384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f4bbf5cab6755252aed69faaa8370385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791ee9188d5b0661c41c8770c776cb1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d35ea0985a503f3c8e0579f6ed0e6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae7e17243fe679ab43434648f2e75b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ddc4af4cffea5b97cb83534386edb5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d54b376f5880b5136cb6af8f8439eb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b88b19f752f5b9c13a9a7a09426be0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f094248d16575a1cff0311780b2877e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b123fd183d91e416de5092e728928393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d9134449a7147e95b301d66748456394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c22f06a16097cbd918628a84bc0fe2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4367ad01e9a8cfb9c429af4ac9bd573396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00f838f18d708e31861ded648c2392397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887d43a7411e4583f38d7398506ca3b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d759220a7ea2d7f91f0d46d06139aa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10467426fe6524d552e53e70559ddc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ea233a710ca617a2b66ed0968572d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7752547833cb20d803229e6c4084564402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301506565f0121fafde15489eb11257403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03958466eadf6e11113d6b56ea4a64f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f77e143567927c673a25b4a2d9943405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe3ffba4fbfc6a70d1a44fa513bd6ce406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3fc4721aba10c802409e747ab1d24407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c6de6d1106a29ef2d1c978750eb98408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841006088274d0d66d330c6513e5a952409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd806b2a62efd3c46926f5165914b4ac410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1263f23fb7fe7a9f850f2162b58aee411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b379704c261fb01ccb9af44689cefb8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b02a3b229834abaf28b1ab3cf49588413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661139c3d36af4d14542f410f0a14649414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea918ce92ba6fa21299af35a9eb956415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99935e1f3e3325eebdb6c24f7ed657d1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb40a2f1fc0417b873938ebf502967b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c99f37b724c12991e8d79efd48321418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851bfc34882e847262a15a21ecb9049b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f1a1ca44d10222c77ddeefa010bd0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b048773a249492b54e7d2880ddae46421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab06ac8f8311ad767554f2223f6584422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128fd4db349c916ce58fbd5bf5e846d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23684158e5e0d8c2ba67ce05298de7d1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c20765981a2ae917e2b990919e157425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0b4fdec8b90bdc86feacdfe08afab426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe09f434cc52d51053ff70bf9c58c7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28b941e2caa0a6332f92cd4bfb1af7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80133b25ec9350340260b31cbc72fd49429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152be730f19e3900c4daa414132a130430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32687377ada1a1c75fa2722a2cef3e69431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6089b71a357cb2ccc4d920a581b771432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43de21c069c4646b9fcf2d16394263433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73bc4af0fe70e76bf2465f8df5f60a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519b04efd6a876e810f51d8a9c69be4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22601807ac4c4c33b196ae9c703d2ab0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b38410e35b13a5309e4f5132b6f84a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5e364468c4efd79e5d8ff93f36098438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e7845ad72adf74cefb592e5c49cdc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546468294d4f9240413ac97f71f51408440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8bf233e490f304267219ab93d1a5d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277dbe53d357b11b3e7cd5ec2fd0613442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffe36c3b4d74081ffc5046ada5874e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1a2994e4d8404f039008c9b488e43444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd7e6fc89530e901d2551fa198895f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728206c9ebd72855f6f4ffcbe4cbde4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a68eeccfb859d4c160c2f8093ff1b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6ca1026e4ba5d3de9d637cb83cafd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f22b5f86bd984c778ededa6189b990449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4baa8c2b21c6c88126e10fc574c0740450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5eae1a942230f50860a6f97ad4f17e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5027753aca56112c0ec770c9dd83a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6dc99f7e7c560e0c24b74ce72e2c4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce6a94a18002053e95409e74d51758454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6a706a93c07fd8dd5463be02df6af455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe1705640123cd79a7fd35b2f5b2ee456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f051af2cfdbd3cd5b9480d848bed441457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ecc1af17afd0891345a2c8f22a8f25458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c3206bd33f7245e5b64e4471c8bb0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24da79c09bc4e60160d7ff7a7e46b24460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f73b58f3cba1075b28a36661bc9ae461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2bb1f5a1ce5b2be15b0613e1b80511462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d59ec525bceb64e760a6a41b5e197463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc4d30d895a8683a46c40784eb75a6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691af33741b8acf1634989a69a7fc60465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d20e81e5772b8fbec8fa97791b78dc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31aef01b07069ec64879ebe0c964121467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03e1b3a92362fac86a083372de8e98468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c462a89f005f021c7d71db3dd05081469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43d44d5addbbd61c34111a14909efb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc431c3ee313fae2067ecadda62286471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbaaa7e79623f975733cc6c6eafe220472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5536bea6399b951b5fdff82b20d36473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b7db181f0a268ec003d283902c083474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80b63c7a09f144bea5bc69cd788834475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea321a04621db325bf92a58dcbef28f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58afc40961938ea192b1be8d575e680477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878d5a7a9cdb1c4bb576cb170ac974d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe67bcdee5f7191c8f6bd0ee83f57f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975abe6f245ba0748d2c3aeb3720364480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed552e8fd2d4e256660ba077e74f3a22481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345723620252f30497692d1f4a692009482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c67168e6829ce511af362e0b6c4982483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2d3d8912b6aea585ab3ad44c3d600484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f43dec3d80e092c07a243d8ed0792e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b8d44bcddd53e902ba5e67f0e556c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9f7b329c3f4ca019aebd7c78b9ee0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc8148b54bc3bcf7edaa05f304f5ba488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc8259f980625072ce744c8c6ae64d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1abcf832390d4447d8efdf93e60a6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f332bea6fd401a3d63453dac78c9fc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e5e031d35a5fea7bbedf896586007492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25cca7f3aaed9aefb94b91cce444bc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f9f7dfed9affa489c17c9d2a54d09494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734fed0a06d92d6e5dfe4cc6efcfc30d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616edd06986a2520654d69f850b584a5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85dde97560986f45c8b40019389b053497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c3484eb19c430923ce0fa8693d417498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689d7b78812feed075af25d69eeaf0c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f88d505777dcd9cf8205ef2b330672500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e90211442509a54c48da437086ad1a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba12bce3c3d78510e770d5408f73662502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797750ba9c43af266ba57fc305c3672d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e9c0e702e37a528296d45dbc7d024504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455664eaeda801518aa9eadb434a47e1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead00a09c9bcd239093b4b50166f10a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe727ede0e24dd8aca1120339393f47507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2fb9f085cf9497dea59be75cdb32bd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e7570a1677553bc1e67149d54643d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2b7f01da7e8e740bc43cc62677924510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16bd16969338be80bbd43129e8547a0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a251a80a35ddd8ac3fed4f9a6f5153512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f1182218fc5e6242fb029d6b6d613513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c78c0cbdae1089dc4308f2ae50cd6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a180efbb0daef9e6d0b177b66ab27f1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7cf290e01986fa3de16d418fd7d87e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b15aa78769baa1c2853d5a579d536517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5353f13c6090b2fe8a2755ceec5b0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2cc154271c36fe46821a33ad7e4786519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633133d8e0230665f8f8ea4a40f1ea83520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572aa03235aa429bee9c9b1e9c3580ee521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c3a7786b3b17e068a85bbe3def74c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2434cab122ceadc1add35d366610d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9adea5179a9913eca4f5fb41a42c0d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84bd9ae67c3a2bc4dfcf61da9637689525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab730a4449bda36d39e9fbb07b842d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed503a0a784399b721fa047335083a1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f478a1f91de93d92da6132fb40fdcb5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f5d9fd4bdf3c91f6845b590279c52529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97533aba085338403ebfbe61e94fc6b6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796813b83c8b9bf39dc4c3920939fe2c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f31593475e5a39eaf0cd6ce398c5f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc437a87e84aab4f79993105283e641533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed91af77dad287b31a36b3937e32c7c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d371fd8feedf7619d8431c1ac3a104535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a07ed569d6b320c1f4a20410c3c165536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9947639c396a9ac12e386cc7fabc01537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442cfc0ab953833bf24e91078c64d367538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09a85dd9a35224f8a0ba89f58e4464539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07f4c0e7e8c86c425fe41aa50fac13540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2fbbf581fa179b769985f932a720bf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233f4f5b3db87145cf026a86f90593d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1fef790588366ce3b9e7c14e9a7546543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d8400d56a52641e7c9d1d1513b603544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff816e190b0e40eab5eadce1ab3c770545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c200a296adc6e3a3f7ed1c8a6956f3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91fcf4a91cb4a8c21ddaa22b5271b1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c188427eaba23b9571f73b692a8f731548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba5088977791915e0f051e9fa52ae1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143157eb6052cfe852cab74e4ccefb6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd297974210b8a1f3b374906282530551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3154f92855827b4dd1967c15e09ba8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f520a5fe8fb273edc5b11a0ff9f49553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec721467961a6ca269fd7433a2794a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83bb3d63787ca357ef76ad6aa1b2b76555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce5103d2c24732ef9bdc8d40f546b7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9cb45487af8fc21f6a309418134437557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce5f8b2fca457aa73d76788c5d0403558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7446f736baa181b681ffc7d914796c5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7ecbd1f560a6b3cc18f837cd3ad1a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ecfc22f0859fca7d5f9705110f21a4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd93f44f219d03242668fc5a309b32562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1eb7485ade85d3f4d90b20a50afc21563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7e8d1318357ea2a833d480cca0fb6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b45fae6e2c7bedab9d8c7a8cdd6155565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06218c1c0782b4432e3d3465e5de3679566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dbbd04b8b3966c7c97057a545dd7ed567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea08df1f63b7f9185362abcc947835568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db09701fd757ada24edcfe8464cd3dc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0fb0e0d854b052cd80f97929fd44fc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ffae592dead6c9a2b2e59be9f2f97f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9a81bd23ed50ccebbc087075681a1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e0d58d88ff0a2ebf5ed77e457dd04573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6f2e716140761d208b276d18f4072574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62f83a08fe2f0035acc7f105a7e48c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65949672cd90089f46d1f63ce0fcb7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263f33b8db72da672a7183e669526b5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def91c92ed15c16ab19d3f253e43bfb8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc032c77bb75e7f90d77c137e583fea579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d723654c78e25c0d4086b008ac57b73580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e48f5697ac47da3e8e06a8bb4705d1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032246d28e84fb4035f33acca9fa3476582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3004d30216b18d6f2c00e2a3a9bf89583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56eb363c6f7169ea990280d10a87f2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d399e12233d3338bed0173ef4b17262585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0fbcd38ce41765a2f801e0a11f91fb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6011026479d1d9842c9c6bd2ebeec9a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb34b2ca097619fa322e47ae4ae6bc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ddcef48adb63969687aad21b5a07ae589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4240dc82879ad9b994f6a8e7ebf2ed7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933bd23efa44287544d24586b2c0c1c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb279d3565150a957b8a55e6dc4c10592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810876c1b3532c30b22d9996e1d2967593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371fe1ca17a6da05af769452469ed005594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94471c6fbec46616e7738dbfa90586e0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ede446f6f16b59f7333ee17b3a2b09596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be505d6cf9117726edf0b7a767d98a0c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d142175980541196f4a6a3cb20bfc2d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c57bce5c25a5820f66356884c96d4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b930305a46f2f322688b68c560cb23600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c316c9e0a7c97d1db4ef8dfb34292601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5ffb242927b066cf7c2da71f1aea4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b56510e5d29ddc52dd200988779a5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee77973f139f65576e1f4d94d44c3f0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb6b7769aa7dacee5b493c39ab8fceb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f5190b67d3fa731de8f6a3a06ca7a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e974c4e6258dc0217d18e0c58daaff607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577e7f011e3423fdd90905338dd367a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c0aa332d42761c8309fb25577aeaa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce035b329e1534cc2be8d5e1d385cf6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc2d0cf3357d2f4e6f6999e2cf06e3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3dd2155de62b20b35a206a3bab026612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71282531c1f25c4f9dd29f932bde5872613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4192160b5f2e98dab007b93473b578614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae98cf7a9f0af0e4271990be5085bd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7a24f3f066eb625e43b8e414556f9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008a0ea2a7110ed07325a8e61a861b1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b4f4fceca03edeac75d5270d70eb0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9c78e591afde725948f464151b2ca619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a54156775049ab05b92f13f70ad8f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dcc6bcd3ca354107a95fb9466b3744621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754bc7a6b4b5e9a3cec490e815d2946622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260bbc963da53f00f95bcc8b249fba0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d99b12b47073376d05250bf6222fb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce354575384ef54bbf97053def3033625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb034156d08ea23e94fcaa6233672a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e1fb72b498d3b5847edc28663f458627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1293c97fad0cbe0ac024fdcb4b851a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb044801630ef35fc800ee4e1aa8cc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e29d318c846bb936cff90f766b833630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5cf76ca461a4fe91c2cd9710fa67cf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3678480f551ab90a15c825bd93869632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1397df75a55945b2c0f5be4fe7722633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea583e27cd3f7a5105be685b16bd28634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0436cabfe7c295a4a9bb702edd6ee83635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb869bb8b6e9d5f138b9374a7bdc1ce636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0f11ce9b82a4b3da5640b4f3b2424637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a03e0535a90a3840a7f8530bad980b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa170a36a374c92e4868c827824465d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523dd91f028acb1ef54332c7ad4aea83640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f4f68d1db6f8c2b6a13818eb1fddd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05077ca6cb7736acbe201fca3e4959b2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0c4fb137a783fcb68c76786d89607643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b7bdc41060c3ceef42f727a2fbebd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4fac67254180f4917df13624b717d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2e728e3f2db310febc5508e77b9cf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff15806fbc4ba8418d7e738a733a87c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc344c1b3d92511c9f349a3121101e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b6cc00e3571be87b496fab4ff5892649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2170dfb4ff59fd1828ab58a215668650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f7cdeda7f0db47793963c22104d9b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c511af1015be40fb879b3ecf02efd3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf53ebea076f5528507588f26e43ad4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77b93d49550d0d523f0b322c7ec088654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58f50902869ac19c95dc63c8c4ea0b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01f679975fb2a8ed3337a2b1781914656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce176971d45c2a60660ffc4c51ee2e8c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6ed47a75eb363496ed27c6ef504b9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17133782aab602fb88fd7f71c83e41659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02e859a0bc57ae4b34159494a56468660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340fea52176a4721bfe5e84da330fa72661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb65ef5e1defe28686bfae404dcd91f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186030bd5f69126d4fbdd2d6ad87f37663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d852d8e50e152b792dc7b0bc7938c57664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba51dcd37757af88e4edaf2e27c6c8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b5ab846e54b6a150d60c8f0b6c164666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fc2bee32de6428431bb763c768719667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396fcfe8f7e78216b55eda10b84a3cdd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076e7a6f15c1b4f4fcdb6c474ae3239669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a763c511d929b9ec0ffc96dbd55d67670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09764aa9528c6cb44560cbe4a703678b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73365622be6b3bda8c148c49ef014a8f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7ff3334866e3faa3bf69c7ba23244673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60ec7ac58f4154941a5129c2410c53674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a7b155244b9a56741511199de1a1b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da469982aeb00303cf3aae6dfd3e9af676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f36e4aaed8491ed4ddec071c92bfdc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2742b537ce0b32e3e5157c23a302e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6905e9b40789bdeb79d0857f0c8b0a9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b4c8bfdcb43cc711926074287c300680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e78535405ee3eb770d94db872489c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db068a3f985a0b83a574dadbf669f2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24600fcbcefedcd95305ef1468b650683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca1f819bb0e697d5e6735ca1a662d9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640691a65960fbe63912df04f549bd35685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac3532c95770c704eaa34179e67b9b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d735e10f46e3c01fecd104968ab53687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1378f4eaabaa6a7365bfec559ff5f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e950ff824704ea970d52f87632082689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea75645f60f6c8447ae08fc9754a8b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a478084a861cc7378510f851a72cb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08beb8d05324aaa003dcedd97d31c69692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571339701e1450390eabf7c23e5a5f7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d48c7fe395789c2e4009a312a21197694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63e7a19c098681124d682d7d0d477e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace92ad08f5b2121cc79444350347c1c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163c32c29ba2b6c2c18e3f2944c1c04697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182ffced4e0dfc2547541ea1fc314b1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d4c75191b87a098183b945853f263699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee90dfb8c601ac774af16334c30622e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e176beda5ec7b74f4a4f168be56da0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3321518d636eb06015679155cd28c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddded56ec5f3b0245341593dcb17d89703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35f00164cd63a4afde159930459411704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07d6c3fb2187b361aca4b1bc612b47705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107751d027b2b6da1adcf6323f693722706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d193dab03a7357aa0fc1a937ce9218707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a60bd15a88612eeffb4cff60881769708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dab30de34018bd092be6762aedd99e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6840bbd93f4d8ae6fd9b111c180eb6e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969b5963fc359061bdef5745cbc951c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8e1f81c28df544d3fb7ebc0fe00dc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675b452ac004b60d2cd416cc7ba7ce4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1201deb2ec1e4c91a3e3b554421038f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0465abf06d660fb2b2384b7a6e097715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75fd4d7e4d0e60b0f521e0462b7e51f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7e39ca742e71c8d90ea1a9742e9e7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf47c491d370ed02214e4bd788daf95718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69986ee3804cc5a9869584274111ebb6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6024d65d7c829835571e0acc1b811c2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4edfd16f749bbf2e88177c4ce0c22721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa85c657180c1c666b9a2d9b4675383722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e0a3f49e7107892004e3f2802b8aa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fad45fced637f88e77ef72494bec5c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c08e994b8487c32885a36eece69b74725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9622c77876e42f0e73315ff649bfb79726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d733583937c9584abe44c61879c9c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1dc10586ea5b197ae7d465b58a29c2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892b95977f4d3ca50ef0353d59ecacc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21ceed82d4bc8203c7f809c4d50683730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5e237a3b663d4c2035112b24f344d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1068a6829e3d7e47f386a170d037b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf7165c4f12569c63ca29ad350999b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ec37178f58fa97b60d876781f8253734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcedee41e5420fc84e898f1c76a49dc8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c169db6f434dc5f0083f7f1ea6a477736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe855c1457de1cd93f5ce9ed749af1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce5c012e09e32ee5821ac6c45816fa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc58d3483b95a75eff4e251e10a17b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3b2df54f468d3fc47c1cca6d3e51f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb082bcf2a328daeaaa757d70f97bda6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e619d2130c31d4fb560bb34d0ce5f73742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2edfe09aefe07778cf9045e2cea5a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07218b4dd69471e4fdb04cc28f9316d7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1dfbb6f5f5b87eabf71c6a4534b007745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe353f0134dc3cffbc882328afad73746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3ce324fc72ee29e5a1840cf2dcbb3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537509188c02136e8ac1ef221d4b9e5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9fbbfcfc269e5747cfe2b49749cb3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8545f85b9625e83ca327bcac523d1ac750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de778145ec4c4960697f3d0733a1b1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3c6a75a8756478b7ba188c620ec99752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd438256dc3501b6b91ac7ba245ae0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922026434ff25edfc7604b2d346dd5f1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c907de661e46c86325c4ee3d7a44ea9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6102374b3acc633a7e09c8a0be17dd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a487785b3891e18b7141de471279d5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d586a78dd2958054158709e5631ab758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f10fa0835694717d02a4a15d465a9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd2f4470a75c817c9726dc0b4391d41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5be629ba677c7762dbde316db69ac42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c183bbed249e2a2057c5d8c142039c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08f6bb0ac55f942bd0fffbbd0073554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a06f75b3480e1432de36138fd11465.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4ab4914318ba8e26970411d2ef9e16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041bfc6f1da1003f1f6efc0d7162352a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1e810c74f6e70b0afc824bf1138bb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5390198db2fd5607d36b9d7cf9eb729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b4055e51262196dfc09f8138f747810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb8036ae563c8bf4d570d6f2ab6ee311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd2944f4b04d22f5686b8df1c5792812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970c733fc64cd3dee919f9c1dc1982513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93d3744c5f832fa01fb08f4862803514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add9aa9a22e3638a630c0bb1c09fba615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70891a090bd1a50e89be1f01ec79c04216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26611f4db9ad5cce20a3baceaa9e12517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05a02fca8f1d7571f87f24ee1eaacf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fbba57097b4a51079e1463e660f89919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9d7d03ba26f41c210d2a9cdb72fcd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab265d3b62d5fff78b0da7bcd63e4f4221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070d8541e9a585ca4f4fc37db444ea122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476849efc501483e6e1f7d8aa1b7995423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b566592edb302fd330253164e672824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ff15f818eda5d183b27dcf62964fd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226ef48612b5a2fa7443cf91c32dacd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb85cb6bc696775af906242418237e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22705a80e788c178bdfa6c039139533e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccfb075db1ff0512e9e200d934e950829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b950f89e0cfa8457a9a47a5893022b930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552dee71b51c5834b7d294b67ef4d1931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10617d97d8eac6046df2969cc97f7f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119486dc7fcc276aa7dea8b31fa155333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48a59c8b5d5c439b4e12071a3e705c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d00e1c1858ccb065a67d25922cc02535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46cee48b0e0fa86e3f61707cb22a27836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6434c475588a93af0ec05ce88e8b337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86573275d878a06445f131cfca510c9f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851f339c7de79a8b474b0d8816a05c739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954fa8fb408be5a20a268d932f8d5fc040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b59501a383951bc3ea8a075311e2541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941d60fad8996b93b152bee61cf2a2e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4ebb90945ddd19af488bd5d21776843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05be52169bbfe2fc87aaa8546eb9d0b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3358fe3ddfc0336c64362b012a14d2a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e285f30dc8b62995ab0dc7e62de1046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894bffd284ef2f14fdaa572316ef388847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4a5f8fc54712dc64df09fa350959e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ad4601729fb1fec4deb4d6341fecb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a254558a09d4414e34a726b998eddc8b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ec933e3bc284c8872cbb5cf0304d251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08d0749b56b55169b0a24a6c5d19ca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176e6dc9e1e3287b0039db7071e4f7553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febbe47ddcc8f484b0f96addba87e5b754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b7be9bf4010dd2bc59e452803e4ec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51442e74cce748580b27e981aeee1856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4647f938d6782e1558eafac40613357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461c63ac61be71d651db2fde82ccaeb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e2f94992ecf87704166bc992e76ea59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7729ca5cee77e4062835004b6a42d7160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558ca801458d4d0e418be30766da3ce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d973d32dfa06e275b8fe4a5aee0cf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76175783301f19866baf9925307bd96763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d2ee8d18123d53daf8db96e5db39c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90659b656c41a3ee19ddbbad0db4761b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453867aaa534f364115f17b7655c4bca66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8cd865f75ea4facf79f1d5d18766067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757b59ad4a9aaf8c4f91b3adfaf6e0e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af610d18cb34111f87945291e0ec2e269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef75cb5d2fcc1810345b68a58dd3f6970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4f88e9b43934b648ade90a2d55e3771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1dc45a11801f28e55b139a87efb4572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f620b39fa0b49eb90e81274ce7b50a773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6082a18477047f84d2d6420fd66ede74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e10d99713e250ad8a4274fad0aa9075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302321fe8655dc797a605a2a9a4298c576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf973b5c78f698ddbb10c44172914777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaacf1aa1c2a70bc2dffeb7c7669bf1378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b070534d968a249a525940c4a3eba779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5db2f6a1c110a1732ad3b66d57bbd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc29ed48bde3f38c4c9b310d111c23d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265c2d14db993c81c4abd0d8ebdefba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172441c51d073e535262e692fe054cf283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22fc9b2880d24a3607089baea00e70e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49450eb8c74f8f8de5c37882a4087ec385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7b30f7271b8ea3f375f1acbc6071486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5686630c0044d449761d737dc21023b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac52e4a4625c60ceefe016e5ed058288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc8600bae7cc22e539d9fef2ffbfdc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebed728c0ab60d0f008bddf63aa12b390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c284248227dcd2f4e67d6112dbe42d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201f36ac3727004eae59d06e5d9c92b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7048c7c0aaa7a01348db96e8e8bb5f193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d18643f8b59859c93f660cc071221394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61b9cf72d2a5e541d18acf9cb82af695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d3ee12d24ce46a7ec44ece136b54696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbef891620da2e96a03f24f056409597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b94c5bd3e16cf9d480904de3ac1f198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a412889a07707d847ba58fef7adbb7999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f02f59835ecaf5f07157e9d535495100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58df4ec1005bbd009ef5ba6d25f4641101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc02ba5f067490096b3b1cfacd029c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f410d45366954a65cd7f84a5f52854c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5cc36d0fb005590a709352a5bc9d6f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a535b36a8753a377822b2167bc3f4b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493718bba9134a7d0aa67aa87e590bfd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4adba6ddfca73dd4235a13594f295b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5f0f1c995e3886a86936fc61ea439108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6c26c6523189722511abd9b37c0d5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ad330cbf3a5f048cc769d76f802dd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e381125b1e76d0dd81e589f8c1cd6e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587a60c7ac9f445cd40a3c8dcc6f78b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6d03a54148ef8d109fafce7c5d66e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b194dde7a34622aca543419c4428dc6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e0c2933647af8fba21d06393c76cd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7359768d736e29a704eb991084ba0e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d008575c025d4c4b87b730fca00b2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44643a2147120ba9946622ed06d03696118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582c1b4c5f6e24ba9454a6f7b132700119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a0d27a38f0b07475d1f268ea8ec8a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50cef05307ebc9f257bd281e58f800121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de327e7cd9081801529e08a04b186a26122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff2ce4cffa82dabaf747287c403f8b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28441f523a9ec7908814afce375dac10124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe2a83fa7f76e7bcad30177e625f51125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302bfaf4287b1f1d4bd3ad12875d629e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de52a0f7f7c041a706ffbaf2f3332318127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50080e2071d03ea370902b1c89f9d9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e2f778c3c45e90446557d5d5143b0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2062886b2f2a6d78d5c43252dd204130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09727bd58a8c8fecd31850af9e8733d7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f82de51eff472c68defff70f66fb5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535fd5b9c53895eb6b29d859eabb6ef2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c41b7ae5226b3cec18e4b3887d209134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b49b4d190e614536075313a0ca5281135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7066cd9218fb498ba449a9d4dfeb68136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2cf20f651704de185fec45d55f5df137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc858af15ba89b20e54cea2c6f29a2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8fb0e087f7ab652794c9c0ee4a006139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ddf51a2d638cd1cc4e8e4c78ec784140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc27bd628c2c2034507fe929df73631141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9bff5a6d9af7a4449707cb4bcb3e42142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6703faba2e6945025578940a76bae52143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8eb59ca23b89afdec410eb6673289a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30f46889826678fe9a2731ae954fc0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a610f39d37587f84740ffeeef026fcd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33bcd7381720f88cf5518a7f5bb4a95147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c6eb80de0797c3b291c9cc71c2e8e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da712676c1962252217447f03b4a966149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df37cc27a4ad6c3d108f6a21695649b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188cb4a3e96d2eb8c4c23e50b5e4409151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a2f535a367e44820061c9ab61122f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8bee882ade09faca17a76f5ebf941153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b165a2d32a0583a802a9b9277f2d37154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615a881798d66af73237edd9300315f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147766de39baf8283a8b0e5c3587c328156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce9b2cdbb16acb69989e354d1d9bad157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77959fab61176cfdb95f265a529ffc6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a59bb7f6b76461d615dced6dba42c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30913b1ef71f2b5d5ed71de7f7318286160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4055d370103a6499be6f48cb46af5a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5875f057bc96c5702cc17f5fee3f43162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93cda472db17a00847f407947444bce163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313677bad5b6a02a62135d38c25b096164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f446752aaeb0e9bad2c172a07e4bb4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721eb3d20291974dd184dafc3ae9fc2e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f78e7571a41d33c2e5551bf50e8e5d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1519ed32488d254bd194003e07186168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026d23b6bbf314ac9f8d000c13e703f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267f4d38a88fb27be48668ff6f08cf4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be3a6c9d2a285f18f7de563d1ed353171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aee80008aee5d5ad478ba1e2c343ef172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4564ac5bef13275b3e7e4283410c04173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85abe717aa2185f6978a5f2b3b34e209174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07cf9a0675a6d115e2433c68fc0a66175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787244df58a36fefc4a9b542113106c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53b39fcf1aa7d9347bca31cbc51dc8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49898ac14280c8280e7405ef304816a0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec9926c3a9e65e9fecce37cdd76071179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b7955bc77a74cd0fae5e6c4e6aa78180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def5ff0b7acd6f78d0cc48825ef845c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cedbea6a3ac80fde997033e721921d0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdff31410971e0911c5a47d8cad9f54183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e304612696c527225a774152aa5e94184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8687d96b8bcfb9bd9625486c0ad9e3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f6fe66dfbaadf5702cc5ebc67400f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda9733a52d13b46d3ac5fd05332d55187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70362b15fe04d18003d38023547d5631188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d935c7cabf1144ec31334083b009545189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d767cbfc012d692cbf2aa6664b779190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f81c0e3ba88347d00975f2a820493b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee41d723af4cc75f56b2d8c24634e4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38fa49f6e38f7bdd47a321fab4fc1a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1595dde1652cde8ae6d39458d1f78194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd78f5baa6792ba3829e11597e9ce6e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a26f91c19b12471bf5bde0108b7c78196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4b0755850ba965bb60f8accfabc0d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79013ba25e27e5607f3170febf5129d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97641ffd95742ebb21dc4d99c11336199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba247f6dcaa1fa239cf81f5d5d5d194200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec9a50f6c5d95d1b06a7e8aaf310c9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c6301478cc4d89798264dab129c237202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40b16c54c9c6fc1352ca2fd8c8c9d2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a33f03f564178dad75faa95a3412c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319f33c5f5183976a44b427c4f797d1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1a2a1873d6e22921d3edc7b366c51206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a5a4e6d0514d909212b9f092063ab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a1bfaa5519f3b2a67f4709fadda18208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ba1ac9dec200c0cf8b826bc26f5a1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8c2337aa757b38cd5ba0e07b7f65c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075b996b0fa853e52dae7edbd25d74a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f0502a716078589766c270410468d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f20a53330c41579c2af3b6cf02f28213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0192135b2a2757290e0a12e4cc73d1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ff8c528f6ebf8551a36d17524a07a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af388edd744a57fae62ddf856adbab3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c723a19030980a93979ab52435cc3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b177ea019e0aaee056080e5dbb6b1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d32e7e0811486dbdaacca4a20e4ef219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed69a36691ae93a8cb8dea87ebc415220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29726ef083ea4a286f37de65f22bf89d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f45e7395f37db4383a0613d3646eac222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe97d36775e9c0b6d5a440d5e5630a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c267892aaf9aa22e7b8b3d9d365fe13224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738cc9c1aa73313801a91dcfb1f3f8c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f61fe58a44a848f9053adbe0e29d45226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae035bbe0fe328dc4d6c58e9b65c873227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a4f20ac1005a00fe54f929d14aeff228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e193919a1521351f1d47f23e1e758d0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11ddb7e061e4e12e24a69ad7ea96d7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4af8a8ea8ccb70c1c5ad5b9a61057231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08464b730205c03dab2bb0f08425517232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2a71597d467149616f95234c227de233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c409408e053778ec771ba01511344c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eced79f72f59f5d4c9510d732646692235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a43fdf0fc43ce3d67a2a7adae335b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7ce6bd07e5e6a2d13fe5200eeebd5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6cc73c7f4e80d5f9b29a558319738238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4635022a9871db0dfa1729a52df362239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707486fd3ab4fbba3e385e2eb899d1c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28de3b526f81552da620904d030aa6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1ed17c2221a449c6ca715ad90c10b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6c47d88b473a5e2109029c8654ed8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701a691cc763f18f79350c97fa52022244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c76ef9f6a8f9340ac35f76d40a1ee245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7595111aee9c7c824faa3be00e9b3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9afee3eef34f13aa4df3227b91fe1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1faeb9a54fb16f6e5f808c3be7e74248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495e94aeaa3fad46cba7dac9eaea09f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e8ac57d42a121c24a93a0b9269bd5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7074678654e0b0049b5ece785dbe5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924ea18f66a516d8e845c0d5a203473252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c84a4752a6e30f25c6fa222a36b05253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2eed86211dea6f3a066c44e0b2f3f4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5437c19077a7bcd677060e2823f93f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb6a39f634897b39c44602b60c662b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834e90b6249b0c45b9c4cfc95fa5303257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0e7467f7930acb66e3231835ace30258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e6b35f7637dc72bdeeaeeaf92d8b0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377aca2aa6a53a6d7ecf271ad999ba25260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea8da4972845df5df839de76647fdd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb792c22ac071945fc4c014478029a1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf4a8ddb6dbcecdba80b9a15b080c6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3bf822395ef1eb5949d637e022590264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8cd31a42cc33777a7953c1d851af6a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08ed2b87f559617231825a6f273f0c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c65969156657d78c01d58e2d3d28ce267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ffe405fa9dc8d97e66118d5ff393d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf725fc004c1dfb530083e8e121acb30269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a259f51645646b7241e13772efbac270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e40fbde7678e660fd0dde9c636aa06271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0ef2243cffa2b0f106b999b817515272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b02b36d03cb1beb1c3727161a6db2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2227d8a0f135937a295a9eebc3ab0734274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d46cd56223fd3bd03a5ef7830c01a4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79f460fe6bea21f06911db69e515a7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c6f112f323fef19b7ac68602364df277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83296c3c6e6dc580fbed3e2814c04ed1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3c0055f896d1888e971045c2d4bd3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42cbe59af7412f09cec85473f51584a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6fe3178a1bd75813be89028e4df17281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1373330f7b9826b134414bdbea118c0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccccb1d72ae5a588d65dabdb77bd31e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa681b13c562829f3640904f5a39e45d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c26e3ee8a4d759eab478dce6bdf00a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ab0397b48a90dac9f419cc0a09c35286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5eaadf8edc45d04d113633ac3e1371287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313335b701aaecc62c9ef62498bcdd2d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274ec38c26c0ed98939bb7cf7eaba73289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b812dce650c75254147e4e08d2bc88290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429fe0e552a460e32d325b644fb30c06291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6af6559c6c248ff70f613e34347d8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d533ffb6f791b7d121ddbd8b7fff10293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d71a5c561a174f6414fc75b54bb5de294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83cb776730ec9df4f140dd906fba40295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba6a7836f3b5ac217fc2dae5fb474e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144fa316e1a82834f2ae385e6a034e0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ded5e6b5f0bb179e0bc9f994e9de6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2018736d353c88859f0744a76810508299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf0ee40238469d851ae95d972e9518300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7097a20f7bdd458382296db42725fa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c54aed0cac7427f85e661a4d2026d4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817fab0b9b3c1d83da4513ab4f0f4b6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301a2eea2f380d6cb868b94d0cf0919304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208df633759675492e20925e54d8956305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae818bf92e9e09328d43f388053412306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54172032b92a637a27d7d086b829a624307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e46793509a1806c43f5e1a5aa37c6d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e25dc85b8a99bd1ceaf30e08db3ae309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad59c9ea571e51db5b04553062b7321310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75149ad2c825370ec91cd92662e4bf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84eddfbec172cdefafc971e52e866a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ca50ed71370ba612c65aa6ddfd7d0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075eae4866995090f1f2b9398144d48314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c6f62fc522ae8947a99b2847bf236315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0828bbb6e904dfd08fd8481b4c52fff316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440960f76cd8044bd05a0a22c3616d8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4951337b204ba5fb27230f7db9e9b77318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b38d1ce13edde15a5452b79aeab9f2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238883f00c22ca33efa19dc39ac0d40320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc550264ec2962e8965487ec1e1c1216321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c03a1f1508ec15132cd826917c0954322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b177a556fef68d011879e90dcdb02323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c1abda6b7e5a5443c161ac81e914d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ec2031b471d2164c8efb0b3735c37325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e82ca63c4e3d5fbb7dc5e8fcbfde15326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a19dea211050e3a9600499cf820c82327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ec4e5e364637966704d6201a35e95328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c0c406ef9d07d0ea25676d6024f05329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654cea4be263f34dd6baa33a7b607d3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad5359d1df022faee623e59b1ef4b1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48d5d619b281ebe75881cedc8dafd8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87681acb60c5a0ec76feaaff5ef944333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d643f83c6b0ec516b9c7a3038910982334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59393fa1699e5a3b9ca415452398638335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf9cee5e6bd588f508cbac2a995f60336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99a396bf17f039dc0712ba01d791b1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d6eed66babae8bd430d0104911ca5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda741157090ae2ad77470c30b17441339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7811c515048d6faf223d4dbeb0a6a3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcceb6ab36875f51ff2347b2a655d63341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585fba71303ab014bdd5315875c771e2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d6bc1a19485369ccf87602c98eafb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c200f942943168219c859601b8d99d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505841135bd48933836503d8781b5155345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b315610d0265ca1cbcdffb9f43130346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc52d7c3709efa96db5c8f2ecc66ab3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a86b0ba3cde8a026248f530bbd6638348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43d0188d71d151cdf848995a65cf7b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87691ca9a4453072aed32ac5dc1db1b2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49a6328493047b2edb72d2e59d00bc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ff6bd59271ca9e312501fa42624b8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b824ca20433a556f0a0c81d1447a38353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c49b98ca491a7c143ec14862c61cc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f225e6f72241f369fdcbe7d842b96355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f72df8865d9fbd77261b8f1d1570c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40011144bacb3c7bd90b27f4188c9bda357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9dac1308c4375342ad6c49e93c782358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f84f49adf73b5107cf16b522ac04f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b616ee755a9d0f51f3ff9e49f6d0b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db29640068750d8802a38cd993d873361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e3e3651f7db464234d8f6f962ce42362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2d7092db0275cb220e6761248aa89363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee8126a586c8d30a3a762642a622f1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441ebf8597062b52a24beef1453357a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73127f2d87d2a461a77c1c14786b6e6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc198d2158840c61e934fbc984febc77367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63770732833fcbaa452eaffd84b9016368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da02fe46ad1209e936c5d17772df782369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3cef6f7dde2dd6349418c6d4511c9c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f749f875f22bd51b1a0113829e161371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8be0b907be7d53e9f701d36ebbd2b4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf89241231bac027a7980e5172357c6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d7b50cb6c62f0b5655e7a6d70bc14374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99fbb0865adbc85ea143e5fe0080b24375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400fbd4ccb7d292228ac0c863e1c92ec376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9d4d7333e4334f210232e0ff6488f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13d286f22fb15eb42f511bcb6d4249378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aff0bd4b59ea74045cf596d1c26250379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895bc71f43a89c39a3467aa2b2ef1984380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e83aa3d300b7faadcf926a47c62cf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ffd2811eb45cf3da108948d7008857382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865db53daf1b85b7f7b3a9711fd7a187383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193e6fa2d4cf367d5f267d379fb123d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588bf5c6aab7e0779b2c5077098f69bb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382dd024b62858867151cd91daf0e627386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9adfbea853c397bb99fa004bea7be95387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bfb530dedb6c032496ec51a60262ab388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c65862d7f0f837a71746f177d2d1d6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8546813adac59f619f0d8f2747c69390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab3c241bc4337b911e2829dd87ab39391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dcbc45df98f902d61f46396c3d5ca9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58141435a99a1d006e303b65ef250ae1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f454aa52fbf555842f02d03e95db4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a5d2c74b1102ccf3119c7dcb32ec1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa396964482a6bdd12d51c5b23b448396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30261a74ac8d5795c6850b0cbbcc0a1c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791b961fcd52f482e18251760352352398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476b36d9730466d446fbd58c6882626399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13185187e1656224c93ea5ad0dadab400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa241e3ac9baaa221a215e6bf0bede47401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092fe0afb14d52ba3b30d6fd208227a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39caee7509c3612e06f7bee728dffda403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e2452f3a0f51f73d49666c0614b06404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3950b6e3c298f5fee3c1934f1ef2a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac50d6fe65dcadae094fea614ac8bb9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9059581546f7df7b93c16482d7300e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477969b014ba40ceb9f83873aef9b9ea408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f88192fdbcc5872659cf4d8cfa0f9d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0e20c35446c659d0df8e5af853be8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc858f399ff5615ea6f9f64082e74c2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d45669fb5b830e2ee479f6982f187412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310bdca8a81d950f2868d0925572fee9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a96aac699e8ce8820056530016fb2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784f83863fb8df00756799418a5b568415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488d04cc9dff67a22005681bd473a84416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d72619cc38afe419181350b7f44478417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae38af99f0a0a1f8a2e62f7760509a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3ae12cd7e4eaf1e393c728b63a95d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a87b57f4f997e7b9bb903a021362f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663546fb12dfa3746c9d28680c2cbd2e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b49b99ba8a9a715afaadbb589b0c80422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c16bbfb67f38c42a6440d57342eac3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43510ab730a5eafac1f1101a27c29c3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467fadad5a754f47dfb080a51c229fc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed5eea2a8ba41e544310cc7e4b4f2c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606fe489f908806279e2b7e27a591be427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370d2ec864505bc2c2462e73a9fcb77428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f86dfc5aeac4f6f38c11ff96c6eca3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a9db0b64a6f8e37331318386f3b7e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d212884011f87036fd0952d030d34431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499cf5739da4355d6416e85169ad8fdc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506682942889f4c547d2a713ff6bc51433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70482702a487d7f49cc4162af04a5ad1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec70f8e8b3741e4e5657f651fc877d2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad3ece06e0c09995f9960874fdc81a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767b7586072a44aa80bf137cd30f91d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbcdb6becb9790ed9c502f8d50695c0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542c185c0ddf38bcb891dbe017bd647439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3c89a14839232cef121d949583af2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45f1cdc41c77503fe90ceea95859ca441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd656916ec0e5cc3c66ded7bc0a4c34442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfbbc8467fa9430ee4b53fb2d6237fc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b572107277f6b884d689a6a570d88cc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda2c0627f92e25e48240c3b9afd76c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa8fa6ae11e85cd8606df6864e1406446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84cabd84891b852791ec5adc27588d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8425f7c084f7a916b8e60c509487a5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86a8c59a40678a7027964d47ee0e9a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6813943c7d69ee0dbea59525d34c6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff8bfade1f89a24d941fb0cf044404451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ddee69ddb0bcc3a1ba4940c6c70feb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff8c1b309f119fa11528735093989a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f72be9cf9b157c3b29be9478ca0b6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6163a41563009407f786476f60d38455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb67cec2ea6c749abbec5c6fab6244b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d2bd44ce05124695d127f63567d0b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97de4ac45bc0adb3c974c4933d8168458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6fa2011b27e4c24a515bd4b7654c9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575fb9263b83c324608d0d1591f9559460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171d76256b3211387ef598000a44f59461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d250115f59587a024a578c593baef426462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d254b49adcc08ecddb63be7c66d4f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb459f24477ef5dfbfe56758398cbe5d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c6d74d5545694ead81b625105b745465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf771cafdcc13b40a3665f6875946953466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da430dbc0976bd3b6956e27d8e9e9e87467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d9658423cb381f62c718d68918fdd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790a0e3f48617bdb03a64a182d27234469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334770ddb9a44b0cfd9d1707d7c8a1d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf456d9ba102e69392de080be22c2f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c547ea4a14c600c9c8754f85e58b183472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6580b06e8174a389e49bb85c26ad3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd72e8c664f4eb74989ab9f69bf7b53474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6d8517fb3f762b1b703e3aee9558b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b0e6e2de34735f99ab59e5b80d589476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b175fb88349bf9e2e8deca906fc8c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b9bf11a9bf5f66e14d82c861cadcf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b0ab8bce7407c48b48490775a1148479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a28c81dfb34f47c1f97078abb3f64480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c243794965dfafbdec46d91af22e58481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a20d94016756efa55ee96021805c63482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac58377d6d190cbcc799005aecfbbba483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188c782a1648b79c32bc0faa9eedcb9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180498f074db4b801b9caabd1ad3c69a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296296c90945e5eb3eca5f07feeee8a5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e3b57a755d82ccb3cd5d54d7f7ae2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708478fa84080aa0d15780e99013e91488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c004cbc8e3d2d63bdcd212b6efd020489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb0e0a71ac2255980596048210f905490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca02a30889c76ba9de3565f067178b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43bd953c30cd2927da25b4fd0a8c38492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0b731a0dc5262ea913b0bdf7f7cf7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61fd197f94d252b2692ff1fa5aff7b6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018374ece90b2226d46497a577aa49d2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c7e23395a44892d28971f0dd05fd9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785274fd0b82d22b2fa8e3d3f7cf9d8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a0f4d6f651f55970cb97698502638498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119f8045d5bd988325c441073a2a19b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faba114c143bce98d8c30b12e5bc487500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406ccf02fa163ec03c43cfdd6cdd5cf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767c5b55dd50d14d15f09ac23460cb8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db6c025f1665e04118f29eea7d0a219503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66352ee50fedaf845dacad6755c15c9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc4448e5c3ceb28ab4946420393a7b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19051564772e6e9350485868b47de40b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909cdbd4a001bfd651b3fcbd5579103507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f3413ef3900eb371b7d3630d12bb6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f25fd5197c90efcaf468c536bdeef1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660695fdbb734cb8a3af697dfb5b3de510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313bc23b8cfd61e9b8fc0c664e6cbaa2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b06031da996d68d41934984f4be970512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3afddf9b1ef599ccfc03022e8a55fe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4aa259e4cd7fae23c3b3e061ef4cee514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fca80c76532a14f618d62d1f1bf02f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca5f1c75e6e71124d32c554af7d0f3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcbb02db487baee687bdf0896d19670517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf8fcf2f407da691476e1c02cae5ff518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f4118bfda61c7850b567aa6e38414519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bebf6a42924c50ab9b7afe33e1ddfdd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd3828c10c2839ed5ee8a4efd76be3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6507d1fed63fd542a78829aee5504522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b253df79583e201403118c97974ab523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955cac000576fa601bfae2faa38d45b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a4c9c20966d39d4187cad99d6344f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7c60d57db5aab29fb6c77f06457b5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8cb1a7351bb4f2422ce13a19cf01df527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d774822e5d158e3a496f005098e7d4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1ff80d9437f90ad9b7529836d9a23529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3e41abd924929c003a4d5b9e18e08530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088008c9abbb423dfdb536af2d2fbc2f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d58160c838dd4aa7223feaa6457bf5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50aad07a21936e133d4d25fa9ad491533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e70710887df4bc7a1a7c5b448b6901534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb18aee5b6b7b849daebaa8cb15c96535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cbec0a380ea21e7de0542172810566536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a154f2618405bd86ec0537581691a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ec6b9fd705fc851528933cb9d9fee538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e58eb9f2208452dbc1e945b6bd6dcf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd761930e347db11ff2f654f62cbda540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde321d0f7fa46083e2b30e73bf15467541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b9961671a7b2a95a212ee6cb265cf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137094481ac4f2ccde002b05f60b650543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df427800802039408866d07c3a31e64f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa682644efc6a7c5d3dbaa9e5f6e5f4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351cba6781944ddd605a924e9bf2ffd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d941e7bad91149ecc78efee11d566e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2322dcee4e225937df3fdb56b29b1d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034f80a477e06ec043524e21150faef549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d09f291c48c2b5e520dd5e1d62b78550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e85295d15e031f901995d31166a2f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb377235793d3d3fde947459ed1ef1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7cfd1624efea508137a82011ae0b6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b542b85cf0d7a9cb44800d19caa1e7d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c35d6a46864bfa3d944daaf2fb08c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6c39ac4b89261382be3cafeac253f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e7be7656c5532d79a02611c69bd64557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1520707c480df2b544664ddbe5d38558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca234eed7bb6d9e2d498472cfff0bd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a3c247e461c2ae005832ccfceb2a1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b330ba58f450e3c91a9cac407bfc7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e97da252fdb7d84a3b6b434b73a71562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7f01fc644221a494f37639c6f8a3a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd984084fbcef84c1986b9f7e2d82b1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28be06d68c1b0a6817a8e804430e7a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc092be53b413689c166da4f6725b3f8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba5026ec949d709f9277bfaa181b6d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eaaa2f11b5815e58e30111ced93c62568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ba3a8c96cc072a16cd587f3e1ae84569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058929f40e0989ff003f93bbd0d5a26570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480251b0dc9a391799ce378822b3f9e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af1890c23e0ea8c612eb79a6f3f3f0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0d0adf97e978864c10f5b38def86f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc4a30875f8d4715223c16250c95bc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80a2d0dc60e819823d01f991fc6945575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f77b88e6ab226a91516420f8b6d14f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ec2e2420d5b127c7707cb91644105577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81e821a867c7acb3eec5e01281f0e3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39523b0988431645af88f2cc09e81e2f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838943fee1c7b8cc57964743d499c21580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f150bfebf62502671486c97f5361833581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b0184b9946a1e2d1c9f3e4bb463ce582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ccf89a4d54e665b4367d1a6a0d0ee583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6ad15959b484e85e7a942ba3fc7f7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3a1b411d8731220cd8836a0f96778585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76bd57dde60f8bd3255b39fba8070b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265b87e4b339c43b7c8bd4cb979f940587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c349a1f60550c4e5d244fa153f10e9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc1e5292ce90e0ff90fb07aef1aef0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181fe5221e33477c913541688ba5edf1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c958a2ef62f467e2bb5a1ea191c32591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b5e7788a8bc44f0f00a2ad836d3d7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ac555fa85dc0fec4b901e4248b68d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607af9173d40234f939882148d757d0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3505c20551ff83638a6b1accd24791595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77dc34f8fc2bcaaec35235387c0b86596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af49ba9fbcea13e52751209fdcb4695597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b57fb99ddcbea2c7ca61a3d7d32756598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33e4c38f0e848f82b11879b699536b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950070782a620c5604da9f357a1296b4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4cfa33b5d3f8e83d3964ad47615ad601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0c375d60a344aaadfdfe22d2e3242602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c51e3b19f589c89e797e0376faf163603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73396544a439b39ce9fcdc084f125417604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e405ce6d93f66dac2a98a5dd31f0db605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416bdfca5150827ce86ae270a5b757c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaee7de1daae8a01d6aa10edab2b999607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9552b8dfe5a2238cc042c853ef5e4a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa4f32b0babcefa971bf5abf3dccca609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b48a3e2d86142801defc1b3bc8e3eaf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9df3b39be68e313d38924473623af611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e766db28ad7f1d07a3fdd822c82e82612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d2d3d88fb5afba6fd804c36d40338613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90345acea7084a5ea80ac876576ae03614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78318855e4734dd40e1b573a4ded93fd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc64405d54825ec487f2f6e224c9f18616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6a7a4d59dc6457668975f7ec624f2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712594f11d6c8cb4b6c76f29d8ea818618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50a76229654bcfbe565f2e4b24893b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa602c1f9a37abbafaabffb49f0c21c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e23059f78c70f5dc1fc9e839aa8b1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3042391ae64478ea426e31edb2d7df622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1d2ae9377651d813ef112080df322623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff794568e7e0a8634606e21f786ca453624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a61db4c0fb696c8025a73398635cc8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0089f87513c6ce27b6f02c4497f24395626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f17612e20fd4c10c44bb785edff8b6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e41d09fc02ed206a73b00ee0ca2f0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23e988de067f629bd3ebdaf354bc24629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920b669dc462f28a29a0554a63bbf82630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823cf25fc8cbbfc4e0c691965e3bf6c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6eea43473e48d7417f43066257511632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f598a7bb7ee0f3543b86818162e920633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165571eb3111549a39212fbb458908c7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902a5c47217524923429a9655f030e3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e055a5c947327f9c69e8cc2863babbd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046283676fa5109b7c63514d31ef0b4d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0fee55ac9a2c98a3139f05903954a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95a20880c17a2a84486020c8986c1e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479bd298ec15aee2e8ae82aca76e78e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101f617f9a2a24a8a4d454ee863eab4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055e931a1d3ba8aae330d8b9c6acd49642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660e254bbb4067cdb396cf1968c20c8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a413a4d3443c123b4409e1b4fe7df644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ac02b13c429b6cba5ce1b376d2517645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc02b1ddcb29e18a6a4cb7a90fc9e21646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748db62075fa20ae77f4b378b1063c05647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7fda13fbd21351bd5dbb633d7b8ac7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1f3fdf7aa7631444293c88fac2b6c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88a4fd3cf85ec5f078629ee2d933fa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6fd4cee9b5d315029c0486188f0bd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f73081a4afe7cf00ea657f45802dd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686baf662a5ca24754ffe82477f3ccb8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe64e0e8577a5b61003251a0025dbc2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550d8e4ef9c2084afa989da10c9e384655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc6e2708cec06e60fdb80b67ca0079656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b265aeb5e8ea60b109d4849c10b06657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f765d0ce5ae77ff6100562a9bee6a0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe54a8a9baf32ff263ea2c5f7d0c98659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c742f01ee70cc60a34f71d4651057b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7ca3653538a73b4142969211c8274661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9325f5d9ba5e86b96a15c61a23fdba662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27efb19790b15c441605697fbf884219663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3ca3d0a4ab82ca34ae911d3c2bc80664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415c4154e7c55e9d27747dc59560d49665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1a0dc19844e0992d0b1448422b121666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f883503c2e64fec3092607d74f74a3a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d38915d2e24acd606ac092f53584cd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92be56b137ff4925322583cc5972a7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df940bf98d1c8bbbd8c2540f275b783670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29f479acc1ef8a6028d263d736cf4c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea26b8dcfce462893776cf0422bc827672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da6229e92f20a3f42cda3e04c01ba7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6464877ae2f73747b008fdcc7a9df5e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c393741dcc345b805edf29d1a97ee675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb966834f1525199013185f59df6e35676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686e539567ca18d13ecffdf912631fc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc59d3108d521c23f26ae7749674c7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe12312fdf11746d66ddf5bc7accea1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7567b6ca174e2a77e477d7dcfda52680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c74ba14689fa9fb07c59f1c707b858681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1f9e9633503d573a3cb80d0d36a13682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270444dc59414b5a461a8664885cdba2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd75e974133aa7253877a291c35a5b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597bc3aed14ae7402a54f38ac8221e0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b88ae4e0289bb43e6c015d44844b68686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04e2448f7b7218e6f0639028cce03c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f30bd63eb8d06ff67f7eb4be24895f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5b5e04aba7707572645f91ce59497689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458d45a7f4c8f04de0baae70340a5da690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c596c935f45f597484ed6812f4a38ed691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ecc9238b107a4e863d0293bb28423692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa318d53bb3b277c237e828f61e795a8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97710102b3a39610bd0e2bb656294a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c8f37347be57eb9d351b8575282bb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e510e4fca6f46afd93379b0a1f1a841696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f123f9d3fae5b73efd850d7ccd70a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52acc4a9660f1f05627bfb9447b569698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af27bfba79371f2abe684b8da3d6bd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba74e7a2205ca4838f7943702d3ac5b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339224f4cfc866f2ceb20479f03a0e0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd754a1bec303d4da9aada56146429a1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2b15eb77abddea7afb71fd186288b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da514df4010228925365c888831061704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1eb8dc49b565583e5dc7738f3d0e12705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a682b425ef4053af450f26843a93a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f525435930c9212fdcb1023190dd6fc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3f0a8da70940198d0cf8dbf4a021c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d8780a298affb469f0de5f4a75df8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479968038fb5097f0c1fb79aff9294c5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a7c7e13ad7e0525e82267360781f0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63bab9d6e43c5a617f0f76ea457e7d1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49dd70fc223aaa07231b1c2deb3a0d6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b8a7e5fc63863c05a7477e92fceba714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc47959cee664fab2625543b88ef27715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0baeb57de2c10aa2494d63c7bedefe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f49fe25df25413de177acc3db5022717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27affa983c404d63befa393469366d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b420f48f9fbef636b7eb9112c579889719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c6c1a14ac28bfb18a1f3565d56fb7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb53a44ea3651fbcdd3140c1b738ddd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae3d080eda749da5b532661b2faf33722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c461abae0cd5481ce4b10e2fcf929a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59464f75edb4bd4f9f13d312ac4578fc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f8d7c70a73fd7716b6fd477df9a93725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab20841f62eca95b5bfaef2948f9ed24726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5657b1121cc97b5aa88ab7ccb669a1f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918649a1239f490552db2d5eb81c118b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4d71f7a1b394a81fdd0f3ce856dc1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12223c55647a938dcc630bb215d210730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf64de0e274a5aeb5da7c62265c5a2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83dd0073f2a57fcaea21cc09316130732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d77b42a02ba06fb055f30cf6c26d3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67cbfe599cc8c804e8ad4a0568fdbaf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903a97b4a5dde5e8a2e036aa76ec83a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa106a7666e76b4c554c45a9fc958d6c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9abcc46321768eb669dfbca53b2eb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bec6712334cde6d165bbf8ff316d68738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a157197ad8878b64dc93d208b5427739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7eb5d8504161fa85b3e84bb34cb647740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743639b55555368ec4ba62c9f859bb49741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975f148528390832a7a1f67f46646ea742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b64a4befbdef5ab7b0c53d8c9c05a8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d6bdbd38dc6197f08de41267ecf5a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851fdba39554fa9a06685eb34d803319745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b58eabdfc0cae3c10951f1589a95ee746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00febc9563deafb89156552bbf9b5ac3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47be0949c8828ae408f59a38090bd5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a60eb7046250ed880183262c754702749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921668c62065f80933314631eeffacd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac759ce6b02b44a0a914de126ebb255751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638b5180537f53fd5d2163084d0c687752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811397b5d6d0596debf1671c002211a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7497ef877be8b4c8862575417df911754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a5a851629fc858a58ee3ad4826e7d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388235fbee601386d335e0f4964194ae756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399ca09944ef39adf534b60e8079293757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001330ea881de095c7980ae1466dc447758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636fd41f851339e801cda8f4c21b719c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>