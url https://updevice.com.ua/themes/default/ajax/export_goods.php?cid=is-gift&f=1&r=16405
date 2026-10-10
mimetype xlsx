--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428b9612a71c8ebed5944dbd07245141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f900156e935120715f5b7fa6fd894552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28e24e73298479952d61031ce14cb73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20baa216f28e12da4aeb5f46b5408ca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52aa8c2c570d5fee7fe68e68682ba25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34efc6bc9bbf8dae2e3f0f9e7a9417b06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6502955afc50644e9cda7614f53f4757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20e874c26547a06859dad8a1fdc37a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7923148727932a33ea51c5e0b6d5e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292dba5437bebb533719ea8b2e787ac810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242cbc39335c9f28279bd57e7757153d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f47ba0f055f7ba282337f92c764f212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b66333638283a23692f8d3368f680013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6baa10cbbb953a2d21c8049f37e966314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ebf71f867525b3f7963687c392761115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a49bc9a3a69f972dc1248dc77a312016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeef1190157cb8c7d904c0b289bbef817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a650d35c0edb2b4987cdd0d124d63a218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48706706346ac63b729f8ec1a16c5cdf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe4a0ce86b9b880a965c202d8650bf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb31620ad5c2c5c1bf590242a9adca821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a05b100c7e47a586822661bff4178522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8f79d9af195248fb2d6d447622fce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbefaf24d18ae7b443f701314e5d5df824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957730cb223f26155eb488a9e699b0c925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5cafe2b9228e212ad730174961457326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7fcf55b465c77b9247737faf1e24e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c582f98d85fd7eadedcc1b98ec9b0728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae50b99e2341fc46e538d1a456582a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b96ae17f3da240a7d0cd63fe18f8ec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b62e01830ba1ed2b1555e58a3673a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc4b8ee4f867217927f088de96987b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45401f6f0a65a31fbbccdcc7b3770fa033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d3c82d185d49734ae31d2d26ab5d234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a30d78b08162ff07234dcbe4613df35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbfeab9128506368476f7fa17ff3c9736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c7b1798051d86f120743e050404d637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44590d5ba0675b4c5b18950315c6a31838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094eb2660f7d2982563110b8bf39e64939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181f50a554317493b61050ea7cf564140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd752882364210467b4ed77dc208caf941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbac7994fd3770576e68e40d0d9250142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5799083c21c33e503b49dcd9dea910f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436495fa5e80d1bf1656fd00ff6ae2b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a55f479e505f73501a38764bb6366745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b141d6fef3639f299252e6e6861c53046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be499766d2942ebc2360acb0433f1247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f67078d1fded73997e32ae192d0e148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56e4242043a804e7b1352542c3210a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18903dff1dd8d56cc172c90a1e805750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2ae8428397b968bbdc8c29807d9b251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce532018301e7e1a6cb322517ea3570a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706b9e9ee4f0bf17b3507f2668b64e253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb4aeceebc0b1f2632c31627e153a054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead99ce1392d810ce961c5625342a3755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a15fac788645a03885e951b49ce9d056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fbfddf204730dc606627ea2e42e51857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd01f1957d4545f9bcb0ce07f6e32c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da518ea0b028a2e9c2a053aa1ba0e30159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96a42103e0cd6d0b8151bd21135e9c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95127275799ad63b2f2476eb58a4e86261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958e3d6cf8ef0582da308f97141b87a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce64d86407f82a21377816d777205763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ca7422391629ff2d3c319c5839f2b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63734197877a11820cbf173c9f717b165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3557ff3f4a7e3f92bc6ffe076fb129366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac38f089748a81bcdcdfb0bc54f36c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250a843894093e4a62969872af9683b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3125ac1cf023175920a8ef8c317b31a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ba9b7ffc3d3d99d2a3dcb84fc341370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c615c61572e3203591ecbaf55647c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d13ac5232ca5440d77552253607c9972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80414285fbaa607f479d6c6de40fdb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4be158515562146e93cfcce456c1874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd37c0b881cee3ff0603ead2a429f275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc53b8506666072d5909c6b94f4136076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050a477fb5d84d2dca654f078efa75d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194339cce865c84f188ce7421291c22478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c194632b2c4af26ebbf8e52abb31179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed64177db3abb523fa4e3343df016b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b05646878407f556a172ccf967e2fa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb39f7e9f084c07e4b8b68c5bc49e2482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0bea5424fbb432293c201a1105d9883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6cbf7212dc67d3b0bb5fa3087747e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd52380cdd71319de837bc1aa508cd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c290a61faa70dee0b927aa456c1faea86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326166c6c38f0820fb88aef24d8928987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1cb0c48693e46dfe2547205e185f9e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59145bfacee86b65220b6332ae2d2b1b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27339dc3826c69ff60136a316c228090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2768171dec7e06b43a36d3fb0a6af91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc91aa41b2bfd996b94045ca0064dc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4edef5aa3a8f0d89e0c68fcc9beff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a61978afa851ad7850701aad75ac994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ff16b4dc98f0847c7d9950e1d484c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf45ff5b3bf7a13733c0bba0c01e3896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7f2ce1ba6dbdddc7c774d8841f87d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931f39d0807be78f4a59f2c3599e3bc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47792928d89d353e4ffedb9defde2899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604959b53b5b26458261904e2c6c47f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521bbeee7f1443b372dbb5ab3a81305101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25454610852db81fc82dfed27b98a948102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc9f23bc5a89c68ad920aefd84b175103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592308b3adbf21190a2187676973e7b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20b8cd11ea1c16e331101fa222c960105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653784f40301b31641be966c6fdcd3f2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236961aab2c9e584dbedc59e7a97238107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5eed824ed9486223bd9e338ec3bf75108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79c2fd22e1f60c9d9998669e73858c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ce54c694c2ea961760aded5ac1220110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1acfc5bcfee9423cad9430ce9275c1d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d644128b8cb2318059bed24c05ba1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83c641cb71640b3038c32f6df6cc2d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1d1bac2a0486722a556db2de2e9cc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dfeff05ae39f3ca4c8844556bbede3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c55d50ffb5ea7426afe0273a8b0a8f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572be230f93e026787e8bd5d7861a34117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4be5bf1b9924d79db03875ff35c0d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d88cc460e03f0a69b9516719bd79a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2d5f198bf386e64b805a1be106c02120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067931ad6daec03047fb67705dbd64e5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda71fce35bb6aa051e058127f008e74122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd8202c1264cfab4b6341075b90d5f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82423dfcae7c4b529829cbec601244e2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980530a7b699d585c3908a225d1f38a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a72034cfccfc536eed0412fc9a807126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220ed7263f2ddb8036167f643a9d509127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389e4c820235a083193790a7b53d064128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8839589a2715b180fdfa49f9e2e0ccf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed97f21beef03d22569e98e73aeb429130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1e641f138fd9b90570147add27109131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c2e7fb30070cf490587e98263f65f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89bc07258b64e5ef4976f48703ac8ef133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8182644986c4874fdccdaee2fa38d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272b579965ffbb4dc240bd9c98ea7aa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf81cb42d681a2fd3181b38d5bce43136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1decdfab7b73f6cbd2d188900a9864137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff30e2e31411ad376eed508df3bcda138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94599490479f6671de158aed25a6d97139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9391d3bcb3abcfa82ff243d1e3fb8592140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027e72f83922e312038425326a837e4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650653880ffcc4761845e51b99478a6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6245881730d456d09bf1e639ec564143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49aad9ba3cdfb566349d0cb6db523f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef66e689782593864c20ac3d8ab2080145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5477a575d2ea2822136ec43144040146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d2d8742c3aeb77425788a880fcc2e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552f25240b556fca090dee30aaacfbe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d65b74bf4815dd6d72385ef24777d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4b62845b139f8e42621e69e5d82a8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d498a69f7987ad0fe6d7e8130612dc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f497e17e56c10b2adc8eb786e47a1dd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2ab25003258704ed3fa31d1c6dc9a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b259ee1fb86beedbd66e6e5298872154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f3b4923cdfc190bd56b7d06b2fd26155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69c09f694b6776e83df6908c502de6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582bfd83b32dd8be8df964eebbabb4ad157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19d1af2eee13569925bb1fd9e680b6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b320922be2772d3c6d6297dc73b47159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28335a596ab3c2fbf582ebac5ec09a45160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a11f870e9881b4a2ad39ec3c7529d3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8f04a4789b1424c8856903b76a174162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8d2e6a1f59c99420dd6a4505ad7c9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372bb320e6d58662035eb89e65dcbd8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ffc42d812efb4bc02a3942f6e1fd5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc15bc1095732c2fb2860965e914b6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211a73a9297702e2d09c215c1f788c4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e21c33443a6ca1be0c9c301f533bd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8684f8a18a6f31772d1c3abf325adf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe2d8d40f57e2b22f96c527c5e69e5c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d2d3d4a91839f90b445a804ca11bb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668738bacdacb377e1b1fe88a316677172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129fa394c6ad76ed9d4aa86ebb994fd4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c017438f8eb811e482f3504f50c6c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d780c8617a4df7742914880d18ceec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd90aba252ab1d7d580b47859d25d5e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaeaca9fac7e76e7d3f6fa6e1b780b6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565511b119201bee36619195a77e8672178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80fee4447e37c8c090422ea5a64e05b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5ea3b3426dbf58b94ca7fe17e9afb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cdd527458bf2b2f35426544e9b2deb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed1159f7682b6ce9d6596ddd7eca29182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd799a00dd78c3cab5d8e5b21d45ea183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eba46e43809dacfe9bd054eaa64cfd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c86506a0c2eda32c4eb7cd3ee99a0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8a1ff0c36d18ff65d7d4ab3aa3411186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015634e62b639f93b584a570a1b9d01187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1372f1fb96082c3349d38764a3c17188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7091a6b96bceb844cf5b180cef88c64189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040fe93bfc6adf8e789c8017e3b6573190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d745e9afdba262490c09ca5ea2cef5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad337c4f9d030d4c987d66bca30d810192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e6892fbf7c87517fa8e14e3e604f3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777375eb4d0fc9414a6ebe70dc09a7b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0b445ab6bbcc25ecaaa90f92e8df4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f7c55c05faad7cbd8943d0e5cc9a6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8c10c364b0c7de006d4aaeb424533197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a0aec36ffdb091d5ff6cb0b109b9b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97403b1577781cff9ab39c01ee029851199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dcf63e3e276b0911013899e7f4ca1a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73703a061e9d024be64639f6f1e8cff201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44edf2e261b7410a6e07293a29b46ee202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f43766639ef884745017507370da50203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc0490d4ea03fffc1019ae5398769b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ef28e9820837628f1cce29e7646fa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6709c397316f385c732188f2a2dc46f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f15fdfafc974542d4387155a92fbb9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4362a64419ca879a0fbaf46723c917d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b443192a72ca5af52ebf79cfa7412209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef36fbd94aee6b5569a8b96f153aa8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe29e5fe2bc4fca23db2bb191a9137d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885efadb489f3ee03601bb916799c0de212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a541dad476cbe5054c37f415cd87207213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b476fc54f04b51bc2a6a9a0bb36b9af214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f546ba83b2bc898fadec416dc3a3c5a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad57aeabd9f2ffce0ee40dc43b655f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f32777fef33bf0b8b2b92ad1455772217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef896bd2022de821de556344188aea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4384e91cf128483abd39dbd69c66a2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df888019933cd6dea561b44be2cfcd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a02df31adb4b706b7bcbec6ade9861221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6a30b8a5b7226508fc7f8520c4549222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb767b9c8d123bc40cfdccfd88f840223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a1e96c0fa2280b48c3b36e62f8405224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a799f00be609ae1d94df1256a92f3c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea186b0507e788dcf79b5f865a848f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3fbc70e0369cd24eec425d63a7e8ad227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab68614537ff55c82942f15474a411d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f79129e857b953041f1074589752d9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae2f3a3ea1c3930ff123fd7ad75e68230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28e0c3a1bd526971f05fd58c3014f1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab158e09e044db63c8d310a088890407232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f60d6d6d188eff82ff5c18beacc37b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312b8ff3fb4d162af88b6866ab4974c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4cfef1debefe230cd1f285f8968fc6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7256e155525c1c553bbcff15d8dd0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225eb7da8017f1b606b747e7e97f023237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71f873465539250365ed114c5b379a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc3d2c7b314bd2d698a3f3663eda22239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59774b38b44da70b994361253b27c132240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b42c54f574a85c8891e2cdd5fcd41241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09073934f43fad8d92243d67d1ebac2e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935bec0791b3c28186b94f484d3a017243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f10e096123ecde80fc04c8c6d69cec244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578570b27ad2da93674a7e91c7e42ff245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20863719f06598cd7dd97a7d8117aafd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644c78ae9e191e5c70fe0446b6b02ef247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83efb873df18699e54bc7bec2a8cffb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e628e823b2eccf166cdc197be987e55249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a675da9abddd7e04b974fe8ba4d0c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae9fa1c7d57404746d342dd5a4ab84251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfccee8a3fe5f1ddcc461beee5d16bfb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a5014d1ce5887ab28eb085946cd37253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d6309508fb96d04d3fd8684880a54254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b0ba36d4cf1c0ce19f38e71d19418255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc94be6e10c216e359b96f520ffc3b3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1628ee24e4680c9eb7acd9911931546257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c639daea5ec87865434692e91b0015258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03afc0702e90df3018fcaaa63cacd058259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8befa63e88779bbdc54377e91cba7c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23410af08023f45d0b4712ae26a8c8e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecaafec723fd75984364ab3357751d6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2342a61aa816f413f62520238d96f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013e65b3a21462e633e20445013e18b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187b6185064be433945266c600da344265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ff9e46789edf15883faa51b6077de266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ca5f5940357ba0ded50853503a656267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11120df689ea4c6ee5d183fe318d8f6b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a4c143b32b6179eb2606101b95250269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93bb0f319228d89112688077d07163d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883a886d11b9bfc4857b0ebdaf907f3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6389eba5e39555071ce82b6cc90d1c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04263664b83f415f25477ee36584daa2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7ed734283e94d6592547959a5812b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06f9633160212df8865406c52c140d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0c351bb046b5d5f33519d3dd9706a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c933e396f5e416994c592c9809ce9c4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1da12358e84ab781b77f1df17e8152278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247112c31f26d011c6ae605ba5005f6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414c1033ed8eae864a46e3daea074bb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e99b1eb154a904944e7afbdc2de90281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98303f57e8b2056e0c2b89042fb68cf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80556bbb5112f334424ebf788d145e00283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b91aed557ee5ad5e063487ceac45b9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65246a6f9b8d9f0b663c6eb78ef501285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d3a50cbed1d6fb0c7d39778aa828f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92811ca0e35a3f354b8c823dda93759f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03e7954718471ba98f351b6d3deeef288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415ac6c6a86d324f2c5f68580e559ca289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ec003220556313ebba92239baf5f3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d9460d4f079d35a880ce7b9e90e62291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855cf2a6fd76c6ff122113a0313d26ea292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb9632dcc98cba61ec0f03c7f1abe7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22a4af7dcb035888f0185831bb1f91294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf23fb2ff06590d2630d65536e5f35295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3944cf0710a22afca52b07dbe9728296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c50e9a24771105f008082303f2db4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbbbe4b6bf94a1f2f4297fc5eea0d7b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c6b9ae869ab7db9ac2745d259da0c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff01923f4bfe61cce4484b485f78f9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae12a1fea03023b1fdc16dfe0f5080c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc06467a646765ccf36b72c78c7729302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7951898979e21956c2b3e8b37a5b3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a276a1d32460ccf949e4cb320bcb8a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e4f145e9f95e86c8bc63e00512ae5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c30d9e6955cb5dbab10a4bcffd746306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49827ffdd0e947be0572d1e219684bab307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c517286c00477bacfb014d87a33475308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0579dfb5346f3f6a36a595420f83a9a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f70b21b870d1ba42ee1054df0ea2a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b80a499b79ba00d177f78aedb5a18311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed7903b3a304171cccbc72481e3d72f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f9ed086ff19ba7fcdbe313dbf3d77313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9bec89a9a8fe9ab2c2864e8a8a4dc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2374e1e9f2ed2e4ae7b387c2df9b352315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022119ca497836f4933898448258695316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f733184a5e380f251261db6f056f3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a212a72a92f1e7ffb98ddcf508d015f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6cfebfe64d23ee731295f05e80415f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0befb279d6320e08f4fc07f8f204664f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27d9ab3ca38fbdd0ed4cf1809dd3ed321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cfcf98a9f2b9235067a95a04b6a201322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594817c75105a1edc385f5c5e11c9314323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4094255f479ef9f18eca1fc5df934324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07401d5424abdf691f3271e2c32ed9e5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278df5031cc3bd36e3bf8eab42647d64326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d3e4a9fefe5c3db342075e8e96915327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ab6969026f68a079deb3a4856b1c4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce71d1da209d0affee319b21b8bdf7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10252361d83906a4d1d13ab5161964330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa25d6e9c4fb184c3178d1656a8075331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d37fe0e6f17db33eb7a17494e199f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745a76aca3a4f621e6ba11ed274c09a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c988c08f88654eade397ba9fed66988334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4f2867abb3e637ddf7b964e0d2e8b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a309e38576a013e9f48fa79e5adffa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1011e479d291b2e329107127969c7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457f858e680a2ab5bbb0c0ba1cf634b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033b3b86a19ff42826c6f6dd5f9d265339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6b6bce2e16ff2c60eb91a4cbf0a48340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfbf6899040043ba13389cfefdce9d7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c647c15a6eeb02f3d1eb23be89f2f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36707845420a7ee26ea76458f4c9653343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c2fe8dec93e7af8509603ebb853ef344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca7a03f65eabe4c34bc9b02fe58f96345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a285d302d1893fefe96a56c3638ab346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e3068f5f47d516e93f79d8c256c01347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342d8ab62d947247c584ffa2c063548348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e611d6e8af9364aaffeddb524a545c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235794a8174388460b81ed8ca3b1a12a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e54e097d7562b4ee368e87a4ef4d21351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9fcc84fca642cc71f5c31a34610203352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9153f441964f5a54c1fcd6a4c5994f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe5e89fdbf49e930a9241c83466549354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7111ba6d08107acdce7cba5b50ee309355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29794ad9f24276d9968ce20b321f7a77356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc96605360744243c70276f2ffe1d89357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d237e291c1392c2c1063b5a4568e441358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4addfce5eed6379892ddbf3d010ef359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4df9c762a0a471a846f957b57bd54d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4d263114bc4be3f817cbcc36d3626361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ea99409a597a714fd11d5c1afb365362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d3ba1cf7816d82edcb063986b59ab363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d121f88a8228aaacc94dab563300d3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e39a9fe54b85ece70180968e3967a1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a0da57e9a0d8bf53cf6c70a44deaf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a9373549c0fb8b15fd457ea3fc545367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ec0ec34018b1e6066e89d3c2b8675368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc7cf25ead6cf144ab8c21cdc4ee63369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d3f3f929b0a0be147ba4c807c754a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f8884e79f9cc26360d248fda311ff371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141e10dc863039e6af4436c8da36259372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd410eeb178fd54c4d4ddad5e154b5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365ca57d2ec7c1335cc694dd30f2a2c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed76c4da4a7713db998f6f3550e91b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12192b4476dc28e54963ab406639819376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8d815f09efae26235b83b096e048c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d952b7c80b0fbeecafaa2d5c5354f7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61af84fd413120784cc18285c682cb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b120ab575ae8fe51a50af375fb68ec380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec07e92b1f128712e1db3e1e9376cd6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54541bc5b3b17f62e4dc7ff3fb4aa51a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3d7506b0158981c4fa329a3ff3990383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d643a3c848fea9ee959180689e1f1b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f38c1959c7f0b6e5faad5796e82084385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166fc478fb5dfd5f38e6c98c59aac20386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e5bcaba053b676022149f861115ad387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db1eac44d15c6c48f327295a2dfe59c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349b195ba611f2a912f0cce6cdcfe89389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf5c8e6aea5c0dd7f19baf85d287b8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074cb6fd5bbebf5111105a88252c41aa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f50bd40682c5e3004ebe4d053a4b2b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70ed88051d150a81ba5ea9cecc0d3a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729623368ef04540b78862aaafc92a3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8429399d1fb0b44006ae6a4cf7498395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26e9f31ed3c5b168f0e6ed48caca1e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584bd705480b19a4ae95cd6ff2380d4b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449cf59ced71d2d1fec03476d08d660398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756c4d7c95f6d6ce036963d88fa4ed8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54113c03b83f6820bd91f5326b6d3bd9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb80a159bef696fe5523e2eca0e729401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999037f084ec1917e73be67e03e6f5c2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b438cf05886bcf2cea81b86182a26ad403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273bb43c16e9dac3d5acc5720a811fa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354a25fbc5d764d41ead0a65bdccfc3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4c89af90a58fe328e1ce0c74c7d3b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba51317f1be270b807dfe5d623156f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286378d0a025d9a2d6158f54d7db50e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d6c1744cd2969ba696fe5987c70f3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc72fb7e7de5d41e83461b0a08e449c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8e7b6d658cfb907325a73633bfd48411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c94ee23f7b73f934a85bed78778575412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa990cb12317147f5cbc9527186a61413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f954123159c72724eca790c296851414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b7c81f68547e81fc6e5fe3abaacf4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae71a6a3484a9a143c46b71cd2486dc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91241c5fee7f4d775b6c105e02859da417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e87117a58a156383192e2cfbe2e60418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038b907092b377fcef4e0c31ebcbcaf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194b7bec1ff06f5ac239dd090762821420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6370aa6e2299e68e454ac41bb6242421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da83be753615c3b0710537c4421b13422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc9575c93b215b22d3f159e318027a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea30686a648c7782bff0e174681869424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2edd44ff17a298c753dd84e24e74e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427c99f8722f8b2bf7c0cd503bb02fa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d6231b1b2dffe541424ef859bb00a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc039ac5ec35f395bc665a02fb21ab428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2d6710c14a7b6dc21fe67d752e7c1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d854735fb4945aa180e20d5f48ade8c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74fde4d1933064b1a39d71ba927176431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352eb656ddf288912511ef558abc5ef432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d96f7f5a27eaa94edaf5165dee997e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0e3af93695015d11ccc63b040ea85434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d502d6818d1a4a15a9dfb7775fda1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2fcdc58769ab41400b99dd4bd29fc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba72579ffca689082c4606ce22b6d41437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929ac03a3398e65ab68c305496b06de438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ae2cd95b2fed00881840279959e9e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113194f28cf264da707eb71f3653359c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c94d22ad81515c4dbee46bd034a6f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495deee07d17485e6fe015c61abc819f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668768f4a18e4b99af237b8593e5f51443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681d0c488936bf9ee07b610d8671bbf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510e25d861fd5f540d29f0dfefdd8f0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34e39d80794a93a8d667fb9490f562446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb535a7e3e9efd4d233a21511eca34ac447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff389f6a1b6f7b8c0942c66fcd81164448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9ea23010333ef75635bc9e9c71dd2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a43631491a40b89163aae9dd3b90e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016d4c1f130393f9d753240209f3b50451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88dc8ac7ce568ce4be42e3d22b6768452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f3e0fb926f9680c14553b48b88d90453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4ad2753f041b31acdb900b56789ee454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d317758b27c1dfdfbe89cd48b21f9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565566b1c975c7cdecb4a179eaa31deb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a766128760458d6c9a5f544ee62a39457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268432d4c5186ef48444dec98c3d5d45458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2cf0dc501bc625f81876ea4c79698459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc58bdd116cea99a6b440e8500082b5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36889825fa6c0c996100678ace34845a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19749242e73da302b33e63f66a6ce0e9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6d58b0d3dcad8a4c4c5d13fe61102463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92df308574c8394b24348cfc571c18464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218f73d5c28edaa547cd6298c07dc4f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049e7faa158745a736a6adbade89975466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1c5872317cccd3fcf6771d5880c74467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387a0ea2d864e60b478d93e63fd83a5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c04d7fe667530b7df0d123682be032469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064da38b4fd3663ea8964b452695c05c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce3c6301cdf066130ec1b8c507fd73471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a3a652f23fddce1d92810744b7a26472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47dc502d84bfaa6209269161e1a4ef4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660b36a64fd9a773532c14f5ec180fc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b26cefe245744c9e3d2e6166b8271475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca56826ea5bcc36fa32773f24cdb890476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e7e7fbe06213338b01d4a4574f73a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714b7fabc3c6790d39fdcc6d94f9f12478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358b5a79c7cd3dc2d10cf2bb263c217479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444bdac45ada9eeceb62745e9ba7aa0c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5115ecf85adf3ca4a266eff111cf294481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c72bcf7a923e6011334b22df54ab2f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2460510661bcd2e62afd719a929334483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735399c037426847e749bfb36cb6e86484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a555d8a6fd2691ebdb6a0dc49cdb80485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d373bd64c7f5faccc7e15d7fafc35486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2951dbab8b6d259dda197228963e704487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f055adb9679093d67f10e5bcc6450488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b79fa0421ac83d893852a4c1dcd3b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860cec438db531ce6f9295cbbb1f8b5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038751b5114f354dbf8a82d6e3e6b605491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f69b6693f54fde706bcd0011c5b5b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf44a0c1240d66467805a3d9b6633e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf6ae6ed6c7965b23c361a8386e881494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6c70879b8c6ab3fdfbc53e80e3d44495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1c244f67ab0b53485629a5e4c25be496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396accab191241f3d83f9591351f49d9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd199cff4add466eba87a1c21e4610d1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69aca3e1f4ce1238830038436654990499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b789d57cb583a76d72689a7158f270b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499712ca18890b8add8253ebcd54d0c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015fd6a0d5b28fcd968cd5dddcc53e7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ee25264815d0560ad6e0d7e07e64d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63269f66545f36dde3b3cd8636e53f18504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95886ce577bcddc77c37abe3613c8c9e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb911d01b56eb7dc10e9ff58708dd9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd2a9d01facd266f40d7f0eb4d8c00507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466ee73f14533e60e74a0240b1ad4b5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a671acd89b326cb38a009e468abd5c7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11968544d233a47a2cf23d888c85ad9b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4f81117371e03f7561d1424e0fc10511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb44c00a2b378608f50de1c72ef784512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d94d6de8b6f1864bd219d7222ddff8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a908ae76a45306ba58e36c81b5e5d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7090d6081355399d7aa04e2f2a7cc6b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78c41b0f33031d39f03d19707b25ed516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866e1249de93cd257f3b1f4df8f3ee4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3843adfbe922ce6989d897b49c942518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9d9814e14006a97f04b7aa9fc4936519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c829f754243937e16e593baf3c3d8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949be3f7e3287973f52532217dac93d1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b143068649e1c6c76ea2679da09e2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a88d53b9484f5dc59733b36a0860d7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a494e21849afd58dd4de1466449dfe0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4217dd6fa5fa934d623ea4b2a05be8b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d872da20b3871f32d57cba1fcce947526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6c0bd09f375cc7e63faf878f4bf48527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0651b137ed026023532d1ed064801d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8f26390fadab45ccc78a2b04af8af529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d633181fd57c8f7181d1907fda4cf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93ea1fb347218717b72ce33110b656531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f523817342123c7e2a94940a960a6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74622e77fd2748dd0d1dbc82648cb092533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87263f5ff5169d3516e4dda527341acc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc297fc23f409bdeec66730238f646f8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080098e39e065104ddbbe7ef1c1c4f7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c9edd75e31b8943b1a6cf04478be8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda08d684348322ebfc67be10bbc2d0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933f707cc938300efc80e65a418ca2f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae834daf2fdf97807240c572837392c1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc80cf695bb7b73c27f7378fcdd34742541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c7487a1c3a8a64ddf88412b7fc097542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b909be8d923172b4d7276325b1b3fc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643f3bd695be9c7eca8c9c9596a2db4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84beb587360d067db33d91b40e9af308545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2237c99d1816b958cb21b8e54ab521546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53060b6e0b705fa9491f366a80b1e521547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2a1117bd21aefde93879acaeecd61548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59862cf213e67309d1da8a5cef79a7c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e583c8e246150cc9c6ed53964fbcf8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68212c6f835c065ba091ebb78d031b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412ec28bd47322abae0b72c1adcc55e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb6e6fffe75a8b6d4ff6bfc0fc0271553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3faea18831792600c9b2509c9e03b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d0ab41c3a1b64c76dd22cf026e373555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e85c9baf2a4dfaefd54efe98112a5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bad13e8dc2c7029a587474665b3012557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57c8108e768ae2fc20c57d4a67612a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6bebf7a970841ebd22300ac222b5f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696f1ea7ade25e11e061426b3a92ac7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e2fd4453d6d6c8bf60238c98a2004561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237825fed1707485b664f32a5d415285562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d079d67d3a7c6328ae14c19b770c9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b5923a4ea3e51adaee222009ed9ba564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b87fcd0fc849e0d67a33f6aecfe9c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae35220cf58e35d2af050bc95f3c432566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694cdaffd376232588e8bb661062e8a3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c3eb1562d798efd3dfc0190ccb307568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2667369707f07d9a0f10fb44a162958569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe8b762416014b30e9492903b61ae0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92692d06bdd32da5c80fce574c2f59e1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba0c5c0ac809125daa63c3b68994e5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd640fadd8199f0dc99cb4412085da46573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c78a8bdda9f32ee6ad84ec5fc55ba574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce8de1e68fdb52253fd966f5a389f2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56232cf879021833f18d970b0617a3a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6cde39031a8cb71b192d6be269e233577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e70eab6f2762222beec02e50a512c2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b1a6871768860f5f741288aca4cb7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f6832ed4eb09645380b31b5ebfca6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ee3108362ee9a4e23fff1b5f34705581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa13bccf28b79cc96ac0ee5bc4d2cc0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd63462baafd85f20c8c937a4e88781583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05edb486b343fe73b2513a11675e15584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7ec71d68d25c5c27abc7316dee5d4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578e99758ffe1394a5368f902799e39586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656223a621f68be7dd4161a04b44d48587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3f70d1cc0745f185ede9a79722a6d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395524f576f1b8c087c9920daab58a1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3febf311e4f0c7115dcf8237e6d8c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17c83d2b6c2b921dbb64490dc4c718591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dea0b9c23c87cbd7b86b9edde8fa80592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf415128d5a5a4e564bbb04bcb362d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48b824eef353d71e7d22d8fd469c20594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33abb462d2f807dbf0cb4cc832dea15595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30bae879c3f7de0c777a774ba810f4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7968f7c3acd9602c5d8da9e813992597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9ec9dae1f14289fc60370e03d07d4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2a32c73eb2eb496722126e8fdbebe599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af9a5b7eb844c62a6cb06ecfc62fcb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88515af2bfe6da2b7303f07ba80a6b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083dd5df25cbeb21a03459d655982a6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec122ae778623a86d5aa2ff8979c90c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876a89650383df6596285a2310d4e46604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b83110bfe7a1cc2fcc258c3a8a1e6f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d53bd3394543bf15452cbaaf274e24606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28ffa10af137dea8a3705a47dd6d1c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a94ecf4c9703a7d20da364b98e248608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7ffb44ef59a12da53f74eac8b9360609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73cd10a0a425f2e9954820b67ce978610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23896ccc7e025a7740b83e8bf237ed611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d846366c134b576b54066ade299ef212612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5860a678fbe5b14976fe98307f786613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e01a621956f90f4798d5cb106db7b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419b6ae24e8fb53a59b49c032e1d05c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338da507f0f3541656db742d009a73b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427b56ceaacbc5e1e1ee86f158de0a4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50da268db90342a0fa3c6e5992b9fc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92390b592a46776964fd5dcce45fdb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c64c0076e758e8acc395cd849e1ce5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2eb1ea1e21dbb87416f32fcb0b9155621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996418600b67d1ae85bc5d60f849b67622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a3c818a3549a678905400f697eda6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f971895a50b4b86bb77351147bdd4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78577ad97180448d521cebb924b14408625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9027fb452c7c6baab604a0e8d84ce98626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865b0c573b2e26f6d7f3b627709f60c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35dfd5d91bd4801a243c0ee981ddec628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6f4a42dbe1f28ffcc5a8f986041c5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d629ee9b1e4484e4d1fb3e5d108b84630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7bcc67e80f78ba0a45383456cf3e7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef300571d7f1edc73977a033544f92632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01deb519167d145461a5ac3dbe890d93633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ebd49859a03afd629f72eaf3cf9e5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed046117d27a6af3e24a1d1573ad87c2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa5b50527b6bd864f4a703a8b219c0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201c202f7aaf352a83c389325497a7f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b64667c33ba35c9e1a5d3feba31735638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d631b229131a114877e742f4caa93a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b07e8c32c2eba145d6e2c787c0fda9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284114afd09a1079b4b6ed4d63e0c05641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5008c25a11e52f2acdabd9f73c7b0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0722b8a5af380c67fadccc276a1783a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71fde57d2e953ef622ca68d2cff1c2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a379c4b43cd63711a66c889d1e5e5a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ca69631493d49599d50cd3e9dacab646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f568c957afba6de3266b1b7e61b786e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d249755679dc39ddbdb03623f170f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d8b96a5d417fda13f827c2f6b5de3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f9afd9e0443dbbeb24c7c08316664650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f96d854fd1493b8d3ba61f5ba161fd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc61457324b174f0480e78cff701035652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b626c5a14fc4844356f5e005db56bf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557dc264a7d2746ae265b48f8aeb96f5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805756c15c2f2b5956c445a8a2c77b4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d55a3c479e0da819c0115e5830f66656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4914c09f6f90c29a714def2e032eb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a965f824d2470926ef3c5ad33e426658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5de95ec4f1527883bdad8f1603339659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1fe9b8ccbcfc96e765d567d8cfe7a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338cfb067f33ac6bea14135a7baf5b2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a869fab6d05bd771cf9d048e5fc16662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96149b5ac8d7fbd3c7bc8f8ffe57ee4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae580766910f3f2de52c6ef88075b6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c1da486c92883923b2cf90bf51d59665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40fc90fd16495b7c69a0db79b24894666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ebd261d1478d3b1be71794dfc8d27667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7756ec4792a4eefb69a7dccf5c6af668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93f07c96003be180d5568ed3e3d115669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0909125e150b240a63d3d7cfaa278670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a27b5803e239ab05f2bf6ac6663e39671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef718340185790a11172f1b678e1d3e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33785fd3184e774c0de919d8583679a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83700f6acba37d974778f8beefbe3118674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9f63bfc7c394c865bc51ef7778b6d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf637b690dcaa9b8abf87b503c0989a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f496a2718fcf0be2efd6288a18943677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e907191f161b325a59e53d9bf88013678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4224af3943bbad01d4d7d4fc9dea5a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7bc310ef11e51a2ddd5e92d11e896680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75537d08e2494b5743ef4e3b96f95f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533912c0e89ddb1ba7002f33cd2b4787682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81bdc7c7c2b4a32a8bc2531c3a1e2c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea97f94fc3dc78ecb35173a6db5c82684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820f2f71a7f6c9c4434d8ef8720df60685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d1d0674ba2266545662198b9566b9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1e59d9dcacc52753cde3a41b34e4d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25963ce3c5abdc81b463d291cdfb5b2c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1cee87ed8b16050da88d94faf4b60689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83c05309cf8c9c22cf595c519f71e0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c5b57a2698168c81d120e51a0f10e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a46728c1f3b62c629a6186f040863692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f459dd4c21424aabf39a32944d5dd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797df7b3f05eb34deb75a00a1f1b2011694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c17cee0058578aceccf28eb772faaf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb10b744616df6110ea444045a1ac8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f64fd9d841cbe5df6ae3be80131c5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f837b563e897c3ff51cb0c5e35d74c4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf0bb5c4258633fbfebb2a02eeb1dd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054cdfb773331c8069e56f371a38e221700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6a6cd9f36ab20d7a5199b823cb549701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a55939b76a6395aa0850a1397b11d5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cac449ff2ef82f6cfc864453ccba43703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e9f0169291f693ccecc00c9f75af5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055825fde9051be6593371f188d5cce0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7edf568695a048c9260526c8d31b8e0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264453ebe574517ad1210b5582cce9c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeaff27f76b308859605786ede93656708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc6f6ad6760cb8892497cf65cb0388c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab867f746f63b08c79b857b0d042caa6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f73c704d88645a9e248187b513847711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563f1bc7bbd098b6c04af45f522a37b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997e8ba39b86c1cf4850f3954c23024713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012dd39320cb3f5654fd6725c860e280714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712219842c5ee0052b32d9e6f1ddb347715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20c379f0d68016e617232f0d3e2733716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1674e1f5af0c88c0be8a486536cfced717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917ac92f6034e8069f1179945d0c892718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249887dce7a28008c04148ed94b5deb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ebcf52ac613fd00e58d5cb4357554e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f14813c37d2e0b0179be65e661a2e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b666cf730d0fc3001decfff8212e02a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2109660b1af1f06367ae4f88fa7293723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff8e93c8c093004287c527c7e2186b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779fa3491c3f3cdcbd8848003797e3a6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3325e63df42304cee5e51090b861b3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b82202a18f1e2891e32e3d109106a5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaffa67abbf1af9a3ed6d06f9b8eb45e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0acbde4ff074f667df6dfd9040cf55729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ace26e9c2d06795c61b64e2f379fd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f44ac8ad245a6172fb2d9d4f19b660731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1277f59d283d5e7abd5530aff27091732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0fe17ff95509bb51386fa1ba1dbb23733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec8e8c052d016f9798a1925f2e966d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb186f52743191ebc64883288bf30365735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374aeb7d9a223b995c8a9f4188a8528736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948de259812fc46770ce55ad71f7a83737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef924eecc2d3a4a7a20f09eac2c892c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb99385cb481238fa42c40ad5bb2009739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc102c36389cc689e00644b416d31d82740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6138b25e9948fa4f59f62fdd1cb8b6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0833e294277bb77d8a4e1433cc1a6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18980d4411e868e0d28ba8964e65b4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e343e8d2c3c5e6fc283ef3ba9481b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328da7de1786495946b7b94fddfd2fa8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76ffa8547c704f9624743a408705fc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918de9e035ef8cf1bc9c652f85f1c30d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1744555f10aa0d3880ba7751054a225748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088794a79b14befc217b88233f92bf04749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48e6322c103670039bbaba102f3495750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35878155afb6a6641f0a83734c53acd6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87dcb85c1291c32a67a4058d35594b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e59baa5d275f21774e321100660677753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0868cc4963031bdd888d767e5bd19271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e0226cb827ddb5ed21d19420e04012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b620c44b0d4cd84703ce2101e0ed3f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181017198ae55e1b89018fd85e8404244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5febbc2e9dc740725a0c46162c60914c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dad0930f0d47de55e890b84f9c590f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14909860fd52950694711041a96e3b397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a34516ce2dc5077d17388bcab56db8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749449e800d3da4ac98155e9f6c5d529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab49d1e0da5337be4c86db417aa01710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539613a9691daafdbadaeb7c1968306911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30e21ad63425eab3bc0949e72ebe3612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9031cd3ec6031bb57b89a65d02a3c0313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31549408948ac3f10645a8da85174f7814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7ef32fe751bcc1f40b6f2210c26bb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ec5c4a9c6c873884da8776145801616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f194a7c823886e1de9d714b1099b317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa4a88e1d29e1c50121e005ccf5ac218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe2ac9d4fbd501acf836dd23cf4b0e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59930d3fe8ac1b478794d73f76524420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f724f352b58de61a4ebad0ac7947efa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7e1f6e07cb3d79f9a5083efc9319a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b144c18abdfe1e539630b8c967847ff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c546c17ce6d31125c85688be61a8a1224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302090723bb771b69f218878fc95ce9925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78464ae535f3060a7e141e8139970f4426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23b42247febd2d6a0f8a4c1c8894d527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2412c0dc5f6485041ba9f9e2e0f09d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e17bd52e669f6714c6820c05a74de29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b2f87ba933ecf17533465d7905bb330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0e1db30805e022f0be9a51d675c7231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56aad4e7689b33d1ad00c55fe3ec8b932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677a90d347c42d87b250636f942715233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb2ea1c8e160623afd0e89f7ee0d8b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c854d4cf51e44e1970a4cde2e089b8735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660bd8a7fa193250deeda4b214415ed36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258677f5f368e43601ad00b422d4b7f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82bb795b4f22f49a3ff1c6fc9e307a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558066a92fe973d3d876b59387a14fd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4881200fc948a186d8f0c515cf9a1c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d74301ecc63621bb089ba5706c2c441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39233356d724bd2048f4dd37dff1646a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295e60930ea4481bc9ef9fbd41f120243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68541cb799127f09312b1bc2ec5ba3744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d03a448adadd2f60481a8e23b7e82e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646900a285e9b5b51657a4817304f1b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a141da77b2149af49f1974b411bdf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351e3759115ae0526338b3edb2dcb6648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e006ac8c7ba9514ef966289f5b40649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223622d682add7aa5ab5def26481a2b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadea9eccbabfffab550d109273f837251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee88e9150fef30e6d99ac238e15d06452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b04d2c31eed143828f48dfeb0cbf3153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef755f072aeb1e316589c91d2479b0d954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd737c6cc87e65be387456fc2948f3f155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0130b927395cc06366587017211f256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6177778c8580e1d9f35154278274457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d6016a303b5a5b743ef64e7f1c329e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107441fc749a24919cfd5ef04ba562359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808cc6a8a37f00c13ceb52ae76f7a3160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca71e96e6bc1b4f5f3ee2a38205d7361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598ae085bcdafa89f2293f624d1482a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8478943fc7538b6ac492055977ac4fd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010408882e50e1a5f4b051539b6328f464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde208fc8e5cf2e1940e5c3b0f0e58b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364b595119856d1babcab4b604b8d3c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb94d74ddd40075c51ec47ea46978a267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e0f86d20bf720bd3eec6a0575f0a868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe16b7f7ba2df31ab95cc93d6dd97e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721096133924fe332d27c76c0db4b7fe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098257b1a4224f6f2371f03c9d86edda71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361f646bc4d80e64dee0e15f3f3040672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f580fb91a6adb6d2868dbcdacd776073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1e461a963de0191fd2573550deaf674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa0471de2870d108b83568257e518675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba1184f5b6eed9eec2f9dc553b4fff76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe99f10047d6dd983ec769771b5bf977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6c5bf9a1c0252fc538844af14e39678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d92bd9cf7dfd1a5d606a74d7deabe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047a00d374873930fe74c0be2d44b4480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709b0c2800de1ed8b2b574ab733408781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88155b57af99ce191457029c0204d3f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b297ebe5de455d9a51accda1a6f8ff583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054da9b718c37264830e7b06f26ee8284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5075298437f682338a2a88d55b40c4985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061ea57b7951d494d7d0b973c24854d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20680a375dc519f836acbf076c98c29487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b560fa6e3ff8f8003680c53eb31275288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fbf74c87808a39d6498a185f82091d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18424c675f6733e833283d23be4408890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb89253f7718adc6a4c7e4e198f82c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32086c874a1d3d6d92dc0fccfbaa4a692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c774c4cb2a662afd636d4953ce72f193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717e38d24d68d848427d90cb107392794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855528ea82a31832c1852f72a5f586695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d749d14f8bbcb78aaea751f1ab34f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d8214c64406638fe76506c203fb6f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637368b200c208a16bf0107680e86ad98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2be230a831d963144a0a48bc57fa599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e9c95dcb15b03a0882692369e354b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b407cdf1f250e6292b02dd60fb295101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1dcf0a981b2abd02a4cb7eb323666102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37fc80ad41cd5874d61440092f3805103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68229c4589e06c7e217587bec4caa76104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63269af1753e8d00cfbcbb37b426d3a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2b9df75261c969be8576ac46aaffa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c65033b562ad5f6a268ba6c3ccd193107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d1ea1f9c79782c6cc20dce9a4e955108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128ad6b58d9005f7946d69eaaeee192109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2897f6b27f4308a515c3b82d6f6b7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4e096d3d1776a882b47060168daa0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed3a8706b94d62e9867dafdac47688112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656c92c09e08a707e66cb30938612f5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6763e937aed35fef48d9886e278e0a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec02547adb4e0fd5aa9af22281fb2e3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bfc5a6684b58209947a3c2d7ea49c8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60dbb97c3f44d1ad03c508eea32b44117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6cb0614206dd9a096ab176eb588033118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42435b915bb228938981e622402d2f25119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed032e3db64d56bc84457c927a1553c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de4c669f2e40fc66870a51d5e27775121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00fa0ee18f4c5a238583abc1b01329122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ddb98303680f16aeb2c5e3c2a07707123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17a0d4a5af7cd01a3e2a2844b13421124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43309eff316a3c79361ee56b52350b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618f42b51e2b080ea9ac9bd5d220465126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ed09494f316b246c52fe93a8473be127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e593bc8a8f56921805c95d4a8e1ea86128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957091eeeadc82e1824d7b6b5056158129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75356d12e457b801fd9aee53b097cdb6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ffd6160df85959d1f5c084c182e3b8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2f5e3ee6cd9b04d73608b70a35890132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17754064b126da2adc14d89e510fb1fe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21833b97493229b3f61c5ca369c0b13c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da453e7622c9a25a5e08b18c831b1a8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5ed037074aa17825b309583f04635136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef668c98b3854cf6cb1fd9e64ef846137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632b2e310ef0646810c8b7a2d28636a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5e49589f99dda5c05c08356b470f4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af6eb2ac10c1d0aa96533dedc0b360140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7859f6f5909cf5b2c7f3e9380356edf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc05b3dc651db16e85f7bde668665dd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2870ba0eb3eb72d15d759194f8a97143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44deed4f10669edb6bbfe1414ebe1d8b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334c982d13f3122c74e9276218d3f35145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4f4fe37957e2736a959c80206a0e6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b18721490867b307442bb109e4398e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a429c337d62dd7374d1cfa57193b19e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae099315ecc3483f738496f0585c1f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b95a82677ef4f3dd591980b0702dd2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e62ea1457d5853daf7c4187bac7c52151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b262f09cfcd287e8576f90adfa647f0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e3dfcec3b9347011b8ee5ca89dcea153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968d1fbb7d9b15fb08e13e49f995ff1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1771c760a77620fe1bb398816ef3a0c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571fc221bc7962f719152f2b6a95a358156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d369d8392da16fc6ca31c680dbe37e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42752adbf54e710c13cad55047fe9c9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbef7025c055675ae3f5023e72adf4f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366007dcc9cc1a14ebed73531a0c7b44160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e5cb85b825964ada9a6244efe067d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9abcc8726911b261f533bd3880d0713162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f46e3b12b01d591d3cb004c53d849163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40002bff6b83a60d0bbfc80a411ecced164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f3d09ef9a2b2edcdf9b4852eae6ed165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4f3d988dac495fbd366c6afe7dfed166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4a56f51645cf809b29d9b20fff04e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c34ca2ceb025f6ebc961207bb340a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ebf9a0469f8f0dca37c5e8990078e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a9f2451d2ca8e0b1670af1207be35170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506c5c3c183f86e15e8c73c48228827171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded0007c2c0cf02d9646f48209d6edd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276d51c3594cbd65505f320b3c55361173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116afe764cdee37620a5761b72fc043b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a817b9a050c07d409ec911b5cd740175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d33bd371bb0491d7f9dcbea8373d12176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0a89aefb60483bdfcc2f41e410852177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a09cb8383352db79390a87b0cb9d2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0e67b1d6eb8fd1ff4ef265f3e5cd5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1a92edc29a3c9748e41669fa2c21d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a567e3e9fb52150ce47f920644a63181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c4f0905682d726cfa99a1f450ff1c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349e502b31297fc8cef1e90a987b1c3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb313ea76c0dfc35c40092c64a4d9d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771842acc5ff3b7ad5d2e05dd904377185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6ceb75f59bfdbb87c73fe980c98e3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46e7d3087e2c57dd70f64e92f80cf3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f7570c3d1cde2ec059e0dce5c539d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd82c275275f68f456e65826872566a2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6459235688086bd7de221c92c4750190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db83666ae909dd5bb8845c12225266191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31061228d63e5c57f37ba3a01cdf51f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb4ec90b09caac92c12454627990f1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858102f4fc30558183f8879dbcce4d62194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed092ed07fef953e4265ccdacfdf30195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe9e5c771ad55ce9e61f60b0308fb6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c455f77579072f7d1caa72d7254364197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422fbb27eca6c3612f3eb6bc6e81337c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f324839cd6017979ae8a5408fec8f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56482c17005c14ac621f744a45ada7e0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b286b636c083ef5cb1b21366cb748201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00c147d1641f0eb8ca4ab61754d8b8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32477b139690042c1013728a2ffa33203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d144b38c1985acb956808850657d53204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e8d0d539b19c549cde8b21ca3b373205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d59cde13d85643bc36991095c68493206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c95d28f321e889190212c6aaeded5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4de6c78241282b23b74e13032e53a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102a008b3dd4a43abab6091842b5346209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668027f31d4ebc2ea26c30a0b14627b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a70384e1bcc5a30bd15341fc589d3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa413d4cc59266567c0992d3abf7b78212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f3c04322cb8fff18e7ce5ee9f9df2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76109455065a118b91a6202898435748214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7587ef2020ef86ca6675f894d83a0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85344407e80dcb73d70bb3bfb5f79f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77735e2eb721ac18a02010e75f1599217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e33fa759f6115e222f76ca8dcd8b81218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006cbab78843c2fd540ae8e0cdc64fbc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ed40d3918735c2f54c0182724bdea220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af07634e277c6e870c80d12eac1115e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288d47010859cb3fe3beeb7396e41fb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686139953896de8d9c64cf209fd9730223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed98acd16c566465da906620e5fceb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951edf6bd2cb134d23a730d880d825cc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc9eeecf296f5f5c697e503a6d1bf5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95ab8e8f7eb48d757db510cb9d34cd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26276cc1164e29a9a43df89df8f302228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1fab9877c7c0bc3ebb9cf6730a986229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb57be74dad298e61ad9e2b5e9f341230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6af9838095d03672eca814b606b42231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388258a7775a1d52887663538cd652ac232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003bd4e48f9e25d30ff9c2b83a7c3869233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a17f5654b78478772f8b4f4aa8e5dc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6790bd411e83d6414991cbafc414e8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ccb2601fb1677c1bba55481cc04093236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dff75ec4cb424b6b67800d343d20d5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb9e5fe2e053a2792b20ab58000e3a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22496ada66acbe1d4c23e17f681dce239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db240bada4af58cade756921378990b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c662a01dfa56cb143a34679a4c187241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e68834a8e2ad1bbe3a7e5294bf32a0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed21aec19a5797a1f8fb27c732bd76fb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e0af399eaa1f4f07f10aed20f9890244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecece25be512e752f657f13273d8a08c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587735f1d10b1c546178d1b67a95056246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85854251eea6bb2a11dbd0a23cb39e2a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988fae321227c1dc5aa2620efbf9231248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9cc29d91cff47b840f293e3539805249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb462638e1353d7cee4bffe676b602250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d63f0d2945502c5a750c386e36bec9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd4265364dc551f35e8b4c89ac8c67252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16271f280cbc111a006c621968d4a6cd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e71ce257637300060c712c106fc4ec0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51878101f3fcc06635c423869fe51859255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4b299265316465e6c57a7f9ae944f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c3f7ac49140368326b01749f999d0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696ad1be054cb819894c045ba8575c7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6477f8013e72e839d77a878a04a04259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6b3fbb4e06b30da6e84c73289e430260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6d7fa7acc9b5eb761618bd19acadc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc1a13fb521bb802a1fc5e67c207fa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067a102edd1b20072810f8738f317af263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86d71aca56506b59a2298216059de4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd751d4515e6ec36b2e9c9913abbacb9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506855c7a754cc634f1be47b4f56142266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b81414db08c7f3fca3abb852c1987a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ac5b313b67d7c6e65f54ead483a28268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f918f426ed4ce08aaa39f8dd9d28c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22774725fbcbe4755d6aa7d97046d0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6eaf7738b3e9d45b8a63d7a3279c6b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f5f870fd177db46cec2107a2c58c3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e7c63da6d7103e142fb43c31d5133273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ebd5d9b20907dcc41f13bdbb23b183274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb061798751fc39d7448e7ed5d26644275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509dc6f761a828f6da3c283bddc724e9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d3cd3adc033073678255d1e324e85277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2d435fd95a6a8614fedfab608426e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22aab7ce79a79541db9c2893405040e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2441d5abb1a2ee35b804f9f936413015280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f331384155234b046557f7d3d8dd67281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c5691fbce0fd1296ecb93a5a5c542282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8af3b57000aefe1467f3628197a28283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a376dc1fa2adf381ecbcc12437dc4e4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92c8b7e842ed501f5c10a9f9effaac285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0c8a6dc752c97c015ce0992bda9cc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a037abe4989088a9d271c43e2ec41287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f69e95885f10307aa7d3f180e7bc1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c095f3480be2ae49a624b440b90fb9a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53e46ab9c6bb776900af5fa1937fd5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eade22f6825886710d395e5c54cf15d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059e64d88f29503c03ef2ce991e44d0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7c76cb90f8f9649967ed42c0b7648293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3156ac21336b0f356db6d462e84dc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0533cfa9a06a51da5b6904446058d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f573143618757ea4fa252ccd835347e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913cf981878f44c99f1582a0866a8bc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb697c02baa8addafed362c2e8551d8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe89c9646d34442f682ba5dc61ca7d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1777e1fcc24634d8582e5d57ed3d539300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f507e258a2625917c6aad1e2d256e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38fa40cebe09d7becd1318af7c66ce302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7b2e84164fcdc00b31e142f32987e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f7e63f13d3281a6aa63d248a850dd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da819643e52a5212aa6cfa7b4f156bbb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4696c28e366cfefffe1a44568a181306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34e04da81ec8aa42a8883d1f30bce4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a220cc3a5aa20ae4ad784c191742fe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8286e80027c38c8a7e7d2d8748e0422309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ca2495d8152b572530db52b215cfb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fbed5f88479960877e8184d2b86d8b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec24b21afb1f197d3eea5aa535d298312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887a2f6bf328796bfd3fc40d9647ebd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28cb977f9c77f014f1b9d9c178f0b3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca16c166b307a166f243bc3c59fb03c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2311d275c10d2d91665185436d5f352316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47902a1a0a193f017b3959e514bdc29317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1dbb7bade46d77af5531345fcd335318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f48c53bb2624b3f45ab6e0db30b938319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810a22bd811d95171be390ec2bb9de5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe730a645e79884441e22d98943dabc9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2da322e32e47e5e62e9a7546853c8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcef8939e74cc130a8e2c984c92fd96323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503093a8e676fc6cd555cf2d480f281f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764abb3465b61f2150a15920b2017be325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600a1fe5e98c682d22d68c8d5c8feda326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2043fc7c13ee1493574a1022eda39327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe9fd18d1230e530c128ea9d66f8e0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177003cb630b4359a1ca39b19d49b5bd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce083382214b09e98bf716145d82aa5e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4709b27d9164bc5abb9199f163985ce331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04ac1af93269134a81489a7d4bbdba332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ee4f3c3635cec608c870a77921611333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867d5c6285705a3e1511b855e98befb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b13089ba712e168bcdc623e35f83e7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea79a05880450408daff66a2fb4078336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541a24ae5fb216f5a2d997b75f60ffe337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5757f01d4327fdb202f3d2f26ad745338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef05a8494b0d89555c0697e0862588d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505f211e3ef2d6448d4ade774c5c7fe340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916cef5a02ce364fca2d6826f71d747341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2980fc162ee78b963e3a4b413d216342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d158c58c9d7a02de231fe1b4fd7817343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14f4d0dcae2e838b5098ff7ca939f3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36be608e3266c6ba3665be7c90fd24a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4110193af04db85273b3268adf4d4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ce4f5e90c3b7c9fd2da2e39ed2eea347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7764b8d35e5b5b684e3e86f8dbe470348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642e1eac8a9b76ce8e21a09a9508fa2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169885c93581bd02fc3a268a6e3b188350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913198f9f5057980801d741e5b64318351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84f5dee57890af66e172ea76b29e3b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d5853ded3271cac313382a04e890f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec17523c16640850186f3c4a6e71b9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cccc434b598cd9dc0a80bcb06c28f53355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ada0459a1e13b750ecb4face2cda8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f51c4629bc691b1be0b4ffcee24cc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba42d0df0e97efe86f45baf51f576d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b372aae1157114857dcc94851f583359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb4bf47404f705ab9193fb68508d7e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4fa480d652a383dd4c7d73f2828007361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2a500e448d94722915a5caff8caf6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d6f0aa234d9dcd6b26cf1d21623df363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb498f75913f590a2e6eb9bd852105c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d234fd942912542144bc814ce2dbe365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb649c4610f870940bdb9167a48509f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09429eadc0dbe40c39e255af2c6e6a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548efbbbb22e6124f2ef015011906ebf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14e7538b2e214009292e2dd4c09aee369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb19aad2d8a1c815e90b8a90b95df1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff8ba95a60d47c3506b575e7c591f1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b44015375cfea1c00f85ce760644b8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293221fe93f171ebb09493a1888d888373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18444e8aa253360159ea0d7eee236b2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01dc42e01ead543d718b00b80d3cca5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95b2c7fec94c1236e03d01126021c8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f73a59435f16979e1fbb536d5f20b3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ba8e119699b897db70f6cbddbcb2a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c497574e11b8e57b21cb0e87ee92a78379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eabcae37c39cbaa94fe02ac314bc3d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a65303a19dc6204fa1b14d9f0d9f61381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcffcf46ed1611ad593f9c8f7677d79382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8e50ad67f2d6c86d31bf765bbcd5b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282cefae355e4073319086cbc4939f2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958be1a075a0ee69d3a9e63d2eebbd4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e27744a274c15f30433e82a46bf3f1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5fc3a95bdeb3269ccdb43e65ed554387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae69550ef99f230e3265d4ee73f30dc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9aa705e81e115d5eb1cb59b9d0e54389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94212bf8a03d1c16880d3366b5cde489390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2cf7e3b2d540f4e77b688fe3ba7dab391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970e44fd5d345147b0170ee87af1137392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643e74a458f9791ef2fd3e77c68d8db393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732067499e475a03c18da1c4da73d82e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02b13146f72980e0488806b2fd62b4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86766cc1d17fb6ffc0372d76d43417c9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de6db8120d0118a935ec7dc867550f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d4b607b2d77fb79839272706df0f0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143bbde5e6c69438331a9303fe1d72e5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88121eee6934b27335b535b92fde64c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7fed43c61fb5ed3f7243d9b8b8f68401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b779cbadfb04ebec17c5d72b618e925402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13efec5421f873a474cd48cd85595b37403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f864fde6cdaf94161c798012da588404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ad1385afa8dd9bc127ff8c38b2b74405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35499763b63f1a5b99208561a10620b1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e056ba101585cd7831f3323f46e12f1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d7eba88b37bf7c83d7ffb313b98a1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a079cf2c0caa8e47b01ed9ff37e28e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c680eadeddbe25a04d9585ad42d239a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4e7b7784155b91978d9ab2c4456fa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef4db609226dd9700d9ed443686cc0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45ca181e591fb848be8b2daafb0deb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7f5d760b5893ab9e01bb0af66a030414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb8eac9c1a5f4a40a94a52566ec876415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e6172801580bc702efd030d9d0702416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c44a5293312758dc4673e1a515f8c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36295e9a4f090ec82f35b58112e98a8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408c0501cf8bc51550b8c52eda788f7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ab7c4496435f25c5636af159012e7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203a51c3d7b9b8372cd6cd0bbde7159421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aec6970ee4a57a5050e82936878eb0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3713ca31772825d81a5af319271a7fc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69beb7bf1c15235c197d72770ea308d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b354813c145d44c1f84b7197c4bd5d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc157a81d9eea86ca3c8ac9e8c082c6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3abbaf8e6d5a8ba827983abc8e57d5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7e1f0a5629754f40680194f680095428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da50984c4342a541659dceb11a6ce6a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424334d7ebdf28406e7bb36803958601430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6955d3bd25b3fdc7209d34be252957c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e7f43612c1fa44b6e0e5493e6d4f8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ecb85d9075e777b7764b86521d7d2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f4d775ddf33f7878e3e20b897a837434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a9d391f1874486fdb3af3409eea36435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5419e3e7fbcbe05747ba824880b7f6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7fbd165791ffac80d0679d149d7b66437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e8ac4c3c7fa9f35d38ab9fba459f8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778ac01a3eebe77882c9137ce0c26db439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43ed57a1049fb9d09c052130ed8149440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ff4e34f1315ffdfc30302f423e62f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6f3cdfb854ebe853c5237aafe5a6d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c579e6e82e63e07f9a58b7f67e5e0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3f11bc827a65b5ddfa29fa5a94b18444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b949b855f12aa1f3b9df0fbfb84ab56445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276c194dbdba6eec97dd522a3863a22446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a5559c183a05c6fbed688067fe86f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1f701f5bf5a23e37539fb9273d509448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d2fcd29af206c556db8061f7ba46c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaaa89ac20f2526b26e5f84d5d9dbf3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f1a6e39a43944eceed60359b40d85451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae96381a0b68cd9abca65916a61d61452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d954d044e39c8f1454ef8e48da3f4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a412cda277869dc517d656be94068af454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504318e2bfda39398189f6d249f25a42455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bafee5b0bb210b4496ebdcbda17a23b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306370b88eb4a645780a9213dc3d4ab457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6fee4fdaf0d0eaaa9a30c360df902458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e751b2ddcc82599a2fcac746ef82fa8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464dea0d38e02527f0c026773bbe207b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6411fefbd1153708d0ace18ecf27fa1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5caa51e86bee423126622383461f3cc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27410fd1376dd5cfe5c1687ff3612c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0084ff443b0c046c2a1330893f3341464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e48f9cee7aa8f456b2e65eff13984e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac116c0843c625001ecf2c25a8a87db466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd950fc68cee51bc5fcfa4023630670467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a053474dbd3d697dc1a80de38930c2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8223f0d43b580465ed9649e9ec3f56469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c85177ccb3d293e545d892d6e614a3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef00ca20a705465bc55972b66666c4a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690bace012494ae91206eafae840a7e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321388a2f149871ab2e84fead0494f6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd44b6e6b86db5d919a2511ab9f21b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1cf353dcdcb515d9df0904375eca47475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb9b2a0e10549f062fe28b7ccfe8fc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d4b2c2536e9811e8a34ec653cf948477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8d2f04fd13823da48c6b8c27e27f7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb6ecabb98570340f3840af26e65d5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add6383ffac6d0fda01fa1241f52cbd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d294426b4e01410762156ac001a2d4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1d126225bd24fc339b301b1f542cb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d417d8da40fd570522a3349ce49c59483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297818d3c986d7b7129e97b645ab5e9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bad0107e9762ca4f67760ce8f250ab485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb387270874048bf6362d2a972f98c7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043bd09530724a43ea89e0f1a40ac7e0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c60895c7db8b27bd7008ff8047fed488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262cf5cb576f59c04dfe1a49bde862c1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57265b836108541d80348824e15c83a6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd9b48428ea6b2e85a931ba62714c5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58951dcc068aa4717477350eb17e3735492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07929169d44a3f91347a0d2da82d56493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062879ba7b3a8686f456be910ce9080e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99cb6e9c58b062c783abc9fe1d9b28495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da227527911c6f5ded3c3a69dd260510496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d397250778638364e23b486d3f26e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327063cd234327369c8195369f0dd7a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe9a9f811d24a3b18743b1636c15f4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce5b37991d883cac020ab3f1e7a0c2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32f0f9da6d04f772739e9906b00207501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21a4466b8e6edc105bee329468b89b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a4e02a44ea5c80159da5938ab62c5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab33af04bce1f29a48a311a9b737bd0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac95786515d504d1a8367afebe793ee505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0437c2584ba1488b29ab1550a7e4a73506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edeaa6db154040fbe8510fc2b1059b5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531cdca1ea91b152a32414acd768a35f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d3b33b8b77a80af1f3c24028a3994509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bde7dd639b2dce8ca0d9d5a153391e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f532da2ac956c8c8ec06f7fb012d31511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8318d928890a6b14b3a5f0c80320bf3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6ee0c4a50b6a88eef5d8084089298513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0404b7b156434e35fae7d7f8e3796cc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94b9c0ef1d37bea1d83725713c4fbc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce335470c8bbd5b75452706771457a5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305880ea0f2ab431a12615c0f970339517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4eb0f062e319b9b6c06301ce10c371518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dbe32621c5883ce30f9db3d1b2df97519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c23c66c664c2ec8c0bd64b3dd0446c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad89f979f003b07c943c1b130d73970521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1888aef8dd76919e696841e0866049522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450297e323507608a5864ce6bb86f524523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84e6498f6fd08887f0f29509bdaa43524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a106b6ee6fcc97758559c3cb7d4f7d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348173ad3fa90f681c6cb1f2d6b9b1f0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657c54e11fcc958fec458164906fdc3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01414aacfb619038cb21e13c8fa619528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f1ed4ed29ddea5a2748661d92456d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64cdbdcee8ec2947c7e7dc7985aafa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442001e06ab2b09896344b631529cb1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1a89067da3ee21ddeba625046b6df532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a16906f47967fb0c3dd5f4803fb46c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b272fce66217bc5a6ee94295820b07534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7f9dbb540718954718dd9eef5617f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6dd8e05e55e2462ae5e36a299d6f99536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888cc48b7c875f6faf78628a57468e87537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fedaf70e51ad462b8a8c08533b3a1e0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57308be3732b626c8e7a8585d0e686f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220d4f1061f91d45abebe806624ecec540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7488a4bf116874c620a2641ef0635d9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c211583195ea1591269e0039a05f5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85672cf38b2abb3a3015ad7796a3516543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db34557468381cdc70b4ca0f1a07c5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef4d869d94eba46c85f35fd0c667bb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52489363f8faa60a3f846ebdfe6ea6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba2416791b38f32aae9c1fe2048da7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e962dfcf56a45e56c92a4d7c7c26612548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c001776c3291eba3015b255422e15549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330c5767d37da8ae09d0e11a70a4251550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05edf5600d9154b2dcfb515cf87d1c6f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397f199489aff9bf54fbc73fc9e2d49552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92536c7ce4578b81a020ec2e2342e29b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902ff9f4c30e771e81129a6a7212a73554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c91c83b6b6154a2aad8cc204fa4f9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a3e4c165732dd9c4a4956adc266f9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c88108d29a8aa392c481ec0d310d6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c4a1081b4c5dcb4fd99c6c8ca509e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f7fa4934f5b7f1c70adf15218a104559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71db212e0562deaa759da55a1f6d302560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a07d252d95e8c4495853d2d00e225c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6a2a259cf3f292c4f5543be3510d3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491c0e7c7fec1aff0be596900186c9a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8963b6aa0123aad01ffa0b01643410564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b9d8571c4f4c4e575a0861ea60288565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9d10fc8ba64715028e667cab07bad566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14140219e4718771dddb7a4cbf4cd416567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062d3c6213b464337e0cf0bae96709c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c75ca263f418556d193864ff9831b5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a22c73628d09bf8c08c5b4ac48302570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c72afeeef0377acff35b49d4b532c8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44703602bffea21b45c6e95fb5309c29572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3ec9e59016cdb81420e468aa843dc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237bf4ff105f3d90d481ad2bdc5defb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028e11a4d8f719a469b40bda3264b4d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff875038d2140970bfdf0312e76942576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aad268604e39bf0676534a6387e734577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a2073dacb9c48bda75cedb412ee2c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac4321830c5416dc8d183aca95846b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020605e847d91e13c9adf84fb7f66fb1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036922f706b1a3794e69230179e470f6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502b67cf2567f6cfaec46715951fcb0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e1170f404b3d6b84ec59673183bad583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15edfa8a9922630693523101fc4b64584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f55dfed6686bb9d6b469307ea9f56585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba483197f2fbcdc014a2f6b580968c8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c5e4896e697029b9fd04676ea8b37587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c36a6ce7f075479743b2fad350047f6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42dbaa9007af14bcfef76d960f09bd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd07d634ea544d2353874348e6e921590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a37ac15be660cf6158e555ec6cdbed591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d32e0b21b8e80089144c2a781205ff592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ce10c1034a935f67597b95cdd85c0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f1cea47e38eb66b54d9a6d55d4e9c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5802e0e1700928c81f99a4ffad3141da595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53013c77773cbe3b0c5a966e7733f8a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9991a4c837cf0024a4d60e42092a90597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8362e48fbecbf67e54ee322d6aa8b2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3c941a10ba7da67b1e2b9b7ed2e7e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407bbaaf015d458db30be7f24c88779600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3cbe43df4672131ef3fda48010d79c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be77dc481888a25f33998e8051fc732602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57944f9e97ba162989cac28f264c3d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87fd468d1c54156c18b06837c6e3b5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7672a93a136eed6b8d26cc6e39e1b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4506b11e0fa5109f7652e97070c4ce606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0179a371a027b3cc86c2fa0f28dd3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ec370e3dc414fed7cc82c847d9c41608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff1e8bbbd91408a6ee4fc51e831cb3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9365b77989f50f4cb9b7b4e83be4b3a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fbfb2b6342948b779f8caeb03042e8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d63830a7c7fe29abf154bdcefc218612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e1a5fab70d9cf42cad1a2496541a1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1827f2858d8f1882e8e32ce1026757614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a60db027a76873ad1d260936d0668615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1dc529875047cfbc33eee5de69a097616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf3c1d175a4b1dbe99f2ffbac67820617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f915f80ac1cd02e8181941b7e0d39618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fbb934974b04791a7e85a1419198bf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf066ae83203affd2e8c871ca02f774a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0f61050ac79715426c97fbc339ce3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad05552d559d850fc8dc8d4cba5e43a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4c78e05a36ba63a24604f3f6bbd1b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30bbfbb026766b33bb8d1b2b44c6872624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c35b3e06ded2d3f6b9647dcfaed4f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89b8c01d892283594e51561542c823626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144dc33ec04d9dc9faf10614a4491618627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825ff710307ead16952f1b43a3cddd3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296f8ae8680220613b4f67dd018c65a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5c4ca199a79f16ac7631f0de3c5f3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb5370ee1e0580e6378daf74978a7a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b35cc2d7e13d7bec5321e00f04885632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12aa6a9c8ff121a5f0e3f404461b4ed633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e00fc6397a3d8bb67264d69aed0bd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde133ac56e00fc3f8635b0d9646124635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71fd8263f7fe6c4549bd2e5710f32d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad160e0ee73c97abf14b36345a5264f9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c0098ea29ea80ab0c6d6e85e3b75d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f28a486776e5cb73f7a0032b0d01af639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ddcac5318065fd4ddbb5b2ab4c67e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63439c4dba760db56830d225cc7783b1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8254b4fbcb28a93eb534dbcc79cc5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2ac3d8578f719cb253c64dab66b35643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7badbc8aa8139879db595b03c924fc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945675a0413d083458b073cb3dbaa84e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6198667e0a1bb2eefaeefa55a82896d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b57e85b1365e976c0b0379a946186647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0cefbaf481747cd524c21c30d2058648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc3c4c1cff1051b1ae7dffadb8590e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3505e321e89e3544cb262d98407ae650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d5947bffaeaebf1c9196622d64a2c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7dc3420cf1e6705d2db526198b884652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6232849c7fdd9fe27f92185422ea6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb872498d17c5695c4cfad328531cd2a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fad2c474c096983ff3fff45cf3ec04655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73a704b0e7561b06d513a8d202cb86656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71d30c8650da9c288f807daab680e5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d45110f4c6256e82e5b165dddcdb5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f67e18e5671d9be4a0fb749d8621c8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060adacbdf94e202a12fe32e0c3ceba660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486304ca8c45e072bf98a835bfb8c18661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901c21516be3fb9ffd3afdf27388333662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00ea9e207e5d403f0002e2dea6777c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08a151111d8da1db8c4ac755e82b9a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e96cf540a6ece709dca1a1b724ffb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be34b0019c6375999c171bd15122c5d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d50bbe72b77328869b0b181b04754667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d8f971b29c0394226d356deac63d0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439a11098df854b1f99759df4792d72669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e36b9929a1a32b67a47fab76d6572670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f3061022c840c632554c967f29c4b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e984c68076f44b74f2ed0c30f41bc17672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f938ef8cff8ee6009cbe139adec8a08673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1035ae325876ac1f281e8b9a4b7bc19674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880455dc81bad00b4615f642a5d5e911675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfcc5f5d53e5d422e5e36f7d4ae145a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53746aaa81915c838278efc779ee0e9a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af000da1b71cdd6d6772d7fd71323e5f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec70a7ea25ea6de747460cafdc6ef4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b19458844a72e9d719511ad1d306b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036cd074c74ed3383a3d93355e3d4ea681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e14717ecbb746548aa975e9ec3b9c4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3dce1fbf8adad6afd703740a3eb7c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeacaa0f9e62f52504558f8ac503385684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a1577accda6f9d338d6f044219e38685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7009645a88e17e083f12d04afe8ce686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e29510f2f2cd5c745f23a8e039984687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9313b56755171d2e85fd655906b67688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750f3385c140f5838c0585553ac42d0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a706b3731e966ed648e5fd53bf207d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd185a0593b30428b39bb332c659ee8d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89c029c14cb010977510bfc8c6374e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa606fd378fad94aaefff52ce5704f0a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0741283d818667b30294a471cb9cf7b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b80899fe2690eef0d618d44358750f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc743396a5d1a7ca032b3ced31e9ea0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f860eef0d27ccc282ede0a68aa97f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789334ea7ae5b5a8767691736b7b024698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4b221fb6ef440ab6615646415eb6d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f6f5e07c51ff2eea79a00c31b11c7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5dc8bfd4a470ece2a3bb754ca8a0e9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40020f8996a58846ab6c6421069744702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb0b9124cd9a5b6c86a32ef2f242c4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88906ccba0ec7096c46c3ccc7bd36eab704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2e69bdb9e8f8e6f4576f6918703b6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e0e483170d5928778eaba78afd24e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efd96f3d1bda2e1c80fc1e666e3d0b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186abd61ca247bcf26d0404ca1fe57da708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc997e46d477b2b85a9f8f672356726709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc99a8cac39223891eb2c3926b43a22710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622a5e8a97c59c2374bd6625f5b58f9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d22383b11459bd0b0564db0af8e98712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68fe788b2059cb5506f273d7ef99e3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e44c7536e65f31d811a2a1e218c93714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f32abfd76b71eba4015c7b5bcb87d9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b356e687f30678a754c8f92e7ad537f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d77e628e2a3d6c344c73e6df9a4b5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7df0826946a757190efb28ccd17831718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845846a43bc4547b116384c4424acc3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b2bc3845b56a9f51a5813da0540aaf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa22044df2128752079a253be4d824a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a50154a679682d3a25b92dd87b519722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1bf76bb9a8d1dc5512d4fb0a35b307723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ff9ae68e39c73ea14a997030d15ee724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32766e8406a197d9a0ed1aa2bf73b315725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32474ec8e93c0c6bb56f8c3e554502726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ac2b4770646a0270ce2adbf334a07727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e001c5deda8ba61fcab67d56c32c47728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cabdf6bc166c8f3a8cb6517bf9e21e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9603fcee2dab35d61bc24bbbfc9e792730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b0503aa0c9d0e703fd11cf9914802731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a799d568cc2ff735c0e9032dbb96d4d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab12db3fd2b357e64aac995c616e393733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182c28e425a614fd5d120e1e380c9dc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6bc24643ae5bd91cc92ae64b9deda735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab5d9cac9074488b2a26a216316cd8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c4619db2890e601eb7c39e589320a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb7a4e736196cc0d250cf696aec609738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a96a1216415f8fac828cf9507ff626739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474ce82e3483cf43e9f35a1d5ba8e7e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc016f2bfffc80ccb100a2e78be0166c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e09108bcac9f8fe5047160f76ad3f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447ef9c40f051279c23225f5f930f82743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793d0723140cda457918675025643a9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e28f3191baeed6492a46a110c33ca8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5230a0641483b603b40e9918b52de1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2841af5ba72bd626365d9d1411e5d2f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52785e33906a163f0e65ba1c947f2c4a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20641374ba7f38914c686390d86c53dc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf7ccaa08e7c7a56ef9fc38b02f257750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78501ba5aa58a21b7cf46b57eb52359751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca8cdd0724f8c1a9e03ffb9e3682c6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1add81e0150c52bce594f68e629b5ae753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>