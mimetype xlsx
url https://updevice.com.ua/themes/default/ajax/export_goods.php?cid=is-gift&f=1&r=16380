--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996bf0418e92f1aff55d68849764641c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950507b6b4c9dcb7f01a9357749ccfd42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe93865991db559601330ea16e7f0663.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62332f430635f821d85e2373f23498f14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890ad1027d3ab8f1b5a021bcac52ff85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c01bd83cb64dd39632b72c75600ceb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f829153f5144c16bff2e956edd0d287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f319a0dd2bc3af639dcf50d2c2f9e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be2e608f481f944fc3c30e4b0b23e49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32598c3b8db4fc65e312b6e0aeca92c310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd6c8748272a167c9e30dcbda145d011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7052c9493a70c9ec3d1c7273e45fa2cc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66644ea7de9ff52d90c3371cdb8d0a6513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936058981e8697facf437eba59a7930e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee317b72db0914845b427bd67f5816515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315872495c26a4c4389238384ed585216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d9d48269fdc536f830520cc32ab7217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b97e09345c5c9e77a4859cb22c58118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378624843c6b5d470b59fdbbc4d98b019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17cbd093b668b9b3444af5b606ddd920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca8c17f6467ccf4e17b209f5ffaa6921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff9c5b4c80db586dd40ab4f3cb34b722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece25b5ec21b5a1f5745bd3661fbfc923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed56ea47412049c47b0be953b2d2bb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fbfee43466876eebe8404f3b79f32c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4fbc9cefe2d61e2f38407250a6c96426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e1dcae00ddcb5a1c52117485dab1427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81feaa5d0962a50e8fdcb0f26233e4328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599166ed277884ec67aab8aee7c9822529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768f322f791bba9220774472f5c763330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4f06766f7635d58429f161c1f748631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c36d16bdb2ee7748c4bf41395deadb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84097d80284bc09fac2a64ad8396e6833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88765eda74989326aca75b6acc520c734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3bd52deeed76fdc76c71d9cfd8fa435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400baaa1e931d0dd9af09feb5f0a0f8f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491bedede297c5c8cd4838f296a87a7037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53279184f5ba837f98be77d91dbd889038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a679039c0a70ffb446c4d61b175b339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e933c0538dd3b3111f455215a404e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079adee4ea683fb542be076148024de441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b1c0d3c196202dad5c662f08ab07d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986684b2e4fde768eb715c6abb1c17e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df43d9bbadb81e06ab838671bfae0b144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7df5669858f4fd60860db31cc313b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb5b1ea7a7da8da3d8e3cf302c26b346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5d43539017c6ed98f60ad716228f447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd713ec52b33e6162bed6fc27087fa1648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b68a146c7a2c8104c851339e7212a449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137d05be3e6c4a8f74962b32f497ccd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2cb89312ec9142a0f1b9bbbc0c1e6c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94061b9a095284bc74056d790711c1352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e07e9e624c4a18c4b9d845bbfd25153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e72cd3e44feb988980a63e7239bc9a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d4dc541850bdd9aef6a779a7a419e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb85d052f73c6827be8cf6bcf0577e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb5fac1a5692c539c77851ffc4037d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91683be82f254c31eca61b3691030f958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34054b0ba2b5ec52d68b85af5c7bb3e259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f099a3e367872fbe2e302a2f91368b760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e0b143196c76937304cbe64aae23761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff817c7f677719a976b27073f2b0be62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a19aae5b71becf763bb42472d7cc3263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eef3284929ae11005741dce497ba0264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b56039e9bba519c34c44938f7b098865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669aea23c71b394c80151a7384ebe8c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877862dee368f7daac39204718d2b4967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb77b79a0775b11ecf5af789ff97fe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c2a1f849cf3abf208c71e45a4950169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ab194df6aeba1461fac83e192b03e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5bc410871e7792d40a862f4ba065271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099954fae4862f90b52e7a2ff6fef3b972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78b6ec73f647a2d48e23051a02d9b573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08065f51b8bfe301cc8610793637a73e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8d50abb05b9d083f8f0fe71f61f0675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0784a31b43543c724be9f6b35a09376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443c4cc5182b75a6c1f3c3b8053006277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16643c6c1d862887cefcca7dbe475ffb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253817f4623a389c0f39a189396fa5b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f8456b45795698a10d7b7672b7b3880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef549b5862cb890c0fc01d0472461e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd82460a7ae04adbfa87c4ce97670e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec73b19bdf42c7fa370f9d46b72ef3583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e80f87df4f89cb03edb13c27628f2784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be4db254fe19fe170e46853727658785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbada1c593b384f27679a56f1c55717b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e97852502d0f8127135a77ac3231387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4adeb15a7eddadb17845413b868966e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f2d0c1030b0ee6e1f36684e72367289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321207889e02a273ddc0107269d6ca0190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ecc86fd24fe926b4cbb8a7401599a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64ed48b5aafed1348eeb7192a88c2492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584dfaf49db2dfcc9bc6916a7db2df593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6fb75804ab23f1b452f631c00aa0ad94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e996e719b72b118d8cca05519d62bd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb83335aae48a8a06c336ecf2f9d21496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26005bc1a4f78f8d0c682dda4e41cb4997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235c3e0df3d8afd0382e57b28598b3098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4ab909b45acc2891f2b795f61543a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2115ad52d61c67d436f6437802cff100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59977c30d62053faf6480e059bb17dfe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091fc8ad384b091bd0d8bc4f0736947102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd740001681177371fbf85d8bbce10103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306fc228cb6f3e1c3d38f74b329f195e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb11adf43e26d88c0af6453dcefbedd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6327a2089a8baf27a09b7c3362c7bb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479ebceecbae18b47a02d6deee885fd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ca5c31740ec7dee5601369638db51108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8029b83510bcfd731eb5f32be1722c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f37249c0a616b3f80693fed52fa74110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742609ddc92c3675968e2ec647680eac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d30197653753002f732cfe7a92bd4b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f97d7201a42e3554624f31aec1eb00113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252a4da113a8ad6ec21ca32a712f988114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591726985e06f10a5c9dd522eb23ab4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adcccd288b6583748d1023324046035116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12160facc1d28c5eaedc058db51f4618117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce5bd584b6b18c147f94dac5e429f6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d07c6fdb418528b362887e95bbbc0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7706db6ec4d8fb78a478993f86088120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b41bb752efcf7bea418da47837303a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675670418ae43569fe44a2568698aa1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d8e8aa8d8d9eb13c16aef2fed6471123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd61ca231d2df9c918fe68c2e165f35124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79e195e9931e0c1918c3fb3a24ee04125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd13168cbf29c2d91e6d3e1a6da0fc4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befdb196480ca5e1d3d0481258b81bb2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f5009bb7885a19fde2756adac8796128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e51763dc7aea3813a34c036a166455129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bbf850d13ca03f96e2a6416cbf34d5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbbd3b98dcefc8bddfdd352a324b4d4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929c05cfa0e31b4cde6a425faa8c699132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b89b1715aafe741bb21fab9ec11a3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be86e7e4ca6e323b0f35079ad08791134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d20b5bf77194ece29d4c1d35d3fed8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd16c31098fb67f4cc9ff21ae61eb6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613828134b607e6b228f102dd49dc25137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed162e22b8be6470a58624ffd12c59138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39240c1fb162acfe47332ec5eeef2d4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c824cf4eab0e64582943a88cd844af140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974148c341aea91b0bc696a96c1f578f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74999f753b576db7bc6e3453c1e03227142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7a0a39cf0a1f530a216fce8cf8f5e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acadfae68cbe1af4a94713fcf5ed5f2b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec8885ac30312af7bdd4a66f8179cdb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2329e6c19adfbe40331ef63231f16146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b4bd46e4ea12fd356c886c5c596ba147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403d3073986973b3fde2d302bba8bed148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c348be2a99d63c81f04817db5db9910149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1576cab099042970bcd676612f3c0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210fecdd7b690826d72786d5cd3ab4ae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec937fb271139940860a59747f29f6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb915a99a787d6c9baa84604f9c4a1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c555ece46479ca9eeec1695f73563ee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba1bc338211c63549ba253e40e6e0e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736eb512c1433bf6f6dd7e7a181b465156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a3011664992ab31d65105ebaff6dc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d75b67c9410427e62f1f85fa0772ad158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30d0a33878f34faa0e591047f77fc0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01a0a6ef9cc418d5f7ac91c508a6ff160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5a2aee8c89f3519f2966f303a43e4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0535b816da03b86752ab5910bc8f2f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42f119f0da85e2ce791d4bb4a4371c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc2cfc495640ac90759bdd9c90c3bf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141f348b18cdda6bd7ee734de8bfb88165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd842637f177aca9e7b85923e87e8d9e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31441ce0c826d2834aaf4cd98f92b3e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0b9e4de306d234df64b0d9741844a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd78276771d7d676c08c6adffd2b585169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9383d18dbd704d710ecf7baaca2a7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a580e32201662f0fa07cbcacb52ace171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20914acf5eeab915eadc162934d175172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce750824eb3919a5b4989148f3d9a3e7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85410156e1471696615b63aef034a4d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2833edde92179e33831fcbe565097d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bef5a142d4900e52109274f3a80aac176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b52b215c139a7c0a1ffff5b312bf9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e20bb411656be1a8645a337cbe7231178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575d873f23b031edb7ff99efe034239179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c1aca004798a45c910ec57b022348180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9942b099d4e984eb6d9bb8be3bb24ba181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1501dd1db5b03d52e65824782549a27182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d4584fcdf7273bdef473da730c15f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb009c65287823eee1fd93363b17c3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1736d7b1b5d9846809bd33f1cbbbe5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7b86eb1c27b0b2a11eadd44fa8d28186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4de2d9fa9f587068751ee64c47fc23187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3659fa05a679378e28b5578f1b8ff188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ef6e6a9eb59283743b1919743fbfd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d23a4056a41d35884530007f1ada0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d9696c90dbca4318d6af67dcfafd2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31faa7834620be83bd7c34140f0290192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976620adf6695bc5281fdea05eaaea75193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191f75578472b146310e88bafd69299194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090dd12880f73d85737e4267f7ef0ea4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8aed1f36edaf1905f35d3dc4bf000196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1ac3ee98dedf912ae5b758a5ab5cc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b824b78c800af10e256b5d772edd2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eebc3db156ed650e4af1bd5630c841f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e4a08d63debe777928dbee3c354bb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286087fd8458c609128473b091fe118b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4efa6e739a8e26b6c74d3f9f447c8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03159d119f099534999a7ff4ba3f420e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0285656347cf8354df8afa3d40f78f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2455587d3ae575a047640bce05bd89205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d401de346cbc090fea234cb282799206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804df8b49331683e69203befe8787aa2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6fa5e7752f6bc2498a4515c28c647e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825b904b7da5dba7061ad54cd7e2a4e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6782d61a710afe06a15310bbae8be3f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e40cbe4de5fac7d83ff7b87b3c653211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d2fb55c7445e32854ccfa36a376a8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761741d452fe1df4cf3e0a7b256bf64e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a50c195cbd68b4bc92242809175c9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83239d82bbafdacdc00ac72385c8a76d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744b7fd5231c1dbbbdb379f3417e1b1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf0416372e9f641802e875d4a824ed217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd46ec9c5ef2a2eb4c81fe502e9fc98218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be054a06552c18237c3254ec0784e56219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c01f90fca8d97c5bd917dd1cbae8e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88c31fcf47ee7dcc3a96d085b39b90221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d564a45e69de4e4fad7af59d34756222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f22a67afa72855fb8d05e82ba0bcbb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6c06757e44dee59626c673e1513b8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109d75204b4341afad92fca35bee2d3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4145d8977e330d9c9a5cca914d73726226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc81cf504c71a078dde7ec700a3f724227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa376e422f81127ec985f8c1330cdce5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ffd5972547a168dcef29494abd8167229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f730c1bf2f345424de10d30fe6dc2b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27343b1949aaccb679dcd59f2fef59a9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69efb12d415e4d5f741ba49d504c9303232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bcf391e7601534f3518c290ef678c2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c530d16b4664f65442c3202778ad5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feabccdfacf5332a9cf2db02ee3a2800235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32da766434e58cc26f812beb6d0b661236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd439204c90b5b208a1e58a4623f07237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd622c26c4b5872419aa813fe85f6f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde10c6a32a874a0aecf84a8157ff62239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a8e95312bf83a67acf225016ead0b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c67be9aad8920ef9d55b6281f61654241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2578c557939f025c082fc2fadb86d9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a4f12f0c6702c12b81e5ce6549603243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d85c490d8fd3ace1e06dc9d2932b7c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b388037175768484f2bbdcb48dbada245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f335eeaf6293e27ebb49fb262ed9376246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ff5480740c9f3d34c53f4e133feb4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c22329aec3eadc35ae70f0a6f3d54248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea615d1429b3dcfacbf7db648873275249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b911708cd8309c58a1bef34191854a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b3ce6ba7c4d0c4276bac97c6d271d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912bb4eadd0ef654b9b1e3b49cd791a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760afed52ae306f72beb306d13ec57dd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd8b88de3b9be32c4bfc6330362643254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c935008f898722abc0a4064aa0880255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2083b5a4697a8a85d42f6fd543673256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbc6ce24a4454b2754bf4bd50e9a7a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b448f3d90ab2d97eac190950d8b33258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e22387ccc282ff4f17bf88e0e6af4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3514af2e48923d31cc6ade006881b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f6335189ea12ff45e92564e9dd5487261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff662666fb0d53c2bdcda760bc29eb7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a635013c363c52906f0d21f29cf7bef263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433589d5c53fe2c6fb5bcf8033554bd2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec16195fd27643e8abf560abadd9495265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017a5a267fbb029167cbd44325bb7c3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a54dfc918598220edcc549ee67f59267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3432fa2a714f57bfdf4eaee5725fde268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28314fa88321e3350adfcd7008f71b33269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65acbc4970293327024c8a050deff64a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6be65ffb1e03e265519ab2c6b234b2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc9fe9e571575e5c95bac472ebcb9c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90471fddf49791ab1d26281f6cbb19a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe460bbb2535a0ce768519979e515a60274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9592aa2b98f890b1d8b30be1ae81c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3aed8fe80ac61e9d3e4dfc8a08aea4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdabc6f504bc3881d1c216fd13d1893277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074227666a59c9cd1009bb31e07b4e56278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf4aa97e826e3b40febf7fd4e13bec279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61474638040ecec45fe4faa1f69032b9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7244984ce418f30bbdf91b7ceef1ce281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88036343fe9f9844653501b08d826a70282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493e76b0ca713f66f53284030ab2da5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49fd9889fda366c3f309ed0727e674284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61f62b45543fd164f39358c5e3d1e0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22cdd09871915a9673f9990b22041b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e9e7fcd687fe774d4b4f58a91323c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9de44dffec0cd9ee0d93189fea679288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daeb47e16d2dcdc27c3706e4d49295f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e55d617713ef2e5b92024e11c1132b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3705e3ee5de1263c5855dd25db41c5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f435e2406c9d8df8e18a9e968edf1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44497afb09ea3916e840e2b488f7971293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82ceaca93b1f1176c546156ee4a314294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ae8fcb19473b6301bd79b820517d8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90d36ca83586554d511ed8b46dc6e2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062b8252494bed3945a2529e06925d8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1226968411800ff339c4ed876f58960298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c49dec0f6210ec5d6b9a1531a33a2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff4a7a34fe57bd4740d8ef2c052469300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe532715628c70ba162f6a469b9042301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57404cdad8d9c8b32c3e37ff54190f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff7466947ea74209452893a6fa5fd6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62508a7d6e9502e6cdc9ba4b57ed51f3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01673aa06a76ade183e22acf598b019305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d07eb617308ce2d1bfc37fcacdb2af306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0581a3da83140188ecf5ca7208b891307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42a35f54ef708b5dbe340b92c12850308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d35d6ff7c9fb54e7c3736c0aeb6101309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c1ed834256f87b23e010feae53951310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013aba2f8bd05950dccc34e53f5fd21311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60091b71241e17bcb2fb05ba8eb11bb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d3555fe6e6a61cec2655d0a0e9362313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783a3d7155b2940158ad78dbea5d441314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f081b6e07e057bae346c78bcbe85d79315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42b9835d663db218391881e996b1f7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ef7c47b3fa0d7b8783e883e796c42317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268723baa14c32dde7c3b27c79a8343318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764d1be4852a9dc3dae8305020eef16319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07cd97e099698647b2f58fe91cd652320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23624da744d8513bc1fa0d51a8140c7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953410febc2bd4579c161023cace6647322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96798a6ff2caf78c5891193200ca87323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e9307e6e3bb7ac685367dc82cd224324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba2d14cc9a4bd7920c0f19aa0a3160325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e798d8de5cb3c1e6f80e8cc066b22326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c248bd61f42dbd71b8fb2a10f3ba61327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d912cb9931d5ff6461bc787c054ce328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddaaa19305d5a3c94f9315ec78556f5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6bc620746efc1de74d85b3d9542f2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e964cd01a7c9a348292e3515c104d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ddffd3d30cf089c4ba4cd001b059d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ebb3001a8df14e3b70b07a3960849333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7577062a7fda50c4d9b04412875a4fb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883e54901528f07f493787a470e82a0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff93c95c50c38c3115f3d659c4413f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433b2bd8731828d6b9a9b96de4f316e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938a28f779e8832f3d593c711f9867e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05272155ce0705765ff55f8cf7fa4e50339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a06ad98efa6e06d88c6b814a0ee35340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683f5448e25f94127b02490cc24f469341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a59d760c3898255fa1bc1be6b5c48342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add79c96293d02c2afce1c0d25960edf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc06212eff8c6acbecaf358e0133296344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866f5e61fde4bfd125478316e6e8d93345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52a8a5e63b59c2babcef366f2c641c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde2a86a1660944774eda8383b568b0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558d16c03307eb0a8d9267582d00977348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781dcdeb84cd24f996c63c69705aba89349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ac15915d51ae69b74fb4112480754350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b2ff11526fd415aabb3aee0e54cb2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bcd2d175957f65c4c08db2d1314cfb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649dc96135d670ddcaf3a6859c1498f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44bb05415cdce6026c0f2562575c6a8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc173cbec7bb28f51b5ea84b2a58e65355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1fed00aa2feec1e1f6280c67dd0fc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426127408068d7c8bb83a69e7da721cd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5e54f7627632b151be6e4d498f878358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7adda87ce9d538c0b5a390b826fd87359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54677292e99b895430c893c78cb00e2d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed482883bbe33dd49a6acfd7042b7b9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec2ebe03d5122e4121baf840efd0e4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4dea19ec6f94a79c3ef9892c790b18363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8233a7fb34f9ad5f16cb683e143a53364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7440d4feb7cd545433304f70c6e994a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5c3c58d14ff478188cc97b0399c75366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c5d495688383f935f22c96ba87f8d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bae608d0651fc5faca2aa5bc569d0a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a50607baab8cbd338dd3ceede8df2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e536cd2a4dc3ffa7e354f4967b9085370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd2a6e07a9f3ba8caa976eee04d1e5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115cd6b3ca5f18f9924cd864eb58d693372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91be21f530f8505531c48e88ae95188373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1438d9ab32052f6996b1434cc27c2d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b73d22bfa005394df5403bd9508e13375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f21414c502f85b61cff934e1c7a24f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da86f8494304cb9b2899df8e32f75fe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b964448234b9577f4634ebec1e904e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b518ebf1f6feb6b76227e7884ad079379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cff553aeb0e77439cc815d6bf9029f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed33f47355d5599aaff6ebe44180e29381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f6552fc67e3aa74b2a49c36680e3b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d368bccc87de53f7d87264b3b9d90383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef2b4182d851ea1f4303b9044a54b0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95da184a9713449f54615488c8e2546385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fafb942f9846e26e95c25a33de0a6d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be100037f47ea78027da54bb8736cab387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22929d1034a1897f65a59f25506419d2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af344ca07c4d69b3f5e355494c82f69389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6605c78072d69daa51b9c2aed8d3c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28be166e08352ef701b18eb1a77e0ce391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f8436430b68b4dcda0df9e108c923392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87cfd9bbb4cbbe3268f16895bb74bf8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912a87f6b5be7d2cae72cb52887e11e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b7353cac68b76e869828694988a73395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea5b1de731abdb164063b9433638b01396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71447b90388970d809675e0897d740397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82162b2e19ebc4b35707b783105565398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe165fff562d9fb55b629f3e88271c9f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d34432dddcac3e5940d2abccd2dcb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb40c98848d9befdbbfc2b2ad512fa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a3be2e336f287202037298c0e41b8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578aae170f31ecaed1110894e753634403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ecd09f859d029d9283ed9a23b8dfd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6567bf90c2807f5ca937514f8c8296405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca94414b25698cd76f5103036f0ff23406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491d021d5f1aa795e8a94194697d9c9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b5fc2f3b70cddaedfe90214f534a0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212371618689adc2c883dbb55c0cf77409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be08c7e21c7e43a73250afa8ac9507410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566cf5eeab9523fac890d50e6232abf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf125f8ac059d89535832bc80593fd0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f91fecf719839f0a56bd18206a3a3b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c37fe95704ce561824f071a84a1de2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245bf00b465ce4e9cf68833714ae5886415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db454f7f5ef8f66dce4580f227f960416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b5457e581836ba2b112b478a2befd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ec2860ad08ebe82efe1dd6d928d3d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055bb0f0ce913ad277e3da8654e9b8f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b64e213ebd38c444f4375a678ee95420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136423f76e00d2a34d91d64f6a3cda8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07ff6bc078cb55286579f2afd6eff0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c51af09a8f9ac18d5ba98eb2a4704423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a636c68248f90de8a7f0d17c36f03ee424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504a8c0761896437212cfcac401d89f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df087b6eeffb7b122dac9d1526330d4a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1cc266a6a6cbb59cfa1d14c3a77381427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777b85024b818b333335d89956e4dec428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738289983a4051451563497aac1e50c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445d9a9e9211751a137e6d8d7f95539430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a80afb3f5bb88059f6a33a659c505431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec40a0d2ab30e7d060bccb652d0a608432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b073ab355c2e8006926cf36542e2fd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab31a04b39013340bc75f79bca25d7d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306374c40bf075306046fe2f904f4c41435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cac03bfb3c79d0c36abc991214dfba436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea75c321e5cc3463cfa17432fe9b156437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a180d2b205fefd10173c33fb8ad3d7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541cfd07d9ce7142844290eeca432cc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ad184cea5aad052c9d52ddca4a7f1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71f92dd506a2b055a4e0223428c292441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73764923b30f02a1029012a6c897d90442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078729ac6ca8f85b11f3a45cbfe25a3d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c1dade7955fa351044390293746e2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce86a90c35199df34991fe3bc1cd34445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22094c10903253537950cd0b0459e0d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2bf5d9a739bc58290c9ca7ed63769e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f007260ca58dae8ae826b878a53641448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f97c477eac1c6c8766c71db96273c1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79419b8ccdfff8fc73b6a20ea67ea279450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c46669379db0947a0e023034cf0b98451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9408952b14018009cd715601d63886452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f035178a300555bde8d1aef6125dad453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b60b50bdee786be41a238e4eda1a2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f13a9d9318c5cb13a5d99b44e7002455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b766375650fb728e4045dc3c5c4f4c2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971e820276041c8c492a98dc99ba08b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909e3e4b4750015e49ac4c291ab9f59458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e8743529ae8073d18c5e97e3d7ba3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4bc8060b7d427cae5a0d154afec9af460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff827c3daaec476ce0421ad7ae1036461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00b4339392e44d7f20c2de0af1754d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce69b4e167e2a2aed119ee36d6c2697463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be4c3ed1075d11e1d6bff7eab7c361464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a601edcf743428e3bc652f86ff5eb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa4f15493b607bb85e1eaedfd979b4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd720b9e2f75c628afb6ea314cf0e60a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470582b5715b7585eb55dda458418d6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6edd7db62dbee5c6bfb54d6b8027667469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9caf1dd8124c74668b1a29147c4a6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa527758826175a9d79dfe4680db5d05471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560496f349150ea75e4600491fb4bbc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec140b32e47ccbd7aaca231a93d7ea473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa42a689fc32cdf357c36daac3b1965474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ce5e0c717d7f21264e040cf7c985f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23869cb2bad0a48de64ec8712d1fe8ae476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4bca2ceab93f9539fd0fcabb9c00f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e078638f8ca2d4392af7d2bdad0f8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57791f8e979417553e2742830ab4c51a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ab566363966a588d965cf0224a14a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d785d18d79393a42779e6f64ba3805f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1cc7aff8be1af6b5a28955ce9c2d9f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d13e2df8b55fef8633ae67382b92a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f595b91ecda3c8b474a7a731547befa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ef9da0644de3e701b57ff31740d60485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c8eea5916f2f59d0cdb8650cb8041486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f681809b6b8da5d5cc9faf4d226b3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420f8df01270d3b008152c03269ecba488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45e86f6a9cbcf18a7caf3d8d640ff2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf638f8adf3918a7e9de9e97f7b27b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e0858f3bfb6fb5c87a1f5c146f785491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39f63bea43abfcf12c0bf58584f87b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1da9ca31335d11a0db0fc7116360e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2034c012a51dea83ee75d7343a6afe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ed5dd4e908b91d3bd394ef6c84415495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ae9cc8de010afd92a20e7debf4dae496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0e9c2db9fb5232c8e1df30916bd7a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf548c593efd68fbb570c25078a94392498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671401bf95f2376b97a23dd2649172a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce0f39a4785a1cea23d535e230c489500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe682573c1b713bc1c9683072faa3c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7c4f54be095d36a00c9beae4936b6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3b97fc78deb1975e1eeb2d536408e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaff73efcc9a02a93ae31e926b2be59504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9ec6f6d61bfb871d4b3db460c3b36505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f9fec54045cc9d8c837f9f367e4d1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2262017151be4811b25f9ad8565fc31507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8f474bc6e9219f88c6eaa545e44d6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739b6b90d1d2d2350654a2259e38500509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec82302230a4e5453564315690c9413510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94ffaa8a24c3e67fb28cf1996498a0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353260215d082fd77cd5c3cb536e74c2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b856d087661b04ed75197158e3042513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483da80ff050b3e7157cc68812cd429c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff3c4a106cee7c29bb1db4b7866c40515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ba2d25d639fb5b05a436d578b759f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6e2b988e4879571a2f5ff92fd90d8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80660a5e9126bb7ab81a63589c071456518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414296a36de958f49a929d54bf20868519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9438124ba4109446dde4db84529d7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775cbd1df2e6051940cff66e622fa5d8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1334b03ed679878a6fcec24166e4a53522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64cf00f671e3e4cde491dedcc9c589d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42acb723c99a496f7b779fa5a77188524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c35160b5dde5facd2feda8c9f6d663525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9f7fdcc6a09dff7add771f41f2175526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112edf5176110146449c5711e3d10551527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69747bba97bf48885b1de9dd6404d55528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a008e18e328dd2a142afce4b6c0f962529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e174b8b934d33ba2cf4473648702dca530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac6af1628d0483f6d553835f57e405531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e461c89fbd99913a3eb23673efe41532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d1cba0a334d22ad0404e57c15be35533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ffcff0746671aa645f6a79cff14da3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4fc0795a5ed3e8081f5865076d380535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087e913df9b517bac1d2e701bc8e816536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e031db0b1779f9184bd5e3284998d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a64d5af430573cf6a3178e1a5ba184538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116044ee38629cd5f96885817fd2a10539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709a29c88db29906536fcbdea4af9e4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab4a0c97ea8fdc5a0726fd348d5bd8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62594324bf21249c2b9496c1c0d746b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142b28b1e5e778df27c852d7e55f9de543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a0a2909568abec648995e060ba637544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564af11e09f65ef23c285523933375a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b4ba3ddd4eb50e8923eaddcc2bb5b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159eb0beedc3f438835ab37de5cc4940547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9bf58ce9693a5330e8c174e3200b1f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4caf4ae0069c37878bda9ffbbc501549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1649fa625b1d7a0af3c2acd78b64799550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7337d1e19b02d5e4712edd887d051551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11cb8b54c451b60271cdc5b0dc7f79e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66bcaafe5df5486b907867526e57ad1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd35c66c8ac9255370d538a87000877554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff81551071d0082dee996219f0cb0e4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43374362550dc332560e94560e16982e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b07a83ee825c55386ebd0ce6c802a5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff20ac1a63ed88273deb3e237017825558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ce905bdafbe51c19532010537fbbd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bea95a9fcbbff04bf0a76011283d69560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4066e7ccd8e0c4dfab970f115bd16c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574821502d63fb3a8ed3f3f3313c38f3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f435736456c0f1dbe5a3b620dcd96563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01724e086896a27e164e2ea997c182564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7d6719942dacaa3c580ebd58687a0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0f86b9aab9bb33394709eb7601a2e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c57b64bebb99c9885ece45c241b37e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be4b47f1ccf2280cd188fa70762c07568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef044c05e9fb87866d4a978ee56c1d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f23947947de5015992e7d76fab632570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a06f1658508ea0672ddda505b3bd2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a92d98ffe3a9d743afdfddc916df5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416905a19dda6df1ab76fa3f31a5b7a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e64d50f2752462e0ffea225cdee3e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c0e21be51d5d3cf4c0106abfd70b7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a505e83de745086235e6929065bc5d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb655bbf87786a31a9b26af8fcf5fb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6e7ed36c1f2ec44597a22c39869c4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e232eaef0ca8cf7f1e914c368641f9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a2cc1f86cd70a9849c78d519f4fa9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750034097ad9910f9dccbf91550d67bf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c264184232ad193b8f4015a70239bcf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233de488a066026a6306436b39595dbd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5f4d6e46d772c96341046fa81a84d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae721870aa89f04d4c762ba8703188585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c44935457066cf6b74dcde51792fb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2a1be39cb984aad677b7620677b89587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c477a1e3cedb8cbd1ef5214c7b404a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19360839540f5fa4ee275ce801ca52589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e2b1cb10b8029374f6914d3e88940590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1bbbe0203fd55527d646a205d8c1f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1276b6d12b850088c062692082ffe84592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beab5241f144a91f8102e30ff9b7f18593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad83ef2f412474162971949cb4c484594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f65e45344542713cd9c45dfb3192b7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641d7dcf9ee8c52e6ae9303d3fbbb14596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ea98d7c09cbb927ff48232f8d5c06597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34fe27ccaeaf31bec24c680fdc170d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf034bd3dfcaf39ec27f6d0697a05e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b7702a4ccf85425e67e64dae882174600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110ecc7e64d1eba79c1b07e8238f932601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a30c2245ca1b3157b2f1f0770ba85a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2ce0fd61eb8fb9e1f13747a18e129603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53cb8d1377465ea20493cc85ad0122604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad3bb4df2bc7be1b278346f35e0fab605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e65b287eefd66e97e8ef1346078b7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6930c2fbbc157a90fc948466fe0e66607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35118b445f904f97703f50232707384a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13337e833ac82376968ad6da62379820609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7b68f016e765ba611f74b506d454a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc78f978ae5bf3fc9638bacecd7a8f3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c264a0e189f5931d1289a06ff33f6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ce3f8f1970384471597e022f589d3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d494894f64b66c8bc033616dc4da243614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58d5ce55a76dfdd986ff81012ac443615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e703a63cfed692aa255224e1e1bf06616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b79469127b50d1688f1ea31776411617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a44cdf5971fc09f6853b0d5eaed0b1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0abebc9d84dedb06923ad5ccd2a34a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da11e137a2745cd900c9e19d670ec54620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320becd732ed9d7bdcb276e780397d5f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b026d35c11593f75fd3a1e5054e815b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc534233dff370d7798d6da0ea544a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9544ee1382404aff5e7a7e5522ebe624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1cf8f640fd4e70134bc9ecbf696349625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481bcbcea632a1c4351f0eadfa20fb0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3215dacad4ac1af5e86b54e60f9f189627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c01482984025f4a2af5ea6641e477c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c7f4d0a1e435298fffc7b8e813870629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ddeae5b8942fa820aa9aebc66cb62630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e7b61d4ad9c103efdf5a3c9929048631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc165df74ee3c61f5bc926e2610fb13632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaad820c2acb0252b5eaeaa23ae9e1a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136751db0da6c8385713876edb3bab32634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5f5dec520994871758c5a99da08c4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58a47b73be431d7af3f48d4aa7f95d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4eb2dee29b09fc7f7c565f511b99f2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b394d9537539ce0702ea6c28725dc3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bdeaac37e034d68c6c94845a1d5323639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42dba320a144100cdf592f05a7a6032640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892241b232d2599cd0bc1f1105dd3d31641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaaac57fe3a44645753f10fa43f33f7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ddd33221bf5f3a77c4a1da7d4b52c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dedfa7a6fe084b1269a38208746b599644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7768d78f7d77da90cb648613a881a7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85af80ddf53192c417a2014bb33e12b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d35315191079f4eda37778096dd22647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7a2e0326b77d1a4be37906ad43907648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de83b00a9cc630b0fb3b9e45f6666f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f09905c5049736fd51afed8df36e1b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d4ba5677faf5dec3f1c80dacb8e90651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4a30fabb6288527e5df06d3348dcb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7fcb34f150af808e4290229d5d7d2c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceee283dfefb4426b79336a68909ed6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3df4261226bdc7723a88519c67f83655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400be2093ae7fa31e8db68f7f19ce262656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fc8bc737dc34b0af173f8758fd63f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5711c00a2ea9b5427d728cf12d28f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435c20f5b2f740e5b2e09101f6a98c0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664cb799e18186afc8d1bf1c65fd31d1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e98e3d4f169c23f97228cc13bd8362661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef5f4eb584e99207158e4da2d46b3c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c763488efedb2163f0cc4679a43a22663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b27b7cec1555cd12b25e0a506f307b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe8f340afa26ef971472cca07ceae2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e003ddd1922c69e51d70279444e732666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5db5405ac7419892fb89df55cdd92667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b845e23a5433d1dd11478b58e9baeb3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff6878f68ec6cb2b5653259af16745669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea934988ec05cb7008484893a8d02a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2dc8e7d70cb81b7fff5ff1d3a42f72671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c1226f56877ecd10509e2e25c0047672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc015498ac3bb24204c98b4750ed12a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000f7f6bda5836144ca30343dbd8fbf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63661e7cfd2cd70fb21ca9137a331f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15985c5e5c1cdee6146a32fc49b321d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107339680a0898e605bcffeb4e2ef43677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb689e7e9b8684fcfa9206117695f89b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602895f7ac64d77584d8818b4fa43a6b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3e73a7fc80d129bd2fb0eeac36f54680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f857216bcd2c22eae2c60b2e6affc8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa756c7d1708aac4dda744442a01f983682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39ca56d091c87e7cbf1cfb73540342683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831792aee6af8e99d6f6a9e0f212cdb3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e321377b863a67d97f4dfa6d872b7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8defde144ea9877f3d012577c80eb5f0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9280459552f95aca19d842f7bb7a19d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb686de7ef968c832f1a2edc14a40a68688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e87392fa49495c9def51dccd56631689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f605119ed37e52ae690e70eafa115c9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b5cc19670e84bebe5b10c8b05f6e7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4d46adde24acfeb25ffb23ea74aa6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ca21f3355abcb390d8afd50dd1429693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269adc2f8b030da7f402a4f91cbd381694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a38abcaaeabf6ab4b5beee126ef89695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e267bc4375b7bcf08a6a7135176e68e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3960fb132fd163d0f9ae9b23b232a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849b98eccca476e235140c960d2176e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b8c0295c91065a294f2e76dbf7408699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb5de9b277c69cbe8eb75f9802066e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05769359c67da9f648b6e03f2e0d9043701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ce6ce17f01efacfbb41cfae8ed39a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8617432516be9d57b94a99febc8324703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb66fc62e71c377ff855b37f8771e5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ecd9747ce8a29ad2edd71c90053258705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5d2424e56bedc42696b8906eec146706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9fb40de7ee1be115edce75a5337926707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce1725726feded251fdc40c64536bf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc58e88e9c3417370f452a0708b7960709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114769f1927fa4bba6ea07449386c4e6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61754a3fb31849bc33e4525ff0953b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e247914f9175ca61f97062f9ff14d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d8f0c9691877e6ee99d10dbff69e8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53dc8ffad1bf374955214ce450b440c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ab6c588ab1323ce4269cbb62e467f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef3c7533fc98151b7d35ec8933a0f2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f183751bbad94934371249e233c0f4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0570f90fc6c287c2d1d87e5dac14d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef0a942da673d0cf2332f47ca0c9ba719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bcc046660890bd4e14e1d3bb73ba7f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a5a82cc48a5860424b3536c92b380721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650bf34f49e806c44c10dfdeee61c52e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92749a3c97d96c7c47ea5fcdae72cfce723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc65edf45d2b94b6343719bb33ab0ed724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c5dcf7a5bd223d3619c45694e6c4c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1caf9c2e5a094ac1485831248d0ef24726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2638d924583e394026eeb2297fc77c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297626fa40a6cf852dfb52be46961e71728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9032c34689e1ab2459e8450b5f00add729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0c2b84fd9636c236cac66bfec0971730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ffa6e4f633b4ad7e1ba86552868a4c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495a32f9b88127ef3d1a6daa870d7a7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb751fd93336b9c83901b19d2eb649e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268018fa0d0c54192766e51a4b195801734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5958f8c27bfb1423949e33d2b8041735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80969f3e58a9488e7e1f424ccd02596736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bccbf7b220eb54927c68703c2bdb7f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96048092e6855f1e71921f881b271f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f94fc570a743bae4c273f425b2b1d7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c63df87017cd114f89d090a76f6c3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c95f07ae5bcc2d89a7de32ca3b548741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67479375750bda76c665f5fa8a996efb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be600aa19a26c0857b1ff845f37a6df743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a85456f9b77b3aa6cc953371fcdadb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a1f888fa92b18abfbbee78ee7345c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e07114fd10aa8d6a48c9f69d76ef55746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aaa8760f110c06ebf973f5b4ee00f8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355de3e478f9884906eecb273341025748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd819031c35bcbbd1429748804be7f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352200853432878d9aa40470f4b56c3b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd5bc80bb758914fffdb9c1c2a8254751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba163dcbe529a45b0357b96eca37d475752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6582addb57465273809d5b5832e9a4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9fd350ec9632a2f65b42ff2b5e546754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba918fe09fbfe13e719b54f5b86d70b3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7a9a1bf3543bd35607ec369e6103b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2c2537b6e5170033d3985e74af62c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100de7e991e64388ffc8d52fd9777d3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0afa864c640a4f7230164b16aeb8764759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ec1bd0f5f5b0e651e0fef2bb4f5e51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1975fdf869161e3731d72360fb7f12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f7b5f01f23962664e8e7759ea91953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9ce8c1fcde23c8b5e8104dd90c46d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944409be49bc8236570ec550c2bbe125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab495f842b297b8c5126750e659495e86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62068aa04ec23091ad8f5073308c510f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24dcf22bccbfcd91516f61fbd499628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700c7d2ae7b4c3a56b07eeaec75a1519.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5710181898790a95bf0f40e1c5408e610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325019bfe518488318dc938b6849e5011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2c6ddf61fdbc4d55a303438b01a3712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46542747532b3f247706ac5fe7a9eda813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba37f6ba410bef68f6d25b8e4eff5e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a32c71c4ac814e16f40b12ee44f07815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad31571bda1be68f939647c663c4e4e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fabfd39e0324698efc031a086a5bf2517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae03ca5d05b86f1a07e4b4f2be4076618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce9ca83abba736560798d7008643f119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce31c5a5308e59bbdea62120223adee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f9030e0abee947e3b8f6f846008ff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07050b9b1d1bff7814dd63dadb6b04d822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79239f51eaf4d38fba4dfc3cf1cece9f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e74ac24756f15e922afd89c64d8dd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f15280438570e2f1026cdb269acd5f825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca52689af4deff642bf714af090a7326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff2b54e39d7671eb042bd2d55afc6427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f11fbd50d1cf3f2696f09129c36b5e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8998406994e290e4c8d59360ecb53d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e324fb242c5a57564cb6c8031f9d8d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c5b6be4be9a9305897a4ffd9d957f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e797276ebcfbc7c9a6809fcb428c232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120715ed25ad7d312ceb0ea905a016633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80988eb4cc0da2f813da2f5bfe120e1934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b518e777b7df38cee221dee93a4bc1135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b0daa3e48dc3bd8131beee0fb659c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba3026d251c725cebaacc2d3a7c05c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b17acc6fc0c065cff8d5d29834b37f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8d4b081b7ddd2be73230bcb39a2d139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aebc68f353999291970f06fefe5fb3940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93241560da409afe6bf57afdf383b4541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682126c2a8005076dbb94ee19886636742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1af09a531a5c02fc59964111b292a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98154acb47469c3ece898c6357ccf144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e64c8f5b2fb7b0bb5b0ba8285503bf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188530332d26803e25a87689e526aba146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e28cf73f1436f85f54c63fef989b0b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f1e5ea5098abd323eddec17af10bd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90bb9f80c876e4878073ce8a3be5ab749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591d73fda29658b2bcaf442720c5ed150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91ffe0db840b8e0f2d743cabf3b67b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01155fbe8f1bd6b10fc26967faae538352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09653683a6c44992d39dcb10b8952fde53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276b22a14a2aa1f56e89750a91c07cc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8e894291a49173e9d32b10d4071d555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5ee674f1aa1a5d9e1e38ca1cd10d656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689da475e0fbfab0662611195acce9157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c033870c7220dbe5cb8ab38c57f5058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf224e27c03762419160db3ea7dbfd2a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82175a33f85c520eb8bcdcb9262787c160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ddf199d0e9ee22b295513e8a82be061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f64b1bba03f5284988a61bd86d1ad62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1ab3bf6c0cff86dcd11dcfc7dc8ac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1924f771c08f57762deb44253314c7564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5996a04532638e4c552a55df4464d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d875bc3cd1aa291162e445cc8ffa10166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8f61afc67adcca7d7c05de17c2dc567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebde4b77922d2b91ff7454a1e63c2be68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9e23d8ffccccb98abb2249f1d692b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b94c12f452a2cd671df0d8321c338670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac49164e408a4e7703cfd8718f0378071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d751b1789eb7b071fcd1c2c3b2037f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b0fd6fa8ca14b59cbb235a194d31e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7cdfb74c013a6f26e2e9fdda88bd4474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd06c76a3f2e661887468fd359d55175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74992e11b411e5486622ec2c90045276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd07e0e4e7290b377d2a6c9d61d95d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883888bc080016facf983f2bcd1ac0b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b54136610b2cf9399a09cc800f54879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f54443de68692ba98374a9dd74f9b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aaca80333ff43ce0e588c5076baffd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a773351f6fc61a59ebd05685ee08ed82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d13e0f0c69b75fed2837f6b7a6a8fb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f0149e8b0fb8049d8237849d72eb184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8363309e30c742b2e9eeda565d9375c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ac44d799ce5941ae5108f4c9119fb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f28353ee0062a999a7ba393fc9f9487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad416aba169bfa014cf5baf5c323a388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a93a4ed6b12da067015d81dd4130e889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d55fcb2dd239b0f587e05d4ec4ffda90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29c11f6f06ff27d4e40a2fed1e3b6d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12b9c2abeba8cd615285efc042f78a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfcf7eb316fc3a51fea99f7df5bc8fd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cfef3f14a0427e036b5f9acbbb1d3a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd34b67797750c46774c371afafb6d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c20639b3c7eb699424aa661a36fc1396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e0ffcdd2bd3a5071cb8a5d7afd00097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446412b8bebb3a4350ed0630f0628a0d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb6f2fafd893cf6c904abfee29114599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d958d1c454efd5a9dafb1c4ae667ce100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddfb3d7518fa35841ba0222ceb520cc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88ab71a8ec4ca375418f75c5da693c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1ae7482407e5d42496800b6552f2d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e975fe6852a55378c98617e56bbd5e6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b526c1be639b1a8a09ea74e2705e8e9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ef1099e7f7d2cf9f1e0e3686c36c4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c99f7bb19d3febb4791999005bc4441107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2951504b33f223e3d936f0350431d0f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dede6bb3654d36fa61a111533ca706a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609f10b98ddc01a035f295e5aab8b8b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eea148ab7851aef5b9ff9c485a56f7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25044f4de803abaa0ad03c9aeff8fa2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e638453937d47698c2d71cacab9a8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02a45f336fe8270f9e87b7d49e2a64114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082c9ea40666279bc77ce01c22e0ea7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468e1efa3cda1e9b27de4a4e1812a0f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89d30a0b4d601131d5f0c7ce79f626117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9023b6adc607be65c1dbff74b9cb0e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e365dd3b2c2444f506e631da47bf5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbf7d02eb0c2e87702dd948da2abeb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206bd37a25aa7b506ca188f375a893d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e29c18d14f5e97e7a850ccce257b3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b4fc8c5c3da1257ffa4c77030a14f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ded3a98070d142381f8ae082b6acf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56347250163fb82249111d9cdebb75f4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59641b3e531605d91c3f00ce00773ceb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5c7ec7337ac71d411cc2c8c204079127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972fa29563e927153e9b135c2f642f8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640bdff7a8b5f8e3317daf2ad4b6256129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621508314c45fb0fc5d27ceca7dedd4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a48fd50434822974141a3ee5027c9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688dd41d26ce4c1a0f04eeec9640589132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353796bcd3c7cb9191aa8dc16c8f3746133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2bf673aab6307a9dff325e190974f2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444818e8dbf2c833bc25d3e81b7f3ce135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09ec8a2d1dc05bc5afdb1b62204722136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09f4ce37db8899bf2821171e87ec92137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494b20d4e9cf6d1584e3701c1b87d9d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a47da5aed93ad124ec7bd5d6a73c0c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3fe4719d60cf10c502fca9c3ac493140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc37914e90e52925dfae56a3a5b7e94141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80413c77d9fb6d2b9428eaaf7d5f9171142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c4d397c88597ebba94cb43c3b1b9e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436cb6c544d9700896044784da1971b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9646bf15509110dc6cdc7dc558bc7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d78ba9a3c3220eed476d110d2ede9f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8c92f489ae0113fb53d24a9b4cd21147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ffd7c2a7250d058d73a4339a4f256f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2e9574bd22f2fcfc4f3ad4becff83149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe22144fdfca9f80b0bd8868e3be564150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb69293f556dd47915e6dc706b77ab151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65217f764897b17f47f368b066149a6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab442dfc9d7e18d234eeab54abfc809153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453503d23d8347544d864da59e8e641f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6e66b9ff0b1f6932e62945be699f6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363ede982d5ab6a4d28d1bced046f9c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99161c4a14e9fb3f6ebf53bc99be7d1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb3958a36f4faea988f0591b3a17d1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b5cdfa0d15d7e23fa802f675f6178159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990fc05383522e24433a36ee34f54425160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a0e6dc1151d041315b5de5c754481161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7371e98e58bc1247e263a017d9a24e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2efb4a5ead4b15af989fd6b46772b5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eec6175dc8e378f196c27e30b11648164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4cf677067446cc2b0cd2ca5432bc5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381f46ab398a1e7973df29bf7550fa9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b662c89321ddc3e990560285a812bf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e2a286a900ef2823241eeca33f7bb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee371ccc66a691b11514af0757d597169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2adf1a7925f3028d653c24b51d9bae3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45702597e8e500d87221c59b996c15bf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3160e4c4ecf8097fbcf26efa36ac6d0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953d5110b769d151dd02b6eda3a3945173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283b109aafbc06961af4492da928d9f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53c2d7bc052bc0823ad530578521c3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301253c020885ca0304e964048066a2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3935d89c9796cd2162700608a8144177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c558b93c207945a2df38e14537290c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c71e35965e07d3549fd8f2108323ff179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff330b3c0a10ae3d1b904b573ed91d0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ef865ade03cb21deda08669f47c34181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca34657bf5b7c8a7ea74c2a87d8766d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5ccd26384d4d4094895b511741d11183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25128f85f53505e385ac456980edc2a7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c939e0c9ad67e48c5348c564e4d973185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14322ad08badc97f41dd2787ae461918186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442c99874abfdf8b8fdba21a89a154f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2c4867b87d0cb843e9eace452e93e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae088d2172332fb840f762a1c7e450f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313617ae4939e39ed533f1057388423190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e67c265d6dae286262445d837d6ea1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f497749ee9bd7ef49df23a3d94d9c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752bce35f34b1048c6708ccdd363d78193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c468c57e1135eea500485c6152f98194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1b859c495516eaf615893604366b1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa21bebaf28e5136e0142dc6cc4964196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1753a6992bfed0cd4b8a120657f5645197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09bcb1ef53b4256bf399249e81568e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f550b675ef163f5b1b9a7e9e85946199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964df900b4c77af68a716c519c0f308200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b2a9ec977b7a0b28f4b9f5b6ba4936201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394a2bc8928c02dc4ec5acf6a5700a4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca4fecca76c435273269c1dfa6681d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f7cdef8b4c17042833d6b3a761cf6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b6ba3dccb5c4cd3f0b3a068c97da0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6400007ad48dcdad0dac6a5189c955f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12348238e402a6a0a70477c4dcadb4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0990beeefecfd0f08aac4e071ccc9f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36db8d72d635d9dc870e6066cd32ad209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b12cb70390aef700c58cf316500e9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed40b1c3f1d71eb066d09df30c7d1d7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e315ecb1450966825452d770778755b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0bd177e133e6deb24c61661cff47d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f8b49e893faf754389e6d8bcbf14f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb2284eb3e1f23efd5e0fa23a8ba61215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3efd47597e9688c4d2d78a7d0c6827216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b712e811f40c76f6856d73b0874fbbc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83f14c9551eb581814ee307b9d7f34218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb9f8c93d85b265b95ed83eba126c0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7cc6e0b8870bfd2d1153a4dfb825a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee618ef6bb5f12710a4e5871a1334b84221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31152ee01a77452f4c09b60d383a83d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d2dcf00edd7f07d18b0eb08a0b1b4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7513e872623dbf36b986a7905dd0b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e898a8118bd1500054f86889f2fe53225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0879966c980581a60126f4fd60238226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7595f8d41d421b755c10da2f4b18c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a353a15006d54ee8e40f020c0f0a28228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60915726320bb1958739f5ee643bf8d6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31b395bfbb5b2d90b143e05d2cac48230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc066bc5f8f51211348404045bc1a9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43ccdb5454d259dc9148959cca434b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ef13047bc2a39462d183f7cb1fd83233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73d1c402cb9cab0bbaab4dee72c495234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde3b4b49b69cfece4ac2e8bad7c0aa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c13a1a9e3a9ee7ea453e7f18b35dd5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a388854b94e2d2db5df18cb8ed887d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c16524eb17a36b6bc9984a1b12fd39238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8e5c21a54d44660145e76d3b376eb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d972f4d933089b869ea6a235b3a91f3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32e386ee4d75bbd0a10b23c4a53e39241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3004aad42a393162ee7f68cf90f899242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34613704b6e6b889783b42bce37d69243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0796d72c44f253b8545fe084259d1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1269d98150964be0a8bb891a0733558245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44536c9611e5081ea3b05bb86f6086bc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c60d376c0c3ea7ea2f23d711cbf58247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5510a171e23befd92636e08710b64f6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d23aa107759f37d354a8a3c299a897249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e771ddaf4c04277a150c5cee5bdb424250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27872903041be27a10deb1120c04ed78251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855496adb5cae8b5aab5d026a009327252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578b8c3bfa5205dd1f76461bc62617a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f67fe23641be25403c64fa8bb09043254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1cfc21b1b0ea01ea3f96c6319fb2e5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63696d25313124e69da61d5672c69079256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93add0616d8671f5e65804e39fffd675257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0dcf70f8f9a12e611cf9c4dcae023c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943eb57b421638e2f0d54b52643ad2e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66bcde1ff452c2409376f9c976b7b9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39574bc2b9f53da9efc37008a1b5c2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a7b2586abc524bf31a2fbb0a48006262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e9e479888e734b64a7bc34157c686263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9f03255f67c8d60a8c7a7651370ba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435d2d8d4432c539ac03ab912f333cb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6a29c5f00d255580014723a60f466266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7c1a76dd6601e99b13e666ca72e25267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da46aeb24a5c29aab37e00e4908a63268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f08a3189d8c92dd8cb5c78373bbc8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79583f2c6edc3273b750089c6a957f1f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3eb3f40fd1968cc1e68e2df280ad1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e906762bea68ef11325a5ed4502472272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163bb953bc276956982b575ef5359bf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052bcef3af6c6d4f3e0e5f7c71ea16f5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da160ff4279e57725c6269464f575cb5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d559ad5e8f1957402200447a956529a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044cb96a4e01e12abf6dc2ab9d765f4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6116db29b8fbd7809f427ea630ccba278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c92784a7740227a028be56653c9eaa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9b491ab72b761fc4779e467bad846280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8d4db4ff1dd40a087b997038500cd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921d7c9277937bf9f01101832326c7d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0dc2891e6026e8a838ee0703b1500283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85442e735b55c8f049c31012b755449a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bac42323fae5d6d5dc4355ceb51722285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d0506e596b61bf93af2ef1c92be1f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c14d9dd0b7b6d7b2d751ea622a6e2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78df85ddabe47bce3dbee346f779b6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e82ae4e10f498b57c2404740338ff6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a02c32deb5bf3a6765dee29cc9326290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd36649e927ab19603069859430c86291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c532eea45dc331d42342f0385aa54e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e328798f8af088fff011f75297b00a3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9f39b6f0fc322f448186648aa3c9b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ec0c8b2c54416614ddf06dc4f3f71295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f036b599438f7a926372d9b553e3178296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88725cc1619c6ea35b9a9eecba895065297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc597036cf81f873a30bd7a46d76f8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c953acee15d9da571c1f7261586c2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a18b456d105c2befc113e034c9806300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380575d557f102af83725967040c9aa7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243b307606dfed43fb8e3e85645457e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7a02ae291a60d7924a1b70a3f1330303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048ae7be97a03fc6b9b067bcd384c2e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b1c9272a44fa2050b0cf05789a9d0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c822db73f958349bb4c4571f17ff89306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773763337a67f5f20a6d6acb774b781e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4e47405a3ec443c4b47597b847b21308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f11e0deb667cc867720958bb0d0df309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61857b5b663be66788b638f38fa7bad5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3849cbf58d760b18943c9e844ec32ee7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c6e37ab06e2abc09263c9d9aeee49312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e859f79c25db6a8fb7a422dfe5462313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ce56891af3eab3a80465d83d81b19314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018dcff7333fe50bf94cd14ac18579c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd1063fa8196c71780374ab25322b3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48302518f20cf2bc51b7c9b572fa504b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0470a95aa21e455f79cc9f2c0ce9df318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291596d1171cec9b9624ebd7091ab7be319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84feeb198a5c35192e61a51783db662b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0677eca41eb02937457f19fa50d7f90321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1cbba9811c95d8c5df4adfb90a03b2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46620a17267a8ad59583ba7349e348e4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd086cab76216cff66abbb65d33c3aca324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43787dd37eb84feaa1a55dd7402c4e42325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e705fa42754084da472102e06f5e394326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170b858f0ce402470a0cc02e2f71540327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136f7b19f6517971e8802b0d8999e35328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e933cca51c1bdb759e703ed68310c2a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cca6b1e355014b8149b33aa34d212c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911851875411cedeca8ef004761fafa1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50caa2e033c1372ef101562c126635332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d150578be00782aacc014f888d654b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd00b2b6402f2c33429a5db0368b75334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cbf5969bc69177824f13ba444cb7a5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260b5e511d6df2a81784a364a2804f9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7516e56fe7476ff90d49c0ed36e8b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1eb74b2f243f9b1c6435d9e4e2cb7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1e9149dc305f2857e06710db19540339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a1b9f2a42b3a759c874982907d225340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d109908b5781816c1b958954bf3bd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da51fd740cdd09be85bea8c51500295342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29382b49e82725f3956b92470c6a998343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ed80c9368bde4f4c6d76433a6b41d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57676950325c3344443826875f9bf982345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a7136f291031710b40a7020a8e896346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19be9d084a758de04ff04b0ebc486a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783fd579e6ce61f8a59957f12e34e42348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b3559f16780910552c17e28f2eed3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8fbd3073bff8078096b5fd19b86c6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e30c1c1121ab31e957323bd3eab77351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ca5fac99442c47055270689672c1c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7ebe92bb7a9c8a6b064ecd8cf3d20353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b3c819a1ec57ff60aa0f3c75229ae354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17d709fcd636e2972d99dae22aa2f7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15205d4f2f0efc80f1a4bad25eef1cab356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4438c7dabf22b1041f4aeb630507cbf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f7f4d6ed0987fb17a0b177c6e264c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a93b918cb8030993b06e3aada36ea4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b974dfb1d215791844b40df0b9455360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0056bd85ed95a5aa48c396aa69b3614361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2f535f3401467d5a8aacd23e80aad362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911520cbf720470ab574e35cd42accb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e3681f4bd3994f95e5dc01956601c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df97d18d9e302017d89726fde75f6b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22846463fcf487131c1f9aec542e382b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d27af726db6e7714d9fd80ea6a0745367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c06772f63957b3519c8625116f522368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6aea330cbeaf7d2c4379dac8f33afa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630ff4432f34abd76b28eaa5b73c59d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b124e28b9485251cd7329aac17781a6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aab7ae43566d55aae65bc44c7e938e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f2385b6dd938086d5089ec789ae8a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc1ba2efb486c369983f5a76c9a20f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405990862bd18b4028de8f0a852ed23375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95735f9b6b1c9dc2dd38bba143aea92f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381c3d59cfd8d6b94c95e1e38eddfa3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4da3dca562631503e9267d9dcb29f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f16f2be0b9e7416390769fe87994a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181a0c5aee01037c6fa023b86dff4eb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a4c76bc69e609c704fdd08ec0664b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07fd8108903512618b27d1fb8389c6b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104112751edb9592c05128bb48424c48383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b36f9946924c7ed5b6491869689560384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2c2fb7521cdbfe847047c501150cb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462afbd71bb0f5efb61f2ce764ece3d9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420d2bf6048d1d80d0b409a0bff6ef8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413492cac05e8a35a37e442da9c32636388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269da1f9618c7eac10aec79b85cb5172389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0299e0be25e0180d71b74d875abf64c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba373bc9e836ed623eb21f6d441ace391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaddf7804024ccd627e4e516b68fd91c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98ebd513276d876553072f7559affa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b606734ab389be6928c79e33f28ea63394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a6d3d18369950045c93f83c39dd0c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ce07055f47adb76965ee1d45bf02c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279116a8b2b50b7750c91818c8afcd5a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1318933ace983a3adafdc9927fc46f1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd00508cf10e378a492e4b9efc49910399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7206149b87debf7728122416e3bf2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac771078631d83d9d3a26664be81f80401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03cee8af15a37832eccea8d6fc2282402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b5364534531595a840667d9cf0bca403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ccee98a6d48bc8497f95b80b00a17404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416837961ff631a15b5c868572488705405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02989a752ad8f7bf03566b4c2d87e7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f873a774985d14098d9f79c6fee29407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12cfebad6becfeb856f77bb4942173408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135bb24dd308c2d9e9f27eed05e90480409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb924263ec17abd4f0502ce946d994410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4dba10e41dc2cd91f9075ebd36691c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5942bb4f2056535fe571a215f6190412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67edb3a42bbed035fe5cdf82a9e1550413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832824ad66392fcc73a6b32c3c81a96e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b06917f6e828610e335c9a591f68c6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57fad0acd452f0ae369eb51968fe771416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2729632ddf3e1a937909c48fa5fb634417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e8afeaa251df8069492855fdc186c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5e59768d296e34d87cc2c45d050cb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212a03e069c95c59af3f6648370c50f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43376a6da62dc686c935fa13bd5b082d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77dd9778352ceec1f9b2f492a3d00ac422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bedd1b05f8db008b7b20d5dd6bfff8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae2668aed3bcc5b88b6e797cc79ce8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee4ca0748c749a0c1b14b397a922d0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed365f7ec06ebcf279ae19c10e45e36d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305fb94fbadc9b46b7d351ff0751ca41427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749719bf9254b090a855c53d3a7426a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89587a6fba0e19078eb3d993fe04f66429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b613aec8e42bd8810bc51bbba73bdeb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cfd6fa296171af1f0e95a1f4026a40431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79204d063e756339e03058e65bcd2aaa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641cf2460b55dfe2b17991fe6399fe0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96871315635a7893881a4e42c0d4eac434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee56ac4b1bc5f688f64b951e0110ce4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b4fea0b40aabea20c78264e987c41436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b96560040345611692f62436a8538437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244412ca1b73d882c144d14c24dec63438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7eb34933c71c9e9deaf36f6bdbff5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348e1f9072fd51b3cda7db8d5aea4f7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6972dc65c1e47c7e79e908112e802441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa2b312377790ca4ef8fa0e0ab8cd6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f369bedf1029f18552f2394bbb794443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61041e145937cc8c5c4092c7ab4648f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b250c78fd67cc63ea304ac04eb619be445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3a004a5b183e933307e9092fd92ab446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c14755398a64fdba6b7b32655641b5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66ed08e466b738b3a271469076742a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f87523461585385ab5683805a1040449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb81baffeed2834a44f0c00cfbc396d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560821d9df51ebe67e9f8c29a91d0625451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b59c139d27b4fbfdb142a12966370452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8850925e58d2dfdb3b46eb0537c49453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb354a1eba5a105b37b95f4ed9c66a9c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cbd5ed752174ade4b5224fe31df112455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913098363966c42eee80db8e671d42a2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652e9c2d980345b24e2ed3cb98e6fe8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d5d948b9decb3b7f4d077d3a29a1b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0838a61c0221deb36f48838c454f67459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d62447e391422352ea15aafe1a3928460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680be56cc81caad8dc0b2b4b8808570461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ecfc942ebd1b84463391fe181d43b4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a20bd9a80f79bbb1013aff883ee2b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037f3879fcb0b7b86fc40cb577deaad464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83fca62b7cb84a221dcfea6d72ea39f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f4985be2101a1d13da3ec60206572466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a31e23d2a830058e8a6c5c113a5448e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae6e4969a1bcd6a6ea76a7cb8c6e57468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc1ccbe6607011472be919f5546f45469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4db3a2ff6bd75742f90d5bc0ebfad470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbfb2ab121d4e97bf0c36659ed0b4c6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c859e317871f69fad56ceff4b8789f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcae8f1e689cf0e621d9411ca767852473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c5ff6fb73f115bfc78bf522cb01bc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be95f4b0b88d95c72f35462486eebb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7dec662f3fe09d499fd46143b8032e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a09f30844d32632dcd9fa72653c70477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646f89e57aa408a813a753c9e804d1e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ef905da1540ce9155e5a290a5e177479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ab030ccbf0a6fe4872f23423e9f85480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c475de55392ac64a62947eb017ec3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37326da91025d33c3dbc826a09307e7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8f20caeac55cd544768c6a8ba641d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec2ec09fc46a43b30f106a8c427cd7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a67cc234519a0eae739718f9f8a69485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722c4bc4377371b06fb8e6b51a9408b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5724e8d00a192bca39216d2af8ec9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975cd7f5a4e846d603f7690270c83c8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb2f932bd994a29d0b23aae9c23112489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb818ecb86a04e12a94287f92e2f63490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85216be688bc3c97f5c2cf491bf69656491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5bdcf6111fc55e4c8a5829a0fd8751492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a1dbdeb7d3cfb77b579aae16da8de493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90484862a9e2f413ffa0867cca14dc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efadfa9c5f74abdd1195023e6f8918fe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1920d3762e11d79375cfdf56e69a8a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310422f203b460b7531dc09920d5ccef497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331cf3bd50d8e8c3c57e3632a61bb2f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8eaaa9fd5fd2718567c33a11a307f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e31af56be95530c3787bbaa493111500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56fa31b20e0ae63e4f955993cfd9347501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64555b5bdc149e63358ea18c7a580447502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3e47c19d48aa7e57a40ff22133246503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0209d8778b834687f12d0d949f4d2f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47a0e886a911f9087fb0399c9e0654505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee075c8369d8c63f73afd18e4f28526f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb8e724244eee112066129064305e3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6cb954cdcd1f4e59d5659e1715d82d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633e0b1b31c8814052e55aed32ec15e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef820ebae1fc131aba71a8033c861017510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2263e0db312a8c61e32f42c156c8924511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d7e2579d0225af533620a27581be8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844c567a0ac4aecddb61e9c5e0a57cc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20b8de28c9e222402a576591089e7c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d806d04891e13398a2abdb05dee5e01515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9cf8b8a34eaf2c9f6c8d20c400add516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ad93052132c88fa60de7d4e7f04cc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a24634a5b5df66f90862ab5bb0422518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ba0252864714f0f362d9c4bca4b0f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9f2e7eb8fbce547cbeae8aa5457c6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d5cd5f9d637c5cf17c7c500ea9bdb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798980466d649620405e2f3c0ed4089a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53c2d5ceb86164fc8a2b6b364702d0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a5800d61a41d99d311d5d6e82e8da524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67ae9bdffbf029bc28271f5a2d5adc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60039ba7845c4272b60bff878da87a72526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89baa867856365f62ca466cc2403c65527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9d1f44a9ca2374b6153ff41d3b942528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5130551f4d78ec2bf0ba44cdd952ca529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf60423f4b01dfeb5b847e4a942659530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9617dbd7b804f32c39c7376ad1d7391531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6445ede8ac2aa9a628ca11e028f5b93532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f4181fad6821095901725161407e1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df119ee208dd495c012681a9b3727bf1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f07fc822d71411d1a29544df42d42535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88675d7fd9969941219d238ad1d69a7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5586e1fa89d46ba4cab9666d172df2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ee08199f226b7e102ca0273a9ae8d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7adfc9ad94579549e293a5cb8e8f1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908497df28de1e51ae413394e52747d5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e73778d49e44e34b53ce26d3c4ec6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229398891b94ccb08000bad0040f3cfb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef1d3134f8f192c78ff45e77045427543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e00d2bc3f648e7f1f216531aaacd17544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f7594e53cc134f2ba48dde9b0a7dd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a7b4da5b9a9d2b5c6c18e3fb49606546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654cf67fcc9df03ba92530139bb84de8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6cfb4a2975bd55f7f59a8e53b53b2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669a4a11de9ee717455d8ef119541f0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4fa3302a03fc97a477ea9cc6cbf7b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e190957b426122ba316a8206985554a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ecad2c7280895cc1056e2c157be60552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff398ab8149a743701a71a3d8c58ee553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64d000028a23e88e70628ca10d538d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb97940917978f85c0059e2b21f1b02555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eba52fb38b10e8a6b34a09a27e1f02556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b012862d6e0d4292937841eed2fce557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3250a15e82c27ed2943c9cf68d86be1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d6ee9da076c40e0e6fa0f7f75a3c7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a29b456bda57994d9724345c3bdb55560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8429a2a514846af7e0d649b40b5d31561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed999b9de6797a72763fd23209d9eb0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc9d124f1ba8dade800a31da182c27563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a97743583c761fce619210ab86326564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a516c48a21d07e33d5065bf41eb76565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d624e282dc26a743a90052e66bce50566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425d7aa1f16301b0fc042e4d6bddc01567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fbb22d5c69d5b793325bf031bbbaa9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50b0821c24c235102c792848bd956b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65c07d02fea2ad1e72005d74dfb4d2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8d01384db13c9fee4141d869678a0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888bc2ad3d80cb2ff257f8b33beb1b7a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f255611e1d0a908185fa6c1ed299e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a7324dee30199e1ab3fb1877fa511574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322369f756e635cc6b1502c217460ac5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c09ac81d634cfb415e57b625284cc5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae2610b79e5af7cedba8fc976aecff577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c2f96ab2320516936221588f9a079578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa6b3fc858c52edcc2bc3107640ba7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7caee46554f8e238ad25c9f2fd4442c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66e9de99781e814f5bd5f6d3b92cc7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d587233a1d301404bcca2020418039582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a26e7c5678affdb09e6544671701a1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206b5c5d65589eef0b9fcdf64aca832584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a29d6b2581152cc0ea51e2de61277585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77bbabf067b5ce1c06f7dca949e579c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8da4612c83f72c21ab6ef5942ecd1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be39119c0bb1e75ba982c4a074c74603588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5244fad0186d7a1ff54b2872d9fbff589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad4c9ccb93d647c2862f071052e601590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c0f17859449e2a3d0a83c7f5d5232591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012418f137c25d5ac51de7f9466815bc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba5c4e9b6bc7103fb3883356b29fab593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca8b63e591c0db06b7ef0bb9bfd0a1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6cc2840185b8157f7f371156c861bb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d557a5480412919f004c691e3ca92b1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94b8940c8830e18eac487a15f8483a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e838649c35874817af2f11d1b109f06598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b775bed53e4c8a68123eb84cdaba16599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683b5e94477a865bef5acf79f9976f3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b56e6c9b872e5add20dd3d6d35982601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7f0cc4f538102a5db014e8b0b77e8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ab90c33ff0a5d139207554a862c32603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab94586faf55db379fb1132ea1614d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360fe022fb8d9471e0cad6b3346d411605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29fe971b6cb5caf639a6d2ca23c944606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7538c3a2d6c9e0d0fb96a0458caf36607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e63f65bd716068eeeaf68cd971f50608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672d110a826ff899023a6335c858bca609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5f182cbfd0ea006fec2ca389d62c2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ecd62f76c79076f7b2fa68b5eb226a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36be5c5b7979da9728090f3c56ecb04612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1e7a21a51f5879879832bb6036d8e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb71357f804c2953ceb459e47ebaefc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe6c3d19746347a2c2af496b3d20dd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be40f7967a33e6f8193ae6a9f3ec516616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef57659de126d6f9711b05bc1d2f5b2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559f86c1f6207b09826f8ae26b90d29618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff83b206129920369e5c124f058668619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc528ca0fdb0bb1177804911c6f3771620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ece6e3606326eec423780461cd5066621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5939d7dfd0d88af835db3a2e7f888c3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bbd7565e95c20741c820b019aa9b2a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf1f6cc743bef6f7a6d765396a061b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3a6095fb41d167949a0f44cf883b6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4863047babb8fdc709aa48c4cbf218626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ccbdf1743430a80e48dae59133441627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32339625850179746c7b18c5970b56628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c980c307de6e19d859d3dacc128012629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a1a361a8df101485f2cd941c7978e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5614c3f8c0de83f67a8b80a2c21c06631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b998916cf9937fe19e0ec90f453b14632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece94b979313822cbd99b4d21239c03633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b5f004801a2e9d5f89cdc3928e8da634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d47724cb16278a837256b9a8c7a241635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0f3e267286b603dcfb3aaa304fd43636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ebe22c2926be994a93f8738d5144b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386964f7eb00271028c9ebcad4ae9bc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf3de11efc1bb29e0edb05fa8b481d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2dfa3687f4cb101bbf59235c88d69d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb51f7aff33975dbd23b90da94b102641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e12edebb4e0bdf97272b976cfa8967642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f30fb756388e1ec2f8f03b12c73d1a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20960ec35189196d7ddd688f9c6715644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7423025066d20add6ac58e6c5e404645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59961dc37ac4737b3eeb6e8c695e0527646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2dc11417633dff3a2d2350921b45f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928aa13c2934c38a2b3b9c43a469447648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa248627daf5ddca5a683d413f032a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3407a5862b6a29e9914c8d633c597d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec783ffe1857c77a8369ca1560cc96651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e8e8bad0f8632046b9491ec1bfba4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b371aeccd2de7ae1754ab9a8364d5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ef2ef68122b8d089c32710386161b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24feae668434d64269cc74a8e0f9dc8e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efcc6ebdf5e629ce2023ee0ec3d5d8d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05efde7b19b7e52126320d9fe06528d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe109ac3ce77bd8e9d1ed9caf9d372fe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575edb6bdf7ec70c5a33d4ad365a39a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7a83bbcde317e9a4af8e967e11242660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b41895d911bd85eb5a4caeda7038c9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5476bcdb00a399faf2ce0041f6933a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43e425c35ba91f08d399e19899083d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0ebfb24f6496ff318dc085f91d8e4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f5a34b1a15617ec657afb82a69714665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ef2a3b90b58e7c6a521f2a4b0064c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d2c34f51171f06b216532144f8c42667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa480ab903d83a95be7c814d31192a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58836d2a108996e7f8de545c9a7b12669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6674957a353916bc706ce1a5a5c0f9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a607e7105b42e7e02c0fb22252ac8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b0be99d89005b088501a88fef4980672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28dbdcc3c553e805cc2e09b74851352673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6aff5ed726c1027e457591fe08217674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34dcec22fa9c41099c8f03bb5201007675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68ff1f8ba64314720fb54984dbf3cb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96a6b1810a5eeaa09124c24f977a48677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12796323ce849bbf0da9089364ffa5a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3df371a4a37dd7658479773e7e7ea679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1274ad1ebb91f96505ae9b173d4508a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88c1fe5b33208a88492dd4b62095d2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c45cc2d6b341cf3e04935c1a2f188682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc09fc43a467480af2f05a81d921d7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e71d497a87a001d71bfc4116269a4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15799620cd5abd45d93554de89e79194685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed069af5166d9b3431f33a1ed41b3b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da193614e2e9d065ad6225721ca784d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5cf5dcd25a7dffbe323f95c0d880ab688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606e7a5c76be022c3bea9d6c1e3e5bf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84c01b9094d91af036b1673e1560c1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5cb6f3128678f401fcbde570fac6b2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e9241d596b964b5bed5c2b0e9599b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d7bbb9bacca40965327d3eafe3e58693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0ff7aa36a2e1763dec68283fa3393694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3447839fd60b04b41ab20315832bef6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4d469230dd2b4fe5f991e6d6ec4bb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759ff7295ed6297763d16b51f8b24a1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e70ab6d54a5de9250623b00b21ca8d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315f1de4af6fff718e5ab5beb1be88d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37961bcd633fb60b71adc3920f0ae52c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295ab481c9304a8a663ce9acac38e7e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f591aad4f1c7e05b7421f9cac39080702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b106821b8d7f0fcb790f6a7f91483703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58e9e6c18f466785f6026046d457c9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827648585be7a27144f314b03ed42bc2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a4ca902c687a807a766f0c5f3fd76706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a4d142f74989f80da3a0d4c34742f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39776b67b87dfee963eb401c2dfaa4f6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73f480348dd537fc8db755814baed0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f56a5de6017bb4ef81e2f85ea6f06710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7d7798b265a65d120800a93169f8a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b28a7ed5d60398ed6d31cf93cb7e99712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b3974cadb840d70d3e19f94f19d68713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441add1056db2799a41a037821d69b7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710885088f64b03f81d94aa6fb319a68715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307c423d219f291fed7bf54779e8085716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3969a5f0920a505b8f865817dd381717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a18e4663647d60392a6074265860ce718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fbb07c24ba11125b4e631272328153719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64fef9897ada0ba634012c8329af00720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49958579dbb2c5f1aac739a3becaba86721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a97c0312c2ec34af08b2e169c21ec4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853aac56c7f1e04a37045b6e320117c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7327b2cbe00ae733d5577945b8ad07724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc95991af6bada3d68b04dc681826a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3a9195a147d2aec296563815960b5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c064b2856e8a50a6aa1291e493a488727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d089227ee553211e64787f7830cb4e4d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f00a53ca043396c456f03eec251a3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba7e8102f1ed02b7e65e531ebcbf81730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47283cd81eafa977d6c27c42dc9e1bf3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441cd2d0fa46be908bf4630b4f80be08732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be14382fd6cc87d5d4caa3248c8e1d7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af989df4967374f8d84d0869eb680901734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7163316de2d3f4df57d61f47f04865a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34bc959dc39791f55b5a6f61b156fb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597bbbc29c1578e229a1da28829b5d0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559e737977a4b4e1ac7cdba5af4255e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced91306fe9672330ec1ac069370a3ef739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111bf0894742ae38c6292ffebac36cf4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c568b085c526e8165458139e0505a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f439c836c2afd89ff42c7009e4eabf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f1f2296c55844713a662bac5cf25a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427e68cc66e120a08f3586a101505f9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eea19374e25bfa7c17c5d9a21191ef745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d42e0c21a2fb84f63136b3a8915555746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd9ab459dafec8c991f4e10b4c43a7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecef996fa41586526055937847e2cde748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b95110b401a23eddfc538f000d56ba749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5d64fe5978748762f3064753f78b1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36ff2a4c79e8893427c6fd8118e335751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5f7f9ae12d2e1be603139fb062272752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae77c2f337bc74445d35605e24bfa7b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112329a458dec45bf0159cfc7c6862cc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2d12a031a07b5585aa4208dc8d23b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eefeddf85e0725d7334f56117c92d22756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de0c3437e422d04140cd67c9f1fb53757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124139a55fa0e637e2eaf3e1addd724758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078358420fa997f23a87a0840d3d9a9759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>