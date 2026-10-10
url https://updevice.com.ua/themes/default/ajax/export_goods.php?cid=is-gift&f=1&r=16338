--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613d137ed4aa81f028ed7a59f509e051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54a3151a0f5266e8eb421eec987dc02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15431eddf94c56cb7db45dd6338bbc43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d66d4102ead5ae03861657d199da94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6cb29f48b4fae9a9fa9c946ef292715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523edbcbc67a778f229c30772c71de926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ee80b1d7087951841c1e9be9cb18e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac64e55e1fee1c691614ad58e475118.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23641d0e1d47a276f424768c6134da199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35982c35b55d6843aaa144d18dae219a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac3aa534afc462bc317c76ede41fb611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3de5a76837540c669f499478e236912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc12e41f4958f328d5a085d9f328e6313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa08fdbdf92c8fae487eb45521173a314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d662bf7a95694a56953b46f5df6f9715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d16e802ac85715816cb8c5cd9f27f816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d47f010b4d64a958e586d1a42b04f517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d1846767be18b42e014cfb6f03eca18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec9a1a4fd99f7483fe6047b4e00b8219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21271828bf10fbe92b7688614b737bb420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f863b085ff2a8e2083e845158bbb9121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6898ff94d7b4957be6efaedbf23aa8d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263c5716d9f16972078eddc330ba90e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a8d0a4b650f28d30f2955157c095924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2134177f7fb3563b529a35eabdcb5f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec01a069c8c2eba0412e8f0b04994626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b327efe8d968183911626777da6c979727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c04e3de8b6bc9c030c9b342aa18d4828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9fbeb806841cf9c634416fe75d52529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a6a5cd9a75cbb1300fa99dd48092630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36602a76e0001396fd78f544ab6dc731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11bcfe1a309078b316e2d162b78ac432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d46ecb50d1aa0b58393af46b91f7d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0bd5354433656f240403169a40dd5234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f55bee17f0b1c4450937b9b89b50bf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12827979271c8740fbbfa252a6255f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4528edacb161854a4ffc0f511e88fd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba178d7f6ba8e04b962fadd4bb7196938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810eb8f66a4515bdec414c2dad373c5a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c091809f8c5570b117db93514d68240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f4e29d2f3494e97ee202de9fef72941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee5f264fa3bc445d91f8f57b3c8f5942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565b7237b0b05abbfa0c477c2ea843443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f660dae4f414143ec85482cb7152e8e344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8bc35d28b0102468d206e7cf09c1945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973c6e868860209c98ec25c6097f0ea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caeac1f2cd94130585e78e6a16cabed47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729734267cde68fed77fdfab11622c4848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aaf22a18ccdc50d55c1bac3a71c98a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192aeaea5290a20b748146af9a5324050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf62baed6752e4fda7a81d6dea874a851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e32d96286ec4777bdfa209529968d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a13be9ad0504b0d1fa18ac69ee8fde53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949fd9bf06a5917c8de8ff00d0df4efa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121af2bc57fc106f8c9b9f0356803ec055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191bebcb505dfb7fe7e5e88c343458c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94110ddd8a0d75d72a9616b99d23920f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5054a47006734d8299c94a16d734058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c1456e55b234ba9545c509653265359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71579facb1bbee576cdb2df5a65d2e960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5e76d5cd443882674ac39b99cda7361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275392633fe241abcf4ba835c1fb8b2c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e018102a33cbf0b6f99296e1511d863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1696b6dc4ea60f65731d88c93a86c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d93f340e8112da7a6a19e3613b4b265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755107204cfee6f6534e12327602129d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9106bfa52c4ce54ff2c0e31d81288cc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9698a1d86456b4c97121558aec9adcf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165874d899b29ffebdba3a6ecf7ec6e769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60ed9752ab83aa03aabd14407a6b3d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61697dbe3bf2b2a99479b4af6326c571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9eab0014dc6ffb07b2d321a86491e672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae3312e9f1bfa1c77ca2fd2d8b36df73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885fff4a77e08e06026288370796267074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad730c44cdcb64699bb5622a94a7e075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f6d17ac5744fee1ca1916686f938d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b5569144415184cd38adda8af341c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445fe180cef806f6e102e90d1dcfb3b678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08dab1d56819c1ebb938229b3fe50779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663eb758d90efd40d6ac970ac009e1280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075e031100fe0ce0aeb1094da8fb40981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a8b5721570c8a74c2f9747e9b613eb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ca2995e5a32445fe37914ab40442383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5febe507051d073e6a2651aa4a8903f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c331c67119f7a703d9b71e6cfec6885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c857799a58e7cb36e5cbffd355a23786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d20e297e0c81f5b6d446ce77d7213387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d766a3594112604ce324c71d15ae9acd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae6ee6fc121fbaba637f4772a3df6189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae7945eaf9c9fafd8ccb7f6d4b0d9e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da55eb014f1f97ec05b4213cca3e0291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9b668ccc5e97f30e95bed9486e83692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f878a907f19ef53fa24a12c80adbd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24442ff332d1d5ce3299924b2c9483a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3c4023af5a31fd11cad3a9fff5b0b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955011900286f728b3d75c43397b470796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c658a4ff105e8b0949f9283a3234b297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a183ec8f5070b681dad423573f56698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330562ace8013e43753065d0c8050f6599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00fdc79dcaee3a552187a9b3e15dd1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf78323eee96f836de2bd800df8d044101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c206b3674fa80d7965c7b3448655b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84027a83e660fada9c80c1a2ba16909103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a41ab4d8c8e41776f02d0583e5dce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3708acd4e5dd60ec70b7d95413abf6d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f1693246eca47084eee2b3603fd470106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b32beeb8ffff9923f6b7d902c80c4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4e493b21dfd49563ff878f69e7fdc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321276c3f0ebde997efe7ff66984e87d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339e8a2e2f47fc36f5565b6a362c33e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df13f3e2fe5b7815209939161c05c76111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d162f4109593ba4b6b15d5b58e74d6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3685a63b5c5f3b4271d50b9ee7fdf29113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9575a282438691e2301b768d009bb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5088963fc82919131a18fa97a6b194115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f68c9c3e921e07afd2e6d78a5d2750116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae201847c374b13132cf4b8db8a47c99117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e04eddbe8c57595962253824004f4b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12128a4763dd38c2de2c62ff3d5e39d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66d60112d877a1154ca95605fc8e2c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763893ee6dd9c927773928842d7b7f10121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275a0c469c6943b61c01d6b6ce19096122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996732ee8829e1b79e939163973b6e80123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534c20c9723cd3c0387caf5c3c1a336124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06174787803cc0bea5a387a68876c264125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9610a11483cc009496bcf8091f946043126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f03759a6258d697ff1e7bd1864f1cb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b659ff3f934b640cac027d8137919128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76461a4fda9f8666575a84366762160129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9b21ebbd4e168a618c83b834df37b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caaecc534f58a51e5a83610b6e2892d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611af2d237a6e6ec0bf69bf129e581e7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a132394efebc0548e856f850e9e24d7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ff498f9110fcd4baa2410c26c12c9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee968ff56deea4ab8bc98e6810cf483135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79b1a4972a8aa9af580c647fdd111c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449dc22fadcf7d0df3d0dd03c108ab17137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c5660561890b0ec24cfb94497726e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff90cde674938f523f00cf5435321f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8545c3e7a1af48080c2bd7cc3f4e1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1826fe81afdb1c7c60de4d1ee682a4d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead57215699de5d2a5c2c5e4f2fd0be9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587cfba12a6d00d7684a4762a352eb73143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300320350776624a147ac6f0ea9c25e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d596d2d7635a87ed05c95ae9c4277145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da2efe2daad93315cb7b3a4cfc2ff4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693620966b19d8f46cc5d8d0f9e672f6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178737991be73a49a784a4e21c24cd5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dfa7580d459b3600d2097ab3ee2a96149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce92a0fc5127d7aa15d3dde0e60c15150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beca10ecc98bf75a66cab5d363702dc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c93537c88cb8bd973502e889f8565152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96aa16217084aad705e2ffcbe760e7a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd98bc85d8769513185d7e8b04d3f32154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de9817e62a01b11d7216b5b290f6c3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9430a8ef65c2726ff32bb22c64f90156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7377be334b4fb0a5df5ba67d587ad75157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe136353c4bcf5a4ad6344ce9badd950158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dbe2da6b2881cbe9505549c47fa152159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769204dfae5a63844806d8cbc42ea1d8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e66ff0f711601d51518ff64a86590d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145f82002c51954096ad5dfc4cf6ada162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571d3aa018285be8e09f40e42fd2675163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ff548119a9efadd956c2659730f20164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a65ee71e07c3a7d2a295bb0f76555165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00cd30e92fb97f4eef723befa51de0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a08357263c848db0e1447ce548da6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cfeffb1ff4bd3afce5a9a6617b5d0c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a429f1159d968995e9770f3f2ef797169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f744dfd280d2f72f80d24747a57a4a3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e19406c98c7580446a22d970f32620171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55119cbcb15999f8ced0512a2b8cef0e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7f793e062a648b88560baf8c6b2d8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ddce53a92afc440d7970baae391e3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64ca2779afc66f43190ed46c0fc070175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05bde997e470063fbc37c77599e7f5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9e8f47d8c585ac0bad65c537b1835177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5935e4f0dad082fb430748851495c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb857030ab4534c593f1155a8ae836c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f40c5b7cc4f5d7277d209d49a0b93d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eabbf5d4d430b9c41336cf72a786bf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b01949fbcd79599b78d292617b3388182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc2f0ecf7e25a9b1d20f2c69b867fa3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4b7540a151697e33f5337146e6420184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5549ba9ceac6c00a459714922652d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902429c57c971e28a229a75a38d5961186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380c4b529b379def8d3f35da16d47e7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f240903ffa0770dd12926be6fb96e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20345f1749618bd6525647d1df002a8d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd843c7259868b66c8de5f3ba0b03864190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9ddc05c84d9f1c76ceccd7308b3a0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0316027740a925421092f137b67a7d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b4315734de7e341f7a949ae51b128193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce574818b469b01ea13e14f2a82fef96194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb84a1ab3293744c26036b49097f5ec195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b3b7cc2e6e0b91bd6f81e3b89aef5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8df38477c6b63d727c503d2146247197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474e20a9c9735b12d57ec21af87060b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195fb5eb0b2005c4605c542c276f8fbf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a363f5f46b90e39b06cc8e4fe14091a5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a552a07dbb3eb7003f82ffc98320e7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4951ccc04ec2a48d61fdc1c0fd25a0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b834fdf5ae4c431b7268e2ec87f0be203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1206849f23368035cf369b91de4d9908204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e58ca20f223e75c3ab1d77cd65c12f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02e6b8f3b5e6e9d07b9247e2b36a38206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d212de515d1945cc73a35e04a68c2a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba75d934dd4a3c3b30ebdb4423e3f4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73839f8a550ca50f7311367e375cf4d9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0b5aae9fe42ccceffe05160ec3c59210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d47f7f85fd87f3161cd831b9dc76e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252e2d397f1c736425b4108b78b189c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fdd74492690f2b697068abc31a804d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02fd4815ee3fd8073e549b040fbadb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac98ee7d4f6b224dde0fb745983d6ea215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e7b8f7735d8377b94aaa49c52c841216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082f7cc93fe1f3c85a0cdf4b9060988217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f54ea9fb60792e299d53f95914a8a4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be6901b8e36c8aadca337cee68c924219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4c5a48c13187d7d304860f7838737220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078e0be676db9ef24f042e1ca51b4da221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d740035cedab58cf2f962cd9c2909a7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d40a0dd1f88c8fbabcf6df91c94b4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2d78c50b578bce22fe8aa6db0a27e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff635f0da7320d26eae4c1cfff079e20225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb381a5152e100198b06511f66c787226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088da53eeb47b078300a0958c0f56f6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83cc4f591e1a439997ca536dbbc597228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d89d9d092f88697affa7389f8f16a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843ae1b6564e6e7290bd074b537862f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73c15f96293e7e90f370fc29b900e8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99105b33ac39a0911a2d3e6010ec8714232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea997ad193eeb8b7737422876953a9dc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680ba0b5f96203c9cc21a6c4372c512234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2d5b81c557c147ab3a8751fa8d10a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471f6a3a743bb59abd7d1bb1d22e685236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98c010d1da38ef28f3cf58f8cd0c4c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f312472c4bb6ddd3bdb6059f411ba52238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdfe5eb9d40e2d1cd7905bdbc0f8679239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97ca1ce7160f02bc85834418e88b4c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6571c3079523f351b52a1f735e5b1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60880b39cf00473bdc13304719684feb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea292771ee285d2e9c38fa7e79c6d8e9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e6952d9e12065abef8fb315052795244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf37b47ee6f4e3457547039e1e4b2ff245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf4bc8298db82541b7efae3f6c2f76246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6044e4e8ee3c04ed9007df6532cd2f6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e79665a9c4776f90282a3f195a4478248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716546f5862fcc529fec53d61b5456f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51c3da34ffdfedf199a3bc8361e354250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01daa954fbc50ce85560c799d4b2c1c9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17747931d5dcf00cd24585a5ecc69bcd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd12aeaa8126a40b95ccd460baf7ec2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeba3e8c86885dbed9539eee8fa5985254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593dc63fadda64c1e7872fe510ae901255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245bdbb87ab265f415930f2efcbe250256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5272a44f3cfccec8cb0ffe420e9ce257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74101a126928dc04987d485f32f052258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66d02ff8b5e2148dcfc4bff339ec5a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3b54f0d37a967cf6ebfffb30e669c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1ba1365ec2ea312352534d64d3767261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68236aef48bbba149e0316e55ca6385d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5153751c77b51c24cff4a09ec9ae12a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a56d0bf3251c7d7a5d150b58d0bff264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb729278ab5502a95ff349839e19816265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129e5b95b68c141a55833655f9dc008266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78742c4871f2f246b9f58493cfb3941267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ad4763d78e907e6e5fb7d76a1869e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873a433954536b4c0bb4ff30debd623269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14447bb1dcebc297929171b9969c99e9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8a3f689a419cdef621cb83b0f6dfe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20cdf998c46de31205d10556eea255272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725f171bc7c33a692d89bd932688ac9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489785a18b9297051b3083380f0a4e82274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe43e985c1af21eba142011a3073a13275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c171306739f7e28af24bb1a7bd23f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6bff1eb639e023433f373a2e241975277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0f2e39a711cce7a2e01a68e8c759f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d0c10f5539211eff3efaf966f0042279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bcf13fb4e112e1643225ad84e5eebe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99e87f0b2409e03d210eeca3df368f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76679160a79035ab7e7e44e2c1b07aaf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f4b98e468deaff9484f3f8f59be44283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b637efa53cf5185e431500c2ec5e5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edeeac49336d9f35b2f1b1b6b5d1cd3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e48e80eb28e1b96a2103c74b692aa2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2234952fd0e7296d8f856ba92f355287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52570705cfd3f42883fd20a0bd70ee19288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3de4dd993889a669b679970f375754289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805e312c0182dd80c13684ebef50755290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35159909b5e7c7767600cf78030c09291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ba732fd99d62c82c32e0f4027e74d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928591782f5f79236adc16abdac5ef7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846bc8550001ae8e4d9338c9ff4d729294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca75bae4f2e8e29740ab1bb2275b00295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b6b86a97d00acaa5a08a1e06c1952296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3658eaafeaeab17bd52c8cc022f37297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4bb7144d7fbce8b90d62cc7e69336b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16efa2009234bbc2afe20c0f1a8abc0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991bade0ac4447feb2e380c646cbded0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b42644ae04ac224c6a704ac28c009301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d2b1bca86242c1c7bb5b0ebab5249302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3d8d0c1b91b45dd9d500135410660303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1a74a3d6336b452231dad468765f9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1ce96a8b70eabc1d6ad850946b97f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32677ad8e9ce39ae79c4583c92d4287306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c7037f38469e1e8123f3809860d9e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dcbea6601b058e99bbf3dd1f52d4cc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3df303d912303db312fbab90c515f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d001822b92429700d3c7e6dbeafd49310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453bc8328662fce96dab5256251d834f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c194360ae8e753cc332f5fe56ea2b3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce39cb67ffebdb43c9b96e15c9d906313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a961f2d289530aab37cae8d3003afa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697223c61db18579549e0c238935120d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05a92c3064df2a625770ee6602ffae316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d1e886837aeb824a0fa65cef59912317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503a999da61016aa4a526e0c8a2c389318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1762916c86846003a6398be3e29fe23319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9382d1c6ae33f0da43a2fbd0aa13ed320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1712db65821174240e5e0ae1745997f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15006e502c1efcabaac45550d6ced7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa73b21047f984715daa8f6f9d0770323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88841a48debc1ba926a57ee70463db8c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64151aad197c1453366fc5f7de209a7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3db70418e1b1d6d4835a66d0a5a5ca326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93ceb83f421d77109dae789beb3f6b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268455c4746d4e1037bfc5171382618328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2eb8383d4289b11ef6271794d0d1bc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05fa1bb90c15f0fb75b504b58a239fd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184eed78dde1f26c2cc0bace7bb8424331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d37a0f4184d14c2790c4c9b57ee241332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809fd642f1bd6e67587e64b5b1382d52333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80e893b3195ce2acc636e0a71a61d4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146745502115de11e31e1cff7fa47ea335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c02eaae96843f9bcc61ce9a36d7413336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe0290ff3c5d3b4b4813b22ab49353337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6582112613bb3a4e3d4441e1e7f5cb1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a02b9b0ecaedf5c1a5d659e4d5b63339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e552978ddc5a4f56a8206bd415fb94c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08e46781e14831dd269725ee2c3476341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446ccd7fd9bb5b8ad6a9260e558cbb9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa2455743e1e7649b4042c2f64e6a5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda0711fe39ccc44914f4cdb0c26d32344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f6f26120eaa1d39e7450e0c7845e5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b2f1301c89bf44a65dfbb36021f0b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf512615e518b427546640b5a787e0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c9daccebd1b0efa9e505a2be0ad5b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c37a963330c9e76340ab2d398cc51c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66865f1a04d51e68e06678a90eb349fa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce31b6896259ee2f10c752ef7ff8a5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04154ad4d20c9d11698e20d1afc926352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce94a8402758c319241491dba3d1ff5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5681a3410ac1059b1d10bc93379bcd6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56c5a655e62f64516adb78a4e2a638355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e0a720f85c4116094bddca198f4db6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0065a6455fc57d081be02d6a0159d3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa3aadc2564723b1c2e01ae02f6eca358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6b3be57ce9d2efa371663a60306ba359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed33f717f3269cd94be8364f67508d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ef36c7aa2a4d384db7ec692ce8058361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d18a882339a4697b7b44ae04c7577362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503daa5800c6219ce9078bdbe0b4cf6c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a36f34b4efbc00ef96fea05d7ecd16364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7a7e8972852e766214a18feeaa21c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1346cdf1bdcd66701bf3d75669214366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0503731a0c3ec5819b27a5e46cbc8c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6e1d71d57efad2e80ce4d9e03d924368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecaf68e2dfe5f0266df529721f29885369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54d4cf851ffc56fe9f778592d52d65370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e555abdcb1794471231d7016669c7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb90965e52ab4393142e97b417de5f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206eda871f9ac2d48a69e66a044e89c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a33abb4f51a470b32887a5aba14dc7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c58031b478f3b8d2751549c90c1dba375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd326102c41f41b0fcd44c3d9213f0d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed23201bf5c7165381282d7d6f01e5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c7ecbb99d8fa858b76e4db912a3ef378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c86c3277786ac92f7e353f71b73522379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32f84af3a758504e38d1647357ccdf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be59ddb96c9cd6054d182776e07082381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb9fdee89230573e821bb91f0f1c0f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34dd074c59d4fa8a1debb640269752383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97425dc2b59912e873732c2d998494dd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3c51dbac78b244ab3c249bf6563ec385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771ffcac1cf985837670376c0f77dbf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c32c87c8c60b8436392e6a04b09758387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0488f1de2635fcc0a81fdf3fd7e881d3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee583a1c001500205c9397fba8ee1f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d93c807e1191e49f3d264f282b50d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5345959add8ff32a1a44ac4b9e4bd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50457375e6dff552f3017653b06c3fe5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64112f9b21f1e72048b1617418d6044f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d54f64f1702d76d04eaa90f2cb466d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0b6feb036c302af2442ca9561feb0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d0fc7c18e6fbebae28a662959cc05396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a48ab8723ba5b55de1a7599648d42397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca2a35dfbeb6442d415901f0a0c48d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa480532ebbf8f757aea1d087eedfc79399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960328fbf3af5d1052495cf5852e672c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0539b1ed06cc4e6a4830376471ad2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c03d9195f7c6ee61f19fdac11c21a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f4f60b691af5cae6ab68e59a42fd7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0d0426418eddb8f9c3d1f243ea790404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758decc8af86ea177125c3c575ef6909405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1abcedc3fecec90ec3f9e671457e67406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618d7b94a850720af6c6dfdecede910407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b1474e17cfe346d8a1fae7027558d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe36f5cfb3602e6b2db116845a12d6c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd59384fd167e4adf8c3d5d329d561410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d18c08594802be245a44c0008c8151411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6aa84d3c13ea761dd0d54181e00f2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4977a227b90eafe68e65a9cdc37c95413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d8c1c923a4adc8bd311cb09c0c648414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f95539a5cc681f70d89fc6fcfadc4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b18777dcbf7e791738116aaf903b94416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10223dd83a0c29e9d84a435b553dc2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff48cb1cd0f4b8aab9fb75d87e630d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cacb9108fce74fda9c968284ddd2a98419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c175760babd290a3c4bee8c78c94902420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff1e37cf2c2e4c58a5a23d1ac55664421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c099914cbb2d7a015ad43037ed4dfe422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c14579a0d514cf7e1aa510e635589423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed89d30f2b8de9b36771d4ca1ddfb7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6547f8ae67179a9bec62dc6adeda3c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863afc6aca65b7d8148ad84b34aca3b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe49daf68eb378e97190608a76366ad427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4c28d30ffcdfc530f3d2a6e4f08af428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be7fc67503914466ab280476481547429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad327e5dfb40253563cb62d7c4941158430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85413aa3c7475098725d070dfd4006f3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4553e10a3567d9955657e69b202ea98432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec1a2bc82e98c6637f71a2a3b8c488433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0943bd6bd5bc4c8fdf61c87353841be1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d46781b15b296ea398effa9020995435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419744cc376992fedc0793688efa20df436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa35c236fc9e61a136ec65e18303263437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbffbceb4b17daebf0a7e494105fccf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c54f61e466950cff9a62610dad9e6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600871a01b66a1483d21ec5085576df440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b354c1931e8bb0ede4ed3a670dc7602441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8f44c37ad3f1f3c17a6b3abf9f0b2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded53e27bb1fe12cbce3d4efc6cad61443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6630ebbd25840b90dac0b09a1cd01f4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189048fd1363dd9f40ea7501835bf3c4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993e2a993f22be8b4a7e560d935f84b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71eeb75abc4a9d5e6c9b59cc9671cd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4c4f6046ff8d899399c3a2e9a5775448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290acf44a9e25443882494f26feaa9ca449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765d21c293a473956101ada089146b3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59584136bef11cc8199dbc342b901168451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68e073416e304ee18a03c9aba9e61c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efaca79d523af5748d184997f2ef53e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47896c3410c7c9f7a7d5d1fa01736d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d422ccb06891e5b9418be39358a2ac3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51041e0ad8bcee6cad0273c47652a7a4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1036731626c1794f75384b3006b06af457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b394cc4c45e836a0beeeacb8955c5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296db239abc2879a871a1a1dd239a0b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6df693474b4209a22db5766b4252d1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9b606f29b037844450b28c783950c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23afe47365a289768046935849270fe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01578020a27e66a65eae672a0f655de6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902261b642e95153b599d9c863bee7c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162d947c845a07397638b817d977556465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd54966e060f5f6053c1e47ef22c3ad466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e86ead593cf06c835559ff22bf923f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8ae1c625370bf44ef55134b0302db468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e204830706bf5303c22c15a27ceaa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3118b5d03825c8e5b563824b795ad470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06825fc63f3f7e33ae938cd41fa0dd25471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991cbb3128b002c9d0e81729358f491e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f041e2d3621d1236828a6de5cff04473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047521a93d440a2b5ff2fa4c5647e2e4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc9493b8d9151605a63146e2bd44c5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7bfad09bd2b4f25e0b4f15df88854476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b827bdeccffde014356123c54a180477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ecafe4375cdf05f4f47064eccc607e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c70b034acbdd233a30fe93771e6068479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf5f6f886bbeaa645b9f7f119dd95c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85484fc10fe54ab379e59b4824ba5212481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa4107f3965b49c68911aa160d0f29482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c406b3ab188dfa0a107a3a217c8760483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5dfcacecb66e642e61e6ae8ff91b4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a279215b5eeab9787577b9568d371485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aad9aaef8750876c92e96e78a630b8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ce0f822221726023c2fb6b1e75d1c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2784644f5bb20741387895dfbb1699488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886787d14743fc249802023e7fa9f549489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2bde433abe96afb9ee072c318d2f2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa843be9e511b2f8d8c081c4a235dea1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568ffcf47ebab88f1c90b74aaef1b40492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0776bc72bf77078f874b67023b6e61493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac52482e627374b38f36ceb7a65ac9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904c490cb71f76b98ffedb197cb3f60495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c6cb2e9aa92110b6fdc697b7985c7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0dcea85f6a079538489595d6ecd6f1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87277eb6773742911272610fdf1f1e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810371d8008da90358facbd2efb5cea0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf20f383cdc3a6aabddcb0d194f31e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061a2873f016349e4306028c0f724f6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fcb643f8def6ba029ea5c5a4d3c7a0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33911ce3ca859935a6fb72f3be6c63e8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30853df8ed93061d02f0015f285a72504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023642458bfb8e96eecb8b63e27bf2e5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6e45b9c2db7a954a951f369e1c4df506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2c544f0ec0962c759a38a7cf2cd0e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938951fd868df4f1f69bbe89295aef4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09629a2e6b3958e1364a2ae0fc97070509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877565d6cdc3cb52829759dcb067d8c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b8bbe9055bc764a8175ea28301081511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7f8d8dce9bbbcb214be3306e98d32512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd831b2c2b72501a2a6c0c7fae2c1d5e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d681c796827f4b81b78879673c1f527514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f92681647eee5f6e86c38455b7b8a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55c6537aa9ff0f8f04ab90de507537516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887bb109f98a56d430e7f8677e34182517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a811ca95ecd47577ca538af9385c59518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e5b795d6150751d287bfdee00673f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a840f838dfe17c628f29102546239ed520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55596b8be29c768d4438c58b7e3d7e6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142265bcc173d1e05b85fb13c671f78b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c875cd12dafb474c56c707075a8c8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00dc346aa768092a24c257087e25be3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5cf963a2b4bd99084edb8593d8622525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede71ac63120bcc91fd054fb0272bd9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbb0742f2b17648ab8af2d42da5749527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d03bab3b4aa19a17d67de3338827c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b40a4e375ef19a49a912ab293689e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63548e004a30398449650fe6846f6f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eac27b9c578501084e91c0c8f7fc10531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b31566c81950d60460d51e31b5faa9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e0999f8017d9cd6e663ce3d667156533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59604848244fdcb2631dc3cd632b55c5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da91cceadb4412c335263952263bfa78535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296930669688f8743874d2280efaf252536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86da8f41080042a8f8cae170a77c10537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511def0b357c9aadc4abcca2372ab7e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1fbb87bd3a7f39596f1b23c58adcda539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50508b45556d8fbe1f14956a301c159f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab5a66e12aa53222c4983e99101d86541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66959b82bd13cb7b8a41f25bca82c14542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575cdef81142a526ea6671c4dece935543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385cdcecff2dacc287564032783b167544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe420460e69a98015146f32d3a89e4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74e7490b8fb87365aed2bc556328b8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1791b33f138de127175b82e1192ff55547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200077950cc1e2bc6d2fc89b4f451a5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0bba19e8510e60d9a27f6115a9b590549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095084a68d77fd43092d186de96b332550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0607ae324d1522fd0e164384ad0c8f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff17697a758c5c803bf41ce01dcdda552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b90698bea990c4eea9930f8f89c70553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b817148f0526d53132699c79b87086554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129676e7a643a9fed1a14f5e2573bfb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d79a5433c9a03d74bc89674f047bc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09410a556e373b742ea9c092ba8a2f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3d9eb318b96fc73e09196321dd720558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4fd1a2acc2563f84fcfce3c4f23740559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817bb67677697e76c8f83ddb4cf981fa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2ec1009cee3fec247dfe7ab62ff80561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe50041b8a729f0a482f3cee71b711562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b6a15fdd833e1d9819c62f7857d21563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe91a1f3b9ce7af909a48dfece7017564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69f29e98ebeac381752c487a7e36a6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6a2538230115b925a191be4947caa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af579a15c72eb95c158a1aa9769863567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26384b616eec8cf8ce9c13f23660a4b3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405c0efa103d0a7102b53ff72aa19b8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b22ae207b1354020aa96d0c44ecb92570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb37023d48d63b6aeddcfa9b8d702da571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9adb4e89abd51f31295c6d1a37587b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685121ec5d87db542c56c7b724fda1a7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557579db3eec39366ab474edac0df98574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b64728ffcdcf32bfc27be4c4550896575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2483504f78e225bed4c1e788e612e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01426dfa7fabdd246ebf4d22853e7ccb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219f86076a4333061f076bb0e98529a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a99d06cbead9fc7930d00c4f9679a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d459823ddfaf97742909b68f538bb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f5382108e20767ec90744fe888769581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a17707872683ef396c79c286c7b970582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10ca04bf4bba0d82a44f0141ffed20583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06c8ea1a7d637e64e4ef63eb9b3420584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b9b35876871687afdb4698162fa76585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8705a3eade75cb97e4d130e038356ed586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4af473451ae9add7443d19b9fcbc5c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c838522f9510fae93aa56a7988c5da588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317971ac35f7b73c74c48cf3fbda29a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b678dd1df2f2bd394fab564dcea07590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe8da3f56046923d063e57cd9074f2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb96e7f93dfbcab78bc3ec7b91a34a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3405bc77d72b88133ad5cd495bd7ea39593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13339a11d0697a68cec6797083597a4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579921dfe9d0bfe748a7efba1580736595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51188f20f9828d2720ccca0d48634683596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a43be75cf47cb644e92e4eb36a7abc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7d981f909516748daab13b51506de598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437f2c23b0140a8128dcdfb37a46177599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d9b249a5a7bacf1b8f43b24a297b3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f325bb7ba31ac02c83cd9a4b37b34601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d2b8d01152f01f86a511612d0cb7b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30990875a2d425323e28d9b5ed66c7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521dbd639c43bd8d9c4e6783b41c1791604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d470441018498ed368e9d88b610b9c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec943d7d67c52a029b60fe064cf71dfb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62b94e0e20b660558cef4b875981e9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e086527260083de2d5870ce7f502d5f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96cff2fa54b10807aad29dcc03d0c1a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4ac02748c1b35ab396b2b0dcfef92610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ec29f8e38e9e598c39e00d6a73211611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e298063d7cfe4b60ff91aba0c8cd371d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3b63e592b9928f7b7939f071879ab613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed091ef500e4903d973b80762c6b37e4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764f24c3b3c38739d1e3306af89f87e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd815ad5cddfc28b86ab52d2fdac4e1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc6d93b0b37f7a05a8c1d83b1a6ff8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b86a081786767126f916c1ad94057d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98dabd12df572901a395c613bf7bade619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631290995a237519b69e98ba53d01af620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824cb32816e7ec92da1a54dfc1477bd9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e106b531a32d1bf6d2267068c2a73622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab7061316de4da38ed5ebd3d78ef60623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e467b6f01ff3d74010cab50d88df0e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7008ffdfdef14a572002f11c75926a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6909d600fc42bee0153b6ec448aa3d7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798398ea1b2799e73241147995998bee627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5480b49fd251bfcd81e60bad0a811628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5227b8f7cf71e7691168c4d1226921e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f233206e13a676fecd2256b1f4826630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d943bf921ff734ede284a887247c2e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216aa30a9eebdef6b45dcf8ff5d7b6a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63bf0ece334d9f7681531956ae28ecb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611b4fb05b2e76fe6ab4be91d3c464a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b9ab4680f6d95767476761be0edca635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173d2be1941f2431824fba90603e796636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18110ef5a5faa6559997159153eda66637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d36d9e0391ebbe8137bd6193bf8849638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835b2136aa7f8fa998e8e4895c349c1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90455c10876449d82ea35ee8cc9abd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51861d1c5ce6608428d6f13f08bbabf7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5415e9f179266dde2b85d2815b5f5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e926575a2172b1b78c1ad8b57f9391643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d615d97f44eb0867d1bf282f0ef1c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74cd4d24f842175c2915369112be734645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb933194b7179e980617feabf65002646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b3104403040cc92daf15d6df2b4ba647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e73f98237db4a5a083ac895208591648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1491a256e5bb0f731dcd37a715035649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167beb5b6c06fe82aa03d74bea219420650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9968940f2c6ac70991bf535823476651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8095b5b710290537c6ef4e1cb160d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7515a96d3586aff4ed65b08568b31e4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7da4c0cfa27574d65c6899605ae741654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aacb4fbdf74d20456719dd30e461dfd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ba33b939e659512411615b68ceed8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48eb837370a4047231523995b9de49657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80673be240350807c49b020129af772f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1133aabecd1bb985b0467a7d4b64b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50faadfe1127736e7be1d36a2a1152f0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f3229652c771c665067f398626143661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ef6a103b2a84ce6f23da2be98cf68662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215dd0a94eed01327c1bdb4fa1863eb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc37425c9b80fd84fffb80b0f096d2c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2283a9721cab5065c02eafabccc095d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f67b022e466d0c09e5965128f02ce3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6e94dd0cd7afc40f7764b3bdf4b3c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54628fb18f17e389b50ae00d06b533f9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52447c0d04af13b483695f478491efb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7363c37ae46f61d72879f76730afe2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb4a25f8ddc66688a4cb26ca252acc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739bc2addbbd12285fb2d47398ee74d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8507a2d0bd63916988e786a471cbe9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5ac9ea62053d1efe7b4971e27c64b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c3ee6f4eba6fdaaaf3c4bef45c09c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cacc42be0906bf21062935e8dfb277676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316fea8c1a3817d110895bd0dbbcf2f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b275083f350b49ca8ef036aba0ddd3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc599a6cbdf390b02b94bc01b043daa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee88365247944af9cf7000378b55786680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf366a886311dbfccd870ef36c5931b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777fdadfff45926a85ac7b686a71221c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a2eb429072262ecf5872850714746683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b20113db6a3159c86689606530ba23684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9db05b5cd94ada283847548e385e0d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0c5b3c0eeef2519efe0825f424986686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e360d62e4d34468234e2fac4cf6d2d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d4aa578c628c85df823cf932be190688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972e5758927dee72818b13855003110689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfdea7c01e5a32db1ba662ce64b962b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae67ee0d7f5034bd31f0314fb29568a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585e2bf148dd21ccd9c2835d3e2c88e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61301d4df9105a9bcd4f3ae0273cbc15693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d16bd20b19e61087f37a263cb9c19694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862e6f82b919dbd6d0465e713f03f22695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf1f6ca510492281be9cb2cf77bef4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5a6c24a69f46314da7c4632738d5d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c7bb0af7f03dcb2ad712e2db188fe698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c81cf502cd1c19d17769d1ecb4be7a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ccdcc4a24f8821700be5a10972cd41700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bfa0f3d264be08552f90ab976401fb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894247e788ee569e1f2b855276e0bae2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50564329dfccec27807fb4e81bc6f1b8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526365298ab7b8e8f41011fe4625d9e9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c37a83fdc6dee9c53946dc35bf50bb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea5a822504cb243bc60b825ae869de706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e0b013a901f83773d217c0ccd06b7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084806ff7cb7d1d7abab3ad9a5c6c58708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb6deba2aa27c8a7766844fe328dc08709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf7c94045ef61271719763ce36559b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11eb69f696b19e48c4f77305c4aba81711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e64468730e19f44eab0104172bbcd9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe699a5d4213f7292060a053c23d97713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189206ab7384d7679439128b7ccec82f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadfca8902a621865083cb0638e3880c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e807123d0db11e6dc333f477f2f935d4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e888d569e24fc276da56edb4707f4a2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeac0f0f6ea2f3096c4e9d11ccda619718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ceb53123738048b7f2b59564cd83d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5b04c6a7bb70ba824220d778175bf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27d161cea593ffe4c405f3dca5eb52721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0f031c2e7f3863f91d14d446d8435722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72697edfdfb4ac99c0cb64f44d3828723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707cb5a1217d1600652dbe66fb791c4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e98da68df728bf7f1ec0941f5d89a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60672f15e254005113f3a631b35f616a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17c63a65a8cc365a70d495a87d4c16727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074434a92f14b57257fbf72608a8900a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0475a51c482c406dcf8b4a22c636e72729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e4bb3179fa36e67d4b1dc3f337143730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f805e75afbd7c64c294e5825ce99b1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c3302f0f1b85fb1d975437e7fd60c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb582ddeb052ad441f47ba97fd118a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d3f52a46dbb9843c965595a595285734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e65d1ff7de85ab2994c9724639c78f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1de3deed15a21065b47252317c327736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489302d0ba48e70150a3027ee57946d1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355eecf70f5209cfc471bc319cc8543738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0185f0da5fca0bc50fd4da3e128ee739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd1fede1efc22b334e9bee52b4ceb4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f312512f2a95b544fa2de888d37f58741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5886d14cf36f2e7a7561de4b4c94f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616936556f7e89f35ffecf8c39064e5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ce1a967c5289797b80451f5283d7f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795c3f482f71ffc60d9afe0c6de6b5f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2ee39ebfb08d5ddc68ee1a310b9e7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a30aec8ab56ab6145bda5452befd9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92511fdc2a6b12e39a97e558a782e1b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b928a6f78e0592484107b6e97f22d2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c206bf7a23fc9314c885dbf92fc54750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba6332b0eda108dd0902cf3ae97c81751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46f1d294235e85e3dca58970a5a1b5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa917b66f22d20d7ed0567abe62c9e33753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a9dc68ab93e101672b764dc8e6580754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe7c33dd16eda7d114ab901cd9dea3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca7f459e1b48afbe19c0a897a54970756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e5b244e6ec7d6e46220fa25199010757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d699a3ecb424bd73450dc085832d69758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4adff9c568fc91e9ec384483f2ac1759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e67a7f4fd7841e0485af100f62e69e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc30ac70afd9eb0b23f58553b56794d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b5e0df2d0d5ecd1b34ed6594dbd683.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c6aee237cb8ad13a1db030ed812854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c792c4e18e7d20e6aaa1e153fe05dcf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a534f4d92fd9b10e29b86580c7fd36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1124665cd91d41417f862d259f92dd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc188fba660e640462fe758e0c7ac548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f07a3c80b01f83de060c437a2921c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc3623061c2354876c5b6f1ebfa7af10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a22f1c0d60b8722bb4ec5d46a8fd0111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22853d4bfa103cf21f6a31bda8d2e6e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce78e766c70704e3b2c587120a1a7e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61f72e87c88197be73c1164f1d095c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5ff537abd185ccc530bccb4fab57815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b63f6e0789a178db1d20a4c2fc421616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b74098bbeccff64e4bb2de6b080a017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7210ab859b534a2f76afbd6b7f03f4818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a072bafa6f7f8b45fffb2d7b0ca3ab419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63024c5f7cf9a3c8abb1cad8ecedc2df20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e920a5ed0b260e72f9815a2881bef21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b7ed189943ba38c7c6931a407a70e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb91b3798791e2d150e0c1dbde783823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf4ce6b52f839fc80e70d812b9fde724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9c7d901f0acbefc745be10e69a8aa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfcf9f91c76d8c7b2a620ba8b4c20be26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b5c03539fc47fa03f9d48b56509fb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5bc1c7745e80006e55b756519697d628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6602da83263ad6b97c70f742f0ffc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6dadf7c1c75d877af4c4480867d4fe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75a3edccbea80f2cbccae42e4b12d731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090fa9e51ac4d66a50a10566dafdf71d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6019c93abdffd9798ed91c75277965f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7898f12acdc2873ee03f465e417eb834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf721869b84eaac00a12175049bf726e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe726be048f396034845d93054dc9b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75683629dab579cd38297f38edc7d4037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6be3c408314ca91202de85b5a000c438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c065c2f805efdcba0371b50a7e2daf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f794b5d721830366dd5bfa475db57be40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311c267f858c2226fc4f58e15ae875e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b59834043ae136c72deb4ef814aaf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643bcaa038e4a4400086c9136053af343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24ab71acde4ea00af7b4402d4ab72544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21714efa9db93bd3eb2ea1edc06a4fb845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a64198dc3ede0963c713c09e835355f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f387c40fea253172f73d6e7952a7747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d3421396446a98e4ee5b4356b048a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da482a61b11a1f91a60a106df71de049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96a1ab6a2ccb0809e5786845668b0050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93aebc216058eef3b4ac8f9052f2e4b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7d0012463f74b06a1943f093af84052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeefa83749e914f523afc2443890cec53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6c3552c458559c3f581ef59ea408d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f034bcf7eb16958cd5432563dee41e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1152b23bc7e441b4f55415521262bf656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c2fc2e35e9834d5a338c562af086057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf6f78433acac748241c2f7dfbf5da58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79773a28de0df76386e86091a34ad4359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102fdb6cde4cfc4e97c5306ed210f53460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6fa6553495bf15f85ee00724a5201761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d95705f9d3094bbfe4536b4cda26e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079639e2898efb304c7e71d1460980c463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40abd29c8e89cdf6af1f32fa6892323f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba759b58769d434d708bdbd1d1189d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d2fff73cfa58b7fc1e4f252a4902066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae599af1db36b7d2e68c9c725f4034867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a4881b69ca5f0573c689f5e4b7bfc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8baa896a350fbe6cd228d804907c569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440ff500e18d6aa9e9b06f69a5c598e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df71a543bb465c86a348be560b609d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa6049f61e0dc165a14e5dbccb1e2b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3182e571940f0daffb481f3a2b93473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9864b5931396d44da3515ebd0b289274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93821809eeb0f60dd1fce7db185853375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d864f78f72b6e2fd772ddce6644e0fd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e772213393bf020ff5726d91a4d2877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff296246e0a68b8b94c3e7292120efc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd38dddc36a9d83b8a59bfc489545d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44a887bdea0b148f13cb71e658ff1780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09c927e7981ae160f743548ddd2c3d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c534d6df53c74cc17a578e8f5324e282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f93822aa566d54bffdbdeaee498b383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62625b3c41ee6a2d40e152808c3127a684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9f88cb8057bfc9fcdb8b3386ead8185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83de3ebaa5ba0e8b4bc3420800dbbf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f24719e09a00fecd0fd06cba52cccc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076a988215abe2fe81d1dd00eccc58f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6e0b4ee19c68318775fa6fe7e375689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f687cef011fce66c19adc3d8c97d2490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc26be4687c4325ae8e2025e9e45d991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9017fc76bfa677050f51d51eaed5e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a005cc649bf6214aa23fbbe98776793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6654a9d8df2ac49bd5ff24344c711f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f18e5679fc688db5849816be9843095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3123204818d9e0bce826dc5b083b7e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af191dc356df37ca48e1707b49d35c497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9462d4691d5178f62fe74ad9d627a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34640dbf81bae1b2b5c1d270b36a4a9e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e43bf6375abef7543c0ec0a2f49b2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9cca0ef5e60038dbb54c90e6c31aaa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578283df02e36ac810f35267fa0d2ab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aea1ef09546f507e5782aa57311516103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700844e89a90281f4744f3973489c474104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ee2dc35242a912dea6b2a962c4053105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec2bc2e591e90d3106552be21d37d9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf30653014b2e01299cb4346c7cff65107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c2b66b90b9f43e1c78919a2b1ef8c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128dc6ed218c5a08abcc218f87e24d57109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f1a7a5e2e7f552fb00a1361678d73110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9ffdb98bbc8f1de57e30f0c8847d7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1a5214984b10337a9dc3780ece1c0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98ddc07183a3716f07394e1d4d9186113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813223414bff0b024c206e218d6f0dd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44c681064c431f8f5dde4d5e0c7fdc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5bcf584eca9da58f158b5f5502d4ed116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d26bbcc15340e45af1be7e30aa966a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a388b1aa1d831c2d53840172b4a3c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2ac34218fb69ebb5d3fccfa1ac807119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd73522ccab789389f169c72c0df15d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39cefa40693a78802e4752db0760ab8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f761c632abe028a4a59c0616a6e82eb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf31aa2bc195026b874ddb16b12017c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ec0fb0fcb6077aaea688cddfd457f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790008eb48dd6afbd63224f5e6bf5d9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88305cfee83dd8fee619ff38ef7bfa0d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39344488a9c15c8e7a74be7a31fe72a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb53bf0e17d9ddf2d6527d14a88ad9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dfbf580a781a659d65430016b5ed35129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02969eb94b250da95ed358b0a2a1ea30130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d02fa410d783be3efbb70b011ceb1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169c2e87a328b2656eed2b5fe0c6d05132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e0e893419c4fcf4e940faebc0cd9b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d823266c2035b5434b9fbaf6989ba0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791f89a0b776bc3d108600438b56950135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983c9be929d4312432d38ea37b21d9e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90000c8a0dd72f14b45f323e2858bc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176e07018c9917be710b76c2d67ae08138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa876a128f4fcba790025cd01e87a8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7e2c60c23bca4b4cab93e74e00eb6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650afe5541612f5902b16d3bc9dba48f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59756a703cde57acd5f799d6d5f0708b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e5325e90369aadadf8d8e3e7ab4db143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128eb0af09739478ac5a051c97cae2a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435c95ce4fed7b2958954068142a510145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dcc401a60030f5a52151a219289f40146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c1d0040f3e245c3f3d752fe391b14147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966dae5cb2598387001f792c60dbbdf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3f62810196b6513799edf968e91cb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03b7d0f3501b840fb1269c60950de7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa337341451883f89f6ada3ba2ee36a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf796d895ae1b10905dd8c447469194152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d2f65d2c7e9e66baac5ff653855c2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca9c0056d4ecd01acff1c3b3e896f8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42782518f34cff8854209efe1b9a22ae155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce415348375f5651dd73d47e05e0a876156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33b757f2f7e448df1b93ef5dc2aafe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa3163946151fdcfad9cfb3e1df3a6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802321774a5f1826cd1290991e950d9e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02c7221a0a3b23f42b1364853da5e8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d38cac1e44aa1ed97fef1231a5d35161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7f8e4465f98b781d48202e3c2235f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839f9992e54c653145a0b008ac413cb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d221b9e3b045fd54c0fb3a69c25ce164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156cb41d8caf8e3ec0af5e4529cbb93b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f12761a9237638299659543dc6d1f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f35023c90e8e6809e7a88534c5fa8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47ec966ae4048db481fa9c0df26bf7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f991c7c60785c170640cad8035bb6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026791431f501fe9d268f3082fce549170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda262666e0149628034776ec831cb1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad112c872c7c0b3f1b0e90a4b2ddbc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19f723992104ec4227858734a684c8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1fd476dd6fc373a8f4a65cfe7f4998174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df7ab895334ffa7ebaa8a5ecdfacda175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0109da310d2006467f3a8c552e333176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3071e4e746b857917d06db0162c4f67177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0d183ca1b3167a8723045c8725706178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf9a8d898a48351d6a082e555957cf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ffabaceeef3b86abfb80122b85410180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd646a0e10cf16ccf1bb437cbd527184181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9168d30b2022293cb87aa19970e4132182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c281cf391bb43091a7cc2ecf958950183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68bfaf2d0a1d829aa771ef3b458794184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c950c39663f37ad20d972698da1e62185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20dca6627871d55b56d7fa0ef98eca1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1c589997b8d1169f57048545ec62e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576269a7d38b51ed2490b9ee95820721188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21575446f8b3bc0722ee2ec0f1fb3cc3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0888956a37a1a83d2eec4139e06598190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381fdcab16e919d41b3238320c97e4bf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595af1d3a94b5cc072bfb38b8be0da3a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f468466215e219f877dab39c54aa429193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1db3d3efd41c325ed49d6040b1989194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460613e80f2900b81c9ec3c3d6bb8a63195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e60ac4dc3d23724d03b6d2f6d9e427196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853440ce84b3a8636f5f2b1dd21fa426197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc86e4f274be30f4d99026745ba695198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd59cdc38831473cb07b3c460351a5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901c606658d244b8ce9ce2182ba3292200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c37bf9db2924256dcf0747842d61e0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7db60df7224dfb66230d184c191462202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21dbb8f1088f3124f712dedc9a97b2d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f67aa4696950e5e9629982107e31a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e197f5a6265c70cd01feba113272c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c6b25351980249b1247e9d90c3a5d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902fdffbde077ec3319f53acccfe85b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe933fe6950d168ba48ae5d54ff9117208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008e6a581e84eae05a9dcc0c3a85b6d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47979dc2be4a5f73f8e63783b757cb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd3411bc9beec99f49436d7ecb0ae8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4198d37f62ea28773f376e0a828c7e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c35c155fef0c232fa9cc6336f88b9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f281674c9603ef6dbb3419fdee46720214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a1d41aeeb698285568a0a6d1bfd17215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0474d6864f0d15b186f0e3abe919c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af628d91f1c3eb1f1e4b9e64f0aa15e7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3b1f77007564c9d3446690e8defcc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccfa692bb9ab1bd2b6ba803582ca981219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de34f5eaada162591a0d59c358e447a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efebb8c1b4767f9f255474c86a14f0ca221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a21027c62178cce286eeb80dec8cf0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adba324d3c13d543548ce2de2598d70223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5474c151008d34fbad8ae110bd10b0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093007956de55ff5d872ecfd8e4926e3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a07b1f15267f731ac381df4eef5d5d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4787d189ae491aac76289eaa22ac8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc344b0f2815bc5a541b0f95e00892228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d591b19a450053a117ada77da0a45229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605582a0c4f96261a3a66152cf1438c3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2a6a688d3c995943a4bc61ac46ed5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1cca95698238d7844b505b71e63da232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343506c6c7c7512c8da961e3317b7aa0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf61dedb42b335a4baaf63bca2af3e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c956d1f2dfc167f1700a871b1e7ad4c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc378af8f45d2e443a813916bab3a66c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9568ca269a446c5497243440a1626237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4b25405fc29a474cda0071c36761f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82256c24a12c453190d6326c8fdad313239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357d0d9d0cb8eebd5d491e129abf15c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62a45ab31f66a34bdcb44ba49c955c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b38da595d2ae0c51b069e49a382208242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907b79d83812280bb1d813721698c8d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22829d9033a8f03688fc402fd9cbf858244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4787c1c489c0af76f9c6c18e242a24245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3aa31b5373643538d8aced97982790246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be808d273a817b81a00ed894129d1fff247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45245d1a2b6939e399a280f1006c27ce248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d24c2e2e6bb1c8e4cecb1099a73047249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543aa7fccfaf947559b79bd3a15a706a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138b0425ed5579802fde52fbace8788251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2fdc83a2cbb4020441bdc4e6b5ecd8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8acc6a0448990c6d7a9fec05561af59253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee23901398961b0e46dea333cfde8b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58562e5a2e1982d195b6bb74571535d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2c4a6a675b49b5594f30eeb620ec9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ccf185188e35e9d04889f695d0fc0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad2239acd72aef0e4be6341ed1727f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd850327ef0c792c146f1dfea0a3aa32259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f543b3ad1d5d5cbcecffb20cac3fd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcca661f2ef616616be46247e3aa4ce261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c383b4fa1275ddf57c1c8ae18e444262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e79241f58d4b992d81e454516729e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb520385640de6af6ba884f4643081264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09c9c5cd3c4c65d66b135da43cecd0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447410c747df54165126fe0c0589af38266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ceeb87644faaee1ffaa1678e1af1c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640837d0fcdd27f2bfef9fae6ba046ed268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b38c4b790bc8ee13898d75df77e66269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8093ca231759486438e260dee7d77270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292e4e9092ea3d7ea127322a6714068271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313b821c63fdb972f4e6346ce601562272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6cbfe04f1a05aaae30245592bb8db273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d6465e80dbeea360c1d35778131c9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a73a319007d9d433f8f79ea4aa58a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02019069afc100b6472f93fe19a13233276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37bf9876148b8db259f9b509931ee39277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fcea8eabbc37382ab1ebf9a448552a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e780ad4846d47320c32eb4e4d06d731279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a3aaa97b1923d74f7e54254e1f091280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b393c9505f771af32430db993fccf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80c665138f7271b0d55229ae9cdfcc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89e65acefa62ef1aa2e40a681962ff283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e4bf5bee4d72169aed2bd241d217f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23727840b8ad9db0e1a97c8e2387a8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ddaa28667eae80074cd3ec6e40fd0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a2a6d195a0dc40c7f2c09a79571a4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e351bb1cdef012a9d543781644534e0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485fe458b94fea5e2c250e62b665b0e1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281855c2c9afbbfe0055da2714bde24290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2da087f0c5ac7ff4f4173d40fd846291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a54155c84036115ae11b5f4e22949292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a77fff4cc80efa36f407cc0fb481d1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7f30067ef27a423acdbaf27e3a2dd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4ad6e6faea32d91e81d10374f44ff295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7447f135a2225ebd907180d66596a5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adcd1befc0a24aa63ab110f2f92796c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ab50f9b3c98a63f217dfe6afca8ff298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f8eb4d73f907b298cfb799fdddfd0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86cbeec0b8eec881d6e684cd57ef53300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d032fc9f2dd198b1e78c1641ca6ff301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da95834c3ef21d22945560665562d9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3776bd503980888e866b47e02d8440d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dab687b3e92b0fe3906170b78c276a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a632ed9df7ec5ea39820942f70a0329305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56301b39410808a1e8b13e556067d151306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696cbe859c0c59b105aaf898ace312ce307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253085981eb10eb5e5a7cc373300a2c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302bc41e32d640cf807d21913ca4d55309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504de9529ec67e2819bd52fb67f2826310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee36e8e4e39c7f219441158093cc7a8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d40c9f336630ddf1e38df14623fbe8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b031261b72fcdc57e9a8266c5c6862313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248a66d27e4ffed72e09ae5c5b756a1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5ea0210cc89a0d517a665a9fa3d8c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8cfa1492ff1785acc89e45cdaaa6eb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94932b03b824304c502f85571dc910f4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4a95205bb7becdaa94063e37cf19d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34577f30c2de30b1edb5bce0ec64b33e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a4b8c03a34fa35cb718bebcd7604f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09594df6816a7e71796a491fdfe59028321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749710e87e322fc152f49672ace377f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc98c430c757f3b14cfdca688a69def323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51298fabd07520c05f21b69127bd4fa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a3c34a5e006c8b9299604846ed265325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774dd683e86b86765978cf8e136a745e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67be87fd434eb49fce5253ac59e302327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b152fc84945fe55c0323c0cbdf882328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731dade45804584f58cbb9eba94f487b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea97d04533a6b321402beee4c688c8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de1b305b650705827750dcf5b8cc7b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c96210b43964a2a0c021d7a62890a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d80fa829a8fdc8def962041f6b6d4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8105115c962f47fb02fd3446deb66f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb5cf3fee961debdbdcd0457f84c20335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7faf5d77bdcaa8a155e44212a63a3c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad7cfade766ca05baa4e21e3eb6747337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8762f133976a4a8ce12c2e164ef8ff338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2044b8acc2c3fbc95d98e01acaed1f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92494ae890a4f38ab1ad6b948694bb74340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251871aa1231278eb226c3a5afc068df341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32c0bb04e6545911dac779e2b04c27342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b34762439648084f2adacbfdca341343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fbb0b40f3999e2601bb4a78b48624a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a426fc344e4f1197c3679775ba8ae345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e629c91619554bd04e45423fbb0e0a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736eac0bb048d2196eedc48372baae1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb716368cc5a18df4401d953b2dc711348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720bfaf5b33964ebd30b6b98e246a395349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d6c9d21e8d62f42b9473b4c4f1b16350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294191d0bbab98414bc3e4447a3bf168351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bfe8a775b08181d7146d3d6c463746352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2b7924213df8cb59ddc1f44ba88bc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a1bfe39dabd989c9bbc91c012ef54354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d1049b41b22b82f27c3b855540c2c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c98a7af69e639fd89414f7c499fc6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f1716c9d8c9f6b2c2176703183c7f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727c4743ef62b48662a293e8741ef77358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c944334b1091f4a4fc9c9bc07a0a6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958abd132eb85ab9f3958d4888f9a89360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78655758b3be6efcbbfe2f7bf9c0fad361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171ac2199a8cded0a90f6fe47a39e3c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f0ae787356e8777da14f9b6e950d8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4a92cedf36fcffa57119af7427333364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a087c6a43a594a89ec48222e5586fdb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb286e0ba11cf7ea5098663f2f90d7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a986f0b743976845aa28892ce064ba1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56f41c63112f2a874967bb09109b3c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc55309f0ad522f50118f0d9e52b98b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ad012d1060fc053f2ebf55daa8329370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371e1b805fe31a4f3569aacbcb3954b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6a4bca95f160270b46b1b9d86d926372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5892326732305158c387687276ac576373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af903e3a917dc7231b9163ef94d00ebd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afecf3b57ca2e3c60e7156fa34318ae0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9b2b86a41aef95873b6fb3922f081376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ce8a0072db59f16c9c7981f58eca9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c0167b249a31797a9f07e0fc4ea57378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae56d4d911e11d0759dbfa9f5b8d84379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28dfc795ee285be6eddf1935551aa89380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5d6ed7d52d564fe97f8d86acca5f2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fbb47673d0a941f625d2332a4bffdd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77fd8d65df4067fe0523c0d65de82e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f70fa54f727e1678271c8190bd1e19384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e724af3c8d1802b0b16f65675fd4fb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e338cefe93fa7c8a9845efc75fc74b3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e3e826bb8c3add9d982f52f1b1308387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98989de0cdc10df6d767bc12bc62a71388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1f456cd522130a29f5a1db78a8102389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05411f3c87509064cee4696acf594b94390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834a85939023e7210fc2dbc71c6c10a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ccd2be710596594a523b87731c5c5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfccb2c4b30f0e091c441689b0c55eb1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cbf65611e285a98482839fdae887bc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046557b02b9c90af7e00f95006d16aee395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2d741838b31a24e1695c28b1d5724396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e29d44fb2e44619822a6769dc47dae397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df66647bb23c1bd44fbb53372adbe0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f369947adcd8e6b4938852fe2230e1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6ef985554469ac5df8af900f91346400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93cf8fac3a5894a90f7c3cfccf20d2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc1663ff429aa04ee10d5f40da4ab5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557be3a2d35953ab467c8c4ad5187f5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b948a2e9c1c6b51574cbfbcc216b2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82805b1677f442ef8ce398c902143527405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae63d2d82c78259e9f3caf56e8d6d2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ad1cb7f4e9cb40ce4662c6448faed407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636e8a339fbf2b1ca989ff4fb047b2a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8b81d61ce40e999db159271ffac3f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f68c5019e49ecce19718388ad5b8e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b15a4273c717b3c1a927c6c8cda05411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4274e30e7b2fd0e125608e0acec3c5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e390787d2a4cd4f52e5bc89fe7c29e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65734be1bfe274751385bc236324d3b0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ca81af60aa7b86dedd3d88a224cfb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3fe4e53742a92efb9501e97872cb0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd402ef4fd6e4a5789603076c78b64fa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9038689b26a1f5caf4b4544f4041da418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478cbc4afc13a156bc5d5f8d42a72e1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f70eefb94bca644728458d80c1a01420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d38c216acfbab94eed6020cb593e5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e882ff56f4857d97083c70e6443934422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d03a504c8b1293823881ce58d0bf4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227293ad3ee28219a56ea95eb84ad06f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4cdf903cb63ebe28075d75e2ee3260425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bed90dd11222c5296ae278703c9e76426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ce4ea709025b13278b2b2becd488a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d576d0f6e61ea96f333ee839b58f458428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78bc521e34319bfbb640f8cb606d6cb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df2d3ae90ee0dc708eb1e25b701947430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec753b68e0e39ae44414ea4560a729431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7d03281f0c8c2000cf9985bbbf238432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a7caa99e716e071db30b36b347fc5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d2e3cc4abcf7ee8e7996c87d8bdbc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd55eb1a255d999b1d207e312e031d9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510515f1cc9dffff792e12c30ca9c090436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b168d3eb9a503405059e309a591933437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5d54150134b0936baec06a699e9c7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07062ac18dccc382b959ed90a6cebd4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18505f28c587fbe51f5dc73be0785aa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4783c2bc9742c70f8460c501cac505441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af7f487b8a87f0c5fab8607f3df024442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d433d5dfa964e965db3c1de2feb47b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7432c4a142a356c7f8161679e9023c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea970f2e8367392637c58fea9d8c5227445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3acb77793ccf4be4a01665d4d52d18446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2f65ec54582f1bd165cf873eb870c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e1751cfa6cdfc024be2fc638dc10f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f346ab091bf2a46ac5b13875c8551d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4c40dfae4e5aa909fa0042568afc3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0703185dcc0ca278d3b8772514219451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200148f220557d295cd4534792d898d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a485dd14c5ab162d27e2aa8cc3dc8f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701586e09c55b7047ce0ccc7274fbd5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420c6b3140542af6590047228b6dc62455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be42d1ca101e41b5a0154f2233c426456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6cc43ed7366f6d14af7e6071bf956457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17db19e8f092ffb0d9b26937c026b5f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742758400d1fe5c39dfde177d0894249459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0ccb5f459dd3c9b89c2378871297a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907e191b9bda1e7ceb72ea659b3cb62461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe61d9c8bdbc6bb53ac952ce3912b5e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61243f04106dbc35c982a7165aeb4383463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78907c724a9c878a7a4c5cf4b0b41ef3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb696a418c2ef5b0719d669cad869397465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105112a65728be18594fdcd77075a5df466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768944af6dca6cb7ba84117cdb31265467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689cf3f02ce32dc0b8e95dabc64f4cb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8430f915c1f3b232ff1b6efecda4a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada994f89a14fecb937c5fd8c76b66b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd991183f8bf431cfc4e1a2ba3af27471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45424179ab574ae6704233d826c0db472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbcfe0b3ae1f98a3c39fa676ae4ce08473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073aac9cbce6f2554b0965f491e22fea474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eddd7f7d1f276627d8811edf254c0d4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef6613968eb71390c866ab1891eff9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d29ea5902eef34246200eab39ea4b4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac444ffccd34907e7df717a53630d58478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027db8175cef826f5840ed626c3a02a4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6ea1289d3cc28f8776eda10102ba4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f536fc0a13d4a18f95851082544b3e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6dd35d021fde6c00356bc1df6e13aa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483158838b21c0e52b55a753f579511483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989bc3b4474fc254d646d198139a782484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29697c5a8931dc825d4512116a06df7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3729105eb6e789fd225ff4e380c4a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197eed2ecb7451003e636357a31ca77487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c84dad0a809c3f2078b8ac9c3e3e3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85596e5a581ba0b951fff0c3461a134489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508360bc1f267d59f93a248db2cf829f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40001de71a22ce569a82d8a7c401407491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a3d787790f55eba750f21aae4ec96492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0f39e424b08e04b54c00c26636346493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db37bcaa7cf315a73a891e67a5f32e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07a4558f410f3d2d4d5f2067231b73495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d97086edd8fe7d753a976de47afa46496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10aa32f361d8b813c18760debb9087497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c89381917c18421467f2d7c1c2be3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56221cb94e423c0bf23224bcc0c82926499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f58beacf381ca5c6ae6a1b96670727500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0fb43c4fea3ab032a5d71f3ecdd7a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed32d2d283bfad4bb2efd23c559992502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f3cd6acd674ffd18ccf449f3699ad503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b5225ad67b878c65e2f7539af7e37504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca348e0f2f4d8b6faeb9e7168b42af505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76115f446cba4aea0aaad145055b2bb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7e9051f00d4dc7ba41d9885e8c426507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace2e357f0a1512f7741d9423ba494f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81577b4a6d8e7edce09dff5868c28cd6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f5aface672ad427529dcc476fe838510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26690e8809d4367642882b5cea820a1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8649f2c316443a3e427dfc705650748512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d2213b19ca0e3d451004043ed3777513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67f5eeed366a6acfaff78502d2c76c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64665507cf6faec5dd766daf98338c8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6840b6f21fcbfc0544f54ec671102f1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252572835cc6b66f3ac91f8d91267822517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a008c03b2664454b7ff81870cefb0c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4d65a5bb959a3a425e843b2e2fa31519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592880432629b63e95adf8962d79d44520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a850d5eaeab06c038502b8fcfc6bfdc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f758c708882e9d5cdfec73cc31fae4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e302d581518e9e51bc516faa508a67523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf91b7934650816d095f40b0a9d9a86524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1546ec406b7aa0f9171b401eac3a8c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac0ee5e68768fa1ddf33058763cd6e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1b117a5b46422d58d4080734c9381527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4a2fae7e7dc24a9270495dba5d9e4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9db459f57c379dfff5f0bdbd2728c8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9214a017b2018f91ea2b561ba3f3a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0a75d4b49108eef6f3612139c1e32531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d1eb920116d4a786612d362b4def2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a5ae50f9bf41b51fdd50688eacb90533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc9cca1d0c0a3482b4657feb0cf120534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999af601eaadc04c077eb3597d956f28535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec22617be695d145c552fa9cbb0cde6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c217631f0f41fde868df2e2cdd7fd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe167f0b7e54206c7920909b74a4d1ad538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa760734beda43e4b4ec972acdf5fb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d86f592e4c21e165cb32accfd885a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab194ceb7a75d44c6ba86989ab4413541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4639c7bd6f26170f0900191a4926e1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca1c10179816096314f6f3d3f8c623543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4e184ae443eac2b036a8e55f096e0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acad98554c2747221fad0c0072993c5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe81ae1158dda6ccadc3e2cfcaae154546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73affb56c94224dcd24a0d7c033f3f7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29288d22ec38613106490a84d45752f2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc4d82c1ab75984782edb97d9ccb30e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e79c984aee32ef3608c3e28796767550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01015657625fd85b9b5dfaeebef1b418551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b90130987d1bad295c97f758aaa76552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb10ba157c7c4022a8dd1777adfa0c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed3cbc5e2b7b5f18c3a9991c9dde30554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912515b4bd20bb9387b9b67d5c8fcd76555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bead1fde32bb032a17b0a35fdc89e0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86cf870727bd71064483b85bdba0614557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99ebb348a52250496f9b408f7266eb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b226da75d7990bc08c9316beb745e36559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f759768cda3a8649d8a8fe0ce84ef4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a70a0f717f4e8904e90f73ad8d312561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059a0cfa80eddc0dcabf85431ce3d88562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940d538d6e470d60f598b1c8212cf35563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38717198602b81362046bf1d6e527750564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd6185b2df207a393108c5d39d2569565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67960e1a565db7a0af22198e4349c65a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e523c8acc1584b0cf7b9dca2505b03567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4bc79f642fe07f77ea53e074cd11e1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe67a645b8ea04792103a968879485b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540eebd0aaf9266580128c9d907be151570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294603dbddac796108821439f02fa3b7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7fd329938c81c591f26ae17c3e41b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7d88ee08888f100eacaca0b0b8074573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760985774f6ae3588bf2e84bd3eb8565574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad12c9772f00fc461dca377df2f055575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd0d4d470d1ef2f3e842647846c911576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b020313d7565d783ad811cd8035add8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e1e87a1c77e63583a8fb341496d49578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01493bb2a84ded6a5b3b1a09293e3628579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d876e0827759a3a5b368048a464769580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecda06e84f930daffb199dfe27f49e3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad2197c593301805ce5077e6e15c20582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0c905def5e1c53bddd5bca6328b2a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e5f783d4e8a860755b4c8e0d7b008584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735ff2120f6a9b5eaa47da56644b6fe585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0373b2346f26f89ca4a9a460234af586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b8c1a8382f147c7ca9b8513dd657c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c06474883aa7d33eb4c38a6dd5632588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ccacd7c0b81265f4b8abb9503ba570589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f0422c9fd5f97a674852196d9ba97590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e88470385fb10b0ea3a2cc9ddf985591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a744e7812af060750a37eebd761789592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d19d9321886340fdcf83f09e4a931593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0fe828ff0483596d7dff6df57111a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce7c5f42e52d65ec14fabd0953a2d2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c79aad802e048e07a870117b94ea0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf588f912f93142274711ef3147bdb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d70938c442df6f8968d09b9f572e24598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7fdaeeb04912aa95201a22f2667ef599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc09b432ac7af1abdea4c2e87c0df7d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4618b12e9934a666e1b54cf72b9a79601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957016a56140ce6494b7027856e6376602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22163cdfb91a1af3ad68a8ad599a6a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a5e297650cf20fb9703e021900694604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0405bfa39979cc44e1913cf7649298605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257c6da72779f347ba075c1a24432b3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcce682a94d009d438e7a31d0e89cfa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d97e2bfdbed1a67234dde06e18a50608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a52ee32ecd7078c9db096725adeae609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f11d11729c0b00b89da4fcffc3952d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597525bd6203d7f777e467d2f6f4aa0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d354ed5480e5b6222cc6c884be3b3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b6eacd27cdd8c253d8c1ca9680b76613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156873fb68426f313b10c1b101975f3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2868c4ea38ea806e4b6ab347e8cd4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24050bcbadadcab55296c9e3e6e218616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2d86a5820056ebe2174231002659c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670dc482db9c7cc318d83696f7deea6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec15242c687128abcb1766259369e5e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e6f6bd99d153635af06deb9de395f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf67ae5f9cdb915f99809d8a371eda621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ca45b50fb22ed24f9b4c1e60af63f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482026094252aca32915ba5338e7013623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a0b4e3fb8afbdcb55776248cf8528624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e628610b63e2b20a2854be3d1ceafd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1196d4ab167b2e0cb35af60dcc5e37e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a80cbc3045fccfdc9902ce5a804fa8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca20ecac7069063ecf53f9f89b4648628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2ff79a98884075e05b66533a00bcf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2f230639f8c8d1dd631f5b15ca027630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216cfdffeba8b27306edee3f897a43b4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf59f8a20549e5128c2711a238fe6d8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599101589f14d6c7acc745c8baad50e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e3f28e7af087650e1a76f32b47a89634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd414b83c412ddc0a8024633f05b211635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b29ceb969c79a01260fda7c96f2a2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec0dc94686721fe277596bb4341bbf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338db20e55fbcca5775c618b352770fd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90495422a7f55eef46e2183715fbad37639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5bc53ad0ef7f8441379a94daf20fb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4eba1d3a9a257c947751b724e64684641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f6ec0928aaa56c798aaef40435f43642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496e8c8277e1e8d71a36f134d4eaa0f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf283db295f8f0d981c2c78058c391ff644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c52fc80e95443620121b91d4f69499645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21aeb6b81a654c5c59bb4559ca4fa4d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9dc2c05a9e43c88e03b62eb73d843e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ac1e119377c65548ec231185ddfdf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58399b112a24ad49b92e361d35d12a2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335532cd9fe5d41595a4777d9093c0e9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709ac8eb1f8106e27db78c08ffb50e2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d7069a559c7331eab198f9009762e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa80a6aa02ad58ca419a5e6215ab784653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a61bdf51ea4465d3964360ccf2b683654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f68fa58253828356f492c304019d43655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d1342c0c0a2030b3a9739bb3e57b4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf3b7e91c497b9578c6616766fb792657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50efe2543ada5bb1cf2eef88d392ca33658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171a9ed545aece70b372b325214470c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf2f206bee1b02e22cf8dd3bc07c0c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0fd0860c76ec79424203d3ad379b9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cebdefe94bc5639e0582b83595919f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9f4c0a433dfa390ec0f15c6ca02c8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98385b7100d6330fb124ea14273d6c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca99b480597edc43908eb50f4067408665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb17951baad2b6f5c4ae51e5bd99a3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7a4fbc590c748a1e39f8bbc4b2e09667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45ef1573a5d7388c0b6bb3f74f17c9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241729dc797559cf4f50c489d2dd15e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb39b3fb264abb3aaba26a4cdc0846670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4bc90dc00a3c79eb9ec38b726eac7d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f829f5e2896a9ae190c1cf40dfa50672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc711394a4ea032c0ea115b0c2a8c32673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f819a33bd16f2d63fcf4c7ef8d283c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dcdc8dc492d17d0a914917d8dd76bc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c91e09284b047de92ad425235ba7c9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca846adc2978f236353f5396baf68942677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affbeeec59ca36be33cbc2e34f07a2e7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d28bce941e80417a16b1ca9bb26fc3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371bc74901a6b87cb5667d6fc6a47c3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dfd1aa2a764a3962c96fa160b0d53f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e570a64e66da8569204bd8bd1947e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725ba4d133c6f56245a525912cf4d01683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c4008b2dd9895ba6e61c835798354684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7ea69588be5205cdc6208cd3d8ce2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8708e9695052ea89df1d29fb87841f4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50cfccaa85622b5ac238188eef6f4b4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcecae7cde91889a72dbc17f97610abf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ac741997d37a30c26bc81d9d7354c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033f49e503ea8ad96eb1242f9fe9f94690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b3c93b38cc7b25f258354e868db55691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d337284dae0b5557e493bcb9cd8d2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba176c12f23766a8749de4c41205345693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5a581f5b17865baae2976e09f5a50694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b3f63c4009eff4d385ffdfc62df70695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212edf8c72e9ab12e5cad9c60d0b0c5b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670bee8dece5bef5818b65aa8dd4566697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163cc4bf5449ba0be90dcb64e1425d8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407cbaf5763f9f998232c7277c3acf0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f89e73dcc4508a6dacaf099135068700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c154a16e74cffe45250483580fab9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae451d0fa8127c3a58acace304a3e9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659a144539648dd907272604a0a02b1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c47b20462250de3a60f383017045a1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605a646dd7f4fb838c6feeb9b777afe705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14159e39d1ad7e1fa0e782ea7c491d67706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c4ce5e2ccba063f08fc67c23d8ceb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb6c78164664c8ded80eb1d06ad9b7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ca3e8c4064b9de55eab40e6ff2bbb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e4a2a62c41add0b7bf55fb9934748710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed009055a2a0a89873fe6dfa44fa663e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d684952771979228e633b1e0b3e32712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379031ef6a5cab147eca43f581ac233c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165230cf6a1a6ed47b5fccf391fbe0c1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6bedf1591b746895622c869280f76715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5802293103aa73bcbb546c707ead9c4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0bc84f8da066f42e9b426d23dea3c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87129f2239f532bff165af8c5c420fea718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ff050da46cf8231ff658533cf737f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778047ccec0db08d30f99870d11b855720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf3c173ffdd09dde7cc12f941eda2e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f400c2d2d599a614a7fb62d8b8bd8a4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62544a594254108aae043382dea9091e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62d893de63cf4479dc00a8626f136d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dbded0833199d32b24a6319e7dbfd1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f187f9c3348ee1e44863ae1f06861f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bac179f29a161ab83a9f0f57f4a7d2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b539e0720014105f9281568e263eb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337278c562bf95544a8b7a3380fc2741729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a80c3950380a825b1f39cb5e209da9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fcc849dc11de8b63db5e08a792028731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f18cb50ab8e5abd8b38af6d19d093732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6fc36fa7e03227fe2ec6951209355a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8048cc0e10a721ec519ccb7426ddc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c650ae810130adb5544f065bf57c593735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58230cfd63ee33b49ce84bcb32aff62e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168805c70cbda876a4f1221ee26cb82737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802caea53d9280a8c1cc320a9736d7f8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09282dc391e86ce1fa7a99fa70eb552b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ed946b5657242c0d886dbec2d18f3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e5a58b60aa194694da5bf8a6501a4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6012040ccb326b09f7551e9c5c64d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f421b3b4a87da952cd5cfb53bc54493743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73aa159a158e68f3e6a7e572195887e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f238d5b0a1923424c2822a76ac9dd0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f02b17cfa6e7db2475c9722beea284746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39f86f3108afd5abd57137ccd6c45c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691588774e09ce58a09b3f3778329310748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3b75d6561dd5120ac01235fd29b79749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb21c7b7ccc44a37ba6a629df503515750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12f1afcf0b2b4bf7b7fced177d24a0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c538bdafa5b7f8de0ebc5e9e4854d05752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5192b974c6e0924dbc59e18e4d1b91753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176392cc1ff556023d0680522943255e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c774c299d851d239003ebb23bf34f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b6a229de5fb44feee7b1562fcc14a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1b0edfb2b81cde707ae73eb9613d4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56caf9da20de8a57d9fb6f6129f7d5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c01e2f7ed5f98e4002fe69fb7d788759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>