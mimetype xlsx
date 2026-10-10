--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13540724116aa2a9ab4717f180aabc81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98172b95bf1c6c54d395779031ccb1692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bbe07053c6cda2a23beccb860848093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68cafd3967abdcc315854a94f51c5c54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aaedf54d1b552193faa14990a5f6a45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe8dfed8c68a54da9f0f2377fca8c96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dff7a9259835cef14de4260b3945e17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e41ea0f7f6ee34a737e0b3d23160998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa3f9303904cd20d6506dde6975ed69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944c3f74c1e85573f255650da8fbdcb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb796e9bee8b68e09175420df9dc53a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70564570760999591acf52e809081f4912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8fc11c5b4e583611c511f079be810013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f40669b0451e36987601b7ea7a6ea214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae823345ba89a037742f8551d7b8357915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3fbc5916281163400d2f7cf82dfec016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee000fd7fdd0ec127e8b207f8eb0a5517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e92a479a8b80be7cb855fc29c66c218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae971f7ecdde856ff8fdf354c18d3119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cbba36555203aa49473df3a1ead8e320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7815c1809eb8e533b179cd8de73d321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3cb38c3e9123e5e9b59a8f563fa8222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b02de9cf188bac1f75a046f9fe07b623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ebf9f8fb7abfe8b4be57dc0585cd424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd006813d8ac1659cdabdca1e23ff825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831269b01d55e35dea85b0230131fd2026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff897936d8ac9c26f85cb0d15b8c4d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7da3cb4471d9ecaf55c4f67052520a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94977605a2ecd3614b6ce57a062d60429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd9114682d6cd2cc61020fba47866dc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6cc2678e7e88e3c2b152e6b745e2431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25c9061e1fe114855e4fede3e7cb1232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939945d70a50a3203277286987aca53f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6eb82054d072929877de13909d88234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f0e4057a09bef679a471714ece9d935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b52617326f99279daf9dbc49834d536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19271153ea578de3c109aedcd674b93637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41eda507cf55c33ebd3b449ef11b35a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66335985ff7d23cdb75bf25dd4f3133539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9ef8d230bb375617a32bc9eba268240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e651a4e45bb6d2e0ee4810912ede141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06988c6e6ccfe6dd469f246e8212d442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f0b8dbd7113a76e23f72cc774d55643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdedf5344de8f804d0e401842882bbb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464cb5f17d0133a0de47d1bcbdb6469c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4813548dd168cbeab3dba141acb3f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871027e339c2f4c050636cad808e2f8f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66747579331595ec56ff41f672187448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68149dd8a0366ca4875a9669f15a77649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b163a069c0ed15b48986a19898d448050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbca557fe8ad0efdf6fe6e0459f2f9851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3552c32a7ca0217c0d3147f7e2fb6852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416f30454450533552fccabb3b17cde53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42658afc76348c2b0acd3f72bedc770554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffda99c5cf0eea56aa74de7a268794a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b4a08e27ced31c213473479f62f0356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a62ab2cde1e11eab0747dc3e685cf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2315a68b96866f489194e6ae0bbfc858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee13ec023edc3a8c48e3d9e9a9692f559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328fa614141b4b0bddfc5ea445f18e8860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f2451b7032ae60cac12b5e916ccbd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2668f9b5c35e23631e7ad1188ba2f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24df0d9afd518555507f64e417a68f763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210fa4e205d5ce8c8b0287acda5a0e764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258cbd59877f03283ba16fb671aea2e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b936949c4c217e1059c1ce87d5b1566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d070a370a36b383bff3c14bab7eacd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56fc20aec69fce4a50a68c0240f664168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ebcabdacc6db1cc6818a3be42300269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9aed36600e7bb29bbef0c0b4eda45d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a8cbb29a8d2637e159a58247ff19471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb7dfeb28bec12c66f1f7afdbdffa672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8f969e8c0b1679c28da5ca9c4546973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0988215c56adee7bb977d783a4b7d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8065fe983b9d5fbf4223071bcfb0a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f6f3da8a5eb4640e734113998b41076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353ad35495fb9f636b70144147a674e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6724c47c4dcea86d303c8b89eb115cc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e459c1dc9813393288fd54252d50979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46f579dad60d1e3169b449c31f9f1580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecdd30a5d78772d07d4bd79880870b181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b3bda8e96a9f197dfd6c9ede2ecaa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd478a7c3306d24358080e3fc8be7883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb4c602368f52dc1f86709ade0031484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90110d2190a4bcd7d03c127a0f9a84c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e025760a452ea256a2b870f4c5cd786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88b0c2cf8af6ae26ba69e069d30bd287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b66641d14d3c78fdaa4ef8f00c41dc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d26d6530b6060e01649d5e081074d489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154634b8b686c73bfac5931898be636090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525c5f0083b3d44f0bc6ef4f99945ce91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9a61a9757ef56107605c34288385f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6b958cea3ab687bbaa90b8544953e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca26ec5dcae0dc5ea409fb558d054094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19365c9d539941518172fa7a8d09eda95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036bf068df6fc9fc29daa1356eef072a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa75c1014f5a08a116637b7d0584e397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220674c700fb71b714e1ec8185ac2f898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4da7c0a1c7920f5b9180a3880d2c899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f63b42930b28065db22ee7aa3a259c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74166ba13aeff2986e71909fcb736ec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a797d47adc68dcd6197d11b18fe6ca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf6c6b560aeec5e8c78eb6f463caef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f5847436ee38f0e4ad4e81642f065104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f41cff9ff5ca3103c441a7175193f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c05ea31897bc0d549f59685c4b33d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244616e57c8669bfec30f093b986bbf1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375b1760ca001843a25739381acf24c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d36f157ad079f55ada7023ede99e8c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d294b28fd0c0d208551c09723e92c5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c1bb3dde51e32de50235170e785ec111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16e2538e96eda593b41ab17fecda92112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53821cd071e849370c8f3a2de1d7830f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559cda9173a2ce103d5abf87d5fb7156114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ddd81248d13d18bebc0c784fe2ec2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8acc0711474605d1237f5863ddaeb4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a1a6541d642fdd1d4305d1c8cb93d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe33e5af46a45430acab6b904879854118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5faaa6fe99bc945a2b068c3648ef7b5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44b79f3a1591cbca1efce09ba03710120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b0264ffc95d239bba08f0500db890121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81760b481c2fca1338a86f40a3c9ea122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98baf4f70fd5a6730a5bf61fe3f5728e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6825904f6b4031bd4e6bf8d1da0ab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95b7d1ddea3e65852c58e6252070e6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262bdd1a61c66d6f18284d153be74eb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010f26d2e7044e964cd8bee02d5c222127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a134fce0d54b5317ccdf5c0a46da459128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086ecff727ed240f5fe71853c29d2e3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff56135ee951b8368c03f8d438f046130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71eba7e4e523536aaca7ba621647b6a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55866823ffd4f771cf1df32c6e7033a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030ab115e96237fe7b4fbfe4be34a75133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807bdd30ea01a647a702ddd9dd1c8b4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cccdd760dbd6f6f64cca419c827133135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855d91aab331493475ec4101a424978136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e0b40d3d11f1baa2908f6d62fff8c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780c4bb5670c8e3b98a1c9c00625f9a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ad4fb4018fb7e7fc70dab51748409139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862cc54e9be03188560f992d63dccba8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07b945b5f56466fd9db4600896d9f4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc0301b9675e904d1050619dbb2920142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aaa5235cdc9a68eadf7a78156c3860143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223623e25db52e64946ceda479835fb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5192ae07b7a43cfa5513a78bd1e0f4d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990f3c03bcd2c7f5758d54a501ccd6c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda232006d4d7809c1c52aa2ea03debd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656e8e4bbed5e4f3c80f1c3b1b86b49148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2091fd2e5e625b1b626658e4555584d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424612152a4d64b9f7104555b1d410b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86886bc542206735451d81f9d81dc7d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02acc2c1a043ec431e17197ee15ccae6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34fb344a55a5d575621545a0657fcab153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1d344c6c05da2d6cebbdd5b6904a7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3bb46c8f0411968a20b501eae61cd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3214fa35ca17603d4b266c6b5064b9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473070f67da463e43eea6c4c6fae8fc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188a38bd9b86ca5cdf3b7b0287376de158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eaf1c50a5b56eb3536faf2df3bc2ff159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54393382af130f11deb437a9810fc1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d634f6eeb558caf71375fd53870fb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899b70998354e05ecbe84d8b733f041162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b7495a9f59e355dc734b67de3f2a9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c85ba8d476f6f5e6c145cf079c645164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa385df3d43ef1480990d13b01ee7c2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0f1192f69be97981b59edba60dcdd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09600ef3e8201e3fbcc840fb72b05e77167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0bb07bd5def4715605679457ce21d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923691f5e27b16d05b57d4b2c584861169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6df762a775f77c776ac0fe419c734170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44cc24ac4e3de80420fd5ef013ade1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf481d927559470528df2b22181851a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051bbdbc8c90bf51111e20fecb7604c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38436026fd184d049191c028cdc0a9af174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ee42333a747421bafac1c781bbcc1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f44faba48082dcc11c7abd12bfd02176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb55ecd50623e4466b53b136e393717177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01dadfd0e2a0994102c4f81011e7fa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fcf748afd78971cd982e9fc4269302179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad613d53fd5b91d8ebe4731f6fed702180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78cbcf1c4f41383de2e9f003df48fd2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69df3dd6ff92de5170c38fe6fdafe2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417b849110639ae5ad771e517a5299a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05e0f7bd6da7b0ceb0d9be6e0426b8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916ba7985f55e5aa318a634cbe2100b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025f09f6d7a27a01dfa88aa60f81ac5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5bdf39b4cd3fd292a7e8e9e8c99043187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922952af33e983772cc010eaca0eedb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a68b17ebe574e180161ccaaf4502dc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4a7cf74179be1fafa53704aee0bb1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9f424b011e561bde5795cab53c92a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4810d41fb198e2fe0b569606b33bf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbece1b672bf4ee2446b17eefb85d32193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe086f56f16d8e1a874478e75a07001194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3181aac6ea98ef4ef3da6f297aa72195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2741161ebed8dfefb299ac174e2c08196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da4ed85ec2751e48516a4140750cbc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec70653dbb67c58f6b589904dc013e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025e7ea905af68fd0215edfa55ebd8e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc47e6180dece001974ed6edf813ed4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8834fdc6dbf7422acf7ef80fad2e217201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6c39d6ab9a979cc8d34fd7ab172fb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ff12a77f9109f8a05ea7b623f3aa0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c6c8806dfd443bf1cb82e2b4638a6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ddf179d825434eb3043ab193b639c4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71afff0f59bbea6a95355cf2f7ba13206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40da6401cea76872e4e0c34bbfd960207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a612202a6d895e33e4e5dc4ce7851208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250227174c18c5750d47598c4c9cb48209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce4a1d56712f483863d69b63f754e5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e882f87be77cdd5e098a9ab35113e61211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53279c7211c0a59276df047966ec48212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5416433dc2d9e05c240bb201e1898e8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb272b09ed01b4c3c1d0c3482bff361214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834edbc1f629c595e9889cc9938aacab215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb9234df4b3e2ac9caee72c3d78cdc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9825f8a4b995d2d0621970371cc34c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62b234803c450c94b1715338c73306218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66585de0d4246621baee8081a5c22e1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095bd33f861da9435e2af49f5377a41220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f6da2fa36025113685a1cfa7a6532221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9fd76b01209aa858c2cdafac77bb93222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ca6eff1855713caf7220fb792da91223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9fd6542bf5c685891c41b693b022c5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dfeb2327f09b1fac2a8c17298ddf73225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294b54b39385cdb8344977e74d4782b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798bccd033808bdedf81abad5e87a3e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ece6d637e4d68735a2bd38c4f06dca228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae807caabe0c49a8288459b329ab1535229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5580b61e38c65baf338e61c61ec9f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d4af16de400b6908c19b7192b0c55231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf724625344cc19951e41fa5df3a41232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4076d546c029dcd7ba3344d691022233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0f1b89bf084b976947e50e8a47201234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ce3245570c29802a5a6eb9c95c2b7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de2407135bc3179546e0bd3b1edd71236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4bdb28022edf346aa3cb0919bc636237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db195e704d517abb1aaf8ef9588223d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207fc42f77008c66a5eea262b19fbd9b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f560eff8ce54a962ebc8b2a2f27ad89240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd89d9024d58c0b13e683148c0fc81241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2265911059b87dfe124b7ff395d73242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c24bf4da6fd74ddca7361b4e4648f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413d414b15dc1dc4d01037a20ed9763244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c3e011011f352bb324faca0b19bb8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c43fe62209997c0566ea3a8d2eb093246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91ffc1af435430ef4fa6093158eb4a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c752cac45056fc3cf79ec8535af8d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c858c2af247f61133237ccea5c324249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5fd1e8d4cc338f8e5d0743f565a69e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3acc81f7c5fd9ba101b2be96c8fb9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b70d450660f9fc1bb726fc162aba8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e3353c8397a8df676edf76a42b970253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e5ecf1cdfb9da026ccbfd4d87c5c7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf43bdcd14f9815e55baf778cde38d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79550f521b23f292cb8ad8bcd5a495cd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c7802b07f504ee4e2b954d5f9719f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeee11e5805f79019d23b5a5966371d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef60e72b72180835318f583be8f7ea259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466668fd36a0e40c26116ede2f72d2de260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957480c1565d5f8bacea4abaf552108a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef24bf754b71e6da55aaae7435c185e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6888e2038ee082dd1f12bc2314d6ee263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892a399404d30ae87c13d77ffd353f3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce020d8e210a058e2c29da2a8d8a42265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f486e698c84073d346af7dd2c210220266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779727937c2ad90daaa28823ff6381a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd44f89adbf683b9ef4fee8cb7fffb3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8eeef87d1784866b981abb39ca9e4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ba05630c8c13134ba4de9e9d6119b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2edc74ad4dc4679bf5b93860b8340a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b889a9aae98ef5f20cee7ea81770d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5271c4d4d8a0abbd2a80cac5600d0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157d567e1c4bed4a22d32b8acd334ff274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50205c225ea9fc131b5b90c52376e10275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b5e31118c23430ee3a0137de7f0d9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f8bd229595987c2cca1e726708994277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fdbaf26664e4aa41573b8300577bfa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52868c5a28050367ed90099839c2eb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa80e7d04ca0b793dcb3d28bd3a9814280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19891f9ab92490191442ec5249c3d7c2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039136687446a4a199e256a111bf1e95282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e85e8e321b1fdc97ed98375574eca283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7ce56b16dbf8805fd790638c50459284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084555f1fb1dd169be278bb87e1eb216285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275962af8d183a3fb2b9ce850b762af286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7510eb24abb8238b531051e1f87490f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8d9345a7958037d0de29da9c96ab7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a884da811fb9b47211a1a33010efb27289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e39f81d9642a00993f74a9bceee7a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca83b7a36bae897417ceb7ae41dc9b9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad17452abbe882d8782671e5ef8d3b5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7fc7a652ad0fd1621a9ab30ee90a4c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76fcefe09dca277eaac2387bb11b3f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8e4f89570d1c176bb0a9bd5ba9b8c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1ab5c8ac3608a2adcced326da5ccb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e632f19ed1cbbdc4c45f955a6710c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570e1dce727002f88e24381fc6260f4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12920e8b8ccb1eda028eb5800107c1a8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4585f977e13157df350f558a8788c94300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a064e57cc3ca37e97bc510bd083eff0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1be50aa61570558ff6b1d570e8feb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea207104ecc7faac9bbca78fc7c17e1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3543baa526def7605ce1b9c2fa6cd7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d5fb4664c8882d77317049ef87217305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c745576a3018eca39bfc8f656a9ac306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de6974e7a7947580155f5a500f9bf5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de712f6fc141a9e02752c0ac09d06532308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53e6f4a8f7a729c1380e527c67215e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69376837a878042ad37c08fefa32c48310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f154934f70c6205ddc4b031746f6154311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1202584fb178a4b27697e0a39b397312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47332e0cce212f79ea8a695b2cfebd13313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12322147427620c7d53d16f99db552fc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005cc90389bac16cacc840d9788b333e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02376f13c6b84f3ae16e701e4ab64b97316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd71339dd0f4036ebb2a526f33318f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a76830deaf55ae056a4887438bc44318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea86f932c8e7e558d61a2c1f0fafe12319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d9636d488788a5428e3c9774bac56320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1788f8ce01c2ed7be2f5fe274c802321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac5fdfbe7535bdd44a7af1a2d532d6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acfa384fdd6bffdd69d98f0c993b656323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88d2bee81861fca9f52ab771861bfd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab209a882ece8f0baf8628ea92f62c45325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0f0b3fc039c28f763c7c7d3068932326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2326dade96e4dbfccf99c9da93ec74327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78e8337f18ba322a64c0a89315450d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9546ee0b0f455b3ff670d691ca7ec28d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0eaa0ea88c876b475a13fc34bdafdd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbbf863bc2c0d51e267f58a1a226a75331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b699cd281c52f40c8f9be915f698420332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a70a5345f8a06d912814f40b0aa88d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4ed01381bf64365741e2224717d2f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144440285b0183bde573cd0a2428d8ea335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b5f7d618a20fb19d5506290fca33a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9fa3a94c146c823a2c854706ad069337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0266ca289532eb65fc8615ed5c4cce2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df7d912d723b801aadbe81bfd40735d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71af570e779a3295bc34a6536dd21c8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf5fd604f56459d548e04835e72922341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7459172c1eb103e0ea85eb93b865dd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431444aab930f32977609c6558ede0ef343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f357f6bf3fd97b39f493bb1462c2a72344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824f4267dc2e3c9c973fd1bf69e8fac345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7deb406ea6e6e16e7075487773e1658346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e5ddffa5f9d3a348abba4dd0592b8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc45602bfdc26fcb5fe62a670aa197348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0badc6441f9d569f14657af600df6a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2400e5c60bb855ffcb24b19af3c9e6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f07e6dcf1d2167dcb95899348a263f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c993c0e6a2eb980aeccf978cdfa7884352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab4071fd3c446d9812e35585523be0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5b05f3e24b2440e02226d736a385d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23bb36a854f7e056c5e12702689085e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6cef759a1900e7a51af189b6f7ab6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836ffe5d9d1092655eeb21af2e8d290357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8dbb3fe5f9a1948cca013ec61731d1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28035ba7b51b2c93bfea9704ee74ed359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0d2dca2457cd86d197df649e855de360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3279051281ec53dfbef9a4a80feab361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e33b935d92a5f5eecf063d7fe9473d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0cd1c0584351fe5ee388d1545a5f6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a648fce8f7e218560171be79fa5c180364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78d972345610f6b261eddca8423d16365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2dcafd34c09248a3f808946de75b0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42136ebd77a6fe61cc2ac52a303cbce6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5bf0d97091d39e98968dc12bcb109368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fbe61971efcd2b2dee3639be8b1c74369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20629f9981fcbaa0849539cba2c6d0c2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791b8383ada4ec5006700272bc07be8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3e4cc11e9686cd3edb0169dd569d9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aae7488688dc2ff04964cc8b634aac373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658def93269c9f09e57a7cb623ab440374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664c35a6101b786c3af4bf5763c2745375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64167418af95ec482856f9da81f69ee376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7223f8cc2439e2662fa598adf4051960377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a611a46637561eeccd053c3e6655860378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2dabeb34076434e7417e5302fb437b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d11ed807a4bfa6033575eda970b53380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161e9570318a5ba94eaca668b341916381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107299d7ceb4131d0cc2805cfb60b5c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b896d9022ff16577cc39c044db85d1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cde5a1aa81e80404eb75467eb44f34384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6b0f2feaba9c4e5565f197bad65fe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b61fad7b8ec2c56503676709d3788386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e61a910fd0a2b8f8a3a3c50aea9a4c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007cb419eebb257f34e773b116b1ed7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492e5a7c727bebd41d59bcb19904dd1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9fbd5f466a5238e99d8f1c75271bc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a46480d9a9fdb053c2db1c3ffc618391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267a1bb3e5eb567ee97e06483fecec4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ea624b0c5fe15141923ef11db4fc8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251b3c174f9c9ae1156d92f20f60552394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc525fe7b6c0f87f9306362adc0c2e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601ab4463ede266e4d94e3c472ce424396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb85a0f08eb2b3dcde1711208d0ccd2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e0b1f18c5bcbbde6ec4a232a6290d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4ca04f4cefb6efaba59a76a14dc07399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07385592df0bff01e64bc716230fb8e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552920cbce53cb6b8279f968ac7e41b9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83063ca161a5473b605bf000debb0e5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39fd6528b44af1c123957939fd980f5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ffdcb0e7fc9f66f46e56a1d65e9a2a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2633d708c99948ee425e39181714f6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0211692df055f48b9a2c85b39e7b4e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b720eed7cf5b965865ca9b8290416407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd5f505b9b932613afd8b4b8538307408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4eea74867aeae222a70118fec6e82409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83caa41e8b36f4d0af6f0ee8b7b44dc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f5c131a75f94158a99ebea8ba7030411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4920e5d613fdbdf48db9a6763d175412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76947c02dd5d4f50ee401be054b3ca02413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f26348dd99f6a27e0cbf1c8d70c96414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b72f2c967b51bfaf1451714bede5b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a4af44a520493282410efbba94701416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8b12589ed2ffc785a8342fd189ba4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175008b7b32f459a61fe90c29990948418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47e0c27fe207fd367e007998e22cbd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a37d95b69135e70c7b9ebd1959340420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22783f32b1df27364cc27abf312f18b2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ad2cb1cc4b8aba699f747d99f5624422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5fbedddbe642f256e038832bcffd48423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef440f3a98d70b9ce8756fbaca60950424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3416a9b69621ea901ae948b2d24de425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f618e3109aceebdb66906c453c5d96426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16048f2b27e7cce43b8bc328ea9dff427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26371a72310a0983e34a6f704c8398428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171d31577eb843be6ebc2ba99e6c3cd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979eea255eacd1d61c341058ed90ba9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80512dac934ca55b9e9b21347f85a41431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f04bcd73e36a1bff10b9a0b9ca2074432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87817ffbec5ed3e779e088842a7d2e9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd5977507f69e3d54c9dba539dc96e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c8895124cec5cd35e58081c114fce435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197e6f3857b8412deab5cd508920aea436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e41468405a8a6bbb0309f94baee9b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f75ddc1e6b37ba085e4f2a8cf14b4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748412f0b14b72b1f17539c93f5bb37439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a70cde74b8f12a093b062fcd146faa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9e554dc61973cdc29be4f923deb43441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7363c8f3904c3687c71fe453d87830442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09f6c19a02cc57b855c2c7e58ad41c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b71dbdb3e4eca88f4f8d8acc2590f66444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2056af15ac801ca0d0d2be55fa9386445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f6ea342f91c26ff943cfe8d159c29446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4208cb36c3e54c5915afab33e1e48f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1f0d0e75328168cb7dd93f87c822a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11162ec5d42b14372e8c430875f5dc1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d595c3f91ea247cc1d6a141f382720450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c971febc8eab7d4de531b342c8bc275451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c78a679f113de17a600289a0061cc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c06cb84162d1122335a4dd12ed9a3b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca1c2e1944162e239da0a85dc61b11454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fac4829a325514a93696967e6ff62a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c53c44c7590b2659faa86a665b9225456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37507ef361cbdf175b26258a6fd1ab457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9042c74c79fb0709570706aa140395a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82f84c1588f9abc7540b4ea7125bcc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e0f71583fb1c330b8add21b8dd98a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcfe3af06e1dffb0c01073525afaad8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d397f4ca89d0df76fadf3a390cb6dad462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9adb4fac73fc70d59a5a3aba162aff463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e082c0bea3551f29f3001a8b718fd1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f9d1ef72115f1eafde646a309c35e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d094190c6357728c492b3bd94cde617466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c66dcd0809e41ddf21c155d4a46718467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062b17cb5fd7157bb2c9c7ff623d5cd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564bb171aabaaeca64963b77ca2530a5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ba386efc9333d081b45c10e120af3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650f8db7072d0d511bb220bdf07b737471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419b029cb96e8eb1a02765c0ef5fb9e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb5a9859c822c0bdaa7e0233e8f4ec473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb42e4e438385cd690ba154b740c0f7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78f2198af45043f9906825899352f4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9ef65b388bdfe82b373f5a2484145476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1c570277448ca2cb43bd967a96743477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869274c373691767967d4cda9238459478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299ef54b742086a765e3bd2cc2a12b8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409d7615e96fb50fb7090bdf5f79a51480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516ba3a4f54563f18469770024f8636481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbbd95180e3d4991b17ce0d221faad482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9817f9a19640d3e927597aa5ea9083be483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd94e70450effb51074c71ef8b4989484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087470b72e5ba8ade825d7834a9c2699485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15d9a9d3e6ebf857c66e01252d7060486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0e4ec365f166e139a21d88dbdcc4b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1052a7e57c107bd70fb9938176bd98488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2bad174fb55b5b754a7f5f198ec9b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba922b53d07fc7370b8460d813097e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba80eb01b43e122d6c59d80b6b01f76491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb95ed341a7659a85192436ae896e9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50f2f4795a20801ba32efb24d6b94a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba82d6e4a95e5b348ec0f11e6943b0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2be2972973ccd6c276967db39b60c4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a177bd3b1c1082ebfe4be7abbaa193496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014bf519f3104267ad19024f3667d53497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281a492bcf9747166ed9ec65aaf4ba3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182e30aa41b3114c663a08d0bcc8ee4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89882404e4c5588d502c8786d6c105500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f49a0535c903505de0670415c7eac501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9391428a07f66db6561f4e5a4dc00e00502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57cb0b6d33a38ef556babfd6c21554503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38749e39b71d2796248efdb2c0afa09e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c754af9c18a1e8f6ea211640b1069505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a6729e10153c35143c00e6a8e4166506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14bd00640a5cff65d005480478e00e6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e070702b1b3dfa85d9771e897fcec508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18287f178228aee9a2ae422dd636283e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601218e6be40e23f022484a68622f16510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21b112dbe1725283a39e8c9187eda6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c867d959f3f7cc07529f17d130b7f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d40c360e70dd0f5e41ea3abb3e912b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a15a5884f875d1f391010ab5b21e86514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a58716eed9b7b04687e0eec74763e3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884b51b9546c19ce3bdc94a2f3a2229516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5a79d2ef5250cca39aa110e6a8a1d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022b859323d75f4ce078a393b23eaed518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def538bd742bcc90185eeeeb0cbb00ea519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3c6fe82a3764be67174a15ad5d991520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f58f8ee955d6c52326f67f3b71d99521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c54ebb1596192da63469bd1d3ecf1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e8a9794a830d87f0bb29da9655fb5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009e98e2145012823fa20c821a4808a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8dd93ea525fbd7d67b78d20b84a79b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65710ee261943ebd9ab61d9e5d523d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32826f1d25d87c9fcf1ee85c67d183de527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fdfa83d4b363665a3dabf4788cf8fe528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a43f8827e340433b43f90f185026e9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ac0b20bc6ed811eda6865ce541479530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b84bf4f09f5b3b33c310612831922531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df40e5d8b2065997cbe22ba606abfe65532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed0b449db4a7e885e318fff31645ef533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c52f49ec58cebf3814e39ea29f6c57534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f8e0bd90106003e8446875bd2b943535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb66ac57f92ab955cd50d6e6581938536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e8e7a9f18fe92d3c92f7b6624f5c8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743af6a45bcd1554c08d0d88c59bc27538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccbcb44255a93a0b846f3f7c070a414539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648bac98a9b9fe3296622b792261d4a8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6e96c3b41161746db6077b3e0d5ab541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1dfa194020b1e5de6f0402cd182a81542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51c498ec3356f7c24b80c6d1b59a7e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f301f5a5160495b80cd5899eb8d3d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7ec79839447e01c4d39499d37ca12545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b97582399e21f41a33840e269224bd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a05992e73a5680c5e5c94d94350e24547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67b8a1060feca331e4f2073ed1d42b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6d0de8ef829c7bebadc61c99e85ef549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11f88e9b1a5925e100fe002b1a048e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c29d071267759c8b1e3906a5568ca551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbac8a1c88dd875b58e5610c1c144b9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e141b8537c909e07cee1e0c4ceb4b082553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba66c8cfab43c30ba2ba6b28dec5d5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342673d1178d3da07e55e7324649d3c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884a136f43396e8d113d4b05060a68b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac1d90a0d30395ffb98bbbdc6d48aa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c5935798049f43d478478b72e46ad558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af8fb85ad690c54da12e2ce177d736559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216d5faa3830b40fd2ddfdae9f94c5d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8d10559a3bb3997999c6845fdc4d1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9076dbe2c0bf604666344e7b742b0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ef03268bd33e32146e7cc1d54e37c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d76e1496d1d844f3a86d8ac373905f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b3ec765296903894151b0b8109950565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc9469f0c694fe0b6e283c444923ad566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c7f2a771692928378866dd190e116567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04d4bf7004cecadde9a71579a70fbc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac875d59b67bb50901c5befcd4e65782569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9414dcdf8715a93612d062a7522284570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441271723e709f67ec3ad111c427bc8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d052d641e6bcc0f9bdeae481128edb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cbe5d606b31fc6b22ac5c96706bf4c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05ba4f88b4b314ec2cd03dddd9b764574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfcba4140154b1d603e93f59e1bf965575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba5e3aacd97a8fb525b7ba88bde42f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d922cf293fd2e68d7ab844f922e4af577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ce53b5a138d5ceab602c91b18eec7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2fd6d3fc60ae17ae6fff7b8cc27137579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c678e6e0972ca8840fddbc7e35bab527580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982879a8fa0cf8ffc19467d21191837581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e543f1faf2edc5de130ea66dff9e06e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9897af2493dce0c02573df90468282e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702b0694294830eb5f83cabd9a129d4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7cce427d8ca741bded0a2ef54489bc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b547dacb46d2e693ae317fbba25cd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579e740b5e9a2c6c6dda49e554ceb59587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82cc194933f8151e0492755280c6a36588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ce7c3940db834138701c957ed380b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a4215ff6a725b3af8d55bcc3554c8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7671e339ca2303126cecec605ce05591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88cacf47f34e34df6c76cfd1df4aef592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccad89e883490af73154e5f747163bb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cdbbedc2f1ced8ae77d389e2305a17594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a0a35dc4a2461fe831bb8b99016a4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd24f91a373a848872f8f99fa303b6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44973f9e38d525e23b665e13a33d51e2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb5b34735767fc8c2288820bc05af7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061f011d98842d5ab7f537f46bbae72599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345bf647f79212165b73a8d0b9c68d0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02919d40e536ac0b59dfb142751471a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79901232deffe6c101ed579305e80f7f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dcf05dbca15310da5b3c0a902d2991603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf8d738105d3ca50e741e2285a8e8c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8ee7ae42848dba5edb35e679ea690605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b1585b66bb17b8db19358eb1031fd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d56a5246e84a70ee90e4812e78cfb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3dd808fad808ace31a9d0f0012b33b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd869044a10288e227a0711a2ef1f527609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be7878fb48635d3c3dac83e0d77621610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a76c4ca3da23f2d027a48cac82e4c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283654842446f124a90eb541ea90ac63612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492809b6decfc78585d41ed6be6bfda5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7258718ef7119d37bfdc9eb156ff3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2481df1fdd2537517a3c3fdecbd39ea615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65b4b12232a949be9cd2c556fe1a0a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302261487ee03cbfd77d437a0d2c623617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2791576798e22143afd5195e3ed2f9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891c9abff3ef50daf31029a6ef929b1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78a5f8f7a1123e885858b2396dfb7c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02413872a52fb6c6124ba25cc00f4073621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bef5c3d4aab949c26697a69fd2935c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d8bb5efaf6ef4e7c03daaa2c0ae09623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a963b8af710b1bab88b808cbe07170e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54160027f18dd19c92730c919d2b4d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d6328e02b79c26ef2d6f047ed254a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0aa70e89cf6d33b6012762d955298a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e93ef6b0452b42161fc75284502d0d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d5157f9f2fa45604ccb60f4cc653d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f93ee5803a16eadee0530739133ca630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2fdc069ff9fa0b1a8f0b00d2effecd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a3ac54d96f2a32d81c8d0927f8934632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b01ab75274b8a0550460ffd8bd4f83633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49912e1b8786519b3e62722e47314820634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b6914d997488f37c923eeda467314635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e191010912af150ebc67727d111ceb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9aaa942c4f17a8a189a962edb644c8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0854b44e41677083883980c3c9f81638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933fac3919be9da326346f63f7e3356639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb1549c0584a4ccba309ac04c104e6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03941fedfbc9fafdcd6247f4f3074d12641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433655af930a07a643f3ab749034c72a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8cb2d8031d5849afd26dcb8aecfd6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d5cf0243a487affce79911dc96bdb6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5e8c429911864077b823456fa9550645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3c83c7873c3ef36189b15e986abd4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031053ae0d0a38dbbf76d7863feadc8f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac40afd63259da9d3dbafe47a8cefa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342d87ff899f8c065e99ebf65ec1adc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57812f46fb8668a43497b53e7c9762e0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26e67bc14239245de3072e641bc0b6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424cbcaad8fc661aa9437ffee85ff080652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f4c7872abe27065d7ad5e7e2ef3690653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926849b7dbcd3fee53be02100123aa7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc49028125013fbe45250599824b5fb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f24285fa303415c9b8f833ed1b40b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e394923d3b2ba51c0089ef5e9894b6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fdb880e1acd12213bac0ae0079e131658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a9c5d0c0baa1bc615c7c960bb9b83659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ce4fe5655713112d39e90dc03e468660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b52398fc657617ade2e39c4a345bbf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ae6b560508b2c16c8afcd972fd2c7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f00389fdb6b15863a90624570b0ff663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc88a0312164986eba8c3cbf4eca751664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57d0a0fe70d7f936e689807581320a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56acd82693b660c52425237ccf746ad666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06adc89d8c4a09d7620d172c2811ba28667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be4bd493663d9d7f98f43ad5f02151668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58bca972d11ab01b3942471202d1a8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39394626f93d6cb7b7c4a62f4f4f56ea670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef31449531098daca309d299adadbb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e96ccdeb222d34e6ce9bb3c3ac2f3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f379284272af48975888383e5be17673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72883d3addee319eb0ae120c3df7cc9b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0982e5404bf075dfd5b4737c0e3da675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2782a40a6f380d6e05281a61ab6fa676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c4cfe91f195bb68a8789d31fccd598677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9daced67c8eb07a7c11cf8439e6b8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aaeb797d4143fa33db0cfa07d8301f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb994c4f3e05bdf4374598982e7d94fc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117256c0dca5706714f88d0d1f69727681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493025711fe4d828e1438ecafa2c49c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a8fcb0ce00eec61d5d62ee7245a1d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca221b59c406c6fa2f1710f4e3f34d0d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5cc406a78ea85f821b26ae7119f3de685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7330d16d783b5422e851f7db96efd1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b0d5f49eec156db6604231ad5a239687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789874127fb096f4f6f2e0ff2f1c21d3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d044f7d7f774b1dd256b7b8d8fc24e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdcedb95e7ed25e59621c5237bdcbb6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928dc726a91f5bc0d3ba07805c85ae1d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab01194f02ce967762468d68730a4e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983decf48a18af23e429b72e089ea2c2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec868f28946754b320fe076ac6ac0b7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60397a5f3eed6acc6a0541c68fb971f8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2f3b7e722a1ff11c2a88286afb6f3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5e6a4d601684ea5c3a8c429338e5d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0f430695f12580140f3af03eb2043698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869254d59345485fb75ed2d73e29936699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0fb26ec4a4cbdd3ececf595763e63700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210041716ccb95f115b5dfd18bf68c33701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd86c07b057d99458a4e4f596589f1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a389cbeb79a39686578730d0c64b58703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d76dfa180af2d50c26d049ce82bea704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0175e76aa2575651885970c4cb3de4e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c87aef9f584e0107f417fcc9976828706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223d31bf16f616dfaea9ea733f73316707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d14474f703b8e4a37332d08b3d4adb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9466da19a381b357881a2796ebb025709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4556697010f8f4c89b7b065c18c86d9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a97b0266666acd657ad014cc99d4c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b386b9ae856a1f782deeda47ccb16712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675d498e5b00fec46bf67fd0288bc60713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e045f19a1df9720c1164e4f4b892bea714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4331cda5cbf89e2a6d4742b32450046715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca452693cc65bb27ead13d875e3185716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c41e2cef0d98d86d02142a5a52507717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af96b39317c2a80c1aa553addcb4f8e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d95cc5bb32bd34d94f54767b11b88719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818772306d1cc2aad9322594476a827720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b527f4bbdcd0efd419f8da266159526721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9d38e57b5a32e6b7e74ee5032e7e1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c9616d50cd142f98b758f80f11db0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a4f2a9b0487f0424ca91f9b4e6400724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70594420d9067d8e11de2687c4de64725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9e56cd6680c5c26846fb715bf3738726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a81c54328772620cd0ae77d00bd25e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4dfa010f72b924cb4953f08f25f15728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d7949e6246d7fb0e66d1a84d9eed2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409a404bc83ec2d2ab84785c88a15bb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3a34cf3b11e8524d188560b78d8ca731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d77dc75c3c959872153be93d9fbc84732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea613cb5f35100f92b0a4ce843e96f78733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607afa4bff6efef05a86965a57adad72734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8271835450bf24a87a57867073451735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e9095e93242f0fe3985c26729c379736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a33ba44ddfad1d2c286c0055ac580737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba88861aa73d3fc3e440764d996df63738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891653291153102d5f48728c8a0039c9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b18469eb2d01e0f28752a438ee237740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e86be556b5c659382e6df7d107d16741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3efe9dd9ffad3d066493c4f45293426742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5338aca7a28f32354b039494e70289743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5b9dcd75b95948e5702445acb55d2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd664add3ae62197d2fd26d5f25f4613745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e5556a5b3bf6eeac6c22c15ab9ab7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73eb0602dfcbd7eefcdf521b1ff7e36747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e25226d5416222183c7af3306dfae748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01616d4f331721ec8c04d599c2d52a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8c2c5775dbca3d440d97a9ea68a61750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350d6b3a5426b9d24276da899c98d09751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a8ec279762c8d723b2626382142b0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a154f801e4dc851d21e2a4374db52753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a472b13ec72189e8c8de0c0652263754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8d26a98c1e0423a011ac73f478972755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857a829f9a04987356861e4c7e2e5c1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89770cdac08d08e5b8f9384a9395d6d6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e525f43579b4e1382c5708507150e9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7626ef2e246114413129a11b856d5759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf64e2ec1055cead8519ed919d84b9b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349e442b6c2fee92dcb3b6bfc538d4f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c315ca8d0fd68ac86a8d212cd80e2d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460817bd7937ab8e91325436097407f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb0eac1b10aecaa6092f21a1e4ecc825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f48bd9c6e128d26ac43ab6133de106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95619cfd2a1072e045c9732dfc25332e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d20b438fd222bb2419c12e303ff65f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d57f4313ec4637a0cd64aa68d278a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2cca2ca3bed0df5e1f1fc7762528510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632c19f0b7fe16e49ec9d62b1a8e9ed11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f325434dda68f98fdf32fcac377d312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece4e4148a77ac59d940c669c6bebc413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b21da1aa380060dc0e466b665fb3414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac4fb56dfa10d0c22f2cef154d368815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63630256fe73eea0e798f872e6d69d4516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b95d7cc536d18ea5d78571ddb36e9617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5ea2e19ee65020e8933ec4d51c5e518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185007e5792ab090e2f52c97f2e9861c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a49cfd25bb078d109b8ed5bb2943b920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263823c6a637de016ad54f692376aece21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf8823f3c236e6bdb7c461b25e19f322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5fdffbd0d1d2c2858d7614b93e913423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d726efec92a7436b2e943b0fdf71bf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dcb7944914a41897f6bc17200ec13225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f87d0ded6aa8b338ef0d1be6d2842d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1a39e91dc2141ca5595b62d411e2b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0316943315af14f17bb86eefe9c6828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20898475324041c620e8506adea1e29b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58eee576b0c552cae24657982ae0a6630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78005e0dfeae5b53897da8e42d02f8d031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd0088db093ff7cdaa41f9e3f1dead32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f5947c68fe97e9963fe9a193f676433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8d4317feb0fbae9642a11f4d3d24a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313a99154b8b53a17419bf504ed2ac535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884bd60a9857a88bed37e8b459332a1a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e01dc53e4f5fb33e46f4ffd85282b637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ba437e783fcd453ef47a72f5e94a838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b891e1c07c0a0efb05a0434941f4739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa43328dd319af41a3098ca7e904d840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01b416e46c224371696fe62f53c3aa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2e2b21b107eba3f65d17e30f7d7c842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d14ecfb4ebc0648d4d7ea595d86fe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682df82aebf775926407cd28c0b282d144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e2b1fee2427efe791b321dd56bcf145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543732b94be000af11bae9875c3ae8846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a76797ab9d003fcabca38d30d8be9b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7b753282339d035e370a3fdb1da9a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe8de6a37f1bf20be11f17b82e264549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2eb653f985f3871ca82bfae17c60150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b98407d235350c7b0513605e9041b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96841cd7bc7ad671ddb68276f3362052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f7e52403ccc2263a65ca70312a1f153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47673ccfa6881b67ce5c76ff4928c8e154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e422320119e5acf95144b24ef5caf955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef825d09ffe651d4699f6b3e449f62056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b24a3ef5d8f1b4b0eef0928e1096557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf201794f18aa44e40c809e74612c658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5135ee53bcae606ff2c3358cc9d6d159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059199686c24593ae51bdbd633fe347060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654c46dc4f5197f3e6bd5043a5566db61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8f1b861f35aafd34020732fa990b762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e70c5245ee75818f20e6e1ea3a6e2b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cdc7e364d74aa44a8df83e053da5fd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491caed38fd24683813bdddd2c0d02e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca018f7ca89216d110f63e1b410afb466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b675e5cb315124be4d63121bad1827e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b43a38f6d97bbe28d5a8b8b1472fb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9788222b58d3713746dade9a6442c669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a595fba5257e54a32030f258279d6470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808350823df2f0fe25f36d93fb3a62271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2c0f8e368a6ae36bb233401e5edd472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d75bff0da6b58c643e0c6abd0acf4d473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ec2a2cde55b4f8cd3b4455588e0ca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36567835949cd57341b728db80f3f40b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7b4f5d20ecdbb8a60cfb96de40b8376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f61dfa63a4aceb2b96beb855fcd7c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7874a43004bfc79c4d6b7077963c3078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538140f89595b9e9f34ac8a202c3c31479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1190e40e0f23b9fc5bedb21594da6b480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed84c1387b84cf788ab4659a254cd5e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cce0ea79b3bf0bae0c7b9d9842ac6782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ed3de0bbdc65002cbdc356510764d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06f525d0eb6fd2418e42503e58757384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04257507ffe6df68575adc44558ea885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7e139fe4ba6ca1a06b435d466c48a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632d9daf4c66f734a126636020077be87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c38a0e907c8cfa518d1237b5e984f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5e9173ba00d73cafc95c207d359f589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16e8518059c969763c42beb313dcb090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92932625e1f2b741fdd04eac7a09ad91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec31309a505320aae2eec90f4eac19c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84fcf4ce74b0a2791ffe06a298e58893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa16dfd024e0853744419ae067ff5a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56334bbf4625efd40513ebf920e7c995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a38f571720303ecd0f9a8c334d24896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b467f512c8987d0c7ea8476a3f3abef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b311fa9a3bb7b67738ab79638da9b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6511d591ddaf7002b8d157d7c5551fe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215aa0e028f09f4674d90cbb54ffb71100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca223b0fbc5f67060e553cfe5b98aa7a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e113f559232db639313bb9b34e97dc9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12493283c58c0bc95b3b039fe94ab9f3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c92f382353058cf127a4b65821462104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe435fb0286d2a729211cd14941b8cee105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd679d83c9ec464f253eda25025a15106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a7ecef82b5440721cc51027c9edeb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0ec231a92566eb8fe773c03f3876d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1f1e708855f8cdb61494fc793531a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712029af2710cd647b9560b119312050110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3bf470cefb97135264b8002a94beef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa841727c4a926657f2336c89038be112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7b30ac4a2378f46beb71db888bf8a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e36e4c2cd94b5314f27bff63858746114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d301fce1bea9f6ea7d65a73b0224d0e3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ce60949a4c3b2904b000b044cecc8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb17e906f6d4b4969bf9b93204dac54117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77370ab7194ebfffca559267948a1be9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16372684ecf9c4a862f83aacad8ed5fb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c790083c5eef9a52887ec3b890fd7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8ab614d463894f2ee77a8a600d902121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec1fa0be9dc83070e9b4951b4db6d4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3768db36a53426cb9135a9d5555202123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde05fe3bb19c1556bd799f430f451e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44138cdd08b4f426a8253a0a9fcb3ca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1072b25ef8c337a8e4fe8e0e6cf14126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b82ecc9610489a6fbbf435ec949ee7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1e4bc2807805f8560bf3a331aaefa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f83ec55c3542dc0ee198967685964129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eace221c4e3f591999087e607e7abc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4a7208c4038d2edf4d052369c49e4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4e6b6a9ad196db6c4804742a91844132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be723cebf8b9efa5894accff38dd0731133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca7ceed41be896dccbe4a4d90473c1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe52671e4394f381a83e86b5f412825135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e965a49bf57f9023afa3574d93b46136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502c54157934bb61561b18f4b061024137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2db514693ff4d66cfa1e479166b0c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92437c42baf70b0082cec9000b94149d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651e8359790c5450130effe69776734140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916c7b0eec748ca4525dc23276f639e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8661d771509d6383f9bff88a475edd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52a432615895f90625a580b4879561143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a8d143ce7b3f876a95b038a8ba538144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766d5dc283bca0c64b83b19f3f52a4b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1bd037a6e6d984ecf1bc83acb2940146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd791b15cf0c309c79aeebbf4637ef8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49dc46d5d0ff873c24c9562299564e1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0cc1b06592109bc4a49a84c1c5ca0c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8c24aff677a249b5c17f4f7bc61cd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780f5cf921a22b7dd9f65ce5d71f071151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04abd66cf432a06af93aefebc861a2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bbf95b3f061a20e3d35a1ec706d147153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17473217bc8867ac3447b13755396fdc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd0af8ce174ee7b1c1cad876a79771155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63815a1e79c82b12018f72a4ca31e0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033c6bd32bbff70e30e3657f0b0a7b3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a77398799628435c3a8dc0d0701178158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0616f18250ee17ab7db170991dc79e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c6fea7bea9a6cf93fcf6b4593fdcb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249018c85dd73b8c158f10f178d40e31161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057027769f3f44b1a9bd9d6a71f9d89162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be85cc736400d5ac33f34b9fd76ebb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6d4a1fb9564ea71f9f3e3ed50f52e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725ce7ca032435d115bd7190b455a74165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49620708d1d6871e8f28795d2e6ba7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c70e17a6051aeee3208c1812f1e19167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4652330bdc0422a1c0a61a3fcd92d3b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc970478d6ee63a6bcf14be374025ad3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3caaabdeec02d90abe56bb918f9f2a9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4cb57ac172a06823066547dd3c81b3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901726910aced92b99b2ac7b438027f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e0af6a510f8669b7f9aa98bb22fd8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17274a919313335c9aca56c8d24d95df174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba7c6f0f1fac592b8d90e819ddd606175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4610b5869278a965e3f8e13f4fdcf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b6622b6709bf93dc5ee5521718409177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ffd1bbbd8cf9bd4ecd279b20ce9d5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a732625f403ef10a035a99270ce06179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc5396234f69b6abab99c1ffeb33c5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf68b0855e8facaead1be5e291b9cb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11efee0f1adbf6dcba0c2d65159e24df182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ceb6d25b3161c30c5255765bf47713183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ffe011370c44ccab0e62b45aec58e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ed043031d43f4a65f014e681914ca185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4f7f8f535540805742862f536fbf4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c4d20aae3db0a8d038b2a8025456e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2db483db5081c5de5d1d939a367d8b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048c0913f49263bd9574d8e1f103e04189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd6498820daf7f359c4718eb3c188bd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513f7c841db725a498967450548c401191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a4f35dd60c194d358fe4a24058916192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f30d8ec8f16d0ac30e378167b08cb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae52bef69dddbab9dffe9ecfd21a96194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a4ea3656831ec59c50e342215da91195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f443076d968a2a51a3fc11914893e24196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc47e3ef5ea2476f9b2b7c00e9b62c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839240cd3ec8d847fd470f8229f0a712198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1ec3e5ee518e16eac490c3e31a760199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de854d03f07925b34e41ae3762d8f40b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b5d27da66da228280552a52b4109a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7cd3b956edfd52e2799f46ad33a263202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc282f7126f843a01d002dcb5c0ff1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917e107852dfaf8288485bef477cdd6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e5383991e26c6e165df665a9db033205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209162907a136b550424e0b3dd4dd9b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6f45361d2a06e888339fab09f3452207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6eb4d4077b7b3e685b1db5d27680f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5efe2df00ef7470eec65c1511c9fc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e516b2937ad4fbe440867f40370246210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ee98effde80ee93e88875712c293f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e386cd5b2191b14f0f8d84c7bcfc1a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feece57633382ab82cc4b1461ea688b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadaa38ac5c443fae01125a212f49e33214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd95b5f47a9c61147a6112ab5926aa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded65f75d090a04d9aca4b9a97c5bb5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fdbfbcd74b29e1e30bc2c9154299d4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d8e2c90117dc84aa1a1c4e7bd1f51218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0892792c6ada6cee6525f24ffee3c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615019bd3c40f4294367cdb47eb6c30e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7a6a4eb31ebecca47e19e107d4a0b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c1ef54685ff65892c4ffb5e0a49cb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa8facfbe35ae01c30612947adf7f4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e197cf3a3c26be6f3de7484bb40e477224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb6cc856ffcc22ef352dbd225e45e1b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e01260e47548828fb2e51da2bba4a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57dbc1c658562bde92ca81da21504e5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8b9ca3c78958fa351438ac168c44f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29bfeeb6a9c7f8cc84130efb670b498229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb20e091cec955a6007451730e08ab4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1feedcda27434b2af55b174376ba6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1313f43f51e1f472dee345a389061232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d2c156bd6383912931d2aac4681f1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0fd414af6b31480bba7243b0a9e764234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f027468fe2fa7b5bc51cec8555734af235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce96894feb0920a08f56fed514780d9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5765241c2311df4b2e706cb68743888237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d987fafe748def058ee246e7bebf0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8949142608a3ffc3f22a67c1a4029a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6867da7ce7f40c46e5ca9093c9dc3c5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c91ff3e323db4af757766615245e8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3c4e6805e49cf01f4dc2512852c3a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a7d2015978f009c723ea728d36a85243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17980d413d09cb3cc1905f0110c0a3fe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9219afc3d243903e30cedbc0677d7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca5a72ccb24d00f9fd5506e2b29c0c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87aa54394ecc67a2281afa7b4c45317247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87f8baadadc0eb791886516c53213f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d237793b771c6b291f7cc8e6911a00e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140be8be8bada16b493a956f15969d01250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab88860bb3772b05a73ef08e742a74251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433bf69c4274ff173e91bf4ef4c9bf3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e8aef8a78dbcd3cf299f8b8908a84253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00826a9dfafadbcb7ae8b7e142ccec8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac66bd216dd34258127f98f7370e7d2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585bac064d6c0efab1013ef5f3f4bfe6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93da34a1f59aaf95ed0ae65c58ca90257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822cd6a3483bb3650f1a04973a8b327258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a75dc103325db86594c2b1465db153259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c317488df3b674ba6864867811c703d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312cfd21d5eabdd7928e100373026617261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425b57daafb932e83f8be15c29f5f8a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc09f2017e5f727f08a3c64c684a33263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4611224aa6f15f6a7e2c2e71573ee075264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7f34463282da128e8dfe36d624cbb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d7ca4811fba1582b9d935e189f82f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240abeafa724d9dcc9449f334430b4d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af06531c68bf59499c89f0a49a4d5aa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93083f798d5ad516c1429ce36daa58b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cda2cd323474d50966cb1310d54cb5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1497890de19eb2f747043c384d8d56271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95ffedf661cb0a73eb52de4a0ff604272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3d35b06f3bc1ea326f3aff1bdbbc8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7d00e5caf01913bfff7d78595be0e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c63d7107da2bc71f1293da932fd7e3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e44a5ee5aae11c7c7a91cf8978311276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18175c29879f37f604faf15af77208d4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe64006d69c80119f885c13642d25c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26660706a7cfac210ab33cac02f3f62279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe995affcd67dc2eb02ed73d8c9c519b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1f809fcc65206d3616656269f3c07281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429b7f70b0b94431d94d20aff5fc28c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede414d9b552000301ce0e56bce5368b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56451a28e88e5ece8bc3d6ff5bbcc295284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9bdebaf6202402eb311ff4994d39a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fecd088d75a64e832f6249d6b221b74286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90675e2a4acd169a580fbf59586390bb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274620736fe0e6a1ab3b9eee232da721288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48acf4bb1bf11ada9ec126b85f9aef289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb745ff7f852bdffa30cdf0c79b1bf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0a61e37b015f7181d519d2a5b6c0c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1926f3b6e5c0e719ef4e09a559487e3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f043834c53f2bc2a089987c6c82364e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c03eaeda8ae199e218e5d30f12b41294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ff99be624eb7d733d32eb32d9bcd8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1023dea67ded97838b747566d5735d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c31c143fb07e9d15e806fd51b9b24297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2290abbc5ac5a755696456dc99c37b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efe6c54b5cc95c2522dbc1e9a5c7d2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83362983f878b561fc8b028acafc58ae300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf8f3128cf4b822a3d2120d02069bc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb5f08a5e3502d4c6ea6c126f43cc0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a68faa022b5f62f6dc4e8b2146fef303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e3cc446f302ead02013aff063ad6c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb669aff1a247d973bd312b99c187f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb344706a91e04996eed8998bbb5ae3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866d6085bd3814f2e16d4809ffef512307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e943ace66a6a0839ed6a9ff01867e5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69508b5768c87eca752cdab6defc1bff309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0bd84fa99c78c46fca9094bc6510e0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267675c3dff74c7c928085daced788d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0cc34b7c6d9677c7ab5ea26e07bbc8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563f02e711c2e5445adbda2314587b8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c72115933649487ffcfc9160e6309314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff967a56e117dce956304bc55865db0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9ee04aefe86174cd4df10dec515fe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2079bf2efdb45c5487b6aeb0b6f86d9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11f9f7fd582ebcf1388e7aa14b8bf8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921451766f9837f0a92912ee8655cf4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57b83723cfbdf5547f3b1b02dce1c4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4549c1d1b77d2c3d0fb6895ebbe2d8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2addf32f8b2ee1b1d4b5fccd854d3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626008f99aa0043712d9022948c260e9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021748fc30def1b8ecf4db3a63fc177324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6eaf3108a95c24b85837f388228661325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0a476b8eff238ce9e48a7a0f70b82326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2deb5d0af3db8eccc31b95ddb1b7b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ebadbf2b2de66a578ecc9b324d7858328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb3964536fec6d300550e4092dcd7b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80521c5f00719b31688c87e505bcd0d4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef2afab3aaa909db63b46e92127781331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e6c839df8d546fa8e0eb0652b7da20332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8ea86bbafb0081a6e0723041aed23333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db62d084536b8c42f27854e7fd270a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3096d3895105410713d681e4371291f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845dd8ce4dc371301ce6445c53e7afa5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ece8a3f6f28537980c58e6549bb69e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f0f51a1d1cfd908b6837c6a0d2044338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b2f7dff2e58d26301bd1076234f0b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a230e080ffa111f5eec41ebfb2621cf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed235a1877cf82f7f2b80805b7991d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f15f16d5b66bca216518502f41191b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad8d6aa0eb15436d8cc0eeddf0f6bd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa136b7d1b69aca68ef9ae7d1e461c8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61fd4254d498878405adde2e5ca02c4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db107571d4261c2970766a77eea202346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c395c1b3e122ffc8b72cc6b544dc3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27a5c7a5f8b40b33eb8d1e999ac027348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46abc93ad54109f8bc5c75b51fefc6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225fd09ab3d416210a9221afc4175fb0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e219e991fabb73897e4a5138c8298347351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75d90a9f211d968ad62d4a8772af7b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd98d99da4bf169e7c54ffe91e0db1a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40247d82f7e0e8d909036d3b2bdd682354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5b61a99fed4770323ebc1108c9899355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1755fc1159baf814204a6595fd90a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3db332350a0ae44db12ff6db2042c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d826980db913942760be011ae97d439358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea35c342434a896007237737c39270c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43403007d03219cb2c432a631e1f2839360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c04e06cf0cd7c6d3001ed93e6b1b28361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4eda79d846c3603b4c068ca2d9bec362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8d2a6a35641bd8c07bea9457e4f43363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d58eea53795440863da07ae0952b41364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec65f07a4f67bbdc509239373cb3046365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58849a83a91e21674a8b1f3c879bdd36366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e7a673e6eb5c023d2411b8bf72f4b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f26c052b17d8ee1c9c38dc22c738e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a91c3e3a863433b896b095247b92c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e6b6b8847f101680c3fe5c1a59242370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6b4b347d03ce3a9fbe3c1a892bee2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498aaec332356f35df47c377806a433372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d1a86a1935a82820172a7e2bcb959373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb54e9da8e0136379cdb9fb436deee3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b110a68b146f896d11b0bf74143405375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e43449f11e5e7467676c073c73303376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62427efd1a0e0c3ecf572bbe6a393ed377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a3c6b599402399cfbc9de3de3e7da378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d296345cd9078eea3f6180d728965379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db50b8f3659acaa16699c9fee9af8c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e55739f33747b8246c086ec7946cd2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecacf429e20554073746074c7681bb0a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc528c063605c3d91e3e143f7d4313383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf872a0f5e8d96534a7f27758dc91e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1f528c855e12ac4538ae9e00c4b5f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b3e95b766993ad11c5aee2370e641386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21c434bc7b873037980b22b4ce24c6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897bc58180b181fa46721a68206e644388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16022f9754682aff13f6b46e7b2a6795389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d12436b9c220d28702722102bad973390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1f58b90eb8710652cbf80de4184a3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f109a726da01648552d9e27aab5f85392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe70112756e4bfc3811e1c41ac2a285393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253dcfd3da4d710aa1e66b9cad1d78c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af9be471fa7ac29c4c9e667773489d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65f4566db1108fa1b4af418ee5e785396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47190522072c7fdc5640d3046177bb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad6c0607a33a645d612704ab9c8644398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511e6ead65dbc67814e16e25416a26d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b3b0effd73be159f69c5179f7d62a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d88501a1c0deeb7bead6786eef9a3a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f55f1663a5a4640b5340521ef53f7c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbb1a1c23193ddc5635373fe03072d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fdf901d1d23e02ab231bbccaaf377404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26a2a5406731170fda4c3f3a7243dc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86816ec8e4fc0962446fd53d757ac09406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e85a75747ef4d840d8f1cafdabbfe407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49425cb7fbcf5fe39e0522b716a0180408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb6818a9cb9fc84c4dc43cf5cf3e7b9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db0f94396b041699ead716816bb5c55410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191578f9873697c8e1ffe7d48b7458f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61802cd646e1ca94b33c995304f64c91412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7cc8ec9e3a41ab347d1d18f253ed8f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd561280b6d03f8b8e20326f6ec30c79414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f13a9a9d63f34bdf9fc8e074bd16e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4706c8ddfdb8d6e2b466bab24cc9a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2d24d22263095395cf634ec54d0b3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283bc0a73d8dc64ee6575061c51770d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d123c55176efbe44147aa786a4b26419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b8efda0013f94712ab31195e6935a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c627ca161c707a267324ae4fe2a7cd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ab80b8e9df418b020946133766f83422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7ac4b2c71b436707a39ea07c4fe52423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6874247084eec45367e1f58e0cb87c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf95f573f7a8036c6547b06f029dd5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496bcddf58729f616921c5a63aba964c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aabe5afa8735417cad399bc8035ee92427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94536055e03776882636a75eaacfbfb3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41757e62458704b96d6615c65228599f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb06feaf08b4d2233be5f8e3c1ef261430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9634653b43dae94bf3bf7150de76e5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e3c72bc48e359ea592724b22dd832432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58336284a2b4170762bf5e03618177433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf0978aa451fce5418cbbff89f76a0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1956b3146729fbe5e0f2a692a9e1c18435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12b0261c9512adc669d9f0f85309b1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb3b0bc6f159c991e50503e6914e6f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01225be7bc118f0c218b2b88067d2f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5e86e7f5d2c8fa02ea7301ba40e81439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c2e019055676363a6a3af8a44df5d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151540a19c74520d512a987c28b93cf0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2330de7fe8d1a6744a21e5c774442442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042d520476a8e34099dd5022beed84c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68bcf1b243b0db4ae8395a037eb281e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0fe3061b329ef1624ba3061137bc2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad867f73b9210ed0c107f89cea90d1a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75059a7b2a3071eb091af119db052c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0b99237c987341a2f89f4e6dbfd9a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474fec177de1e7b251816c1ab30ef52449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241e878115b8b2142bc42ab4e8f18e6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e930cd79434a3ab5d2a681d4ed297451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a30395eacc8feb1d1946c098ea26a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1c79c7165723dd288d707da70e3b2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb0feb92e232f2ebdaaa516463471e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91ef4ae2605a273e072b3e3dad9450455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb141ac68e22ce280326a60a25fb4a4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c8de09b61c57e28124aecc682ba0b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c2ec5fe051ada18b7a6e0e071d27e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81aa1f220936a696c5deb79abfb238d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6609bf7951a703bf55b5143e24bc1f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc2ad01a769c87308b180a13aee529461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f9bba867d612e3b35fe5ee4403415462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3bec4a7f5bdb477a9e51c2f78584e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322065cc047313f515bafb576d5e688464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d2a2c51df9bfe8aee64ae8f26576d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c2c97558b9a35e4cb6b86c2f5e9cd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3c44b73c157e817b18daf2b054f19467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5358428838dc92401ceecbce25eea468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977852877431900a5f90ad06ddd1cbc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d02711086a63bb6aeb5854291933b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74196db73e6a8bf48ba9a69b203b5e25471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d6149f3c84444beb78f680dd441b2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff364fb41add3dbe5b4ac6071f56d45d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99afc405898c67a7bf37989e9b284a07474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d7bfb4a48d45db45139bf53177826475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73e513c472d3765d729bb6003bba9d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397746d0160b0ba9710f2c099acf6fb7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a82b0baa8ef868b2add710842cbb29478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8e189cd8e43ae51f333d285da95d1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633a482db3f64dccde2ca09a5da1919480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79741f9e0c3aad555ec950a0a60655481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19fb9bcbcc13df357b87f87535b0c8b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767108a0775707ab1c4c537deb1a214483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ccfe12e367e8950479214c9818725484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d076c229282b31cdaafd7f5f367f5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a47ccdb7c2c2e125ca0667d619e3e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ff3a2f1d85cc0b398c1cc620d8ebe487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641885d668f7ed62f84fb4a86534e15488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88828fa3da80000043cf4df09acbb76b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bdbdee4bef858ff68df4fca32810d9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a142af5bc20a42056566bc1edd16eb4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16799eecc647e9e84c1ef556f9478e7b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1889efc6e52e49dc6a7d5343bff07493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0033eec6da775bd68ca37dd9f357bc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02abcb3a0c4f9f86d7f7230fb1b4b9f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa5482c23cd4bd84d3835a697b9885496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e486790341eff6a4a351b18210ab5c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd54cfe34d4c7d62f1a6b2c3e51b605498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf1eb9d2432066c882981ae6b3131a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f6dd79327931dd900294d9311a434500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688f190d513fefecf58165b5ad3a0f0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8fd17736b4aa218d462ce95b31c67a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8feb0aa5ff583d5b4cd8221a6b6627503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b5bfaf1aadac44d5080d07f4b47a1b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8de9123aca7f9202ee35763c556db4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379becda38fc774d3c3c2808763ad5fc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4236e6c7aa19f3dec767cbb1febdbf9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700f49440c56c53ab89e86e7a64e057508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb3408c9555ce0cad0a3082e785ddc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b42223f75f6844f95021807a849bd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e5b3c85f90e1e3f43b8ecd91d2738511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4aa32f73b3e8644b327a787ed96a5c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7220498535571acba796e601153ae5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5662a1ab4910a7218425546d3aede43514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef424d65c5df2b45390ae87ee53917f7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aaacc2b428e353fcc40ecb766f3c86516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633e3f21d550dfb3aeb7f40065b1ad6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26379ad8b9aec1d1951b6ccd7e0c70f1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d44d2f97ece2a728a7a33d881d989e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f96c2175257e6a6394c2c875ea49f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2266ed442f95fda700f97b886f566521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228c221a4d5be03bbeb0c32f30c1e62522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbffa203f27dbb6e9094ed50b6d7c79523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951adae12c16bcc0475cb26cec5f3f69524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80353de71bbdbb9707d4bfb83121b7f6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe70e516db6a4a85e279985d65911a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1c2a91cf6a5a39168814e5d35c243527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f7e0a6d3107f3af445683075b8f1e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9938bd30ea42b18871522312bd888529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0fb2356e1deae46694e0bfc7ded48a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb8eff476062b363f44c62ae4c8526531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9babf248621cf6ee8545aff7c48beb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854cd7906117a0e1b831f3879fa27de533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984dfe1ab57bf75bd86c3b047c5a9a46534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7dc15cba35f5f93a8462868fa66ba535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4409c238c356eee881373ac1fe526c7e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8ab3c4d4ad64f7716ba8e61acc4ff537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249a3d4f5dd719b98ce55f2cdb685e1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e8a07183303ee05999b236aea9d5b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4741ba3706384d6ad0ff63f570b1b81540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df38eb40e4c5009e85e085e39e433a3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06da0f5abf0b152afa1f2a00fc4dec542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c646f72e6eaaea8d6e2e9189a9638543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb5335f12edaacca123c335ba9300a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36debbb001c13b9c545878c0acd6e8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e5accf8a810d6226c1dd9c42c2aa0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5b9903eb91deaf57273e5e1bbe65a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e55fb89641ea584cde1b58a00aff1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03089f46d4648bfc6aa3aa8df73e35c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bde6c5c32691a71cabdb1a4668ffe0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ed0b28c717ae6394586efc1b9f1d5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31473d30eaaa478226c523a3c16d38c2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05fd4056145a5f1bb100fb5edf6ff4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e019358ea70245e0262b1d3abefd0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7a433987938f00cf4fc476ab4bbf3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988a8117dc0e0eb9592a282c5cccd73556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e292624179662567fc42a00d80bbee557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e7b1d22ef90964617d45c4498c8b4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23335011cf8b099a1c9f553845c152e9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6eafb8e95e23fd5b1e431fd0614fd1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691f7583f29ecdb7e206f8566578a98561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1875e1cbf05179b94f3c2306732a4c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d75b2ec0e4490867f3a45bd3e8765563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5067e826305d1cc29b7695dfcc711f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da50f7bb59f25f6da93793fcc111770565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41820c45936ff754f324641e4e22a000566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ad949ec905b551ec9a11d29e5d707567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fdba0af86ab8b60ca1ab741ee3a56568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab4f69a40470719aaf7dc66e56cc1a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849cde498e8f78ee905fd25377781f2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f159dc26f9fac81696e6f87c0420c81571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c5f3102a8d17325c3d84798dfa00c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f616fc767faa69b97a520d313f893573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7640c7e4cf5ce6f984aa95e04d8bf84574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22784a18df3e67fe36dfdf321f65bc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb3a9d58745e1efca1ddb5479e2c66576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40268a2d3fc75a766d1c1dfe8cad2fcf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217163c68cfee7b96985461d0f0d3216578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a793af14960282d30abf05b414a639579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecdad97be43d95df5f65c5d035c176f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36fdabb422fb5e2e36eaca06282a68581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b348a9f5d9e5f279c3eef9ac50ee9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac73468f12f59143c6d8fc139ce2e1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881abc320cb9f45775ed22bfa4d63ccc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc2c21d54c92c6166818402fedf08e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f921575ad6ca84f57706e1e17dd911586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711e6f2569bee7736eef219da21a166587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f6f89901ddaf030c1f244c86a9558588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d0bde2dad5372ab95dd6bff42f18c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d053e18886c4dbe5871ab65f3b734c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa1a2aed4fad435f169ad5c5dd9d1e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77213a3b7bf43477f4f178c783f6f56592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64516e00a2ce59521a5f6be1e7e279c4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f125ec60d06ee82798c4a90cb76ebc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4ef3890376025a522c9727114cc3d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51e84d7112c115f67aef7d785fb3f1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0571746bd74b72f77f0ff03fb423c14597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ca510b0bb59fc67db2c2e4c6bd9a9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150e2c2898bea865595e63f078e8a34599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774815533ddf8bea082e5816c2d60a6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23e8f9a572c9a91ca996b4f3285f87601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db62d2c76c70bd9f68ac68a1376a93f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f9853e21f5c154ab308959e25d596603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aaf2704f5182cef36c6f74625964cd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5c550502aa334a62fc6d0f781e5c4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d384e1562961a0cb65f3cbe567a5659606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b62a1362e050f95aa8598dd0b5bd8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823fba94d66a4aeb79dc090976032f5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5554d1d0e5e03554eb01f29c3774e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a2170b6097a4bda5610fa8fac9637610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3929c0d6471f61270f93d6aaac7ec611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3b7c205c088cd6396686563c9db40612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5c9bee773e0b11cbc527c0f0c312b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de24ca257e82711817889ab854cb001614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a76cdfc81b59ac2fe694d1622b9ec615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d5ccb6b6bab5a4d7db5522b606ef6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb4f9a697f05d040971c3c6b6acca6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c710958a5132bb88e24c9ac23175baf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dae8fcac5c4b062aca70fb2a154c66619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584e57973f8f921133889c054d60407620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff00d26ff828a3402a45b5379626c6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031be147a7a1f2fa4e121fdeb7625749622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2c935d6ac9cbfa8b8b640337ab4f8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff0d118029baaf4ed3ce2a5ecc8f06624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d7cb58fe01b588b6d5325b30da3c0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986fcdf17cefc6ea789efab60c2f8e85626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169248795f5dd159acb51c30fdca0ad627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa553112ad474241c494b1d566a943628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15366e00cd3aeddb77751a399ddc77629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3539d9a19233dbdc98155da5b3024630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672df71d9af13a383bd740a4aca418c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8cdff857f617ed66eece941d15d0b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d80f3a37cc4c42b400026284529bc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bafcbb70bde60b95242dd0a0ca53ed1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce1c4bd11156ba2702bf6ffc8054a4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53ae49547d9816bd05225df8bb6db9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048d2a418b366d06635fd0d1e53c389637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3980a604cdc1f02ae7bfcbf983878c4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295361c2a23bb7e9471917cd463def9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e8ceaa38a481ac600114b9e78109d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1dfb05425d5e77592e01dd89c339d2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d2e445a49f66d5d18b4fb85a2ce61642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5c397ae600df3b3332e79d6a13d6e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501f02dbc55727fec7c5eed3556dd9a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924846d8e4a800ea97048077b247ef2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab390da75bc168cc2dcfc7aaae201a7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9046fe7697b348ef352da8b791f2c1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24396728a5db39d075e41fb00a5485b4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801331efdfe0c23c500e7198d838c2d5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af469a57d60bc9959906663be2ce5fe4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2f4bcf325cef6e60f8401af80691f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7302b4ce07e20b0c4a676fe8c18de1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86fe16028c94070ba55a10cf539ed0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a25d5384889fc2b504cdd874e98760654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82556f01cd56e898f1e7a15c2d55a356655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9917804820e6fc7b28fcd200734c8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca0a4f02f138610fc8f3365ff9b595657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4880902e241dd850ee79902ad39d55a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8c266c752e63f1f8ecf8a2d107322659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59655be8c2d88ce12d1c84d2998b84660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a10906d5fac3e124a0d5fda8988056661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75efa93263094ded07c21b5d7ed926f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb3073295d9e6c62a184278d56df28663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24912502aaa63f98587a0d97e3a63d13664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff2b2305ec9b3b18a05f704a808636665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e878d0c70167235de845510a733492666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823540053e256cac8aab11f03bdf16b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b043964e7256d6462b5bf25907d600f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901fcfa0c29693d006e6e63d0f739c8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722ad8823480a9211fdc05103e11e93670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acdb651e505570efe37c4f5ff55670f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed7445a8a6256593ea3be8b5e930ce672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb983ba291796c6b4dc73aa7fa3e5305673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60f3b8154ae476f523901675c6238d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f97129e955ae95b0ebbc0c04ad003675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ed8e45961578d3d7c9ff49d84ea25676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa92f72b7de7f70e8f8b1c26d9c3abf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a2c1a62e3b294260fdb92bfe4954b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d75cc4a0fb4399bc006bbbeb9faaf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3ea7aa0566fee7fa4e20e17a99886680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05dbc1a1a5cd9904a9a159087983a0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951d74a0f8a82556cd6d6653f3ccb29682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce8e8a515ff359a6bb035dab598dd3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82da276e4b3d2a6061c4c8e03c11e4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f96b0892ec9e910fd6372857446160685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05610d88de0dfb5b1a8bac17622b31686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6af5d93e00051ed5ae2dd954e39763687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87d27ec702b0c1ed7327f5684cb9b7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7bb702ed8c2f07f5096b5c320d3803689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f2bf7ffc3f6ae6b20d4847148f7a6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795e92a83f727ddaa1ffa4bc6923618691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0b372478a2cc8a072980128b31959692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200aac5b44a04498201737f5890cc2d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207481ca256b2092f712d1ad1ea038a0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb2ff88fb6f877d7f9509180074d9f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc1545000d1557f2ef7b1db711e2d5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a0cbed9ced53994dc109a6f7d3eb7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd550194af43044203585d569b9499b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c804a5418a207bec62a07f01f1ef15699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b72a7bdcc4af5b0d0428c55a9f01db700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a56ef5cd9b131093948365644f7c70701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a3196933b3ca6ad68e01d108d088a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a8c17f7edb50057cf1d27b4212591703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a93919510457b545af97a71fbd378704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be590dc1d68fcf00d0bd6c0930efdb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa09b6e40f7844eec1e4e4ef4e8a3c1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18570c385cc467c3c9328b9368d0d495707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b381a6eca151d5a9e44e2b87f1c5f8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e66d120780742eb5e47cce6e4aedd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d674318c0b82cdb395c29dd345d3611710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce442fc8a06c0c5ed591df115b164482711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629fdc6946513aaad8b3c0faafd5c26c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df83b66abe14d4bf95917670f6f4842713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb695d3dbba257d35af14a82cb657bd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d59826613fc9a70d219ba6992d283715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74adf5261c821fb196fcb6f56db40bfb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12df56b31c693cb6b14b8e1d8625f6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50746f24244b03e5b422f38cfae81599718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775198cbe1847d6a9d9ae60ae681317719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2cb718f19148bab9b6bb0310eff08720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39acbad9211de14f72ae9d6ff8894a3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59a17d91e50a7cba2f0ea90df86d24722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d940ec47c3cc53a07e49b71e30b4e74723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16864e81930fa3fcf0a9e6e3901e9d3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348cbf758968a40749204d78fa8621ec725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1403d0af20a137dc9e798a236813831726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995f9717f4b1e3890aee109559c59c0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5759fc8ed38f183c47dcc0e1a80d223728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aade50fdf3fc0fe1eb7814731da9728729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02478a405622930e297f7cb972718dd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32276c1d5ee765125bc6b283e607550f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1075ebe04d02c65f6cb318f0be117732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac59ace2e95a11b5012a2c383613582733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f9c5d4fb9836d74b550b1059a5092734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c660df00ffa2b3a3d6ade7583aa9d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f772037d8d7025e506e639f53eb153736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279d741e7caee35d853d9eed15ae76a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677e4bec2561267ac0e017ea5045a46738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727bce0ee8e461c4055f94a6c1152561739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8ba427aa241ccf0d28555e848b92f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622799c48ffc493169745f691883891741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d0721041713451a17eea1738c5de5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3880ed4fd7cc0f21d59641323997ace743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84a6270985ce5993ca5be4aa36f67f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7df684bbe0cf3d77f1258d83f6677745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488031f1224ee2a90568fb6797883d0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ad3158ca203b76a86f2268743c5ad747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ebe3cd76010765b9e550eb1c339e8f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac12e43ebce61bfd399708139524328749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0176acba2fda2b33928a6ec2de7db750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996300ab0e0a41e7b81396b7f3933a2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03286681477ffbaa1d0da062f458d43e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d66b8facf3bb958cb099bd823f7a5f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab01d354553a0bebb27294c8591176754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3eed2bd6edcfafbedc9917c750c0a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8e8351500cf014535b347503219e5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2ec977a94c8dfef381074db8acb8d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919bd96fd05d3cdb3aeca4812e5c1565758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b347033fd6b42c73b85b4f8129258759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>