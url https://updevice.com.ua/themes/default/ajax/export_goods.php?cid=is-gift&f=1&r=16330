--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832f11ad1581ae9224ee6b33f4f96121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c7640d3b456ed40c3020be116819c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ba777fa7e9ac9c164a943ccf3ed9c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cacef22ff995494ae5d910074e8b1584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a92fef2967f21d48585d2f4b378d785.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b355b5025dbfee10268a926b058df5a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723f8a6bc73f8b2478eab85fcb8932d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946f772d391802dcbc2a8bf0d89ad198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ca2713d5c9c158cf11c5d6736cd309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33e454d226ed6e4c775cf3fbcb773b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e018ba3b66a255aecdb065635d768311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf274985836d0410f0bcb9661077321c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fef9f3039a7a74b0c8a1d4c87e421813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57473b50692a2cdfef3aa0644645dcf314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93087b09e7eb654db630224968d3d6615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e63bb1adb599495149fff1c3c107c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a937d9a2b2ab0b1feb848ada62aaa5217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bfb745096c769e5c2a53f15ba04c5818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479aa2a5692798b301e1838ca713693e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328eaff96a9d0191f606df48c76348bc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b409e1df736d371708d8042ca8fe021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9bf32d5e2aed30caf13d6c7933827322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3d8bdf1fd2f38293c1a21139bbae423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b7cf360a3f84081ccb4aaee3d435824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502622e5e0fcfaaed2422c256672ab125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9360f1f859f5c42943777a72c5abf2e426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55306e70f7193d74f97069bacf4f697527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029d7b6bcd3214b54949bc31b6a3ae928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76f7fe8d0b31db7abdb55c99e8d4ba29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57291c0bf9c6c887c151cca9ed1c3c8230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ff45868c655a6c7888f7bd01bd4b831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce4623be3ba01814b53cca825c619032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a7b3bd6225a8eceb228fa0008b63233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbdefe49ee980f74d9eb03fdca209d734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1bc615fff30d3763504780dbbd87735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47513f6ea8f685c0f6bbe16c7c7fd3736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ba111094cc63a2cc5c030a40a396337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ef80a0c93bf62f85ca347fb10fe2b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89673cc1b22d5e711a51c895262b38439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4908df3483e77fb614d216cbdc99540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a576a131e77985415c27f34d7452ed241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96777ed60310e12216f79c3ce80e76c842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d30d90464240519b9ae0958ac1fc3443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697cb6c412b2a43460cbbfc837045a744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63aa7272236387d5d2ae38a70bf47d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942dbab8687639e69f3b3eaf4416f74246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbfca01374d245589fcdcde27c37a9147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e36d39edb8115e2e6779fe1c51c03c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e71e422c41a4aa8c1f1f0da98671c349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac36131ad048a65827b27baeb19a82c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59f21b0dd8b40f7ccccbc466f092d451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74acc2b4877fef70e5f2d9d5986706e152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7d96333ea0e79d175fe53baffe2ce53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4f57d36a052548606a67339456cab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b73be315df4075efd78180ce6b087955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b196acea47752e2d4ada085f601ebaf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22055fdc7d8e2da29e0bc01f33b0a8f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78b78454eaaef6a1f4a035c53864c458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9202037e0f77a87d96b198a4744836b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d5202565204fa311ec9d93879554f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78126752911d02fcb0fb2b813c07e8da61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099d9425fd08cd1d9a482858b04540562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4beaca7ca60fc510e9af6166f2c020c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b5712a5e21bca139283f7ec93c80f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614bc81b0754f7af935d166268d9e9865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743db4247e7ac58062649fbf206c6bb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060ced5ecd9918cf9f12049a82ed49d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca187cb59b221e4cf0d6bea1c1745c0068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ac6a25bc11a85c0555a8d88a3dc6f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749496688441b3f3827aeef71f0723a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21731414dd035aa9cdaa4a43990d6aed71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08377667512785a87a805b8a81f00ced72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949815340e3570b6ba0ed76dfe73606473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a27a36f0435beaee7d2b018b67856574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaafc4e36dd5ae300ca86a38dab8ff3375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c30bbab7973c24c153134c41d619e476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb5d64fa4babe30dd4b4a2815ba6de77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e1d1058b717b0119d3be0aabee2fd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fefe9cb05c254c4b9175290abb6c4da79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70723ea7190ee2ab6e23f703d72f5080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da395d6dee2d2aa95534a3cad9cb8481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4bbb32167c873a4839de9c852970c882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d13721ba13a886b415854207bd798983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a76c187fef9a0ac42dc3768c1092e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971b8331b4a905924a707f15d688e3885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5120ab487bb483ceba209fa797198f386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10555a913a2a294aa999601d94333d9a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69093f8e2cbe829bbc93040a37293d7788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e136ef340f3adb184d5a8313202fa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb34bd3513593bdbc4906a5c04f02190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a0e74391c8903924425652d23069b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36295e3961ed4d8371313b4ea4530192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17d54795783c7bb23cdd5035b8069593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea4ff29ca9ae96bb4929b90909f34294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b3d3435bcb9fb31600791c996008395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f1d97d017d58533e4ad84b55b559196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289ab1e1b6d750c60f638941e4be3f197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e788db44bee833bd5dd0011a9e42abc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221ff78d4858696f998a5236c6cdce599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce863f519833cd005fbe6f20150505100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b8fcbdfc3f063e735a6089f80fb3f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901c264a3e7b76f7a6a292432a990fe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331bc350566fed01f0f607bb5d0fdf04103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db556abc567165abebbfe1543179953104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2ae8899d1bbb13984916633f98926105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e376fa55d7db478ebf4ff3bc809d4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe17ee6802dd33decfad34eebd4262107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdbb4197ba8935941425e3900cd73b9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0d1681ea61977e416c278cda4a181109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361dbd5eb6b750e9f8653f08316d5fc7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9440887f279907412062b41ea1609111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b80a092461df64f78c21be2a6ed0f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9afdf41500022ed741ab207d4137d9d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf0390877eda14fcde121a05a7cf92114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde2a8953504c4db635fab85917b09a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6237a02c9e1938c274056415fb257116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce72d694c616c9714da48de9c81150c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e99ea17c5ba6bcc28864ee77fb60f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b85bc6443a846ed0e295f1588201f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79be915f811800b57c5a121f510d93120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117abe8c49f2da61b92c30beb2a0474121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775f13fd8dcb273da90e3d465e2288b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755e4df5a005281a7ef35664913953f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711e84b2f1c948e451acb420eee585c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ce5309327047d0fef46ede09fa13d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8d459d47878ec77c0a52e56880200126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1396515d6f29fd0cbed4029f9e9dfb98127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c27efa9517d84aadc6f9bc92bc4de6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7fb1028b0d09ae572d0e2074d846a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9acf241b15584aded0cd954161e9e5e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c6ccc0645dfd017037484eea36823131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db71db13f55ecac3d0ac0f588f3227132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64465ab5bbe9fbeaf1558e0a58990a6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337dc1cc67476cf2fe5739b86803a364134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e35ca79a898f74dbe17051cf30381135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80530bb7d007802d99380d399af35cf3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354cb1b6bcafc507f672da1e9fd17f7d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c0d44e991c0a037998e229b3ce090138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af018a1635759cc69ca2a317c61d314139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c3e5c3297dfd8beb08b6803725845140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d167ff7da2126fac602415ab869ed13141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f73fa418668a6041f9f8dfc5189d57142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650d006bf7129f4c7aa42c5770d4060143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f033237f0708b6323e7a5308f7ab28144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbdebbd2a1225cc2dc751f5fa2ed0d1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e32a6cb44abc001695903716fef00146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34f69f4e77f4965562557d3035b87e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff3f28d0b8d629a0e35e587c62c69a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77998dcc9526e4618f5e08e54cd1d9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e4573821020deb4995c8d8fdbd1b4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be7665b6820f2cf6e70a3b990ed04f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1b7a485ca12a240d33365c8814bb6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63879a265e2ddaf10d792da45d7646ee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250fef255b0f528bdcfb42c636f8d696154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236bee9b5079718bb28286d7a3c9dc27155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1cf68e58170c786a6e750fdc600046156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43e5ca51daeef6b2dff1cc6a948514157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735d351e1adc0ec542e282dd9ee75c2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c6ee2a58305baae5b2c25130a15d8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967134c3cdc178fdfe711eed2082b3de160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad74ea25c16708b592327803d0d3429161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f891f0a3f9a682556dd8308fa4ef4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4405372c68a729f79e77e65e02d36163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5dfcd85abd08bf66cbee71cdc1052164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad3c4b8c7819a8f564931b690caea8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c046827918feeb0bc739d9048174752166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244781d7931905bac58f529e84107c3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3d423e602f3fad97aba95c2257871168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf3b18e968dbc962c114448bf95c2f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12dc6df567004120795e2d9614b82b2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dbbde98bdb246862f9ca93891763aa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de769840d09cbf2f6d0d01667da68f9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5f58c821b166cc8d1f1f6f9b17087173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456e742deb9a27db635eb8cb126f072174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3e22b3ad35007d598d96df824a3cf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298aad6ba80848effdc4e28cd1f16c17176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39faf6188cf092ba6cfaef64ae1efdd6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b494c78ede3ae2505fc65624653b1e7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33333ef511dcdc27a0e98db4c90c494179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352fd41253b7bedfb9195fcc72bcaca180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8c63630cb17151b80fa4110b3ca6e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975968813e3a2443f32ce31826ed259c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9bf0b9030f2a49ca555bd210a9467b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42117a006a47af718dc19cdbaa5570d1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236154092e48339513386510a0bc0b5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e494ab1baf8949751a6980450a8ac9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab5a08625b8b1805f06100a261c6d9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10343f27632b7ab65abcb23c153a08188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09ea691224e1e46496ac28649f0e66189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6bddd34b7b7c205bc542376469f35190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61321061f9ecded88bc1c28d5d81f28191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efeb991af1c3e484d5850ccc60f2221192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387eb641f09b0ba19a96705de5fb90c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5a751adc4ea159ac898b211971aa4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104034fd2b23fcfcfe51624ee89d5ad5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb481c61e01363e68cac916d5ff2fbac196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed77c98da9e749143fd9238ddaad08197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476f9d43e6598e1e9fa947a463253d0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4750d00ed8aa83907ce264eb1c7eb3c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609f3c37e5d14e82572deda863a0f39200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168eb16e4a37b810c1d73279f997e045201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb22f68b415dd031ab75fb28c749cbd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be70018cfd8ada97d309ab5da000faa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df3fd2385b24deca13f83ed5066e71204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e844c930877005b242e46256d6e7af10205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a907189017fecd18703a36287503f2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc003a634d9b923e810031c3600a0bd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c29509455251b8c4426f92b08f512208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba1e341137e83f0e193ae1a7a24063209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084c1ef6008aff8e9014a51a23db09a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9acb8cc5e1b4f67de911bd70950d074211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8d84fef10badf7fd832fa9cea9354212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08840c522d1dee45f44ccf8b87a74d6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eddcc2d1ed9e3372ee8a5a3f435853214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03bc360612e0df78ff7a41f7d77dc7a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5995971e838d87ba02ce1332a1bf99d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e8bf3def835509ab85745cf9abd88217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95fc2cf1bbafe57ba91cbcaabc3475218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1c16c6089193bf7a089dd5f01fdcb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4a0da7ee0c5e583bed3164edd45f4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d9a3c8926f612e6dd9b60e48f04cc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab9213640efb4bd17c2679b0b2b0e1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f03b8d8de674fcac9db9b3dff8cf7c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca47ddbb2242872673c35fea2516c78224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90efd55b6da6d57e85acec326ba52ab5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2711c27929bda8fe59454db55d576d9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a766a66816f616145aa1affa56e7951227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e58ae966d511c9906e1cc75b253d1b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea48418c4ba160a18b6074be4fb59a5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3b9cbbee7133f02bc83023c46f3aa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f29a04cbcf08b5f5d986f07e3b5085231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95514149c8200a86f25aea1632e94d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043b416e4d2b7c5846ab2840c7a03a7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a59b482e2a6dade50125d633508169234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010fd8b4f56b5b281097418878754f7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d210a23cc9cef2f670474389a80b9a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c961e208337802b69841115b471428e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e49c2e4368ff5b3e4cc72f2bad0f6e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd921f210c08d673d105ef041f49764239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ec1056423f17237f34d289476c28c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61bd70c53b7e69a22180e82eac736c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872b57b585116901453d16a419c49c3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778bbd8648d08c72cd1736453dacdc1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97af6d0cd2197f16e91c5d20995f2cb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27ca95d1b13f455d5c0ab3b86bbbbc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8a78924252fbeb229c025dd9b8a64246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c6350bb28c60c57b03b0347cc07f8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a2c7de1968380635b04b8fd1262e8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fdeab2fe02fca1928da84913647ee6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b473bc2ea9ea7079d30c3b6df7038f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1dd04bce21a2a923e435bb9f64e98b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6de74848deff0738b7cf265d29a7c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c088566cfb011f0be965b056b9ef6c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721fb92e70715a44089809552912d58254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550baf7f0dbcc68ad086bf79d77f5981255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be7c4b2d5eddbee1534b70a817a89a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d648414311409f7af98ce32cac712257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404dad936fa1eab05bb8f1e9fff4b19258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c4e195edccfcd5e14aa5ec3412905259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eeae8402d09415ad9af6986c6c9241260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b737561220e54002689a8dba502182f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7dba29a4b49002dab357b45df429bf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c22cd938fba426c2cbf884cec4ce5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29ffefa72842bd636de1bad4cd621a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399e2a25bf1c09e08dc2a3f29874c35265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212c56e19716098aae6babe27265497266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5475c71cc3409894f0cf340dc426fdd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295e957033f6cb5972a7644dcf9849f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f8a28bf8788390e64350b6a615a7c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabad412d5b55b26e89f00f564fb71cf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b07e69315c90b69ba5316a0b51c89271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d993070838b0089b6f9235c7e9ef4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6221f57235573ad8d6105735a72615a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3b4710aceef4cf352be159a10cace274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c123112084b146cbad5b9ea87c3cb3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e4c71aa4b408247790b75cafb4bc2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87ceb28adf16a2609e56026d891417277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18516591907ad86ca2da623477d57b33278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec173729d2698aca0f1a09228b4e5e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500604c05f2bcf3ebd9e01de226df00c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f61e3fd6aad353322adc3a842ab07281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d843043f84fa03bd633acd56195965282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24576b1ce3e5c2e6ece83be5d025aae283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c8cf7b8f7a07879b2a62519e72a1b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de05d49465c49cf7e47dcc6b812459a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c4d3247525764d9695d8b48df54e7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7aee75906ffd8168e33af85e6511ce287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a56746ed43ec9072230514cd46b195288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90c428b99afecf8fa2a92e9685bc85289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e636d25f9f9063c399911c385aa4fc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad73ca20a3fc31725f1bbc913f44a39291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ee4d68c3ab2272be61207fca4d4be292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fae9d51020b0474270d2d2455bf10d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c302273ca9bd74db2b90991c4981e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d683b64a2843cb9a99d511d9776e33295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261ea1572df87a591d0ce8c05e7f04f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693504179436a0bc9bd7d9f01cd1eb8c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d54efb6adf6b0e18eee7dda375e20e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774d8e06a4584c4ebc0d184d5fe7bc7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edcdc217d58e44bdaa4e600d4e09830300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188532b744a6b8ad3d36ebb1410a0dd7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232e7e08fadbdb6a558a3ba086afdad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff607e2d2c52bb137095488698d2cf2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c46b3caea57686322572d9524c811304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744e670e21f2f404e7c462c85d40fa7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d856336cdbe0162beff3da0a13db4aa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c1cc72e955d379d8fb2e5bc52e326307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b4e72e90d44fbb5abf6a54955e022308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7789bf6daf35b13a61589bca03667b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d294e1a9eb30c617522ccf409f13fdb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb85d64a2980361e2422f557bd449d4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fcee821fb0af14e352742c8dd9c143312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331d7f3749ac49638bad612059841b1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b45b83c8aa8cc7cd1426b1da55bf12314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca311ef63fa04d2f7342f4ed2e7aa9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16019baf0ec2f3bf6f7afcd344aeb6e8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3903601c6d373997dc1bfc8de1dee39317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf23093acbea03d607c3e2fa6a68e55318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600902818ac0fd8eb0b77eb5a3e754b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c65aecd7a8ac502c9a87b07e99c18e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d94e34b28b15a8346ef7a10abae2e5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591d4a6661099cb4954ce0fa8b7f415322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f585402f661f04dd0dbf93bc52ccb2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7361074f26588aea1e0bdfe3ac45a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb699821081a7c5b1bb5c38396e6828325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f120a2a79b3669581d54eae1aefe90326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf8755f317d59496ef7bba1095f40e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05896b87b48706f31519fb4a6804e87328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff065d4761fbf1b4c926c0b5d7144ff329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da166b49e9152823949c2aec447a5d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc278536514e760d068c6eda94d62d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e39988976fd9589fad618a0b99f7c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050e8a197e2caf052311ea46b7469a0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a15f56349904953d0de6515ebdeb7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec5da6d08b6548030330915b0b6d50335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad49933fc9c541e942a57e6d2a75d82336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e373e672aaee9f04225cd0cad6c3b9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f051c2887d4cf38afd32f32fafb3452338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6b841b42f4b2969acb9c34bc04fc1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280010edfdc8597968db7190801f3ba340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a13e73c8fddce573841a4cfb5cfdf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6047722646348aad909408c7f9d3c588342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750df09287705c1bce3c5bcd7d890ea5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef28e0e3538860aace90677e8d9dfdf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe0153a78587d8f26a67cc02c0a203345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49bfba7d6eaa3cf91d242b86fa77c0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e98ab8f651cc67ee274714df915b0e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485bdab8a0f7134cdeadb99c0689709348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e0590a207165b2c0f43e552c3ddf1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05cf90f7df51148058d1483e179ddb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69edd35977b1178153a607d553c28fc8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b721c1ae1cea5908ef32f51184102c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9eeb4fe524dea61835a99d8544193353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ed1b51f9147c8e75b95c4486b3576354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5393aeabfaf0526f98add79774878f1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13131fa3e08f55dd174ee94e080164d8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b236ca0a77bd603e14a250b39b652d3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4444f6eda3d2f5779fa66754bf6a428358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8da9aaebbdfcf8870d69c20030ec51359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15ddd4cf5539e56c1df6fed6bdefa6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37ed7d8b327de75ad63d5175006c17361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648d6774c2be5f0e3d2a5fdae83fba2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc546dec715d450528a5aa4a5d44e5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871df6532852b9b5db718815f29da600364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac1c9332e2b952e1d8aebdc25b2e77365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76bd49aee16c0bfdabd5bcb48ae5c39366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1445f79f6f54b995b0de2bc07514e0c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b56784e12a4700da9f383b09fe98f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780385e350c53092f9564aa624255ee369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5c26b5d80a2780aa24cbffd84a6b0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc989973aa6ef1353a923c9d2213ca371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57227ee361a67b46e89c51db2d6206a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012f365c2cbed011f9b2c939cc7098e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0636143e9b66a93a3828148f2ab3d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6b45608df1f17b6880255a150d631375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563ebc4c15d519c9c8f168fcb45fa41376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499c080a47ea473abf096397f2fcae8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e0ee349487fd70bd9f7bc92111468378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9834b87ba58b51c6d9496e81314b6e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb0c479636d475b64da2d54229ee5e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66992ad3028c09ed24bbb9e5eeb8dbca381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0cc6611291bd250720ba7b92f0ba7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f22550b06f9544dbbcfc09d232c325383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e9e811cfb9d60920f97bbf4d8eaaf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb91486355be7df3d1e6a203af704f3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23d1cb92c0eb75ae3122213232a277386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87d6650e51030ddd084a000bc5d828387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05047863d479935ced81970025f5cc07388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bdcaae85880c97fec408ee656fd1db389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75415b46cf0113935efbfb152d0de0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf0390e2ae4f40b284baf467bf5af7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a2dcb7cf490a7b14a6bd3c9a67de6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfac75d0d535c34fab0be9a3acff42e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1891d1e1298c6358f9aa560ba2bf9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf735cb391c15423cfe0f3952343580395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3c7ac2634d50353b86ed51286e226396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe62c118eb1215e06834e20bb6635d7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57b93e0365b0961eb957a4adf44e4f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff632af50c58ba3e2d844761f3374f06399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2752e8a5f54debbb88b20dd3215135400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc76d51cc01ae9b673ab568f0f0d04401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293b449dabd19351d3d7d1e9f170811402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8719a51cee331cd1c064f888659f6c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87adffc3ca9cac106a302f1a92e2fae404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d2058cfb6719009e3b12df25b15bc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11bff0908ec2a9bfe6a72c051e7f01e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004d5efd5531a818dd856e2cdfa70e8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce708222c68f3d9d2f7e755c76884255408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f43cc20fe02594a68e45b42e05ea61409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4213ad382fef489844a03bc96cc4c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d5a6f97ca4f30c1ac334f3db4c772411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b3b7efe5b837fc8b33a959691c6dc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb576a75554d79f84b78c0079bc7ce6d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3fc36ed1bced0eb8ce8df64e5d2a6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcbcf9bc153489aff633e03789a36f2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc237a73c23c1267aade5be2b8e7cc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ede8a5e5867920116f9965e723336417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e186b1697127d7208e4698e3edaff418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0317612ccbab0a7bb750620a457bf7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab0c6c724676c61e10e3c824ef64e4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01587828e88dc6e5934e4cab0bd217f4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3d2c73d258f5ab2b644e8e2409c1e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab2da7393f4abd0eade68ffaaf64b2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d406104209e5e6be03d0c1d4dea760424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb518bcd2d9a15f0c6c2c684c94fb033425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47003b963fb84c879a0deea606e84371426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b83d8d4efc3736283e9e90cf114e4b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e33f18f9f9c181b07ddfcf3c08d84428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38384c4693106c9202d768a76796c7b8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc0ea7af0229ac57998f3c67008d30430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f280bf35ed464f051679214dade82431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65266f3183a607cedaf9f9e75a4fbccc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2e63bab21cc69058b3a05e7df8cc8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf3878730009dec249780d5651e88d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d4260f371e2dbcef159da263841a9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6584a4c229dc980a6e84ee24a4f6398436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b304f2c0901131e4c0eec3ad5d7f2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6186d7e5116cec6d36f669bca9c3de5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d335cff67b58792601b710e2e1e93ad439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1f135f3f0c3eef2f60c98493583e3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f9bc0edfd8e1e2bcaf1675d6b5b1b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04348a37d34ca0649dfa734f61bd54442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee602e7aec6f24826cca252ea42bdb9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f2d08392d9dfeea3cfbeb1acea3b1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82bdf1dcdc65f4c9b3e73957a415ec445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b327da9567091d4a81aa59281077f38f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1c990a8dee5371189e7fa5fb781ba447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f129e1c1d0b540e4675c2e60c5b404448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54cad906fe5227197c6c1d4b8751e1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe69a3434bb971bb1cf47a25ceffac450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4e1f53e8e19bcddc27c48ab50b709451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130d8b4ca310ed0836d9701a772e65e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a40fa24d65203c43b81269ae64d3e7f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11edf58fe6e9ddcfa4233b8b51e6e00a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b427f996641a2f45eb1a1dcc77e5d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813c82999f7f212733f3c35a21482d4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1d918c5b5c0c24d755d0229695a53457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073ad83267d7d76c40ff38c01b9795a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe3f4b1aaa2f95488040bdaeb7fbe8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d788a769bab2d94ce8f1f99c3dc17460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604fd02ec20cbb44058a90441faae84d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef787355b640fed89c680caff551e0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd3c9d0bc9fcec0c7ae7c67b15c47e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14077d5cc86207f6ae81ae4ee795d47464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd3d535c779f628fa1aa851d47c59f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b69eb69b0ec532de358be4c9578f10466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfbfa72d026f852bca2f305e7de3300467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70c518e3b8efee23061e8af71dee92468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e8ae01c6e885b830b2563ae9cdedc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ac30f36931e890707b54e5777a920470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b052672df34cfd9e414a85f933818f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823d034b7382043e60b7980b572e1ca472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4ce66a86fa2862422aa25d1799eb6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9489f060efeafb5eb83e082f9c88c6c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8756c4d2dfed20f158c1321750a00475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba218640e7b50cca829cd7b33f3b06b1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2e3f0b34bf307df3f1ebe4f83bd8f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465baa0ca7794808562eaee5a15d5b6c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43222787c83ce7470afa00fbf52b2de4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc540eade37c5e8b2c50895dd5a9f9b4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7cbafebb4bc19109380087edbbde6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab96806853136d2d22b2c62004961f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a52fbd888466434bffa89c16eec60483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f94bbf0853ba1d4f0a1ccfbf327d9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da89207a032ddc86862cd77769b8a2e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d51809a0033dc0610d387298212ef486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b319cf73d5094450833bfbb90603676487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d641465a8883feca10ef8ae4f7d1b3a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b932128734ed80efcd687de8ce8ddc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9c7a8acd3520d1c6817c00f02768f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca67b66ec7eed7865e63f0244d23061491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf604e1b5cd877b5e1a93f1b01610f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6c0267614559e69bb3fa61a41a879493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c95c65fc0c9991e8ee0b38289796ef494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab9944f033ce13a7d5c81e3b28ee58495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31135c93e4ff71138d5f72d3de2f49496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07a3343559d072f4da1f7956a24015497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1e8eaceba4368007f8f9926a872cd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc227692640ddd63c979a1c9e986549499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4acdab5fd852d1c8799f2d786eea34500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aeb19077c525f7274b81ff0b3d44d3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f3ca4fc103454f9e3bbfff05b99cd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895eb941cc9a280d9bed4d9b8eff73dc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c2b64186e582504f25999f30a2c25504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc53220a76edf7809a8629e9bea9fb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7504b93757afafa196f298b66cf0de6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65f258affd4ce68ab36e88a8a50cb4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74aea181a1d6bc3f8df95bb6ce9508508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3f7a44252e015ea21e90d2cb989cb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c30de8024e11e4e8b11cb52e7ac3f4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e094a9019c18cf492bc5b70bc7c057a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6232d183b75fede0ca6380202ae78512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8801f325582af3b6f4649df1da231513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406286ac42ed9a323111ae2f95f8b92f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679049a7a50e1dc00c4ddbaf26fec1df515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5750c786a0a31a2acc37348c0f5b441516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577040417433ae397d37a868d65d300e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c4161615b50581903df6f37dd8ab3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9295974657a838a26b0f9259771d0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539b8e6299413971b93a29e22294304520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970d048a8f591a77e1edc09a877e4ab521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d369ade83298cbdd470f953c014862522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e3aed8fe12e5632bc9f2546801602523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7761ae282e6d6fa44c6fd1f2ed70234524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e16e44db67fe3c4057bc31fb1a54bd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399c81b172e02f183b8e347de9289be526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6acb36a451bb397d1289755d7925f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a2ea7b93f57da89e5ee73adc742ce528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6ff69cbf88b9848e0f7fc385ceaf7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71208ad8ada4b68af91e4f74f89c9737530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2dd3622dbe51ea1b39bbd5112d2cf9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77121f57f99d8ed58f17e5fa9bd3145c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432a80461b13dcc0e2c17d030c23354533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969429ef24648e9ceaa5d8f5c5b89cf3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4cc55acd5b98a1c45ed3e3e350cecd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042545ad8e6992fa10b09c9862d6d1c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf0267a4cd1287c442d00750ec4612537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f600ba69a8ff33c395fe6257ad9a09538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e8eb0aa9e5fdc5c54168f4a63c6ddf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f6f7c784234e26b5c32076213ec95540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9712606b342b96df35d2eec412ecba541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d6dfb6ae1850e816861c1d4bafacc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc7425abf87665d7f8c4ee91bee732543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478733935f1277903113b30dcccf213d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3308ad95438ac4e6d55bfd84e51bcca545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283e23a6bc9984b197149a840fb1ea7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1ba06415efd4e1b12b6cc455abd21547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e0b890d24b1581eefac1da9eac5ea548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a32b1dd371d98e67278bf95131a9fa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f54ff4f07df7edc4ac9e834e91ef1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547751d0f80f348fdebf546847c23c6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c9011f8e43987bac34806d8a3576b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a70e58431b6f19e47987f8c5f89d0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8e61a0ef2191903a97f6bd4ad0e5a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e4164a41a8e647ccc54237cafa020555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718559e2001198ded5ec4f1b3bcf19ff556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc457ad94b290e19f0948a9cf64b0e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc75af0a2c9c0ddee5012e71447cfa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f09d8048b671b8013ea9dca64d8f8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d15a26f12d2ec05a4f28f0d258caf3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51353a23857e44cba578abbb1bf55a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80673c17366b304fb6f7eb8689dc5773562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7460ff0813e7205fefc57939a49e8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db31a82e8ff07df86c0583e7da05b9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ce995adacfb671fb52d1aaa4540a4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c79e7eaaf3299fce935fd7bb30c891566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ac41f0be296aac5ff805815c5f540567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b6b93770a0ddbd0fc7dbf665b3850568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ea9d74b50cb08caf8e1043ae2c22c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748a99bee893ccb60e5e4874d700f8e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be0ad3c8ffd75d4ea02ebc96f2b0c0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af43806eb025ff43aa90184f1ef07b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076470e2f45881f3f0947e661794752573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851501e0f57807596a7dc21e8951d0f7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e367c557e52b60d105aba82b3267445575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d40121ceb6929e2d17f80618c3cb5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29c1b7c6c091593c55861855fd43b4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b67421fca863e343af75abc61f7e9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5936e9174eb05a6ea6889c5951be4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb98417c5a3ff23b5ab0530f8b3ee79580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87895539210027b03a52334083127f8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd98417ee4ad7af9dc944cc5b03841582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613b27f3ad9bada5ede03f74c287294583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160855ffebe8c02743c16de8108fbef584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe99f85a67b952aa8c7272e4192b04585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62961b4270efc35db91a01fa6ea96ee5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e863f573a11f7011fd98add020cea0a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ba7488f691638fbd4b27f947a994b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49a15b47e7cff0278ef24bd9039714589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9b5a0b589e6829669ab2e481879a3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2420344e25f4e5efacff9674fa0334d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012aeedcb494153d211f2d96aa7fd204592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd645aa29409922f70dfc8fac3d0c4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184704327616e52dc3d265d38a1756a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b319136fff306e84ca1972162243d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf128ba6f9c4deb00d26eefc429a411596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a1a76488489392838d16dcb5d0afe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a17e283ec47752211e8c624af2b2d7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516a642df312053b62a44e13233b1c1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0b7117e4be32983eba0477a84acc6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a776898fa0d89f9e914a0ec2f41b660601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c39454c78ecea9bf60063d28338a4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03af07746ea694100c5b7f4aecd2671603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbaf597b21e6183655c9913eae90953604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f67d59f146ee262c446afefb084b5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0f68349922543e76656753a301702606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc53fed1c88d9eda105aca10e547fba607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e2ddc652d115006a97f21b87c6069608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7dad1eaf1bf735ff24bc20467e50cf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f370e32e2ec1988318e7d02a27ade5a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a9d1bf4c6ed58129bda27f22b9716611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcddac3765169c10b48ae9786059ab1e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1fed6d7f63febc6a1eeae2845422f0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159bb81ae4ba8d64a5d576bad1872d4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea0cd38cc82ebfd98a44d66c3861db615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a476c92d59d534bcaefc0c64b18b92616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa9f2eab74b1fe00b2f4aa771cd7a9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c578e630cffc0f4f06c0387813b6ed618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096f33cc135d66b4cb0574887307fb7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8644f8335aba5dcc7ef31b126dc4f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142686f1f5aa06b8d40c8ba93443d5c8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56131b4544508facf4e42dfebdf0a1ea622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2adc0a6c237e873ee10d4932a064e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464b9053c22a20fb1b89bca40dc8262624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a43b7e6782e02af4662ab96c417c3b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf476b30ee02987f5679e7294042ebea626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29e4e18bd0612e28988b590a6b6cf6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58158a0bd4cb66309522f56d628907c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d54759176a0510312d555daf4674a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3839ff038e480f4e2aa20d888db6e1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054bba5967eb32ff261043b7bf50623631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a662fed53f11ee8201f53f7189ad68d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2ae6d5bb053f0fd074febb9158a7a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ff0e855f3bbbf0833efce30978f6a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6d3508425803541e3cc51fd6f67a4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3b29f975401430463a4050340c80e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4187667dbd01a3a9e2ab614cff0611637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd37d6d4d2f23448949932e2d918fd4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3062e3b758d24079d0d057bea056aa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453e76d7c264f27bae9f532b6b6da76640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2ed55ad80262edf90e5b2042025b0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3bad5fd2e6ed98e29fb22a3895d8d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c8889a4369e806ad9f38a8bd9e510643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c8e5ecac26c543332628ddd87a469644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fde6ff6296eb64b0e439ed0f4beff2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051374610246d4deb75b0174a4218bc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe3185bc0beb60491743fefed41ac2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680235d678b96b66a3b3286bdab05aed648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4aa206b6c9e7fd7be78de870f3d75649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52820035de00a94e8ef6352f14b882bb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd9a094a56649367e192497357db23651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3a294fc27a6defa13f7144078b65b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ca2acf42d2ebeeac2a0ac68f49ff2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350a58575b06610097270c37e575ae4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e7b0ae3ec9c791d23b69ea6266322655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c88f2cc5c1cb0481486f720a52046656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25934a98d6dffe758b28b25ec2f0cec657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5db6cc075ea4f55003d3a3d7ad144658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f8b6bb2f2d6491d7f879c41a64966659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7faa1d2af2b248783dbe094fc25da8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1a261b89b050a651158bf55e4c381661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92ca12d5933fd956028a6026cad3c2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710cd705e75e7308ddd72c1f0bb0dae4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfecdfb329a3d4527efd48c07284821664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8d357c978158b577583f092bbaae0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382200215020cda895de8dcb9c007654666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc1f493b8b298168c1a99493df1de4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f034534a9d335938543f51ca7d90c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d68113e76160f765ecadaf369e133669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8dce57be658f1f288452c13f96ea1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e3a8f82c701dcf41312e9b82e2688671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5f44f6fc0dd98d8e70077c7645fcf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9945fd96ec879f415e9a10ada5a98673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76c427c8637612fb92319a9e051cb2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290095a62e0dc1b6bd9ef0d71f5987e7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb98feb97a6dc594472a2b644ec60a1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7920cc20a3cac810d7b89a2a4191553677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc3407b1bd06a2c8b4ac5871b09dad678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6f729e4087546b33cebd71e297a63679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda977c197750dfab8045e68ac01982680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9a2def312cfb2eac2246f0e7113d9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e0e6f15bfe23b5fa928ad903ee9a6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2a62e0e148f1ba8352d1a01fccd1b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196dc3999548e317e1b0732c20508c7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a497c8272621dd0d31a4707155db80685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c6a1346d0275588417482cf17b24f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493ee75355cf4727ac90a0c88db54bd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831cbb4c1f50e63f694a8012083a720688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9eb5d22bff69ddcc0c7697ff0418f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06768b814f7dc721efea4ce30db41a0c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74093ba1c5a6b2ec17ba80ad14c1a4ea691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88691f2002f28d9ea697e0a58f88955692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57f8b716474f3d78fbc3bbe33f188d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ec94ecf2ae9d1140cc749166b0546694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb9a8dda237c5bf8d5ee6acd2231cd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa2e39adbb704c806f4259559021b7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c7bb21dafa54cd9948befbd3f8033697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b9edcd57bfd2c330857dda5a04ec3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0e93655659b0803ac7f9f5ee46760699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c13b954699cdd12d9363d6bfc5058700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562efd7f9599f0823cbb1bab1a36e66701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3cbe1b97d8715ca688fa89cd4eeb65702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ff866f1205b6a6889477c4a9900c6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33ac567c5eaa30d724e4a59e00555f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353d8daaccb8c7c4e3dad11d0043463705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df74f614e600c67462c575b1522928706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4de31c63d74ae6fd954a07c733700b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ca505e8ab558dd2eea1eb1527f6ea708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c0efabe150ebc440bcb1b3949d4e3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b0314ac32f2c01e51f7b4d6c6cd84710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ff6edbf65f52b2a3fb740f34603d8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b61b142c78ed827c2ac7ad0eae5510712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db888bf42b97a474ed8d61d9415a49e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522f2bf995669a0795f96b4aac735d9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633e8252aed7f482a6dc069a0e651e4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0499a643cdb119a5ee5fdbe4d7f05716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb52a0d6034338fcf8f72dd3ba622c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f2a7959042379f02328fdf034b4ef718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e624166818a1ce82bfdda7e2f4508719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09114c4d4bee0db96f00f692224b265720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f327e95cb808220ad4f65ca8e227622721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8c6c4302cb3dd91fb7adbafa10123722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a30ec717f54a4866854032bea76f7c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238e08818ee7d87474e7f51820ff8cc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c27b4d0ffce32b6cc91390f02a4c16725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28566d03bd46e04c9247c3a932bc5e09726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a6912c15bdf62f627b91a2870f2a0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf06e4cfaa7eff5f354bc831015d971728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a01fb5b9e77d29baab7568680edce729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e4cd0078b8cceb6f440673df61d7d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54caac733c5fcfda94f5ac25482e8b0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e16b7651115757a8c7194c96241b5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e54cfc0f31a843ab742f08bf27fa39733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86f932a1e0893a180909770b76f0e9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b65951cf819dd73889ea03ac62cad3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1ad8124f8fb83cb2199411c0d158b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd6f222e81f943f010446948c9e57b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ecb22950ecfc3f0f7a55519d29dda738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a149abc6c85013ffdf71aaadb6d982739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b542e9d3fc2e165ba267f1b694b443740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325266c39ae67e92c3b89000126a5da741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399ef5e5583e99af6aa87cede1af562742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344ec1abc7e208c9df24cd56b08fd27743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb06e6e9d9728980dd92ce289ce8d98744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f059a732502b1fc5fd68fcee69888745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa07adfd0bdd059dce6798c03de87b6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4b3021318a3ce804a638d8d8eb203747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ff364043444d31999ef5d16d6ed6d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775e61cc9658a9b8897ae44c5209181749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5e80e9343f868bf6821b63f7304f6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139ef8fd747472524ec33785f195ad2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4fca0b331597a5fe82f997a1fa5ae6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f76aa0672e3904c72c0dd559461cec753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ddbe578621fcca8ce68d6a143ee1d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365e6208f97fa37af6159e94b6e8690755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd9b9aef66ff9117af4cbd19bda84b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66c328c765756f6cecd78d1ea42613757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33e517426ea8d385ef37d5f5d22aa0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d3ae1c04d2bb5f386b38bd6007894759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac8875205f36ac6888f5cfcdeae98a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb772e6506cc5d359db161d3116fc62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b03b0fa68e84e7ca54eca83569ec73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53bea927685b709703d569a2c045cf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35938abe33b8b86ca540a211d2098555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceac6de3d3e91bfc760240f2e266c796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6096170c39591a9d76a5679ead4b927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e88501bb05f8d5da48c3c6040e172b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e5023c247b9085d9c430eb88197089.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19b5329055f8060806cdadb5c78d4e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7f4b334d169a7eb953000f10e68fe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a68945d9e9c8e11570e328e01123112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ac1476595017538e401829a724cd813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f56bda7b7c35a29ccb2593b71f62614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae456291546f9f88b634d9376913480415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855514ac92d6def22566e1d363b8a7916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a79939b5e44e629f02ee5d76fbee7717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8788087f4c95a03ebe7d2fcf3e56018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a420e8fb0f96bb3a00a670cf777a019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5726226e6efcb9d7e9e43e1f3b047f920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2cb0142f9f6d5325d0968cc7f6d6621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eda10b03cc0a0cd5f56efcaec9799622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8454b68659483ad040a1b10e7edcf4e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f2f1edede3ec980ab245e8a76612f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12678eadf4b2c0966f474002559481525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfdf7e981c58e62e25b1239ecd821e826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e3fa6bd1519261bae03836d5ef24727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8f48e5c1d23f5891c55e103f2674828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf23095e4b59dcadab89e5d1b40c89f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30fec2652d0e0888783222c4e2ac00d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994a193c7e0887cd8289413c4e61e1331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae38b3db19c9f32d78a895bdc8cc03432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a7a35057822d808fe659541970d7c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ea9d5728e95140a7b800f68ebd84d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fbf8b9062747612fa50450cbbb398a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f24e1776245ddba70f1ffe10fc40136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264319394f1e4b31d2a0923f4770de437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08aba78caacb7f1524aa875204148e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcffcfd481880da0daaf7bf13f619ce639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f40315b0dd9e26b91ad5a21e4f91ab40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa9e608ca14506ed89fa6c164d259641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34ee0d4dfd4935f3a9a430266f00f942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10672b4f8847877f25bb529acca05a943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad3e6de7052d5a39249b759953ab4044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d04f12d9817b0f8bfc3fb903255e145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d757bedc976722a23c4dc4f9b5fac6046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0ddc16fea91dbdb034f287233403847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad91f94519b46418b15babcf95a1e148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d150221ceed75e4546869218bd847a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd13abf0840866c2a83886343ae56f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5665db66959f13bfe97d325ce57653151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e04669355c3309ea2847ec13d479e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6791b08ee70353d5eb2f6095349ba053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41912db3d99e33e5436be7a254daa53754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc625ca45a4ec8164cca10f5c7d18fc455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c116e92aa3e2842e094248d86a9a6c856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335a3b242a9a4457a5af07a12f165d157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061bc68082e5717da140d30bbc6a52b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6ef61a437a463ccdce5c200fb5cf759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f206d89915af6335caa1ec78fa41660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5eab73a3da22b2094ccf3f6e5717961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91156036b9b79b38d1e5c21b5921339862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31724e987f3855020e81c94f9a84c15f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8f8bfd1c34f004140030b81932aca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d9e25699291dadcc90aa8d10d80fa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8877c5e4a0e18db4c5060eefc324c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea4cb387baed9f27bb1c826f5808ce67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e15b2efbeca39eeae9adce8356c0168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048064c21f05cc232c53765e333863e869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca63d622d4119a0087eb8daa8ef54c370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda90baa524e1984124a4c2c83f83d871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee268a505804f1bc03b371d3a03471c472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51745e7ee46af47cbcfcdd00d8a1d2673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164076ccb6ccae8bdbbf64f0b1ee0ac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632995ca1b7e0fb6a64dcaf7fb49f2875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3364010583cc37322674842f9870b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962e0840b03f50b40e164ca4aad83ae77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765d358faace546aed9cc5217bad69878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3acc0f9319557001000d58d58805f3e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b678aa602cf74d5f6ff1d13e940b880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1be67c83e8b83dc089a8506bcc10181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9defd480c6d493812c3346e93d49e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93748fad7f14ecdbc38180f2008a4f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79a4be8b0e81125f4ada55bfd2e2e284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469263d74e9c74aab165ea621f79672e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22599ca6a3f60c2e50b8b339ba6f6a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf595147608832786aea047351554da87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee00f467a5c2af69d1939ee9c9911188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2bc9027bbae8cdf4154ec4f1c4103c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfcbf41087c72ed2cf859dbe9f58d2990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91ed384ca7c23401b78eb53c2da1c891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e58565cabd17e40ab01deea143eaa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697887d87d2c543e1e59f71064c4d1693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47eb3ca7d21d44d7ce1d0e2dd5172f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac2494a77ea9a3070f49be52e330c795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04734cb7dbd809d2ad948a5798782ca96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe5430f8cf1b12d3678c2b75cbf1cc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b11eb323414c8b6d5617a1fb9b60a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41ac9cce20c86918d2ce0c7710ec4699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef026a98963e9947e52b2cb822273bf1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d255f3e0052a5db8b6377949f1549b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f7ae99e3e4640f1f77a5920b9b5aa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a477ef1bf7d624181abebbd6f939040103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57407a9fd1a9490181dfdcc6b9c1dbb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae758eebd2ba18f17310af173223b3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7fbfe31e86839640b016b246fcfdd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424a12843a2b2db2ebb289a60029722107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da228e184ba46c789cdbdfe38bf18a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c373266c54622aca7d01e970311f2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5acfddf8ece74012b290ef491004604110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792caa53c61bffd0c74c32f1ebf851c9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be6e9a0b29e574924a5ea245e56cbe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68cb9eb279cff8e3dd1161112f86b0f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ff033212011f3af9f936bd80aca0b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c2da2bd1432579bce29056141fb43115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e78bcaa4caf705b71a92a33a02e95e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b29dc44d9b4d2058373473f8a72137117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa13f79c3fd334b6f728a08047fd93a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ad2d32e6a24c4ea3aac993a61e5fb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b2e28479a035f8a58a44068c97d61120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae4d923eee5d202982f8bc7ada6ca4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a630f37ae8e73ce4bb9b8576fb0b02122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a931c2c14b3fab2500888003b5e364123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773a1cff63220ee593883a5894428c4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f4fa0a05eb1cae6fe68f662bdc30c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4aca01a3f281c465c7bc0edb59fc43126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346648233afa6a921c6d1c48e0b3596d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800325beeb2f578a8557dccd9526c9e4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4192a131905ad3ac8d81a86a6e1413129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f605984f40d25b0075d614f34abd65130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64e4d80f2a4a7e277cb698194f2d10131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795438f4cf66de67c4cf6249b1b9150132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53edacb8816e94d165efe10c2054d865133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5609e394215ec1ed205cc51284a636134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ced3757382a3c35dcb7a84bd36147b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1211adc90decf68332b59ce76ad17cf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6f5fb8aaf9011aa0eb0fc9d4c524c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5e5c3a54798a87f06e2f72cce6f57138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed46e069ffe1ef08efc9f5257a537e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb7b85bc50121e6805c6ab262227fa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50258de17e4e877511978ca9274f71141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ade7080885c7dd525b4e471002952142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcfa7cb4425163fdd9ba11c964c2a0b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d073210079e93fb77348036ac1da02144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688429a248ab371c1a47123f876f9d18145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db61858b4ff574963c8a72956d9c56146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04234748565887746409afe630ee405f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ca766c94acf52505789c5b835c01c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa680db2112137c53f7ccb49ca30b6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8fca809a1cef18ebb27b1851997cb9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf99543b816257754057a239936fda4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e944d352f5b8cac975606f1f64b2e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a3474fb6ed2d21cb825e8773d05e7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fadd21f1ace1a767480f27b76dd1d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358b2f7d0ad3a99076c6bde6152a3b4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c7082fdc40a3c5c7ed1034da9ee18156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c28d568bdfb9d9bf66d0ff9b9f31e3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf78c63c8cc6a850b1d240bcff5ae3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf6d67f2e09b3c50adbd6a2a36f276159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ccd50647a15b71844f71d5ddd86ab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff6b238a8cd21612f862e8079fbdce161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e983e929456894e01ebac78d7fec8b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e674303e5af211f09a30227856ea601163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd2af9e83d64e3333021595c3c22a8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d4003c625c807ee1926fd53c04640165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8b1965a696fc5a6e79672f5a7df92166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0a054217a41407e977441d866bd48167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d77e69c3585875d8415ef3ad44472168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65a9eeafaf69208401ffbd92a06ed0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae2ae0cd98473915b0dff004cbda11170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be9bc65567e4ae03ac57a7f4fed021171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ab179508db207e83763109af84654172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bade9951d2c4d0009877126e5d6272173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8361bf6e3d597ed28eb03c309972492174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dbf03e1ba532b0905fd1a3f530f2cf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da9999d581974670592ec56ac023d0b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673cce755570c68657d127a586e9f5dd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae3a26c384c02df604bc325e94251d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b09233aad25e946f70024113dafd8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51b2fd1eac94fa94eae56cf714d2d0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966fb14ea361b78144b3d16ced6f5768181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6b4671b90b2bb4eba71714e9bddf1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed40c8c7e0a666cde7fc62a72ef2c85183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904aacdd9ac84bdc9967219e8b85b741184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8c91c9cb85dc66c1430adea46ed29185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104fc49de083a966cea4d12008bffc4a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae32c5c928328a465faa4efadd13b15187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4964f3c0df6bd89d9eb35b96d31e83188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696ba853b4a82b2765bf8dd0a4c3370189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7b7bb3c4f722fdc603db8ce04367d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a4c0ed6edf8c5136bc5d980d515fa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945f25d6b341f0e0e67d1bcd07da78f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560caec3636ca45ece6417af0dc4e106193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3133fbbc325fe8297deca13bc55180194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61456dec56dd18fde1585aac93f89a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7d22cf2c51da4216a3bf323cd420a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231d119507198b2e74c18ee00ccf574197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab946ce032a6551abeb7dfd533ac05b9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b60652c7187b0742bd83489f5519a5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988b32a8308cf186a79ecbce528bf5e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a9a248d4e448a76f54a58a182f8c7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345dac014a5a597fc0f8d9d7a65486ad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7988bed1bfd71884b094afd808ab7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719714a8de4ced6eb674470295fce03e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a74428d0f79378ddedac0f3a4663ec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b533ec61b1bf3eb138b7d6488abffe9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56d83bdd342d770b61372408cba7f4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3fafa30729319d9319324c2b79458208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a182aa99b4dd1e6a8f7cb9e1f038e11209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d972950cc020853d92403050b696bb5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07651dadeaa97de839918cf65ca423211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c581651d7c093ef5283d2d7b50475212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7555b77c7c2c4562e05905a25d8be23213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7435ef56f8e8912fcd2c1788f6755e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274002ab14752e517b6813f85bfd8c4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0d828fb6ffbf6d92af0148604bf89216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5cdf01699a0dbf15063cbac875a396217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20b759a95b1c342610cfc2ddeaca27218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12fe73de42468513b623ce676bd9b90219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89ac3fee97f844bb4fcab891e2221e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e09384742bc52164b1bfff2a0b4543221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0806c8b340ef1bbaaa9f629117b29222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88e56938b8fc883f007e3ab932dbd5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d150a92b485aaf4f8ec4e82c342e32224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be58023b4c13480e8116bc2a1a7a73c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b2c12f4cc77b9fd77d152351a038c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb54f5d39713a544f983a0eaf8bfaca227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec00f1f477e12ad4b63811537fab3e9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231219573b2ea92fe1b6970a4a7f08f9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1fe99a020a1da2ae441e9c9982e467230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cbe1458881eee370ca5671b4352adb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6783b044400819047791f9ca67111ea232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5076266a99264fbf9227f952bae2c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a0b58b5cab207ae9213703f4b3be4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3bb6e48ce070e87543d0994570f1c3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799fd49f33082247a705bf9573af99e2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e095bafd71e636a511531eb70e47c9c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff0a45b6087e602c94504a92abc194238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb71411a2f9491736fb519cac65252239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab28c9d7bb89e31ff63e574951c033240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ca8710af398abacc251b8815a0bab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5df4ec855a82b33ddd47076d7179b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228899bc245fa53542f32fc2cf3d7ac243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e65f041eba44658740ce14b73479d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf770166e790489e85fe11863cf84937245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96a23dc1fa7ec3bec08a41fa801e1e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f064eb03ce73fdf18706dbe75cb44247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dcfde3bd61acba6bb1da2e5e24255b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87e51d02171c7945a12a7053f8c802249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca8023767392ac1cdbd4cad27a1721250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703598e284305fd3e5a668b8944c49b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59790e34b2f30d62c6a18c354a6196e1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e67c20fbba02b5532b1b19fb0854e2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3556401aa03ff8fc74ec4b33012e9d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d55f06bced4f9b81c6b65df2d71afd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557514e69df67e738e971f9f26be9041256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92eef552453c49909ad3855e59c8785257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3b9859af550d78813ab40c1038ce1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428915774bc902919a36017b683fa1a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791bb8ba4677fa7d7849de4a068d2b7b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9c5f15a6017d52e0b53f48ca6ed41261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c98e31afd7806c3aa82c83432f1749262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde5d6bcccbd327b5cd58ed4d688c65263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5324c4b0a44fecfdf83253f30117fb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3496081fda525043539eda455612ae265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27314c1c34ef46d2330021834f8129e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e63ac7bd7384e0f2f542f21fce540267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6ae6d98e8619e25b7af719d5a8c48268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe715abfad4935c3cf96229d2df0ac269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115bf8033cc1266c589ce538d463087270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1e125a7a0eb571a8be7ba4c420c4e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003ac62a1dd2dc02ae3bbb47fb6ebb7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d5bfbb2014d65eb332468a7bf6435273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896cc9aee72754cdc1bfcbcc7d10a5c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea2202170c2ff0709953eb52258ed2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db01ded5c02f9c10df15beddc7f0c6e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72aff51d654e38209f01ab257f78603277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583dbbed6ddc5b3c82fb0a17658e150c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3b8db68936e3f4c29c5574b5033f7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fda59ecb7ae6b9d60d149af5f8383a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab681d85d00ef258e4ef3526777bbea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d08ed8ae8e254f77f235eca70d562d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd4dd0d375ef0852cac209cfff1cb7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c204a452d80ea1366a8141330c833284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94de895451eaa6693ba2e592697e6b3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e7e20bc8c83fc1ac27126bbc2c88b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458f7b0c4d58510940c953071a0f3fa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c493a1341289b3e726f99bb0f3fb783288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02613f81e669757c310e68f3a4a2c275289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e8dc622162a1054cba6ae4fa2f96d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726dab01e928de1870e2ea4f3dbd36a9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c17a706044e5579e672604129cbe156292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb95b0316e687a8b88d0c2ec3284d3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f8db3e94b9c73822b1f576a97c333294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3d5868ba703fd15e99a61d2c00e1a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9667e46c13f0729639dcda472d3633296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd824b96ee57bdedb0626032fa209d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688bb999fdf4d55328ee065f3d4a0385298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29a2f42ba57122f73fd43685a2cd38299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192055078f73411cc64349194749622300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef6967432d7ef82e03ec9e78ef1b70301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac26d4653758b5d54764862dfa78dda302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9600ff31560aac069dd41ef300b13303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33911ba1b9a8e1e62960ed7605fb08b2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f051381829e75c0d828937208e2c88f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6454994a3c762cceae0b426eeb40d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5170da2a9a261e280f34f47587706307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7473458959008b048358584e532763308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c4c23d2f9a4a6a932033696b751e3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a0c6a29e9c9e3102d4bc6c96ac1e1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f7685bd692f2112f4b5f80c7af143311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f222a1d1d465629f4c9038052b5861312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ba51a228a718b59c11edf67ce24c8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979f138360eabcc2b00e719c8b489fd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f582fb6ffb5b149c5e55748425a15315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b097c2c908ec029c02d60401f5b7129b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6e12a07557e2730c939d066437224317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37388432af43d1a2cee05035153d281f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44fd771f36f6c408ebd8e6ebdc7bb4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29137b931fff6036a689701e7fba73320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49c3b18432dc0a9e917c19b8e3c71d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc854f257180e0be64d36d09cf8116322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c2fd64192fc19ab1dc14aa71febea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8ea8ef29b68df3a56bc444ebb055f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a221ad85e5a6aba8ad6a20e366ad73325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc801b1f369e7ad25549c5bacdad2e1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d98bad8b56876a9cd0d8f524341dd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894f567cc7891bf1f8e9a57841c55e5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9a46516b6d39f001c798fe9a2249b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd568d695c28e04595ef271b421492e9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786305cbfd35cd1e0f210555cb458ec331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46337d87999d4175ba95e3466ff23c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d5570462287a1c260f75ea2a54e32333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf952c321067add595b8569908f84c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d767b63febbe5a13c686ca42af656335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07965f6141dd45de63439bbb63a5dbcd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4cd2a8fbf8d76333b17f693ef5af2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dcffa7cfe4d0cbb443193855952f55338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24dce24ac35a326e509aa25bd9b86b8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219db2b90a2411b313131e76860f249340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796fe414b81a7c1e58df23c80ebd1ca341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7bda4dce7d36bf04684d353a40a215342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d501333e8abff37c191dbb3a9c812343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ac721d65bb53976a9cf3c90ffacbd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb137a7a297916eb7cae238ad3951a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfbfc853e8bd91537921e47e939aaa5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552179c6d9c4ab4d4841152674f741f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9436a1b40ae0ad9f25f67880d59bc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a37619e3860f68aa9ab036b5ffebc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd95b7350fca43d27c73f33873643c7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b93a7c160c331402717a54614d3215351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98918dbca489dc17c0b3d7fc6e3724d9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a0b94a5f1579eb6c8afd5e8c1b9d7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cfc0c4033f995761bcd74fa07df311354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0e3a42ec3b9a6aa285587cba8e710355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf396df732cc21e8f74d68c0daea7b81356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861b818fd07a0ae78d12c8b85c5466d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d6a282376b31931d30691aad82b7b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bce0857e990b90c13bea1ca9d50672359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca413da051b2bc5c49f1dfe1b9d841360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe8057903905e72faaa067f52fd1e0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a764b204a93ce215ff1e165c720dd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a78356ef4e0a2631780f05ef2cb53363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8911bb665358862b6c12fed3d9940364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be14a516c85c59936963746d4546e5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1855563b857d8b8c93b7c50a7b1602366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da369a45b391944ff3380200d7b05775367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4bac6d64d9ff2591dc0e59caa5eb5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d3e3eb3944022ec295c85ebfb9163369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0ba67a9237fa955180f98aee9658f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeaeeb17d7f7b6fb8633dd9cfcd4afb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269317dd66c772d988ea7bf3c6031949372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c27b2ef603f9c271dfaab7b53a6720373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217db0d536311f9d48308d136ac151a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff04398d88ee6e045d4a0e3b0eb493375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c88beb05a15111e036f39a8b58ac5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0382cf651288a325eb70ea1d6744e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df935774ed8a0a4a5275672543ca27c5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705c41991a075dbbe5692a0bfef87e0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a5a199e4c518ba095dfac84befa12380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89c9cad97ee492165e0e596ca1f0d0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1fda556b89f851c260f626bd7926f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd37414d8832d8f3c515c15d98861a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8fe86ebc7f69c2a30243eb9914357a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76f94fd15772449998c02e698a8889385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e984594dccd9b64b2ffdfbb4ae4da38386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b66562cae512d6f29459bf1a6df33b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca889f36010edd48f3700743db4fe818388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4c96029aa142dea78bc80760f1eee389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b227e0d4df7b4ba6f5df91867ce999390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c7f2c9e25c88f2b049ec4b54fee03391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266797c9f4616e9bcf3d458fe04b618392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0b84f5f943faa633bcfaeac4ea847393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437100680609fc68dc5cf25f09593b7d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58bbc454c55522a32cdf2924cba53c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13aa1a4e9fada2a1008afd70cbb9aff396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74104fae8f4d473352fb1f647a8947397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100f9c2a39083a95eeafb31e80082f3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab73f3cab082df82b93d4a5065a55d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e6ebed85abd49a6a5007bd4093fe1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd498dcb01cdb7b1100a5e7c6a2ca4e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34314de8825a2bc3605b4eec9a8938402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca664b482ccacb2357a21b28827cc8aa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8a96914d8e95135cb8170def197ad404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe32b813971cf98b314ec480ac0824f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1657faa9d8c0807ad29830ba67b6ba406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322354b69b43b72e08f883b971ea250407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5d8db7d9ad63451e839bf526b2405408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603e33556df41407c54f2705eac2c40409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e65fbe3d0dad757590baa2582cf1b0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f086ff68c72feb8ef98ee0727fb0577411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97381e1de5ee90348cd2cbf750069d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80713926870fa05c4a0e9a85e6d145413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca439b48e60b35c819a794893299547e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700562d5687ae889e6d0ccbd87fcbefa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888c33b7b0a0dbd131796669ae00e2c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93448543119fc69dc97b11dc1e6528a1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891178540f5767374d6ebdf21e9d3a0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532b77e6c5a2df668d21dc93e6884a0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589482b2c5ad3a8a24aebbab537fc9e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30bbc1d266dea298338b3b481e5e6b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8990b0f310fb89e3f5092c587dc6f7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc288e089ac8b939612eda6c1ac884423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c28ee32e107c4d31957cf8338f42d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a834b5b14a208e2c57456e4332b58425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6e565b8315145824ce1764cc346fd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c80925410c78321e9ccaf331bae481427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9773f4aeac6bc4f2a3fe0ea8664fb7b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e82d1b98dba5499f0b2c9aace63d8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4dcfd691a34da4c667b0f8519a930430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7111babdad4cb0edabb962db253685431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb0342086cf65979b310d6f61370b9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082d0227ddfdea2a1f7ee14243ca59e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5956b4c3401f90d721befa5e78b4a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0695cc3d6db7dd831e75dda27c283e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6dc149058ed3d665fa6980a2bcf06436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1aabd2720f450e7502ac46512db0c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9749f294d542870d8f6517ee8a08b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9692225eec82c5788e47ad99bca62439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e81f519331cb9b754449799c1eb469440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54735020f88e587010cdd3981b39d4d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d086942713f844ecdbc8cf47b0b7903442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99898ea31992d3d8cfbbc3e3727936443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf48f655e3f51e6c806348be71594a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e098f59cd8890aa4963ad6066119742445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c91d918d09d7de10a0fd541cd45317446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269af1a53c7eb30126a2835a1d4e38c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b51ef624b8aa981210b5678f9955708448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d853999a7876d04511032d917bfbc4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d326de551260e476196028fb5ce53450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791e6c7b5ac6a5349287b6647730147451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9d12329234334e743987ad3e7db39452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6d79301c665a4532415150da1246c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf847574a77b59e514e6c92f53d365a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96dc018759b3c8341b0b64fe051687c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188e333dd4a23d58604f8162d646355456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1351996ec8b8206cc3b9a6d5f8fb2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dfc19592afea594bb8f5d34f92be60458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0b5825a2bcc76633a1145aca22d2c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd520b542b5228a0de12f6845f00ed460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45061b109595b0477fdea4ebb710b165461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de71e3122cc9a1ddfe662b0bf1bbbd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea167fb4bb4308f86b255f5580e8e9bc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42114a1311669af079aca5bfb00713464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d26128231d7f6faa16cde063a71918465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba72b72ddb45ba3abc1c7d23b17e3bb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b40898363327d62f24af5c74aee8f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fdb848bd9b4d68819a178292f7387e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e5031f6db3e6f7163d8e6318bb625469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd48f3b69879c177891a606ff38835f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be3eed6da868ff52a45d4475e02bb1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5829391ea2a47f1fb9491f538788ea472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11ca78a5ce72bbc1e0d24baaceb27a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f12d94eed8355d0748dfba107f5fcf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b74b760a3322354abb63db593459f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e994ee7507258cfb6049618f2d217476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0313c7766888f09f246c89f9e48f6c1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78693d4e5644eebd94ea0889f49523478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4ed9dc0b6123cbb6acf49d0fa9f90479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0319c5a1069e241dc81e990dec4f749480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aaf533fcc9d35d0cf875a746f43545481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec747d529a933e8633d809db37a04797482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f64c665ea9fa876126cc8628b06e8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f58370106a0979974367b98dd00ec484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de867036b2151a865e458f19b9796ee485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2cdf91c80c3dba2989222bd6c5b0d5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489df622c72baf66ca10b34f013e0f0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe274c9b3fb9b7fd2e1fe3b8bdec6e0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68639e25663fd90fe8c82659a1d69912489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7d2b666b5bdef4332946ff3150820490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c80b17d18498972107dd934fd9889491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581404d7af5a6b3b1892a50ca892b33492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6cb7192515404651fdcc318f692d4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3afec7ea46580c3f42dd9e528a754494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c84b315dc1468bbd776a5e1fd6b182495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bcb5831aa65529e5d78d1c689406d2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806088ec50cd7e3010c863812615d448497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7665cab84d8bc0f60a3aca367a3418d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc7ac84cb6b4c04f61635f3a1b691f5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af75f7a5d4666ce64ec194f03449e85500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f23c792dc00c4176531db2d278e047501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643cf369b14172f738323171e48e373d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7b0ea3f982b97adc167829e46ee97503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912f4a220594e4b7b61aa2a5eb221b1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e931919727a7bcf6f568707eb2debd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74764a1f14e5cade144a9ff8961d5e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2350a84a832bf6004641d193fd7abe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7544b12efee92cddba759fdf3a9d4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2370848cbc324675040457b23e5664e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6129e4a3039c66baa48859bcf21c7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3efb99ef13d970281a5fe280b6246511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60db6e5ed587441a684af2341f5af9f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e4b62de59be7054799cbf174d434d1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749bcea4486eebd73ebbc237cc6d2e9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289bbafcadc73d83f0723a98a67560e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b620df30a5d2211b0d3673ec3f0fa28516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4f2e35dcca7a11b7c9de2de8d2dac517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b3f5316ec2b7da8a04307a9cca0e4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99ebe5290162722b8c334be0a33ef4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a91aedbfef4e2da744ad880794f3ec520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5ac95b6a0001df5332db6afecf5a4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea7ae5683484baccfc76955d24a128522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37142363301922ea15bc9b198af6a59d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302624c6f78ceb04bc2048b163ca106524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb7c926643155449a242eb63a48ec8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124bac996ba9636f02ff58e90323c9a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d511863dc25e60bb7c39536eea87b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b871f2b9fb7a263bbc2317c91a6dedd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783f98bd76259bad2a30527fdda33d3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989545ff9eb5020d56844faf2b75cfc3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be78adc94571df699e04a5a5decd48b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d8ee285a177ac338a3bd6189192fd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e7d529dc60b3f7bbe0aa054273923533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d239feecbce60559b1ee2b81f6f4f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d977107b1caacb94dc96421ece63e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8fddd4693535f9e754274f0cb70472536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735235c2af2e6ce13a0c80b40438260e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba2aad7aef86ee2e81d63ad975fe96538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ef6ef25452200a75344ab43aea254539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653219e5ef06112689a61b0eb0db14e0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d0e3afca740b245466907ab138349541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9c609da8fd67175ed36e38339a55e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4600626335452bf4c111c04942fa9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8dae4650d06beaebc3dfcf6a502243544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944f8397ae52530d68a4d9c3cd9cb5d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ddecb137cccd1bdcd0e9a769ad776546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa06d489d708f9605e3048cfb9c6ec8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d8b208f97910612874baefde9a18f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ee85e7c84790e628a78f6be260965549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77467cce1b7ebb40e76cf535539c737550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44087011d0a5dc0584483989586026ca551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758547019428b77bf292f452c79d0a6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9fcc414784d853b6359a676c80733e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0bb52f316283da2100d7821cf95f8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ccf051b7618e67c5b285165844f2d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb67a413b33523ac1b93eeac7a521eb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ae20165730890ad46ff7cdd2d4901557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23988cab62069100a3091449aab78c67558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f683ccad0bd2b0481990aa022174c64559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680252491d6ec858e437050a5be6f6e2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd610a835bff9eeeec00abc4d764913d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2c81e319705bcaf48d0b8c4ec200a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8696271e113a888bf428af6870749c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f2cc21a0ccf627554797ef8b925f6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53814b9e8274e5ef759de9e6df5986b5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be0868a0437a9ba0c0223ad2552f75566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837bf1ee9edeab0a1f082e49b7198fd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637560a5ad4ba6ab96b4264a5ccd2a77568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3898beb1ac3325068cdb24c6ed67cff569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580efb33c16f0e439c891e481d2ff9d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f856add3533c409de7916548ed4138571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d26609919848002ca8a132a385d37572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d1cb353227ede78d0dcd60e4eb27f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded092fc889f1b5eebd79d4b51ba554574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045865e7eb69eca4287314821157fec575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40505e5a374247b3538b9543156ed695576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32b24fe13513bdacf72192928403e6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458e291b66ec08b82799bd54189b643578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566219aeff333ba4036f98a7a4448d91579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1961eaa7c33acedbc7c00b9542195580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc61a6403e7f32766223462542c85fb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dddd2fb27893dfc2d7ef77cb1aacad582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a157baa8a001a545098a745d2abc7f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc74e6513bb1f5b41795535e9eaf0d7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c515dd632a085273f7bbcda896da752585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8d3c7503a5fa8b0519badeaa56cde586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c40e47aac48c1008378585ea4a760587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dbac31e76e53ba87ce558a1c2857ce588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ebba55ef1b5213d5a19aa9c9d5046589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c2a549320ded9cd923681f9b89308590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbecb6c5817a1c54d54d8a53babed8f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54aaa7f2ec81c4b234d50f15f961c4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3effbd63b389fd03d0687a46fa80e405593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128156c2bcb81f646b168342daa6b16594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d91186ab2d4c8bf28b9c712bea1423595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd87d5f85cc1d7fa6d07ef95b06916596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f97085f84793a60004cc8de86c4b6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e00c84ba6e3362e8b6f7d587a2940598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c48f15181ad9bdabc5618063e0144599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1d5d5bfaf8e787daa7e7b8d0a7842600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172078047a780e7fd310f7d5bf965bde601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c40662188dd84b53b7c69ceaa41621602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b7dc98f8672982b6549aa82e2763d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e2f76c13fe52d4f7890657669d757604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7053f2cdc88c34cbaf50808c9f49b3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df75eb5bf1e8f5164915ae2c26f02b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95542766202badd8fe99fece19936b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20c1c4777197efd31395516d394d08608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4501c9f12ea003dc339d9cd6f75195609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c24b5301d2b24f0759907b2b82065a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947118cc25a00d330358df67fa4a160611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2252615a4fa313d0d0ebc6f630fc5f3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b50ab17181695dfc705ba2654f74d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870ef9c549f9043ada851a435a2e866614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc55ee894dfe31e9622473740262ed615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5ab14d342ea4640061400a721004b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446200fcbac3f707b8874657489498a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3de5ac5be6ca5adc5fef2cb31a6ac618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd943079f80fdb0edbe1e607413650619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a959e3bd0b184c62bf0993026b73d15620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70b329411decdb2afc4bcfebd0f187621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ad7bc2d1efdb1dd113f980e47be36622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e07e61ac843c9b20e09168fcd6012623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ca98ac6471dd9fc2ca5e0cc0106c6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02e6e93728446481db1588e2583669625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167f7ed9731b397f5f86d07d5f6022b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82748dbcfbc36c1a42e0e6d2c7850b5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c3b70c7ce082fbc6317741e98d69a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac755ed77463ad7fcc133fa06bca27e3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f904fe23f5a9091b66b392798cd204630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783e26d5f736f7f10d81d465cd044f9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eec5585e99cb059b7ca657c20aec13632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb71dd6a47af8cf4b610e2fa857d3f7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3bd829a7fceb3799de044f9bdb9ef8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a4f38ecb221d9a39d6ce6ad5284d0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090817125310cf1d4d3ae98aca44853636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94026a92d4323a85c1457dbd8d7d7ae8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c404a00b5aac13ed8e6210a6e9ceec638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff5ea710070c86b34655a856c228ea639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4eabefd37b02f54908175ee535b54640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e930e918177d4a8eabdbcc27b6dd32b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d6c62f1fc4ff2bfad268d64a43f11642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ee894cf141a988abe60a8a14e3621643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b522a530c4a9d84ed2677fbf86aa7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf9100015a67472f9db813923d1fbe645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58d9ed23d600515966e94c7903fc5b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be95528eda7aee86a35ca97d4c8d4d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef99ba2b8afedbcd8c917da7c688058648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b606a18fc8eb8e96338117c8317e9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a2db7139c4d89e9b9eb81e1402251650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fdf48ca6f061cacd2310483bc4fdaf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef248e4890bcdc1edb6b19e31059f20a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2579ce02b982f8162084c166ae533b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a240926dc44d70e0cdc78835a75509654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858db67b99a292c530ea62ff3981423655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c7897e9dc973b4bc0865832f80b2c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2034561740fb3db6bd5f90c4547a72f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b94c2d5703b3df153580a0aecdc8d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c44b909f8443ed742f2e8bd616001659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d060368cb2bc0ded5c554bf37878bb9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ebade0758573b08e269b493e90f26661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3dff5eab1659e87ee6f016495611f8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859576871257e7b3bed3f79032e26af6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74663b8d1cbfda62eea89956852430cf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930b239cbbc173770d2b112c14b9392665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f00450c79f400f1fa74bea6f46cdd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b51ac568e179577edad26aa3ad2a9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f677020ed8303bc48bea5f79fbdae668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132102d39a982fbfcd1aa652aa40e57b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee38787797dd0bf1d9ce1f276566a0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc49967536bb2025c36f6e718cecde671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79b75c97a30e335e0e175cdb6c00da672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b04475ccf3c120f0434b284fffc3ec673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162694c1d5f800070d707e140af96bd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c72ba261b46c434132fdfdf9c1af7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25888bb76832dd00bcd44bd4e25c2e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1728c1a3dd5184c4df6e126d5d2c86677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49873764d121723ea52e63beaf50ddbe678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbbc23e61160d4595c737e49c992a37679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8f88c5de4f1f15434da3899e22162680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1f68285b19e93455a98a3d17fd635681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21203654229df56a7c50f84d11031f46682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b41548d93b15a9d7d9bde8f7ab3199683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7531b83405f6c2979ecafc819f2d9f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6540c7fea5b8927fd7f1ff60e351c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5bb3b5cd465daad8ea10e75c71fa9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a5170ba43713731e10e459bea777f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6fe9fb5f8089f1271e6404959f58d8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43151812a193ba9ef3f6afecc83ae11e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c391336dc8ed8f7c18710901a5e3e4b8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89858d0c278bdba4c7a7907e589230691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabeda6a2287add3068879bd992f1df9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907186fc4a6eb7a8edd14d8ae716ee46693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045766bca855081f952d374d797188ee694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29a0df94b3bfd0bf966912ff6437d1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4e89646ca8049745d623943f5ca28696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb694ec22f9e5058db86c9b3974a3253697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b6671b7a9462d58a361d8db067259698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb234c32570910c6a51569b7254e67699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17fce4c935baa91c9a6d3aa815ff3be700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2aec026af429c7555cd1d95c105bb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d74170c20df35a75c929b02121cd4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752af5323d0024eb80ebf7da92a54006703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de2d3d352e56f3386ff23e2ca1c2d3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26706fcde39f095e94b8df1e71d62d87705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4031d7a599722474d70acd648c26b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b6d31153109287c5905ee94da7e3b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528cc81d252b0e8d0f5e385da99d4f8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82ab420933d3622734f4b263171b36709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99eb43c8c8a82919d408d1fa0bd3efc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423d55b99d05595cc759598241abb5b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be9eaad835b4b5b40464bfe735ef85712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9a362a94887e9b5d02d4376dada71713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f41c04dbfa35631cb0984f1414922714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427792afae9f74e7885fda6d53f7cb9f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5184212e7ea0db92fa639fd992ed12716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa628f2707f204321a1d26997cc17cb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6883dbb65c0269f9cde3c60c0e146718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d882fdff0787dd18433f1a9aad7ec29719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9c0f85a8fc2be54faa11ec22762d2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd28f711728ab7982c2e4c1e21896ee721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e1adf4d3e2ac6b8b7def92e096645722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527a9e3eb7e0a1d73f81b2dabb083c5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4ea33971037714f49572deb9c93de724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0daea338c58ef3ac24ea48f873c6eb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a1d54ef57c2bd614cadee4e1c776f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7932dba234dd3bb15b76c2dbfc69fe727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387e05fb064dc26dc66a37467bb8077728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff267ec652ac142cf1d2f561448e65ff729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d08bb21fb4bdc9466472396b913d2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599d1b3574046dff639682ad2180dcc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed7a8f3d7f7d57db170f50af253734732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597dcbd7884806dcf9377b281f0fb839733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f66b231041222c1ab339963003d38734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d38640f532962cce78dd433eee3582735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc13d4b04031eba98777d3c5db66801736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79596d2677107249b156b08596879543737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd33590afb2d4a6e4f941d4b8cbd3a7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8405e1448e15d1b0eb69bde80b28d2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6a1289dc17603dd8c293979219794740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194e0556010a248429c0b424c557259741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e4d548f1c1a377b64611ff310b84d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc597e65e570f1ebf4196da5b5364d43743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4adf60c371555337089770024f9de7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c06cfa5a3090595a4f51e453f49baf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed358ad5397dfa33b08e32f1785a13746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025dc9c050d55d3a899cf6cc0838cce4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999df9e74def58d00bc7dfba6217aef8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591a6e1131007af8b7849f0fd3524fc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848ba8719c7865253b50054b1302097750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00323977a22b99f038abf6a7f0ad7f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cabc112d889b034ffc0f7904fd1a30752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005727eb5eb46336002c32c38d283a8a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c55b88f0abc00764e34419ff01d6e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb4b85ee33c42517fe80d88d463421755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634d248ee27c1cafda7fcb49797a1ba756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e641fdcd91fbbaf78145ddec700bcc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559fc773bba2941b9110d7017051ca59758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006ebbd24a81440be18b56e04a07022759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>