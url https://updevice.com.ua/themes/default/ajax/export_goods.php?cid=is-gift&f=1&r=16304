--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e614e76ca06ef2687c951213aedaa551.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8587dcbd6df56d45d6a6aff9361252.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9229dcc865c2a7a7a66d50c73a1b8623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976f87bbf598df55ce70358198047894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d7d1ff6a9d9434c4c6823d8f6ab7c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245838116eaa86dcba5ec67184abde76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36b39bc42c6dafc8dd164f9f616a107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332802cc7ad7fbb09cb784a6013828cf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78460f5c7a64f07505eb0add7215789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c468b8a16e010c6a1649cfd03356110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b624845753c1b662dff339a79a50e1f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92472ee623850a3aad58c02e9ddc4e6a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47315dfddb088148b8fbf848ac19f6dd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8deb072b9d8521a6aef1b0cf029cc914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102a876d730070c4d436b73f4767bdc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b4c03c293cbae16fd4a6780303fe716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956ffe211132f061c22371fb10191b617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd79930f25fcd4866ae17acd2c668018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18240328ba9d0352ca7ed9d6e14b570219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd31d796900ce16fc44c433aebf44e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a051a57d8b4b84dd38948cad2120a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4eec55b54adce6dc2a0494338c144422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb494b586d7400102e59e88d27662423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858cffb4fae98a8c09e9e0fc6bbfbcfb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f83feac6f5fb38ba7a52dfc09301e325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3475a29d2cae5197622f32f20b87426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafbaa0544fc0078b2393763dc0a0be027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc1529d93a90628096686c2528078328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86c690cf43fb3af2bc7b961aaee01a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd294a1aa2aa6966f3f816e49aa7d54f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beeed3cda6a91e1b98d477ea281843131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682db1dd46b809fb2a27af64e60866c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afbc8abf48bf7a548cc7c7f950381fd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc06faed0c0001c49d8bfe75c5bc95a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599b4ec3556659e9ca1d926e08ad7a235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c204342ac477a911861378bd1eac67536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8525f23b447b62a6fce88a8a614e5237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b23baad5940e76c3d314092c4ee8a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538bf659e6dd8d64da8e80498a14ec039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addcf04cc60a18ee8b789a4ba49554c240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16342ba326906177fbf5b6f743aab7b241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81138b54013362d4739bbcd7bcbf6842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95ccd5ef5f048d19df56559c448ff843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a5a1be9552db092f8deb7fe6f1e7f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0188916d5233b2d9a0659d4acec4245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a5dbe46ddc1dccd7f088ea504731f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546043a79c4f25d8d0b8f9ad4a93a7dc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e710eaa3c3c34f62e31acae8568412748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5efac7bfebc80c368ec2e87ed954a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf08a8c32fd60fbbffc8123630b9a6450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6ba36fa60654ef4c23f72cee43a3e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6941f51b94000c635594e695e9693252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dbbab4afe4e10889f845446ba646ff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4283877e67530918e03bf05fa7782654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af94694ae921afe00f451b5fdd98a855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca1b3f3c6a4397a8ddd8f0f1b3da0e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5772bbf44d0566072a5e07594028cf057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791193ccb194d85a53bc27f7268565458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0234b2cbb412258793fdf85de7185b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275f4f1139261ba59b4bf8e2a86fd8760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c82dc87dd3a69f0cd686c0bf4577f661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624a9728d906971733d21fd2834ea7162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2ca154a0b027a6844ae1f7001cd8263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ea3bba493bbc569ce4ebac499350964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63b538f2074a503e8764de5342ced965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ec6bc7f9e3a5610727217f3c210c466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabee57312c93ea2e8768622b0ff305567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b595f68dc59558e3768ab28411129bf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ee31ddbd389289298e1c5edba335d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3108d5ab94415ff2ed5235de68c6e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62338dd3db1d7c77df70ba1b4d594fbb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664e53bb3148846903ee791e836e5bb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151500c947964406bd4dc6a7edd1edec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec678dccdd90c5f3d04de5045f6b9374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597d4775fcafec9b01f4443dbf63c6b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9cb8c3b938a40e691fcd565e23796876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3fc36f8b44064f6c620dee1a1f87e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4903ee6a46f34ed540b1e765b09a778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6d78ab44a25360c91ae118856378c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ceb15b0c43a9b213f42dc479379a580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82a31083f2647c83c2fcd40cee7ef981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f545e3ea4f2f9ff965455ce801cc982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79c37e55a9540dac5de4b2dad46b9683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df0e46bbdacb9df1132c83ce09845c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a66a1af2301433ffc041230c911c985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03880a4693479fc6daa8c78a2d768ad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766bb950df0f77689442cbb09945f1f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ad3ea7c3fd256092eba5fdb39508388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35684100ffe947ce752548ef929ccc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aadedb2e75cb4853468bcc1f0f3d81090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896c878957bafecf4adb7575b5aaecb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786489adc6d17fc15e213fb21a8dc1a392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb3f1b71ed6f63f0e27d61edab369693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5c86aca3119426a07ea7ea16063d294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fecd48add94674ad8bb62fc0234af4495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725894ce9dd5cee3092ce3c12c855bd796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a1adf7d94f5df6151f7ba5bc4d3b797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa64b74d713a7d28ed6ae47865a6f7a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05395cca10dc08c658d621dac604a56a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dec054609c1565889518f26d12ec85100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe3c91aff704ec882af752b37a0ab9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485fce020895da0467708a392582aaf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3859a7721cca500bb03a86624408b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b07401bcebb729728c9579db193ac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45afe0bd7e3bce2ab16fe1343924aef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb01f86913e98e837b4177437f8e664106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfafd44c5f7fe83c3a7a6451808b2f58107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac28819a48e034540417e9bfc6c7ad108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77fbf4fdb7b4fc9f17295b8c6c7b42b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77510fcb2666db94d721325dce92d1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60625eaa31e44dd4a037fb557bc1969e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8a137e4f63d84653163a48afb3747112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43ddf805db69bf3c35824f5068e795113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc55acc3f92608198d1f4ede54f6d8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05d1fbc2300ae650986478d6c6cb19115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51919c1984bdb4ad28456745fa2c2b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615b339085fff327947bd4cb16a0aec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661db2a2f2ad770e124b2d6dc51bc4fb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89eb57290b900cfe8bfec93763096d4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798236dcbd3930e0a0e4917afcd436d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa99327e4b587993590294ae3f0421121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58219c1d6a03bef2b24e5044594ac8d3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef7e8ef2b3f5061d43020745108994123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13945340e460a979f41501a32edb51124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ef21901314107544f264a05d92948125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5571bb77579739c5aedb27156e6244126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8411722ff7a9214ed9288148ec7af9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e8697c3957e6e08f0e9a23fb51eed128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ed7f921551460baa5c9c11a8f682a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6a834fc5956425c690f226490cc86130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505c5bd49ed3575d578db1d6dc23632131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8152d641aaf35bd6a4289a968ab4c4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e4ee4ebb1b265c21a57529beeae0c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef46e23a303ebea0d30087a1d20778f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43225dd94cab505d0cccff4a22ce0b8b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185419ee534d8001a36c7a41174ce84136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c6f008fdcec8f981f2d1adeb8eeb3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05f80dca197a75566939969fda1584138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec145dc48cd20c8387268653a665bdb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d89c5e258a9d3f1b3eccfa701d29ff6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25013c76d13492d8897adc46d72c4e4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86906e29dc48376a2ffb52aab9cc0d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221055ac3b623ef5a3259961523f771c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fece308afe34178176cd3007b59fe7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc98f9df4611757316c9fcdc09217f6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904347f1e04f2472136d830e2260a5b6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0f1f5839002183fb01b901f865229147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae83327db01e37771cabc458e304bb4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b668eb836c858938b7e59bdf15686149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031b7de72a4cb2ffb061cea89913d19150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b5a895bfa34990a3a87acd80cf645151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a0bea57505f488a0d07f2cd49d38d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5bac006680cdc7594b1e70ff04231153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa200f0efc097ada444a3cd42e2061154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55f11850c4a684114f621aea2f8165155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f289ddb467f00ca7a79d7c4d79425a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a509a25b06aa1388e85b9dac2301a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19acd97af05ac8855920fa3fb9fcbd7a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55acfc02fe99bc75deaccb56fc97aa65159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be49632d7b81d970d6396ed83c0bda4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2fb16032dc909d1afac0625a776e8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c098cfdeb2d1b05f2865e430450f68c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdeac74676c0dc39883ee77ec4869ca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8067709bc579e2c87aaa494de43d10164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ab03acfa7051d7c5b95fdbf52a2df165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624385c389baa038ed842d2222406fdc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844d9bae65e06d90d334fd72fd7242d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0249cafe1c52441adc6a347fd39e499168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ab9d192b00909f8261fbf29b6dfe5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70afd932d3d5b2b57fa8dc1e59aa9647170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48184d15bc48a8d6ecda06186563d058171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df5ca3cb2a406d65271584bf3dd066172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026b0acd629f9bd5ef5152a28fc853d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab397e8d0d9bb91dd040d38d0a3b4c8d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334002959e0aa166858f4d137a2590c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958c61ae854fb5c3d1303087e77a8fd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae7cd87b50fe262215a53065115342177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d37162f429189856a49a299f4e811178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2411289987383d8c57920a4c495a9d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d131658e02d6c67a9d39b697b7a6c5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac376a21191188020c9c2fea7607a440181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33c6fab45e0cd212ba2239a32be192182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d898c474154e78977d463d79824d27183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740410f3526d92c631bd9a782196215184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc53f19335f3f948cdc5c1bbe08275185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd64367ec5f14f91e73d09b3b806a0c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c51f05b1b4dc6c2cbc1eb9e023213187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4d2178c28da69e8a6380bd0954b4d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d467102e228700c2ec0db9670e820189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d831d113bf3c1eb398b7c5e0f6cbf268190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da6dffb3d9d473ad7d25dd1de82209191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7035e8fb59a6175a057cffec15e810a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970b0568855d64e5fb958b0d2f42e13193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51aabde7fb9391687d547ad3bff79ed194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3cfdbff368df51cdea85632932abe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be9013674e76909324e17390914927196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42d992895f71349181dc55bbf784fd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424e924a23666f63b990706276bdda8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e38223236a1e33d1d3a603476f7e0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5ccc60d1a3709c20f7e5fc6265084200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf024852fe31bea82eb15ee671a8946201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46bedbc604003a73a950b72ff6ab25202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd63cadb81b61ed448ee62541c39da203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ed181a2b46a233a4bace67c9c3f52204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e97170060d2cdbbeb3b8d7212dfebf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f150cb669909607df9483d38b49a76e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba416e7ea1b9af1e019039722bd3f5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb95c31fdcfa098641d996be0340547208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9fecf34c52143cc14fee432316de7c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740e21eb967cdc751b42c26827a8e84210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56102aed96746fe72993d6a2be9f60211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0c651ad3233e490d5c5f5ab673659212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362d5d49b22a56157a5fa5648a787be213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bea41a77a495fa246473d8a9368adc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f776d93de8a4aa527fb7fad7e7665215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e196123eb0aa3365f7cd351601c2cf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be669b3f7b3d2c4aa9907438888a45217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf4cae645bde42a2af5781f389adf5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f27063f85517035aaad31e803f469219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367df367843c87651cd9f23537a4c7a2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2598edbb84436a9f7195cbbbcbf027221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ebcae0b1c55ae3d2779b8f76abcd2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d474c8b5af53dd19d83846c752e956223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b17d9342d6cfe2b09bd93c8fc497c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13bd8fce755aca04e885581568374a7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9586e5cc40f7baad781886266c9a5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c683794fc2a4cfe5b01b10f8e84f3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c421ca0c0b5b7552cac534fe3c265228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955b09d1a81dd0bb002f421e8a452a8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a09640793702ae86458024d75823055230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2bd2351a0faf25e8c236214c745afb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118d71ae58f34cea75a66d6aa431396232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67e07ba9e3cf2dc09ab812e1488267233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223d43052fb032998b1638911f05009234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe05918f0156c2c0eb795e0a62c18e6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d95e1cbb26ea2c583e6c4a85646ac236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e256c3d62d035d5a2aa46f222b0fe2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bade5a7b8009d6845fd16c1d566bd1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37341f1aa00535bb32d4161c8f7d049239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36406e70798788f1d5dc98cc9c096628240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a850e356ab11123bd80cbf248ad39241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918fd8abebb027ebb0d2898b4217e441242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9fa0ba558ba4dba445718b6f7007fc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b509b6b988802f0d7ac8f954af1bfff244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a290ee5638e81575862a361d12953245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d44e81c2274548fb0f28688be46dd8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4282854f1aab698bce1c951505685c1c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ccf12e109d47cf97a8103432086a9f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17082ea4d32c4ffa35c347d17518d47d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79f832a8edf3bc61facafeb7464c31250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d518dd21b9790d58a8ad932e93ca934251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521082d79606f1c63b84ae8bee3f24c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee7d0f50dbc1c5cafe1ba410d75ce3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5354080ad88d0544d54655707b925254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426451377569b3a5c7178f1991b257b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62d023fe3d3ed2aaf6a10e178b8fcd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7c5347f2cfac8fd465ca5d1a0c98d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706769dd92adddb0399c9d1d25a863c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61c60dc57f5daf56d93b1e802edbca259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0ffe61ee4f48aca1c7d5dfff6f4c1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347d949bef4aad35624277537c12342261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534edbcd1cf775992fdd7b6b6dd68c2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a877c63e5612c241e11e57b05a366b1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ea1d56d6da804cef46a19a9eb770f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67095bd1036a69cec037eed2b7b7695c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5acc4b6e3dcca852217331fb2fef88c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b339e8f7d051acd06b796125855760267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287daf1bda3e18f4622881a840d31b61268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1c03290d93bde00cbf1ff2c081b89269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54bbca3e5f4b0db7e14c5660ab39c2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9b2979508fc8f870f61a01989658a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa3fdf3e71986a150416ef87947692272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7167428b799fda48062ec16e6804475273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c3a350b56f1d63315e6d03a922b22274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297e8615bea0afae73d306e70d1a8b6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9141e250caf66c935f95904715b97276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a27e37fae9469da04684a396f5db3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf73ef0d12899dc1bfd76ab671cfa1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef37c874b280826e7a9b5da22786af279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ad07407425497481883493923a755280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcafed5afcc76068497f8b4aa4715268281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5c432ee91977d9a2b390384bfb843282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c347cd78a0668e616c81e6a524b1adf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454bb27c7a8bbe82d3d8e9e162178e3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80dfc6f8cb558eae8298f2a324e38e1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a727d870fe71da9a16e348e1202686286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8476601da7868b203983a0f920c587287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea80d2edb8e10b27b43fbd174ed1751288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c474e3aba4b9342492c5e0c383d70289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631cde0591114658c16b41c113dc8901290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e041ac8068a720c786f936768d438e5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d59aef10dbb02966d9f983543e487292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e5d07f053edc30bd8ef33177a7a53293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c4daa00d85d0d1791d64d6f3efcdc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786d1ab6587f0eda0a1d79c54535646295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef24ead29acdcd50a81e5b7f50b26f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5feefb4f87983f3d05f2ea1e0dcbb30297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1ec7f004768df61f7e7efd467b247298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ee7743149401d8a39498329c86038299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556352e369caabaf70812c18e8121ae300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc388249f430a118dd5dda99b4c5160301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad77d1d7a0d1b1cce02c218f44465d7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5802becf270b0239366fe6e539034a2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2feddfb6f272c3dd809c34370a7d111304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188970b8a1c16791d942a56198c6cd77305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06786fd4420b983ce938087c0d7076306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf1231a016d52fe22023f3934ddd71307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8c2979e74d29d989c7801d3110999308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062178dd38c99fe56ccc6b9a3a146a14309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42a85e68b0b1606c00aeeccb5ce5ab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da672cca9357a17e1dea6b97b8152a2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5534ea3907f340e8a0d7d7ae6bc3d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef577b437917b2988c1856a7c2426c2e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672523a1e70b771c924a9e7167a0aaa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffceb024e32cd1824fbf77414623422315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef73b1db86afaa4aa2aa2b79d33f14316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2dba14450b7d0d97555b16bc4aeb36317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1220ca3bdae83fcc83c1d0b9b9296ff318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a241720c314eb3266d49651579c237c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190ad25dcae65a99aa49fbfbc193ecc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c422171bb10d9413e0e9b1ac6aa8bfa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4630646b6337570ee892c7c138779f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce530c178ed1aa7182bd44a582b40d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f05685fc9235ad522eb3bb969aac92324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b1c8e31f2d4c67465fbda29ef9ff3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83aaaaa833c1d4f352273a5ee2e32b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362c883eb1ac9ffa3937952804159c9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8582f6abd02ffa55eec6e88dcd996a6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a48874df46dd68df88398ef4f5f3bd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04265b58491f8b6a337cf7732a3e8fd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8469fc97392b35695d371200bf8c97e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662eaef27b804ab9d5ffc4b4b95f086332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef2e359eaa0781787124dffcd7a05b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9956bef2ff4c79676a10bdaa31570d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b46d710be4e652bb01a47e92401dae335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a57b2905ded21a3a0c91bd8fbebb6e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e94e7924499f158f255e828ed6c04337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df592af66a2a59481685211851e87a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38353eaabc73d3c4a9b85b2bc00fdbb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490aafa4582f3dcc2be483c373cde03340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ffd26d2a0d231d8fb1d9dcb7c6e503341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf39e80d4ec69bf2b83728a7647940342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba688455c96cdfb76168f767b7390313343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a795603a88fdc78c5644e132b777a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cdcae67b4f7d794c6db87077a4635e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01afb901b46b876ebff6d111f4bf3624346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6907f2058b901387580d6f35bcf19a99347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a903c7340e57befd147cb4b254e2b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfdd34ad4a61af2e332c82a6532f081349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac952066c6e83b24501ee67828c35eb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0683cdcc347bbf855161e0aa2c9c548351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e3f2a4f9b8652a2adaf91647e8eaa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2811d21847c707f03186f6bfeac27e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395841f43734c4bfcc21c821a7c5cba8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b43d79d742e754fd1406b2a612f5d3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e522a3ccaa86428a7e2da771daee2b1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee6ef3960d19319914cfb738b32408357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2944c55bcae050bf90ec77dcbf75ce358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df63c06807458ee861389182fb100b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54958f56628affcb1717d534d7baeb2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80819321ca1aecf17dee8c2f614db157361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e40d1eecccea9e34f69550ac51ca9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8719c45396eae321717664efe5519363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aceec55134d41e8aae2fa5fd136ea9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c0da6bc8c8fa1851e721a32cfb704365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5aa16805acc4409c52bb7f4f2d556366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05753b2e966a95583e42a7ed759240e2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac603419619ba7b36e9179b9a57071d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef4ebc583ad1282b28c017e053d5ec369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f74adf1c1991f602992b55f213ad16370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf82760ac5a3e2114f06908afaf4a1a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf917df2f4f64d4b3038f39d2e3ecd7e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1490c5e0c321a32b342571c39de3d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626df825205226bae7881524530507e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc35e2c1a3b5ca526e0dff33721deb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e36980b15fd5ac7977bc296f88e840376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792f754b9ffe09ef80f3408092ae6ed377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d39fdd5290caf00b35876c5b9b691378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97eb009281f24e1b1320eeb15e788c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175cb94ccb2868d953824532b3c11b9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317b3b46872c575808e858a6068e64b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2f78b4fef7d8b79f8db5c0a6a56ae382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980eefacd2975b7a56bb2aaeeecac6f1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22348bfd5b5432f40d3b1e8824dae6a4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0df53204c6dc6993c3192ee526d61f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764b10bcc9e13a58364807a417cd4cf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6fd3efe6c3a15f79e1f47421e558e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24cbef756fbc93a5e46c3ee798a8d3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d779a972111120284feaece2371c0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c67b55883ffc37f467e79a8e9fd5b5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b01f73aef52e850b7d9d5027286f02391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b298b3ecd41e0cf4a215f135f557769392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f74240ae9d7b53da617dff4bc2e4e3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7bcc73838c57cefe1ae27e7c8ee64394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa6851944c5c39173aa99607e53263395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330bdbe63d5ea8bbe50c118aff524f9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f2dc91571ec9efb32c1424273c03b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418ad4875af483f99121c99069dc581398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba181c2fbe231fccbfb5f9c6df9c7e0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4a7e39006ac1c3cd88b1771ee1632400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8a19add3de03edaf74056bee324ed401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c42fea4a680e1a79cb410f70f31ec402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df6d3f794f7835f0c1ebbfd00bb006403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53580dea1a4d5e12fb11caa64282cd03404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7fa77729e569a02794b4d336a25d02405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85045970fb0eefb49ad9254fb2ed65e4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e067411d1616430bf24c657f357260407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6748b70807907f781104a5358af9c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d117ae40c4cf7db40b9671bf3922c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364616e351cf0b668c6dd45aba7ca346410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867cc7a7a163a4d408399d7638dc52d5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf369a8ad3c058dbaafcb0278ef8c6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5ff2ad3dcf5c48bc198b0493b8f2e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05791269154d1c5eacb485a0c926da414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46c36baf6e79e6d820d5392bd8b061415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907783bb6ec1b132afac8e2bceaf0c9e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea284b4ecef4e9ea67b8fed481d860e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe77b72ec0e3d02d30f6071a0e577e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b07bf8d90ed93b764eca68b2b9a07419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beff6c9020ace3ca411fbf21334b695420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9308603775db61844e134f560ce09e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30daf49629e20423e7df84ea747b37b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684a8c15785dfd985e127b3a25a3f67423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745bc55186c4a43f1c0638584253525424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50e07930e02b73980d2965132a084c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b70d194820b33be927da45d0f4c17426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d35a7cbac3ebbe2918f2c033ea7c37427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41a6bfecc184c2f80892f5febeb5a7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df9af8025f36cbb09a414e2ae411e47429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6297134ecf7d5ad77bac34d98da7a08430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8f879f46f08e65f4cd1cbdbb65354431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c565fa9e1594e1304728bcc724efd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c81b8e76f007e8239113bbb364c86c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa111bec731dd10130174a0d5ab14f3d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7521cdcc42130371320bafe90790b44435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5585985fb096115e537bc76090a5c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44123201b86efaedf58d0c6bb64e62f9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b8a00686366607385d80e1e91c2e1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13eb984fdcbbcd34fb74c4b5f20c7f3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea800af2c0bf15a3a59a06bccd0b693440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c833193c025050941f6455304d3cc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21ca3fcf9f53122a3f540ad74db49f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7afa35354d2a45b81d6d03c6db6a9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c46c7c3fc7c2458d0e88ff29ce723444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c49e05604bb669885927d935113a2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13350baba54fececa97654b2a226a39a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eacbcadc7e8344447a63c7fb2ebc5e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce441394eada4ec9912a5b8e84d5dc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6957e287e7e61608e9ff5bdc8d6bd97449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c62c9b346cc4fce2ba067f2cded02450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a56f661e9824855ece941f922d58a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad95f8ffa2789411b81afb1d3be06c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681d8966241a0a034a1a48de84a375e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39742acec3ac5b0b6728f60de19dff1b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce4d65f5929ac3eeb860605953feb7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d075d24c8a665878ddb25359d9d29b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cde3e0def89ec7d44096951d9e321d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442707b7ee2029931e77be73f69709a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a85b4c3a9bd0a924150297d04e22c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f72e695675447810ea87a64eb5e94460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c93ee445c6d2a7b98dc2cf732408b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32b5c5551b0a749edcffde84a9f434462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a43389b06d618d5cda435ed270021c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b63fa64ca8e8b162d0a835822c0cb7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22abc4c9101e21d9d771c12d7a1c86ef465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9d84440d934285733d9ed01ef7688466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201568a4e4ec4d40c295cc3ae3e20840467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5bfa8ad6e8fe88ce54f36b61bc54f6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6af033bce886ce1bd3655f9c2cd5f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda400ab4465c3c2acb534afe4d8cd65470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025fda56e0cc2c6eb9cb7e458d94a8e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57040be976d97d73a27aaf385904971f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25567d5d7b67a0dffbf3b43c458d87473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d26a888193738431acda6e046d758e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f2a50d92db03f5a2bbe8792e86a06475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4bfa3fd667a6fda3490eb1b6baff3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4911c2801639c3525464a98f88d4813477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22deae8a2629c8147d81710bcad2fe478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef376c611e6abde306d78e1da2cfa50479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3423ba1d38b766856e4d371dc323662480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9f7de71233491f474ae99dbeae47b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fdf1db56343c5146f37314813cdd04482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ffd36697a1c7ac024b30e190b5df3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13e28b509a8a6f88826be7211a0229484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea7a193ee96846068649d74036761f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dfda4781ebd8b2d0094405666e21b9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606b75cf71e404e94ac27141f927aa5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5be987e025c3db96d21e1146ac4f6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e7d547495c7d58b0abf440d6e7650489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887d8ccc5ac75c7e0fcfd0e25477577490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927f3d1a8ee47299473a4dbf7d18564491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda0007f6e9421225ed54eb61a427be492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95877d9454a1dab118780fa9c5e161eb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c7168ee0d8006ea07fd8982a47813494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed26981c25ef8286d7411791bb7e0a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39ee3a6a053ca7a6a4663986632ca6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a05b18b3522d7928fee8a6752a4b2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058901f90a91d379def17252da1b843498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0d35b57ac8c529998a95982501d51499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c052fc309f8821f09a05e5578beacb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d15c8d964962955b874e74a1a0e48d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727030e4e636bf76db0a7224754546f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd627a7b60fca962290842be865505a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e49f6cf68b5528d0af9a093c473a5f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03688a0a4375582f787b712409f1e5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe611487875a627343cba0880976dfe506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe182e0be44eefcc092b30eaf0d289d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5d63cf78e1488a661472ac0793ffc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da230ec3790765420c11bd941283c782509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d76d41d3b7b6e0653b9ec7ea2a9f5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e929550ddd852289faf85a598a2c7e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b540ce2d8ed9874af16eeb86034b08e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ab33a07f49b399ca638460961a916513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb795543a2dd3d651fa98d4e571686514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7110f771a95b2ec574af79dface0c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f8ee74b693e640fa13908cdfd6711516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b3fb826f58b732b5c3ba125c9b1fe517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d59171825b2384c57453533cd75db2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a1d07acbcd574b23b2af88aef77ab519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d99963b5e2a5fdd178dfb2f9f2815520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1370c1ee7490635a92dd051ae811d98521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265c1304ec2806361e35ec3afb5aa2a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41c0e547dd8ab3838cb6a50cf66130523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9902b33cd165c243d16515706d78ded524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98568e015c27445962695b5ab8dcfd7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13bede0c3790f2e8ae08509e2b78be7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d9f119a8a25660fddde1b673bf626527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec26a72762011f6f11634e5b0f1517528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce4ed645ba74dd9c3b99be7477168f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c052633d81cecf8f135075f4e3e9d2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874b23d5c2472d3c4322777503d2344531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef1026fe9938a21d2b8d7d82915fbd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382071c22180656e6233a5a66bbb4a1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0fb21fcd2c1ee07b5ccd9e6060d14b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921427a550f1797230eec3c38446430535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f183bcf8ee89210d6d77862de75118536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676ef7b8d615aba456ef9bce8862c1d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359cf8a281b323c269b52e0e536fd87538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb846cb9bdf18c51ecc90a528fd3dc17539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022fe80dc5da7047c5aceff3b48dd812540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf5df316c257c4820f0a0b5d8f1a96541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b75638d8b89388f267ad63eef6abaa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7be3a0f6cb612a20bdcb005e9df89f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8e531181fbb91ece74f30ead6c2e5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ca45086036b2a7f6d36b19b5e1d76545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd47808bf49299a7727930ae32e228546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb0a742c1e3f3858c5068a32c952ef547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f25c488861149211f331390f98a879548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d77176fd2f898a894425258515aa5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b19bce20ff79ffb95731e04190cfb1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ad60e073c044afc047e4032ec6e44551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a4e9ade5aedce622140aa367d0e40552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c0060c4c19f4ccfb49100ab5d63e3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03551fb4273107bc85db64a42d6b0b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bce52e27a651183b8631674d43003e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f20b17ef688556c6eb0de8fd899d4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45028bf52fd5ab92d8f983e60047be557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7f8ef6b7215162236cbc49b3bd71b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b39f4577d5a8e9d50e8a8697efafd5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8c85fba2323a276289818b93e549e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4231e4d1eadedd5dd86954696c0cb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ad2190df29c6dfeff73922793edfe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624eda19fc0c77a01dd5bc83f2356ef563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9739aaaad9c4a496ab988e954b42a4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13cd53cf23be5253455fa66dc5e387565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255411d750aa1f37b6649c49990ca01566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462e597f701cce4bb9657029c0105a2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ab66eb9952d72778f240f9e177b73568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7397e5d943be0cfb1ba2bcb9a35a8c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d5f10b600d6866babacb92855c32d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe100579b6c72425b684e98e57048846571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca05f3e52acd5cb95463cc4f1584ff572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db6f2e696e35e5240a26510d61733c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9e37f604ab51b028b27f0395b7ddd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810719665bd39bbbaf735d7f4ef788e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a828e1fc1e7ce651d189bfb26d8ca4c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375c9e379f2e6ce31b5ce48c7e46c39577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a09447a2256937fdc5896212da03a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9e1d8c5e6b831ce03341a96711109579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a01c9ba434b8117c802703fe96e42580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369afb0c4b09f9d1d1695680e9cc1640581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5534eccc6fdd36bf30a32dfbbc7487582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531872a2c030d23da2909efe01467b6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01963c729a8bb8934716077b16a876584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34688ad7ed0a26d9149f950003c42db585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748e064eaa5a57fb923cc1674b7ba7d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753449c2bc25949ab6570914b6dc6cc9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9d8aa0e882fa2468744e64f9d6c85588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06fc374bb69dff996419d7d769acb61589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171139801ee8ef90a03999405cd4e4c2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442642409200680c6827265e561674f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c64b51f23475d13893f2af31a5446592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013b001d4465393346df557604b121b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21386d1705be783e99071066ebd6e3e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93165d72395d44beacd18399f6067d6f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435b038615930462aef9ee9ff54ba9f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444224b71a2c76c136241d489c28f696597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26786d212b1a159e8e14db88be6eaa05598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f2bc8fb8f18a936959561493ee087599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4ecc104eb61be70955a1925aac812600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0200aa80ae29620f3724f90f13afaf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d768491880f7fd4cfc5d7762eebca602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15b1f812ff577f981e6a67511aa8d7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07db7d0d16de611f6cc0c2b60036255604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8c11fe60b8a1f2567c3eb8580b9ca605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e98122e6ded2bf8af9340d998f1098606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b250ed8c3182f17a4b5df8c3e5c050607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bcd12d4d676ff65f2fd43d6767214a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a83b18940210ffba1135cc5156ced2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76685666903c36bd4256ec3ebda55a32610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48050f401ea1daa677e3467b20b79c1c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a42a98d2afde42a931cdc963884e7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b68c6feabf16f7881564331634e5e9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363d1da0605971833ddc0d3a659f593614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54b3bf3db6369604945f51aa6bd56d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49411895bb1daa4ba899b5b8b1724a9c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a9fad0dfb31c426b153316d5f11a3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021a1a4d611c5e607a64021c2b4b480618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976000550edb793ade7bf61ccf487442619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf97450ff7b4ee1359e2a4cbea84305620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6a1d9b0eb7c09c4f1b06a12c693ca621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e1bcb601f56d545020e796b59ef7a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c40883ace93dfd903259cb9bdab54623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ade4b45f76cb28b48454d2448c796a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d7488fc09af45af6aaa16ef32eb16625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3e02e755a9230aeb4cd77d16c520f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8021e67cde40585871b3c023399df627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b048646fbb0f3376a458a34db0f0f16628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8c137a323c6b792f57ba66eb4cda8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4ebaeba441bd2e49916e445740d68630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005e9f2b35133d380eac05d4aad6d52631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f3656bb463a78742abb062d398250632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18913cbbee74cf4de0688c2222a92bb3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f40d9019d6f249d6f727f3bd552f01634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c13aa248d465308fdf15327846bc90635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890608cfe922ae5a9da34daa984888ac636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445300da44ffcea504f334be33f84c75637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f71477aedcb22dd60fa83b3af1b63c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66040791944632b8882ab3d6c70a50f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077871d6f2c5be5bb64d3578396c4ad4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85d9552cf5dd67dd1c2e46f594d42b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2521326ea752709270b7fee23c635bf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457bc201d0b62d9e360871e4f254e0a7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09503cdc66299cd2f5bc302bccabb45644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778e14f057ea351ecb18577ad803baf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16dd339e0e3ef0d94a3bfed3c51edb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d199264cc4d2f48385d2b3040fe3be4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ab91dccac789bc6b871ff9ec44b57648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a68ca04bec6538b758091b82c676e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a06f634f500a56b43d3e30e81e8f39650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04b7595b6f2b388dbacb7cb13273c0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4c08816a72357c0d4b56d5e3e5eac652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec379ddc0f15ba14384b0d0b24bd3c15653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95ac51bae8b7ec88676c1702c07cac654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f55e70f48ead6125504cd989654d7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1eb72e9d82a39e2f8643563b8fc75656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0029d6d4de16293f84473056967d2d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8036e426435634a4dfb92db8dac11b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6525b47d51ccc6e50507c54c26f35659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774d934fad1c12161d8a47dfc271d5e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44247ad41882ceca87687be954806bd3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9591b02b61ecfb3e076af7a0a9aed5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017a044a9a277447e51af8d4af4d3fd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0b726414e94e2a4912274b101a314664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772269ea63884f7af1daebe4852e3c09665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ec3a6ae6619edf3c098d1474d6dfb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46494cf9d55703b39bc0cfd965157787667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa16d16bbb3c09dd3d0453d7521018e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02953f57a4be89cff259edfd5acad5d3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb6c0e0b5572baa8c8a5f0b0a6f43f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45503110b8420507093259be0ba5aa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc75b61f8df48eb3936a319e495335672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86621a216685e195ef26e88bfc614f4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8acdf276d6ecf6dea068f5cbbd2c6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789045b4b5ec82e8792f80394302d99c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a56064a5b7c9b69cff160ff6e38d6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c2ff918960eebb4f0d9510171259c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb693e01cb2ad805b43f4a077a4030678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b367904653065aafaffef660662239679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e334ce771ba84f1220bd54e553a2c26680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8511d91aebfdd2f41c6db2df3a6661d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961b04aa5c3101947c795ed39f71e41682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222c8f0c4bb3426d4e7e4afbbd55c66683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80a1b2659955631ceb114d28e4addb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb32be292d86f1ffdd7b3e9aed6b70f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a41bb054e2c35663dc21da970a51a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0b867e3d1bb68bb85d3e001e6f0d7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dbb16141aaabb5d886509171367f02688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdcd8704827743e0e966d699f83fd7e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7df9f353d2f69a84aaf02fb2ef877690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130491ead99c07391c042916be1e24d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685f807552b7f19cdcf0d3a2e33d788692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3385898961c1aa021fb73740df3d179693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a736bb3049fef1c2e99a618e9a346e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96fdfcb935e44901555c963afd34c5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22805e70217d6d125d8137a0a384bcbc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443c451f933bf70b89988e60b5670f8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae2bd56c8c1890a5fedd36b7a66f12698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af338422bf6120be8c9bf99df1157375699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408df1c23383a2e09e6569424959ba8a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f5591b9116cf555f3b44118bec216701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2880cd601240482ec3ff53a1150ca24702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e365d088c3ece546d6333afeb2f9ba703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa1f36e6d6f594ab0f71317744a3c6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695fa4efc7f2127e6265a739b33719f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e305588e091937c3e4d445c22e377706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c7a5310ebe4c486ffb63a261ff933707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68652ac918755d7dcff478e1183d0924708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bde33f0a42c3a6702506482233e14c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23ca7c8ed5bad8d4c6445b98709604710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627e6111303968e0f223d3e9667d685711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d821510f1db4050f7f473bbc41fc8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a96be984631586be5a63f90ad70b0d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3687cfc6ce80d8f7798da614d6124714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026af481b8a8df10e3f664871c0cf6c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc874938ebf88c714671dc58e2a54661716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db429780cf943c4e8051b08047ad99f1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4fd4c62cbe0f7cf1732b7e2594fc1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf14d6597eb735baefd851c32dca978719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5484a21c0d5ec7f2f4637d2e8392976720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51087242f63753ba6901b953325db781721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac12fe88871de028e5f6bdab673ebf2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fec1e269cc0d2297b458ba91abc61d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f685ea7a85978469dd27aa6512f211724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7c13f2549c15851e3722a8ed85ebd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2c0c07618ee38c0fbaec835b6f5f8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d98ac3ee00bd647fd921f0586a74a0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ebe3558d993c2df61896d3c17ddae0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc19f4746b0b5e8f46fa35ab41c0d8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d260e1f623b4ead5bb974a38aef46c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323dc3a3257ea6a3ba5964203b8ddc58731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754fe19af247a63f69aee734ce4d319732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa66664c3a67b395aa58317cbbd042c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9fb4463ef467840e0f48f77c48d58734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966f2e86e83f17d51e0adc5946d1e15735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2304f047563ed90938afaf50c8b80736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832091b85b981b1b657022fcc51caca737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f006015a890360a740d934c852d15738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3691ca19693d191849e164e9756ff739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc44e9866e509b7851243dee0c9ba36740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfdfe60b92cf3cd8bdb7bb5894ede0d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6f0b09b625ebe0042ac4103c25f26742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a004455eb70752b7bb1cfe7c7e759743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967244ee072e19bd37613d09ac4e90a4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d39c87d7f0c9d60fb17c86797a2573745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3ee89bbee131f2aad04cd318ce27b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb291a9d2de55d22552f83d98edc30747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4f3c9c3ed244cddbbaf9bc67ae71f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb525425661eb0306fd06496c6822664749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72488720c22878a8c9a3bb8ea16cd6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f81f4d317f7e6d41d775f391e84675751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264add9ef627697503c7d328ecf9050752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62bc78d00a219052ef66ce85eefa79753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359904064c29f67850b0cbc20a5c980754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa8e371f4f6af7ac81577cb05f5b17755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448dbb520a3a98bae92112abc19cc98f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94715a675bd288131f03c2f7c3473eb2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a549db23db1aa9d7b27b15d2fb3f6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e48c361165cd10a356d2597d8a24b6759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17204510e0925515b762e3ecb6988d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5eab995fcf6c9e17894822cd1f6b142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a34100094251cffbe76c35c2c562b53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3ee069a3a07a4d38530e7b13796f44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf78b8fcbd154a8cd6fbdcfb3c006f25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747747a46c06c6922572b11c63c64c26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c1c08a3d7c25f03dc835b945f25dd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4512ecc9da417b7f94fa6d8c2a6b08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58e15e1f004b5514ad456e18c2721c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b5310afad2620ac217b95f95d5a4410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bfe3179026c02935980d76e980d85b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4d836b26658701b6c78c1069ebe5312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9b4ce389fbc14676a10d43f04770913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e032a60992d988e3d007aa3e732bc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4e1f1e11dd622142469fa279eac5b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e4a40c4e7f210d4dbf835967e536516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303c5738fa487c6cd5ea28157480e0d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459696368fdd8df8b0c41f96d264b45718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594f4a52279b3f4874e9400bbdfd1e219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7bc107245b28e4c11f706a4db91a3620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d568079ffdefebe005f468bc5655b3521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8d546064ebf6a69a850dd9646bf9222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98e2875b37a8e55435ac393c70ab0223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce36a5d427b0fbb686f0dbfdab8355224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ca4c561a0ba083cd81f7a8b6569f125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1e89b90075601403f7d4a9409462d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6574b1a9c957c90dee48495fb678427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7a7ea07109c99581373e937ed551f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29024029ce1b02b49d8d6c5849425029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed2d66604c2c8dbf814c3ce63531a330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84fbca1ee8316cc2b073b22a5c10bb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f362c6196bb4457841837b4902b9b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa2560e14f3cc5483c1c899792d92d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83764e77fa1485292074df3b5d9395234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a0fda307943b882461ef12a03b34f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f25ab96bf8c1c6ddfc64fdba660fe236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14cda2dccd74deaca16310dfd9edc837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67fd688763bb67dfd82a4cbcd7f763a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70481fb04a0b00ff749d6db20df970f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484cbb1857fe7a28fb09a7b01f690b9540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e4f79d3da568ffefd2b30c0379a3241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55203fe1e181a07f06ea11eff76e96d442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc297cc40d9bddc98c0dd67e9403114143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c3f141af9521d0c9d6fce501ba13444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71c539805aebe48f0f09ae1a9aeb0845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73685c567845b1729c61a1a78e22a80346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae1a50f8891b2475aff202f0d8a13b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ee90deba3580804bc9d769cf2681a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8263e28522a133889ed4fe2d95ac5449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe129aba27ef2e7d802c3753684bf2a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4565bdb7fe613c95ee86a13a920be551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e1f951a4fe24aa45377a17cc9406252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf282545abac27a8f9687c7858e8a453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b567272aa109836e322a0cf7c2b382b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e3d57490b5a6baeb6734320eef10f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb33a0e3e952f73dc7adc581ab64ee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4428081f7c431e34942c94f4f34b04457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a48b2f556d6274a56542a61d21a6058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d4b80be55bf0694229c5d0c3e98a559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83f09a5807774f5ff0b1a1c1a00f1660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ec457fa12f0a64872fa5ad89f1d2761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe62f3e6455726614c92526392bc19362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a05622f5dc45610cda89c833aa03463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf62f39ad70f84a786aff0ce3a6b09ad64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c099ddfad9009fc48e0bcf391d370bc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290261382b400f5fef3f2e63f21ab6266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff39fa03401a3b6957ec9ea4402a9267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9516ed1d57099af5d34e8750962fa4668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc56978361146ab226a170e9b49dfa569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109b277d127dc3ba5684ae87ebd3d8d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24aba1178c04619ecbb336c7adb84671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266a14df5f578e9e5ff47e76bb2123672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1afd7b37d575e2bc608f807481f376573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64254afaab46c4ecb7d9547f81cc8a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9edd1e85040e875ff423aec3dfb8075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e695441a51e2e36adff2400f5c266276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e580143fd38059469f5e5dcacc0a2db77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8059e14a9c4bf2248f6a20a74c42f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c3c0e8b2f19c0d6d86af5aaf92f50979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41147dfa64e4d2b09f5d0ef7f522d9b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f58e218e59f73cf5d1aeb7d64aaf3381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb302ef69e10d07a37afb6bf1aacef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d7a882d73b2b59d50e2809cd0e6f383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a86ed61f732ba0478d0c01533c78db84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a6d277ef6fe224177d19ce1b7ec1985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd70d759fd3039dcecd7ad7e02b69186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de06f4cc8eca855e4b76d2c2b44b2187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c0bc226308cb7241bb7a20d28ecc888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0643bce4a306a42494f42f04ca3f7489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6adf12cd7e1be71b3bad476870e0e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd9302579c3a3b1dbc36315e75fa5991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea971efce8cf73b8ff521d8a57483c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57c5bad850685d91a95ee9fee4479393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b327796655199cebc064da8770866e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1fc74aceca647260e50bb2ee9147495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30894ac5198729a5f65c6206701351f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4867b61c036cd36df117d90d5cac1f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52893fd5e1c62dfee4934f29f0f643f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672a0ebecad405107d8a5fb2957135d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e81c3e4598000f4c26b45370d42ee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beebd83bb012c1002134c9a5e250df6e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2fdc9b5f8981d5dbd68127bd3e757f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6d51a3c2a8edf68c0eeb2188a7161103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754557253019d112806255308fc6c813104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4dcc276dd12b8db60052a6f3c4307e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d84ceef247c228be4c391e70634a4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df247d23cd79d8c95657f62f7841f06107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee1f021ce8324522d87a542c0834c8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aabd4b2b5f0c67ce88a3951701f8360109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33abe40965c4982d35c2525cca2228e2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3e1b405df7194507117dc0f39ddaa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff253ac6071ef605ec7d6d4808ee936112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361b80aa2540cc0ce92843d36a5e424113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d7a94947a5b32d425a5c7920f5ea8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f880080bb41f3a7d06c5391d99b89d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf75210974b1e096c1933b3ba7a7f2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3382d351b9a5d4978c39b671b07d7d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a204dcb9d500a706b65f452fcc028dd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f98c4a01ba814255f81c2b3857a00119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8abfdd70cddde401130d336ab6bc10120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634d53a2473ae16b2dd34e2fc2f8f33121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa12da8d464527c901d50e6243ef2c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4975037fad462bfa07f7e90a80d815123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78662309b8bb0e34c7df864c830ae4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b762351dae00691a76e0ffa1dc2d28125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df873f6f9da4c251172956f3654628ce126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b8a55f4d864b29b483f9e6432a017127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c36cb14494d0674c400277ab671131128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbce5f0f0b0616500b508ebbac762ac129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573dc095793bd5bfb3fd54115218bcec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ae27b6f2f1a58eedf96d95da918a9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389c8527c058a9dce9442d40feac5e3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224dc3a221e87db3108947edfa037eba133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29031be8b5b2ac93bd34f0e5e30b62f3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce56db0e3e38c2cb140d5b3048be2de135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d49306e2153552c2cddc5cedd29ee136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c7819f15af5ffa26c7d7bdd81365f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7089b7c8bbefe656faeb962935c551138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f45a3a64ecc3b61dba354f53ae45bd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4f45d2fc46cdf7cb8cca2a01c1658140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96734101b0078cf23c9503e523a1121141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed7a2977912639ba0f74b821a279c9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48cc70d412171b1f793902f7b70fb5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e2c2f59594101c855de2841422707144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e176a4cf9390b4d501947ecc4fb14145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342adc022199b370d6a7fcb3fc6d79ce146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5282d632e633f6e3762ab5a9c5d4c1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f922ab10be855feaef17a7b0b60891148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f5e62b9fc456c6dabd85b4bfc7b6c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18cb042f33af460719f6fc50d75d9d9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93027b7e658b721ec78b86c5e97b69b6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f10f6acfd4d9e298288616afcd00f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281f2cb40981e6d38e95b847bceca3c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987cf4e9011cb031de82e37e7282bd5c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2ad7d8e556959b9aa38ecd40d58c6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f2f10aa9fccfed31e9aab50c987b4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1fa3974c2d60e9435b036d025c9260157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de748a131cd6ba120c4f08caf088b58158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59228dcb47e789f590242f992ce196a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218bc30dbd21c16d6be5c7d6dbb74e37160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43763554d634879b9e299132280a4ecd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74580c326a7299d43787db485e19c21f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b766a45cbf4c4c1202fd6f89a9337163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb1f8b6a95fd1259499814f4d94a6e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704da5d5c828fbd0f24538d4ca26d8a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92200761789c66eddce950ab98c81d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5440bc9ad68fd166c36fa4977f4f2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ed2f9ae3f43268d31ad3e3d98fbdd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5799d23c061a7989bf0aa0ad051b02a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2d8b5679582227e7a602a213b4685170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37de99263c9fab14bdf5784d64deea0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a308361ddd2bb23638e256df892b0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39286eb25489f2223b549c5575162a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48826c3215323331f66cf6967dd3443a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04e5d4de806b505799b9e6e85c5c4b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632c921c557e740e520e114aefb7ce4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10031721a74c2471b73f76645b286a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44297558d5d6571f9a8c4c3bfb8a72d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54b116043ed21c51d5167e48cb3441179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29218a3c40ae78d8b13c3cafb8acf1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f45efed98b39137ba7478415cfd0ab181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c542382bc6c1a3094e45f0aecadd9b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3cd044060135cf060738db0dfcc810183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef2b2f1d8ab64287d185766cbd07fe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e91b2c28f341e48998199f1a04c48d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251c68ac4e48c8fccf772c0996789f7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d23dde11d31d12bcf1a8b7490377f8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb760e42af7c307ef4994816f774e0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f243364c6d48e3b43b041fc04a3bb2d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f58099a549f081f8b7fb9408caccbb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50189c11f50cfc19d719c77439ad01d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284717d20a3301e727ee98716df6c9f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4477b4feb3a94b078b41846eb5dfaf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5e5b0892ebf3cb649c93739a91fab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd5d5d6fdfd6285f819d89c6a1c3fd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e3d9f4b7133b87a96db2177e32f3c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f9ab998b4779e0641ae91f8357083197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a326b73b33470a47eac03a3a0ef51198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc4a4004191f48027414f678f20cd5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9df260bfd7d00e471018ca66fe195200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4f5383cd66b9c40fb79322c1f7ee3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede43a294cc325bdb2d2b931e817c6a1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff209372dde863e43620d085c0bb148203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4944aa45f76f600183bbf7be0c27dcf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f5fed0b5a8ad0c3eb6390351bd2f8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4ae6946a9104f17e7a5d5aa5bceb8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca48824fa75b46666f5ced38308a16207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57555c71a7ed8398cdb2c0a5b223ed208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406f28a9da20ef2316dbe9f45e31332209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d8812eacaee66230b710aac5444d7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4467e2f5ce7aef4ccbcedce13dcd7c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624477ecbb2efb521324942d3b355c1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ae40c12fec35cc4475ec61b8e24ed213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30257ce6ea232290ca83de2ac86ed11214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542537fd880d1379faf2f3427881fdc1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82783d6d8f75c8231c5d9258ae6ba6c3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104fe1be5ab63f3884ae6233f2f9edd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bfcc0abb8a18bbab4e8c4b3c838af2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710567291e4f339d114d884b3dfae5d7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d79564641efed5c7de52ba19eff27220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d8a6d34354784fb14e423a316be6f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059860e35db473720035e8ab0e3fcec222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139c0a3541440d37bf510edc22a2b63223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32cb11c37dfd0cf76b76154c7c1051f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216707575b658ae29190fc6d434c2071225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d058b89d2a20b5fcebf9638e26ebf37226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a82ff3ae0811a1c5b31f7affff352b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0721ca0439d6a4074d51fa5f4a516d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3b08b9d11ea9054bd337f99be08c2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4acfa06a2ed11f109843e349cd5829230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582561074599742c7452dcc4c91c70a3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9437580d313f2c9086cdc525419a420232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc18085776b0403124130cff67070d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e0a05d95934e1790d4f37fbd359f0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace500c5878a2caa11d6bc88d3b3065235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed29937444304fb60c038f9b55e0b11236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ac0e300eb417d5256cdf210dcb37c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778329c71782c3891d2899b87d337ac238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef03b1d1cece49d998ecd17e812e4c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c50a424aa1b4c3eebb52ad26cc0aa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20290832d42eacda7f0ea5b48e5ccf70241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03faa754ebfd024fddd6c542331e9b93242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6134df6222baba96e0cb4e0e65dbd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54a35d87fb1ca679e7e9388efad398244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a8f3fe653ddbef2469c768603eb04245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36eb06d472219046631b2fce0575b1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835bc9d0303674fe977ace4d549de21247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a14b3804ffa7ee8a53a9207a9a55c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07198ddf3a00f74bd4340b36e990b8e3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee5119a0889af0c2b1fcfd8b5420d2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942cb15376fc241ae8064a3a5fe77da0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a3b13f3184aa78030fd5bc5ccd854252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ffd8576064f746f327277b4c45a08253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6c6ce5c934f958383cef104d7aa26254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f6513884331cea0181b60a10e3999255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a427337d59848ed18ba6fa5d105757256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a84a70d4571a13159d9c09d694195d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160dade1aaae4dc337f8125b3d6fd80b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff769d275361eef20557338f0922acb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f72b673185edc7feae1b5a231e118260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2753438926e787db8af6a90a854d858261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10a1345d863d32e681ad9115f975bc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13777998ebfea1492bab0b3b7921c1f6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d4529a665d8762edb66a8d5ab8eae264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e190d6f27c7d653433e09f12c9ac0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b58b0989bacafdab699388d7741c1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658397d80cf4c684dde21df3b0636db267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17324e9e479d293b175a5c8bc036b406268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2099eab1d8d7951337eddc636f11828269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b20b0d46a7ad70c43ee5e3a974ba2c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa768c2842c5574946858ccf0248f5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb088fdfeb2bfe1a20a2d730de25e04272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64650577ef515247e92b740301643894273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6464d6362df78f6d677574fbff804e47274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ce42be24dbf1409f147aba5219ec2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05adedffcd80823c6f857bf367fb4912276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933a2445c32b2708ffd2c37bb06e6e3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a93a8404aae6d8fd355441d00bfc09278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57247f8ecf27b746f351a32659b2b48e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded64121737b2d54f8b8f654efd6948280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70840ef28343c692a6daea911d6c3f88281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a2d4c52c5f06749fb677222c5cd0a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c464b05a920f7f791e312b5b36cc5d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521bebeb064c03c783e5ac7f6d106de5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3967051e747d97cb13ff13a02f0f8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab865f03e4369d096cbcd4f580fb32286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019226cbf6c78b5f8923eded4ff51dd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbde31db8f3ee501d79b139e596c35a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d5403537c11b7b3ac14c47900d11c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b35a05913436d5045ddbb4d8a9fb0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f297020bdefb44f11ee38587c51c5b6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5d7c345af1037de7aac8694aab0f2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c7d599a586e0aa7889ce83c0cded9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f128532884b32010128dc1e3ab1b49294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fbba2093c3be65a648047362b9153b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5bf3ece19da68a4012f1cfe8cdde66296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b2333a5da3d1dc247bb8667124470297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c76b7a4f8ed4d1fb9791f1f6b84ba3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21443ef2ff1452a7fc2ac02c502cc04e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21687d24a71359cbbefe5e9aa193534f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898baaa142655e0bf54745ce2dae76cb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c9e489a3501a3da66bbbbcd9008eb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5da86ce0f9af99f48aa23f2af1f8b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106459cd9407d43a47d6d10003f281f7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46e7ff76c24686c2375bade28a4a3d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec673cd6d9cc32b21f00d405fa256858306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aeec1667a80d53207cb275105a262c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207cf07fc75293a55ef23b62b32dd3a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ba0559fa841c075b1ba3d97bef62e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a46232c02e97e466c2519e126fa5b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f411abb47d80eb97f9f0d2f022fafd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4e8f6a6aab1d91cef74b66944becc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97223f746a079d5802bfdad9a67e23fd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed0c56dbb528f79fc3d4667f1da79e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd6aefbba6bfdb60e201fc1e2f5206315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9148bddb530d81073d1d5f230d445316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261f9dea422eee8dfb017b0bcfa1642317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4ef04494b4e6912c2c302bc6aab12318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e0fbda621b7106ec88d73540b5709319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ca066b1c1ca10144b198b407ab189320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30a0ae040e53bbadd1f228a8887154321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56765bb94076be342faa609f0515ba48322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642a5246f39dde2fd06cd90b3a3386e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87489bbde9b30794d56e79ec5ea4476324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6cd45e1b46ff734a78a12810d03f2d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd3a36e026e30326e11ec24e0f3fc4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21877aef325c81a4877193f9be9a4b7f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71691f3311d4458f3a11d43c7dd8bc8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ff6ec7b73412c18e9ab742b6e0d70329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9066fa4278285b5a9c1248f82ab10330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247be8ca327723f1e1c73e0eb5d7b72331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ceb7a957303d20c0d6ed91da70d3e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179275f93864b723b03f642e4f94e919333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8109f8ae3ef50f1f690fb6a9b51c883334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6db8a43c78f5e2d64faae134c7f13335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4270621b61a86db616a2955f30a693336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980ed5f09da7a03b7884933e9a8ae81337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775656c74386a203254fe60344ed9ab338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a97580978cbda77a4b1de60061e52339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f291df1b0f701f11fdefaad355d23340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f39e7759474095585b376c6c02a686341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3987d0800ee46f4fd3232e3ef4d0d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d701542bf2a5b90a9d46afc9a9256343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a84dda13504aac4037be3e128d812344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336639d5d91104aa39771f23d13fb3a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76c98b0cffae3d3f8b3eaafea92f28346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03c9257a54e9686fb58edff56649de347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9bf632a1e6d349f72479a12ec940cf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457aa69f33e7c98e3fd1d9ac68ae1cd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b19a2d230cdc7ac792a4bf48be24b8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78acdc30b4c2ffffe5a2edef67d4ff351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dba0aee539db0cb9cc9c593c28adc2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e591a11c57129f209e97282451c969353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645dbddc5758fee8c5ad7e63b58bd227354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89c2366683c67552490f6093a29fee355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0362dd1ce0c80afbc063323c78649f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca112881be710c7b7775e4e953bc76357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ab56db31bc8662e33c94b6a122f2b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3bf2a95da1cb5d609e19b39e9b826359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff889e4cc16ecfd4914cdafc7fffa8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e229647df9599a6dc89f123128b78ee361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee240c8c5f7d80058a2095797484bdc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89604032d89ef15564d61f7fe41a263363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc124e825b6e578af8eed2282cb681de364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907e28b24bcdbcf68b46424b403eca2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a6512b678af4802ac6457e04f3224366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b27f0004f1a6eaca9b0ded5bb06a32367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee46767d0a4d55463ef5d8ce08fd41c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba8cfc188241acf5cd26036d6603fa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0820032f7e1d5caa4fdd831bb03b9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8e5544b93e33d68bd63c9eac7f8db371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7342b115aaf7bec4db0d6024b2d1d23372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae04cf2d0771adf21279c7dd2f3fb15373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e496d415ff56c99746893d4732d5cb7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc53ec3451fbb095577630df2a013e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30a21b5dd048a495a15a91f9f5f030376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86cb536a3cced4fab69b8df02977110377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288e029c0fb6c756cec22c710c34ce5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055291be42d221807cc1da03ac380b07379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84fea1db1c402500f58dff74ceafd18380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31956c8db6b03004267d673476aa05381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f9d6796f30257900ca805a21c3e86382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3760052003201e48b44df6aa72111383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8403828c62ec32e74bb7102f10ef7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06bebc4a8970decf1735a4d351ae77385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb371115c6ceb656500ffd0dfee232ec386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36408b917034345aebf9154c3d166d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a50fe6e3aa6e0c04f3cfa324d7246388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe73018984be2a081b5dd2e3943703d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7857dec15044030f1daa8ad5188242390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292993fb5ec770310b7f02cfed0d80a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddab78959bf96983e2e1b813210c618392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65bb6240144fc356ef97ebae89faeee393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9c8063064b7ef38748c13200e3214394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0535fc2075ad8f947b41307617e094395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a281d0b9f9c2686cae2647c08b8f6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93fcd3309b7fbf1ac9dadea4558c0f7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c088d2fc8441b7d15431ae1ef7dd2e3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae90ff5de69dcb9f2c144a44db8197399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce277f0fa47f15e2d83189b5c7603e1a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4276f4d957c75fc17b32e3c1a8a2ccd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9beb00b0158822b2a6180475eccfc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972de365bf58dfb3e2bab3f90bdacfec403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a72d7f41e32b64b4592d6fd9d2c45b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d95f136844a3cb3b98afb3146a08a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7235a1b78275f57c90277da96141a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f5f9129f56153892703304cc432b8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1566fadc0bdd11167cdefba6abb5a69408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7413bfcb265be1e5e9452079bb0f2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655c72ba18fdb51ce6ceb5738930d74410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e19a283e9e326d4a744e2a6b38520411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6062555a8cf7ee8336aa70186c646b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54f812d2105c67e449faf5fcba86cb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f9c8b0d7be35bab676e34dc174cdf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70779a0661c46a46c233eb6f904fad415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff176e9a3b014540427144a567a6dd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7647712dcfe3649c7b20a174df6134f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bdd00dae38aa9c4d30845cbf8520f9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3219f7971c093724446527cc6ad9c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646a24aae4de7694ad414b303d01324420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e76475169bdefbce43712abc40819f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a338121b6e240419b4dd07b2d9573d8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f277c727738907b137ddab4d8a23a81423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f3da41b46dfe257c369bdbc3176b2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5485ed0046dc5950699c2246ad64d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ed1ca436420f5de90da835f78f8d2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd536ee41fe9251b42598e5a4348958427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd0468f57a3d6239ff93e4405cd2ce428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ccaea3d2dca8a2298e576cfc45afd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b517b7546c1e8d9c02a48db1ddb6bb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f706981744e71fc27f851f5a16c61431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55307b91dc80bf755201798d311c5d6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233253e082038c8d3e334aff5f031938433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75dc12451a6ba4918a23df4b7bfaf2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626719b991f6c05ab5d6df06f1cce9a7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b6396617ceadd8739e1b72b0f5ab7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eedec01a04919c687a8709f50287957437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43121d470b2fb7bd54e38ec9feebbbd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6afc5e97a022f2a7fd432bde7db4b11439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2738b0cbc6cb9fe854bd609542fc2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996681b8ad5ceabc1b99ba50599d13e7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c1434a2e2c056d0e4eac019b39d3a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747fd4af48ae30f9fa06c650efad7ed2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6c60033e0c811ef2ea7460dda4659444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f905dbef90c5af8078f5bc00d9e94445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf305497113a45ce1f08ba9605dcdb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872af071699fe445c37bf8e8af409844447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa122109be904590ecede83408a6ba448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb56dc0eb56fa73810db9659dd52f33449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3d63883853cfe62fca38c44b5f231450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea5b88b7a8556d1c6f8251f6722a63451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e46e7203f37354ba6d38e4cb3ef36452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c337115147287677d626238d795ed453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101d4e30effb801a9d0376c9afa7ab4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed0bb8c99bcc2914eb9147b84eb82d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df8e8167e963d2daa474639148b24c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ce649e3d07969372d7aabaee1ff9e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd5cfc285b9dec26e8609e2312cb72458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dbfbb922e5e3d0940cb39fc787caec459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5fe1521c3973cc254fff93ac9dd2b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17abd91fcbe9065af7c8db3838913a7c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee467945073b7347e544eb2677b84af5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c04a1862f8f921b8b4f286b3cb9de463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd8152efd022d403d8bf53689bbdcb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436be4478a9a6e4b06b3a49138c0393465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7a0350b07021721c863bf9b4a5ffa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ca809ce1147c1a4997f25da9677d6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32aaa011c4a5887323e02ea86f96c8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec508cb026c42647e13170298761b6b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85431698c9a7238733bd4d26d962cb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b351d1814543d011320b600e78a78471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002080a8853820525f3e370b28e082a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044fa617ff797dd79e6d5f78c3139d7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5fe47d0bce932d35c236ff2d1d524474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c80f9b077dd562ffb634dac8f4bc5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea7108a8348b16b653b7e6c1d7a10d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0ab99bf01c095b0d1aa3d31339c6d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5dfd73d723fc0265cf0587df6dd42478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fedcb710f9e25db543355b5d17ff91479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa27367628d43946e750d90d6fcd8c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8d2ad21fc0f37ac3125c1fa307b5b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7adcb02dee31f6ccc102de9c5b93cb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e98e340f4116747690ee87b2a63de483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8d8e1672f6793d65b8bc22cfcedaf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c85c7999a2bef9ab041ed3d4220d2b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa7486800370a43fc630e02d269390486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2ba5b6dc44d7fab05b45bbd82c207487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f83143b8ecd51ed68f2b7ae43caf5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1742beac24042e828c504382cb1acf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05012e2bf31b5e25d9c0301a20d0ada490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ab6d021a4ad82f9f3cee72af86621491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24d0239fd7764b85269c05299f8b0b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf5c7bd5c834095f1e7a7100de671d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f13f5015af56299329afce2364775494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b5854deae8337f50e78434594bcae495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c0d5b31e9cf369173788fd89fb3a7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae663f8874e92bfbe20f6da0ff64ce8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9814aff5235753213908d86eb2edc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9929f6f344b5d4020afb7d1d49c57499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c0bbba94b62e54c790e59b4e35d57500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906dcf0a6689f74ff160253d1f483712501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3eda39fd9d23d583a5d77f79eb7cb9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7fed965ec8521e4e95bda0e17a8d64503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a92e23ef8ac1a7a21b31f9e7c40adf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef99ac4dec752a10734040e7ccb2c8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c0436df457d99261825c70281bf24506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8dc6776c875d62a2226d6d747ad79b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714bf02c5ce94395e181de9057d949d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f3793e953110967bd73cfc0b02be6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c585bad6bde2c0978adf830e21e8302510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdace8f74f8b29fd31a5ae815d5bc8fc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da998b3a73e24db90cb5fb8e2c05d049512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54151947de8a24bcc54fcc1d1371c90d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ad9e657ee8b0251bbf4121528d8b4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a687eb0523aa4e493bc2edf850fec515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e4a8ea77daaaee4d3c7bbbc9f7292516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c0d09ff82b3ff68b17786fc4333bb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982a9b7f217e4ed6fab9fb75ed8c768518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee211479168cd6ae2a9140fa8ab735c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6331082a61687f55b850e69979a447520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87461b5d92bc7df8d9f56f56ac09b873521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a083aca0cb4cf280d86787851c1a629522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc33b565fea9a6ca8f5d95773ad757523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea76cecc47c5fad932f2b6c2a5868d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66867e9972ce917cfbb31affd3ad84b1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dbb06d6c8726c5e724234189622d01526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5792112c5568e1f7a93cc32f9e6c85527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2e3ff63716703b9950e9aa3edf363528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862fe01e011f16d78dff5c6bf1c3271529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f06301c56ee4c94425554574b28438530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d5f723f89f00bf891b5d41eee849e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe2277b6da9063ce5f039c9ee3d37f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576d370c0e27659714128f9b12740ec533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4d3a5523af83edde69f5d7fb1dd40534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f5322d4b250bae9a37f3b03e07f1d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5661972b03b86c1b462e053559394f80536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389000fd721d9bba43b98f0a89d9a3c0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429512fe66559ef43a34d668b968cca6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4884f1c1c67fd39658c2e495f8841539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f122d9ff9ec45d35661d3cfc3628b6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3aad528382ad390f24e2d7e897dfc5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd109ce6c90f5c625ec17c39dbeed1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06b092c2d4692c34f24bc71f4b1952543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34a298aadf77fc678158b0859b337e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ac316f518d358f9bf971d92df954a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43d0d3643fdca3a935d9d7ff11f04a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c391a6997f6fb023a3f4a3fe329e1a46547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeadf5b1a7af2ed3b08c0151b227e57548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3938e8704f7e2013ea5491d4e55ab1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2295ea46d5d5635a001b42c5d5f2ac550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836650e42bd43f92c0e9c99c94961375551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57947e145b5a36cbcc8c802fc0ec0268552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5fb409a631de5b36149aa4792c9039553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c09ffaa635ad1f3e8bf8308248c2ed554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc27c7071be38187690abf4c94f31d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d69aea78b3ed083d169ca9ccb6931b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4518fbf1eb560e56522845fcd670a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130dbbb27776b7c52b4eaf4288e7961558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f482882d184c95b64de5028a977a397559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d321dacdbe3774858078e6bb63cf740560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13691e795f069ddab54a9110fb353f88561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc90efc66fb7a391003c78b83c0a256562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8377205d54c1d83a218bfb866ee7453563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a8ec86dc39d98ca9957c08e71b471564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4dab1f924f1ace501a78efc670177565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd1a9104db456380aba7eef8ddd997566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965e4d284521cd32c88cf64ed5a0d43567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f222494f73436fbc6296c30cbc4024568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d4059a8c9181b17f6dcce4e035c31569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b7008c84bcdc0deb5b6e6d810d329570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e450a6556c59d2b2c416da3192df544571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4e8e547dd6b60e2ed7275758aee9d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a334b6815b76563dc913d32f17897aa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3086942ee0878e85da1b545b9f65e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bfe2874e5b89ac47e49c2a4e23ae55575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfac4a518d5da7bc4461dbabb0bdd82576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0736f83ab8dbb265714f53da7928c5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7539240994e714a87e8e9e703d21f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d037eca3f4868796f159f8deabcb8fa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf73c3d2be8c5e8f5e679054d1b711580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07fc816aaf9a27c0b71f22b7c74bdf6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268a82fddaa2ebb655b62c5a0b08c23582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478994b60d978d6ba560ec16cc9c197583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc00f8a8b22eb96c21617b8e41cd22584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a469c42011a253508cd4988efc9eb26585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff0ac9852ffd5e92af3f383f5e5f6c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44422d71572b3a17447118e432e8de8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff57506580450f6535e640ffa8b223588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad8859c28398fda1de2905530145a6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf640d218b20d1c61c5649a41460a46590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070df31f16d3a0068f147dcfce8c1cb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce0490191f2b88f254607d78d58620592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf253cc32f37454855ac2bf42e42ea16593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e77a5ab7869291b294bfcb0bb27fd6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76c7bfcd0b9c0fd9109a11f991375c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b0e69fd451ed0823e4e0d7c4c35e0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ecc79f0cc7ce1c475d5c2b49ab707597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ac446a4dc86f845d62e504d1bee61598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1ac4dd0f9fb54885e1e2d0712270a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2ae4617f2b08b0254c90710382c2c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9878a9d9fd72aa413b8aa72235b5d9d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940035ac7d72ea348437a2123ffb3d0f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10468f857521d90c167166a0d6ca2c8e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02de8ae0ee68b9e969b34057c0aa61604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4969e455e3bce5c33ee6e02bdc9af6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed9b1ab9a6a44b767f81a471180390606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff78f86631f29402e59173677273a31607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d1269ff795362501f7e3a2dde3f95608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940c209dff12a432d5113a7b347e378609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bba69d690266539df6d8ce98f8a612610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e50a9694cc5d56edf1724534d57968611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb793284844ab5ac44aee8908e99dc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09fa03566bea18a75cf5eb43c595eb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc793384e2eb51475dc34711421126e6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d000258058cac02ff1f9f1a258df330615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e87f677d9454219dd8650a26ab0e7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8264a13b27395204e092eff7e3543617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5755d30ec2cf507d6d601bf173939618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba3fb706334a92dd284deff3de470a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec87077b2a68ddc863184a471ecae4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b61bdca6ede2d747bf42e82944248621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601e4a721b86e3de8e543b0961234a2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076fec5e0f4aca7bed3acf44bc8bfe0c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc61a351c23c971062ae2ebf95c444624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9c188aed8417b0f0a47f07184b6cf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b3179909aec7a91f20d2ec661593b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bba5c4c3dbccd86519887034b67aa5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04847877104bd75f7740745027731ecb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e98ca5bf0ad59f2346d2dbc741885b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad832a2faefd74a843d1c42df4a6a1a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e2c34707672081b968e105b35dcae631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835694cf344cd366da851785a30e126632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2ab9495ceada2e6d4e3c4e3dee2a8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d23a16c9a6683516a9acdaca62e73634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc10a38b3732a6d6f628eac36e8085635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47b9839047afd2122ce84a2a3a671b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f06e55d634fa92fdacaba1f689f2e1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2c2625e36a0eb79cedb58ba9d22ea638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214bb84a767299df490c05246ee58a6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd50812c3bd1ddae853ae55edd2547c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c161681ba4bfe28a61f2c2a98ed7ff641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76ce8fd3e602cd6b678464fd43347a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f1dd1df559b2474b3ef8714fceed3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6f1695d504cf90594f632158889a8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510fec6383a6194a30e3b9b134e9e9c0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e940f3fece84af9a8a3547647b9473646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1541a378b0025c0065bf0faa1b4304647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131c5c967ca3075373e2033aa4a141d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e9ea5398ab03fdefd6bf38de4f09f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bdc26b3db43ab815c9135769101ddd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048fbfd739085eef077b29f2e7b40d8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9248efb7ab7facf20d02f2aa3b5cc30652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a841570949f5dab5cdb5712d05e07f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00f128d19337a689e5291596d8596a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304c810247d84a91b830a799d54f62a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266437c4f462972913117c7e155ccfad656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c3a3d365b4628e7c783c3a69f6cb8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8825bf6f84dc788734839d352aa313658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29acaa01cba6d3a803b8cfc304d7d5b6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764b54e28bcfe8d413d1eed6a35e226660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854df59bb5e3fd38f48ac42d300f352661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61bf8272250f0d65f338ce67623ac49662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071dc96ff1125764d02ffb7b09cd12c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3cb9e02d9eb288a7c32808f2dfe7d9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a49b601491645ecac3f78ca3a4052c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bcf4d0cb59cd0a7f1015202721f554666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969506fd8e61daf71efdb1a40fcc3f0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66488d7dd5b00dcde93faf76a0880606668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d36591a15a39aff415c378ba3d28cb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c884335c3537c32c17e77cdc5d47f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa70370db8f0773aec92f279b662a5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf090903720ab61de66f6776a7d106672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271f64f09530d2e8cc6225ed6abcf4e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43097658fd1f15d63321a1913470869d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350e3c19c30e35a77cf6196080de7f5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19beb6b03ca6e68126e68a8ea269d15676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237356ab179e331b0c36316866f5e5d3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda125c536a193c5fe5a25a4c136c0d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacfc8de4d2946938bf56d889c8eb143679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc218f4e5e8b28a4963e8bddb5abfb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2ebfa26b8598de80651bfb041e600681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8350bce2c233c98cc11246f48699d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462fc5fcb2346906f843c1657bec5abe683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801a2c8efd0b2086d93785a1236c435684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689f07d37b7faca9679c2600a40488f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd103776e5381b540dcb78b039e99ee686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cee4e446f3e54632310013f6ef1294687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3331f0a24d608a0f015cdffe51889688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51217281c9b8a5ea91ecaa21d0751bad689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2b43208571f528205074972f1ea98690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0515e6b8127b6a885ecafd4ff6258691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b177a1e8e0009b03683dfe0d07fe3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396dcc8703bd2087cd77600628c8146e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b31e00e6c447ddc0e0918b326cb1e2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279dc5b0a3cf2b1ed7688849ca90f144695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364040798de3245ca5b3f9a1711defd1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d90a4b3d66033410d8fb7d8049ef92697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e25565e26f69758916ed6cc6b2f26698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895c041f979b520bdca63d351ec652c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60cdf542a09eb1f22693d622eefdb14700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb724477301d4039c03a2bf688ec72701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6156f75ee01532bcbffbacf6367c2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56403844cabf38c0353d1a7af0f91d59703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ff7f6f8862de0c092c552ea08109b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea0c8c6065b9b312353e5a1449a5c2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ae35ec1741d25f40cbb14cff2261c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151bcf3feb323dc7245fb094019e2fb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54303c7b1a149abac7fe6212b0e32ce708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284a0e7ed7d2759458cdb6f5757adbb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a27e527018906cadf3875a6a6b3a0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770b32883e5ded3cb44625d25eb62c5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ecea031f512c649331e7f7230e1298712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68a9e1ddabee2f4ebcd6921eacc8b3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5015935f2e0c870f557e9ab895495c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba084e127403a9fc15cabcd10b7ae24715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299d27d1f87598e51599e6aa25c751e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a72bbfbcec055c8a8877abfa0616e0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce9e50d5773054077f134b691b5412718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acbccc262fe422fde2569c7f2fab001719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213b1d49d98503b12705624ef2b37f2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e206154dcd63fe48add3d6e2ad22ac0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1439ca4bbcc665f5091e9c157222c79722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df491c2d7fe2bd26d9dea6ed01c1b2e1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c859b84cd20d0efd47a9f187caedbf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54bb98c3896fc78e13a0c064494c084725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2b752371b1e4097cc4e9e33b4d826726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2b7490bd11fd330ec841139146d5e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654394009389babed1d01f182be35f83728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1d6d6a01fea7a0cf3c8a5e9dcac52729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a98d884327d20769996466f767a769730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2cc33242c76cf1704acfb28518d8c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83ff1be4e68d9800258b38d6235df6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5eefbadfbf57ae385a4744a0360a07733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9639eee5462a367b34b4c11d26233f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb12d07e63f5c909297bcb97184abc2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf77c585fa8c427c0d2f7a5374f66398736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493656e3237655a526a1ec399c3c3ed737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50268a8b3b3a1d57513f8034727a283738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2968a4fb7d59793aeb60693f4d963c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b161d02bfddde1f2c25f6c1f3c3cb0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af84b5257eef8b9de6c873a66b0844741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9a47c44f4eaab7d23967ee5bd2d06742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621ff0108b12731a2dcc3a1bbf8959c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47d606d689c229f9613c5602f28bc3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122c094a9de01c1acd96a0d33be420b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561e220ed0480254fed13c893122565746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e76f83256a8c9ecc5bdde8e290911d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006ad3fadbad787d1dfdfd208bd5f8e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94720c86e8e406dd23a61d97f37ecb95749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0662c637d2bec6763c03a943392ee750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeca7f50f722c6c59d02ecf5901ec1b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67101dd040a4fcd106528e21a80d40fb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8260cd4f48485d1ab8ee123078b1b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7002e459242cccdd6c1b861fb4b824754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e097f2e7e4c7671e94a73e7e6db30755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64689fae3320951cc45cb505a5681058756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d569a705b11eaddc6267d7ebc9225c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d040ef745b21e16495d8bebfaf5f3d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5b30f3248baed86c2fe1a021d2c84759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>