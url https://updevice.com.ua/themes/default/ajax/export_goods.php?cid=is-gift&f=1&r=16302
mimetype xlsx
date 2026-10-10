--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631fdc554da33a23fed82e5f5e6bf3441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d85286b4ca614f12594b564b5b02942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79e65a6dcd8b6c766796ee258e30eb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5fe873f27f2753283c115cea948444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72c817723b62b34f22d345cc0f0c3c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc02538958d5e2eea526ed564dab13d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27c543344e780368e62d1e13ca385c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a0de211969f27848e8cd1c0f1a93a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5eb15ae54dcb31c7ec5625c649619a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068f2ed58d4bb08aa7d816675192d4510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e65c46723068c8cb28e671868b539d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f2cb330a0d65e0168bf4ca8db302912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c5807482beb81f6bd9d9edc502f1b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e187c8ba7c1c24ee19b5269cc237a414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ca668d9c56ff9ce0282c85559e29815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552605cd648b6cae10ac17171afbe7916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a06448be7dd71fb1552c303367b4a017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b531d3080a216aaa578da7da0e9e56618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48f51271a2b3f389e005ea0f50b16a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b55692d5b290b24b66aa7fe45bab7820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31263be0236d293a6653ae52511532821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24ea936210fb5337124626f915433d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333d6cb9f9b05e7e7733970152b25fb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1dd9acd1620c80891a1d797c1f234f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f09cfffda3877827008a615f16f96125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469766df900d9cfb8a2c70d5eb00a2826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dcdfed1b4f2c24262ba68d8e2d8d6227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701383dac28a7068c8cbc75241503fb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900e3e2005ad84c83db82c3ea45f22d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118ef2e534c4beb7311a578d29e039930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d5438bad0a687353abf8c8ffe311f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d95c0ebbd78db181590da6d00ce5f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20aeab9c64c56de94f248dc4ded8a3933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02253778e57a75b2c54137ee822ae834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81dda232ddf6839b07926dae4aa1f135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b347c5663bcaabf8fd621f37e9b9c3436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227a54ad551603f79dfbf33f11dce5237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11849df9d184377891de55ad4f2915b038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b40992988cffa0fc09b68b5eba05639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916268b3a112557c9381a08553b2433640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3144ad57def35b3121e6e1bbc3c655a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920be5bd6cceae47c8e88e25d9b8ef7e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f9c3a0c43831155732505dd00271143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ac2325d5d746524cf01dcf6c8724f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f04953ffa09327d837fd8fba6cba945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596b32afe1696e7843e6faba6e7d79d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e876a168bd5628e13616f7417f5ce47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c89bf9246d3fd00ac30b84923b1a9448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5d54ec2f2d481955307324f59c8a949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777f4a57e10cb2c84c1fd2b7484af0450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34670f7da32d7963d78b9661d5aa996e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b5989c8a309a330bcd0c70ac9e4b752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f87e67e1a6ec84381b144650d3e9d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7bf5b5d93b6f077ed76aafca50e0754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8ab7de17aa59478e3658b0808fc2955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68886d5afb73d6eb690f6ae92e5813456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19befe6f0a9ecfdcae4a3bf06676ca3a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c746c59e981c83572e5a9f6af6715358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21feada92f1ae1f0af24b5475edee759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d69d651771a15ae08fba4e5223427ff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6f8957a377a1dc6ee20d2ceedaab761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8a5122a5717f714ec395213cf945562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7179c6dd1846ac2ec92c3086f1884c863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aaf1e31a968cc61fbf50b44244b0f664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe75c4448eea04eb0bb0b5e8bce5e665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a711db7d944186d497cbd705d6fd7766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e1f539487dc45acd6644663a2911267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56742cd052047fd72a52db96fb4823ef68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3bf9536b86ca47afdd9323e6c20e2a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015aadf3521cbc9bb1852dd307c077e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12cb94395d259ba310f0bb7ac64ea571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5cb20d5d2b5a46f05c3715dc25dbb372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee09a0bbd596d14a6b195c1f2e0798a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dfbde3120e7f4be84365698eb8ec3a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496a8caec90b96eb0b70c145a3a395f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7cb7b1f7aba90193bc88ce8154047676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21996b23e7ebc81a7e915b673e927677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44acfded437a613f64248a8a47aaa96f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9fc9737d86aa1fb3d5dadcc7282b8f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f645d64be42c5be6579640dace2bf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a300d6869f541fadfab53b7124df681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5ce6756c8338dc77c024e53c7b43282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee39dbaf5f61a86c03e18014d58e8583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83925c35f05f8c0eefde88a7fccf3e5e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2999a432f7b0bab844e86a664576a585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537011a444df5822ea3405eefd66b2486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f0eca26988df423ee460ce71fa55a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f8adc02d2d49d1ef38aa7fe64baa088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3b90b51facd74efb916e62c361ac089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63175ea57fe42708e8481aa4f11bb290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd4a9be47a8d0451dcd41065cf7bc091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32955db70cf767a08488554316da0692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e198a5c2aad2812e525124e2a234e2993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be6b550b1e720f52a648f0abef3c6994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071044134d583fcdcabfc1b6ae58cf295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509a6b8575f523f4746c3894730fd9196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5902e08f7a99d324912781f8e04fd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b71197531ae83e311851a6ea5f78c898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905bcad6c20976cdbf61b6429bb3f6399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be11bee0a403c7b5f48b0e3ffdff8a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0803d190c4426b9c82a00d777ebfc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf3281a2dac3ac7b47bdf5950706c9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6971d669af8f559bd77bc86be9972103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ef3474a54f642c7ff43dd0fae03e4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6056630a3afb829b57d97c5787ea7a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9a00353edd4a921be137aad194728106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96bea1da86e2a176a95caa32e67fdfc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1cd91b93518aabf89a8691acd669c5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379d8cc8c22ff94aa8688be4a04ce09109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e869139c8002555ee67b85a027da593110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449a57e9c1986466a7200e76a35ef45111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6f18628e11c8fa99bcff42b4e7d38112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfbb6c624c26d12bc801a1d07378d32113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014e369782ee62348eaeb3b476bcbab114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e2037fa1a486933051e9cbcae9e8c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3694e777a5f942529d488b83dd8cc7c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525800f1e87b6023764bc92c1bb57a0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b448edecba58c10c43f6fe32e1d50b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec99c1eac7210b1e1675a61c64621e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09fd7aefe84d2890e8b09b50dc96b1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560bcb2336384d20c4fa68b53ad96c80121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315a4cfc37ad58e30514f1a614e9899122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa681d782826f5ed6bd781ad847285123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d3ec58700606da79c62bc5befd974124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0e5cf863c7e5cb0cde758df7333c0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91965e103a5562e23580c2388d77dc6d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a38ccfada43090d154fdb5e706def127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aafde7a888d469996bb01dd70a962a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a1dad12b4077f0f9db2f1049baa44129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99521faadba96660761a03c2d0fa3054130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e3be7cc4331ca9de0b90810bfd309131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6e14218879e525ce09df26b1a69d3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496ae4ac76192fd993e4ac4d90d9a65133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0eca68c06f61c7aacc0748ad3d1cee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7f79461be3d9501b8642b4b320f26135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bae44f8beb76b943a18e6a1029c277136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6610a0f63c0fbb4cf111445f29212137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea421b3bd108dc67b8c7eadd4fca2a75138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f61080819f81384f8be71ed6450e6c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcbcf7c5f05b15fed83b6d71ed708c4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00162df081d46b18ca8b13e5114875e6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf0bafd955cdf2885a9c94f0942fcb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3de30bbb5c3c90372d7f0fa6d60cd9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b05e30afe065f4928ec6ce019e7b2c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0af9f96bb6d0138c8c8da596b14e8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a9bc4470eeef5e5bc77e6636658e3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374604520f4f6984e3f81a16e8a413a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708df6b2ce78048c62cc8ddb34e70bd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f8066064e4b294405963e343da9b0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904fb1fdacc99da506e948031f7c3ccf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007873e707c02dfbc6321d098eccaebf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73362623a07f9190422df6b67126abeb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1bebacccdc1c156d9ca51b1ef4758b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce92eaae97d8bd3b75433ca96b1951154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef70431e28580231560673e4a63a89f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4ac595ae5bc09104be26d6b1e6154156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72768a99a5e9efa6b3f71ded1c807908157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb72bc868237adbc2c30bafe283a9ee158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09fd7f5c7aeceef186aa13884a8f9a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5cf4291cfaa0c7d72005aada89059160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2966ec1fa46257a4c7a6dbd231f85f9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb46e5f210b39870c1182c99afff9d9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4bf68e71098415e4c66cdcfc5d0e8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9299dc1c5156d959a17ebc8729554164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5419fd78979a405c23d46f11eb02874165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20af344f3a8cf167ffd05c13749118166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9786b7277f8271543f5f6632ed28f4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f6fef2f8d05b4cc3b950723d0ad44168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbde4eb7529ac3304d8d29590015b82169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237dea8a6e7d3ccaa897f00ff2121f8c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7140a57b7c4e596af774061c556e4a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66818e8d91866fe431e4a76ce6a43984172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db954dc5828a075b8b2e7d6ab102866173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0500512eaaad77b07aa74d5fc9a37d1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57defc51b75d7796912ed96eca583587175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23b989dc5a7adac863ae616ff2cf15176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68092830d00b3fc8e4902b348071e9d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ac252e3c2c856f82bd32e587f1a9d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014c6bc116edc2100d09abaeaef5c4d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52779bc85d01a74c9706f76ffa3768c5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f809f4638a3d0406231e6e9fc5537ee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1612222a4069ed25092e8a4ffea5ad182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58420e39d5db92fee1dcfdbfd54c30e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b993416d1b2669c5e7b4c5276f990184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25687896b141389d086343fbd4d68d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8222b820473f16facb0ac26eaa8aa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c78555b145ac31abd92f74260311f7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e336c82e41742793f931fe2cb02d578188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda07994a1924a92b518bb4a40f08557189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd942af232253100ceff02bf14ccce190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3401882f6448779fbeb909fe9422c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f310776e0c924db25cc4a6b7869b4f7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef567c55079cc5f8a4a808c5865ddf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786612b898f9d9841a0a4f3a549290fe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66389307e29f49d9977229646dd20b5c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df014eb7ffd7b1b64cdb561fa1b21f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641659fe15ceacbb03af52a057e6c1d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253ec967c99604399009bb7cdf953ef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694f65b86e00812794d9235c7ad39f1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb55ed84bdb7b0294faf6c043158c4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a699d87ca25fdd0bfb3350a4920a3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20dacefeca86bcf95a17e3ad9f6bbfb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e9742c3c29043894a1cf34a676670203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9bf6fdb56d9c02c3f1b19a0b38165204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a85dafbda4d8ef4e4bbe5ddee8eae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f7be4333153a4fb1f824b96baa874206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19dfb5be110f488454aad2001d6f92b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55312501518619ae0c300286ab099a6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74616cbbae447995b92f7669524255209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ebeadf03bd07070aa8399962e2950210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce3788dc4c4ae311e417cf70226558211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f759f3bb0145b4fdd9842d703249b42e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c9362c1409275a9a9f84d2f4698ed213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7b00769886e8db37b1a0f07a6d95c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443f200ce7f93907cc42b70e0d8d536215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b33a95d9d45466f49e831f8dc4720b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cff62fe2cdd3cf7c811e3a32888bb7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a31678a5073fa3abfad781c9b3be4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaae7db30e7b5c3bc9f22bdee4031a3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53bb67bef7aaa8d2d398e64e1ff34e7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0c6d79ff76c82fbdd47b8d1a59b02221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099352346c707f5d52bc000b58f130e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5848300728f8bc0726c3843620c261e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee611d94411d8af65b93fce5b55db47224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1509be96b134a828e7df6ddbc291c3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6380151ded0e4619ae530d161798d0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9227d440b6644a5bdb453d98a5fc8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f39358e0d1ccb093cd97068a3aa6eb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b852d656418222e04f8c3ce953a344229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df839bcf27273c38020584a04b9708ca230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7f7355b566984d30650f3bf70e4da231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bafdac055092674e1f6b7a112df0540232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71baf91300070bcb5fb78e4801b97e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39c3d13b51d941a22258cd7345a493234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61748f61ac2953000455b485fdfbdd03235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905f48cc887a0fe4ce2dc0836761568236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d796c55981eb9d4d186a6b6a86a3f2f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a9a624f9b60b1f4064d21fe52bfdf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36646113e9c520fcd2bf749337ff4ff239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4a1d983ba4366347c44a600296b5f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02143fe7ab904124348a8ada575662aa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50baadf900bd7a651c96fe41a215ebb9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351f2b5d2b8810c3277fe7fad64a839243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789fb3a77f74836352b9414fabce412a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b577dc94bb0dd849c55418f2f338971245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2203da5a4f28f764634dd76999187246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873dbfda686f5bb49aacd187edc30166247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d342e0b06a271bd48d77e0463f0bc6b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d87ed89481a6a3f70d7d63655f9cfc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733bfb546c99efbf121984ff24f42e9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c36da76d902e096c55407776c6a393251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b264a135fe8742cd1e7235f7677fc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d9c8e69cd2916f620d4528110a660253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4829ba6a38650862cf839663f5f94681254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a2729b6ae493508575006146bf348255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfaf492d4cd9ce50fb84122ae25102c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1dfc836fa1704f84eaf2e11c5000b9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9794d9feb56896370938541bc4ae418258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60217136360fa77686899b29f8338001259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045ae76504790b12a4c53708970854b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099263f5f29dbde16bd4bd52dd0ca55c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab66e0bc928cd9b2365836a29770bdf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf24393f981c83b3f00cf9a2bcc969b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7152efaa283da5064c284fca5987b3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe33003f0591a385fd2b9c74615a8f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d4fb460c1a6a1364afdf4b5cbdec8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d56809cddfd30ae313f143b953f8ec267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb46b503ecbb4bbbceeeb3d9d37f174268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71631087ae525f6eca098b0e5a788b23269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb6d1e2861118bde59ad5e29867d23270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d00213d8ab7afb415c768b4b494e9a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69303e7eb827d80b538267278d6c9792272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f029c21ed4cadbcb67aaa9736eeeecf7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48609851a24eb4c02876d9c147b41b35274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40b768b19b271f2c052ff01d941656275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c60e9ad6bf88650dbe04eb7fffdb43276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774b94e1b90aa08322c6234a8183e50277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb58523903e0697c6354c5585f28b30278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01828ce2b918bfc325e5de61ec798294279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e417f13fda7ba50d70c3e0f71b03dd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c309ffb4dadbf1fd16a09e4eaaa49f4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843c13825165ca810a581ce24172c5b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e214201afca3e3b59d9c7171a932d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f51d72c6e4b5d389691c45fbad1ac284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0231ad84102a230a7669c5d992da09285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d2a6f7c4a387160955012e7eb987f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c11e3eaea69da87a9a0636dadc0aa8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962bbc9df081f37eef33040c651ee89288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32baa8df65a798492058af008f7418289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e54d57acb880b8e4e752e6b90d8c27290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61094528f88b9ee5d416902beac96b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7f41d7a9f1425cc0d1c5d6219a899292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76595262838e8405b8f2f6f8a02065293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b465120f595b248659f40f4fbf38af294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0493c5e96ec4d9290f043c815aef89b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ca0da7c5c4ebdbb02b31a68351fce296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1f4a0bca079a591df253dbd01692f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29cfa5461a25b53e18b46ac1eec8dd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a80028ded409e35df3fe2e94d12266299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1f164b573ab5e40ee988cf3983a52300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca379e5c9153b691e89c5de02c6277b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952602f667b245914bfdfd613d95b6f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96863b5b4597e7ee433aa6922a2b92303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e2c0d146b795b2bb122687077e5d5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a9a78875ccbdc8e1a4105b769a246305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b843c39dfe084fddfa0e402a47952306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce1e2ec4267887ca3a1d43a2334b1a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3cc1d03119fb48619c10660dee6365308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26895441694faf620fd2789467fa2be0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8620bee9bd40dc5a2f320d5e9b06d67310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec4766ee3be4a789416163e1b315a3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee290b859a35a6cca3bcdaf7f2b2ee312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9c7be76334117a3d4e35eb33db53f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f3ebf95f034244c0189dbb17d3333314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e109d530a55da18919138ab08050758315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74514e6fc3e7305caf85a19be4ac96df316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9074570961705e9846de5ab4b67b0c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1d8b9c59b91fe6fae5fb2c32c47cb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa1d5c08c2a2149c9f893f1c0e172b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81a8ee0b0184e14d2bb270bd1824ef320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f273690e859e1cf3c456b3a9aeda0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2998bfd7013619ea31dc08fdaeb7ae322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6391f742bb1a99268f9f3a7a91e093323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f40088fc4a0537dc62cf446ddb56ff324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798785998b5395e76fe6a24d8f17486325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48e2fc7bfc8c167e0b49daebc43c89326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1b95987d411d1edcc4881fb310501327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9d2754b96a59520d850c89f4b51d2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87580d309ab70344a9293d49c5126104329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4cdc822e3cdbd35f1632536b5e485330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17c0f847684ebadb8d93edb1649527331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ae2b1bef861fc5cb6ca95ec30ce78332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76417b7d38b91d15fdc5f9ed604b7d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2bfcdb023572d2594bbed1043be77334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96cc493edfc2b46a0a3c07dc67a7f7b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f332ad09e3bc3ab958c08a3f03ccd10336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99173fce0da613a7efd01dd13888ba337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1461208a5bc98ece0194c042bba2f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e32ae83288117e5c5d9a5514d98796339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e13a84203c80f0c3195f0fa9ae1d5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f402732e67ede9927839576234d31c9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178ea9b59321beafab1ef8f7918b787342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91951d92994adf4170623ab843e5398343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d06542906f08d27fb698a362ab9c0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f79a4f9381d7257d62e8e7bbbb8f0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f2bcc141a63ae36468a02a4cfb6bd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1f0ca116d0f306f1218abe04ecbaa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32449679001b45f1354de2cfffd40dc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985aa9bff71262409fb28bc3eacbec2f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bbe5d56648f170823d573bbe53f24a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d386aeb11cdd03ef1248dd2aad130d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ad2a9836b3bb38fe6151af1e718e1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de61970c5fb3357ef589921539b530353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc683f5f90edcf0592dc8a7481167536354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19a8cb8f1a5124f37b8f76553aa30e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91e65e192125c09d44955e21d045fa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ac34f57472f9a7c77444afb39338a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642535b51d064340381eefb625a924b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4964596e2d3b809036f60f188b5ce359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c58bbdf38fb85069dd807a0cd187e1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe180d9b0c9f80feee4ac1c5ba3dec361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13060b20c33553dc1f0b51ca4cd5f16362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f331196982ba7c154621e1047d490363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902e93138483a18110225525a0220c6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c182bf6cb9b9c01adebed080d3e7e76365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb6263fad928735ddf1c7192788196366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c341a444a0ca34216c1bc28986ab6c2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f602e5c689b1eda6f05d71f43b76d0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771179a51206b142b886544c3757c75c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eebb6c3a047285e2d7bc4cd2e0b112a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1e9cd9441fd116c6738a32b66f208371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f079741a897684a93c5d0cd0defbf0a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3f6a8310190f62f94420ff33815f3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f8ce448ab2e029b023f1070544dca374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df4cd9fa4d034e4a84994015682fd7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d1aedae89251d063ffa973063ea4b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2a5ef6e13e49ae87bac001eb29336377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62314de281e33ed2eb367903756cb77378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec721b48baf32a5da6ae89e1fe7c7c2d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dec2687210815608d39de782ec1047380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e90519244cbf6970a73fc61471408381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443cb49599c68c2e93907df16dbb972c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c458a94d6e47b86a35d9718bfc0f1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb303029a34c48efe60e96dc8ba2e356384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307c3e924613ea978f5ab0ee337d738385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774cfe0fa040fef7c0a32b6de8e905c5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f259670c6cc58c676469bba8979bb86387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0fc46cdc28485d0c83171165bfbbfd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9912d3cee71571f06b3746905c388a3d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea371b470d69f7cae00d327c1cf142a6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239dc2e522eed824c5c6cbee6bab16b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22c5794b61837882c29e5a9c16a4f4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a11fef64bc96711ef2b91b023b8dd6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6be46f9b57706c228793d0861ba163394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3d7831206b6de3c14cf8bb0fc129f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad5f86893aa51df92c467d58e06142396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd30e5a4ed8863894b27b36e6bfca5f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d65731d6cb667e051bca1468fdf087398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19e8b10e5b5109bf3010861cc7a7fb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1106c915d0ae67194dfc96d9b98d1d3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e55ea7353e35ac62ce9d225b6955b3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b92c8eef98919064de7a07c6e4495402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16780e6c5fb7130e382eca27057ad488403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b7ea01852a4bab8ba573d1770ff11404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5081c6711b0289468462b9d062b968405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637406442841df670870c7aeb2635d5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230141f8c91d4336d2ac1f376982707407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f36a13eda5e9fb5fd25148146c98dd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfec840adacde6219e783f3f9125cd9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d62717459893eeda376a41a1e4db6a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7fa3afcbea27ad5194353f3aba8e2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab05a95668689fce5f2587e3d86804412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6312f0ff061576688f1277f6630b6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b83c4180e0d18d5e48e2997d408d2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26584f5ad5301edb14eac87226d9d95415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ed47671ea8e11bf4b151307651420416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953fe2e0e3564c4e3d0879247b2ed332417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfbcb5b49acd1a797550272758e2ba4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43ec9908b8adef9dfdd19777373e77419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675fa2a7173f2acad9f10cc6f7cf337420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11cd983f1bff306e12288087bb96145421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb61b620fe55a35f0084af5ca99dced422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ca0d621de36236f3ef5811183635d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674cee6951ec7f4a294efa260f6c6aa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a15fb6edf5a02dd4821cf21da82a9c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d052549d5002fc7d41f0ef30ccb57426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a868d5342f2904ae5fac1e8bc4f10427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4f427e819ecbfd045643338fe4bf5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f56d4a58422e1dc8e8ef12424beae429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692ec9cffcc0a20920b85cc241b3e0d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758f1fac9f010fbbc589265e8d6a6a1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297c247be58a56aa60da1c102dfc556432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab71c1d6cb62e06c026df7d10c2b446433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58327cd1e413e41e236da9e03cca9468434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb8cb23feb8839e71943a562463eaf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd9fa77650adbf4bd7e8bd55fd9f3e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3232bbf4e5f48ea650a79e06ba0d5d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93a6d696483cfc5bc4475b88feeb4f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6909acb5e2585833c24d189c3272ac53439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5ac0bb18c60dc2471c862f8064e46440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28f1e7e57304b97f3e5f1a0a1a7f1a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3f4195239dd4d680162eef16d1419442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35444da4b57566b7ea311f623777fc74443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef41ff0f5cbb3a9c77642d6199fe669444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12520d0a8e8f1223a3e473e826a14491445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a7f743c7830aa217206ec13af58a5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ee067a4d64e770ffccb443de39884447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947d9c928a17249e54940dd49148e40448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a33956b3544d5fab2aeed8d915f415449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159a2fe55e29cfe03875e5d028f5f7e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d557f0edeb0ed392e5c34f8dc633b35451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bca16754a72291c952fd4d46f34cd9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c579b7c3d9db0142ec4c3bdeb9354a3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9468f052b9fa36e781b71155598162e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfeb8e79871c84d3da6574307f1c199455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbbd47ae9a860f33b212e530cdadc6c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8322f9ce39377d44acf1c6b015472b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62d56b01e7480bd353a310fc2a1edd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6522aff332e82da8a6cc8dd4123212459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50428b2fcc0912f979ccabd12d93e7c9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86579a16ca377d810b0544530ff1aa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85aebaf9578d0f30dca963e146dba0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24203fcba1810d35eece69579c71d59c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92b42ea2baf1b618072becef31869c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7fab79abcd37899b6acb626455bb9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9de9cd7fc1c3cd012c39a9cc37588466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918efef8f61ef2e1c18961e56bf27273467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e68ab56e4997a73b287fdf102c2cbf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f41856c6a2dcfe842cfc60b627ef5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1bb592dd5fd762d5854da461a8c69c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1087ae557d0a1c8eb9ea9c77cb2ce03471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4de4c6727b9de0b48c4f7bf380d0bd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38ebf18cb65bc10bfad6e43161e734473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18d83ff9175fecd611d6615d62de06474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575312913aae3e3a933cc5a31c63c8d1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b73e089f1452424fd56b1a852f7d9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb027626dae41294a20a67c578981574477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123bfc13124514bd5d20dad97746063478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b138f1940fab58deb2e35a674f2ccd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cdf74c462db4d65d96b952c2036f15480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c526ff86b94aaeb0244521aa3a994481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6c95d291a45227ce1c58c819da0f3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94bf438b4ddc5e69f4891fcdc3d9d6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c26758ba925e85aec3c92a1c979f3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e4887db81dbcc97da004d14a36f6d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09323a29d6ae7f9c255aee1b4611fb90486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280f3f465aa8a122d13c6ab485945c4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70efaf9939fc38d6a751820d408adee6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd071ca77028693fbbeb3db4dac258489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617eaadbfda89eec36b4c1fa7026215490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd878d861e6a9197cdf7f582da5fca5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632d1d8739fd63b8aed889e347bdb12492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b1fafddf8191e5c59e9dbced44bde493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a9f977ccf71572cbf99d5a350db7d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419f5a764bb2c8da6aa210650cf336c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8412e938e4adc4d349bc60c99caa8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40e43eda1f343fbe056f258c73d906497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8b1f068d9ed6c8876fd5869cafbb4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebedcec61476e6a1c0f7f0d4b0f2c964499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d8e0a75239e154c6f4085c497bcaf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886e396b98ad07855688e963e732a1b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c464e4fd87c1603d23f9472b8dc52502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178743a69ffc92526c50ee1c9cfe7368503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85183cf101b3f988d24e6492054a3d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33331879572f600d2101679c0858b7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b5fdd77d90bcfb2dda7e8c6d7ddd8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cfd18bdc2f7d748dcb45fe637bfd87507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6aec408235c8d0c547808caf8f4d9d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48bc3ed71f4a5ebd336ed836569e44509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8401dcd6c722ea32dec7a8ec9853a3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f1b6e6bfb0ccfabe6e323b03a4290511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eac5c1bc0ea2651faddb79974149a9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb63a64c782848cf4428181b11c183e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52787ae69440c6d0d88f16e0aee4d8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0948a86341c0af9d47f5ca54d33956f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc19b046b75317ed82809232dc6128516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b158d7e76607f574ad998a2ffd3c57c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d52d8b5ed6056ebc528b07dc2c506518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4fbfb2b0b2631c4c8c2020dce89a1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ffb5e22bebf08fe51a24ae88e39eaa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55f493918cb892bf9d90da1c2b0bae521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501a17268b5d4d025517ac993525731522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae42528d59db7831e4fb248b2c3035523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d0a8eca6c69f074333762f1905310524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7326064789f415ad926d987704eb54525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1791e41b1acc6b46665967744e2bda1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4bafe07b28ca3dd4c267e0c6c2f20527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c1a2a6f79650481152d158e02cdd5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f051f46b8d987f302ef8e7f0b68d6a1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54681c4053ca8c9e59eabe08a7b573bb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659fd0367a5dd7dfa8117efa1b8b383531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8145b500df4d35618de2eac0a559162532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264145d5548f72675f38c672aa2572fe533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ed7a3b746f4086f31efbb5156e608534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9ba3079f68ab7e401fa9fc052240f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534fe8f381caa75c37e7137a61300582536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b4ae615727131a1f84dec4872227e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ea7429a6488d481f18ee8ee213300538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e22e213ef3f79548f3f356984f459e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68798dc1d99ad788923ffd8770be0345540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c499ad770dd1c65da6e3f0e517661d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809e59012a6ad1fa6e501dd3f00eaa3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e631582b90d7adba221916c80f8e87543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682326d8528c9caa33b6a781bf10012e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643340e8af847460f2625ad0a8fd0bb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e15025eb85a808c050b46c91393cc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4bb774a8be5043413b28d5ae926612547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c50aaad539cf9f4979b216b24a7131548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160491c86c5dc439361acbc8ddc9db67549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813d7f5c3ac6d7c1bbfb28922f8f615550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38673d309c582e18d432a75ed83f95551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccede2e35fcf7bed3cde65328524af80552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524fc712d23a3a679988777e8ebe52d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365360db80b90c9fb28a4ad0c4c405d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aebbdbd33c4d2c889f5a5a10310bb4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d863e0e77ce3ce3b8bb8a581c64fee6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb36795e4b299f934aa6f51b73f4bc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c608bbd8a6eb7e732232d4d6bb9e63558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529eb8a3f05e6eee164649a3a9fef120559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0add7c3cc02e1b9abaacbf46c2668b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba208eaea9697be7d8489186edd58a7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f07b79bab420d6af4719d68fa015fa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4447f0591d1bf4477c60d49544fec563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758e38ce6c725e5c00c3adbcd9d41e6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a27c8df71879fac274189004b3e770565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb93a2ed4fb0540d022235fb50db59f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a198fe81e56f9da5b82883537e2be0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebcf50205f3599638565ba79564fb99568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f755856b844ed0b011a3da6d82cffd0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33f071a4cd9459a68084602252329c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de117c0aae104e9810de9559be06e7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5442cbf331730407b4cc7bb8b014d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a24bcffa0ea4dad6ba1b4e01e2f0b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969603633ee52e327c83246ad2627abd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41beda525878dd449e487194ca74efd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4639f31b4b9634a0c0f5f8c7f21a3e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fdd3ffed6bc5a1c45727ae8686ad05577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ecdc632be17599d729e75f7ad6458578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b80e166921a7d13ae77eacb0f01e3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625abf57263972369ea49dd838f971e3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25979a19b2261fb2a5910e86590a74581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03776439b1aa6dd5582d5fb40c3b63fa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869577ba5d382f48e948243ca076d4f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efaacae21a803e2c00a28e4027ecc25584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613ddae50021d66ee9fc6f9a678cb13585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06c1829d96268e41609eac5778350f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd4249c83571e1c40a19db522ddc50587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c8489cb445637d548a07263f499ef588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c60f920b263ea7c78b5a0283067f0f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa362990da4a460813e3d351e2aae20590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f09293ea0db5b5c6c35c45a1947ab7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177dc55f5533c3b4b0f84ce3d696067592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8253e3f52cae397ea3978e246c6ac0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655ef82b9ffb4e7221ff71c51568e97594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695dd00ff21624e149281b68b65f616595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4104ef650615364813c9d6cd9fb5d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997bd7729cc5cc9b7470a4a7f020bcc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9f976b22d361afcc509cf59adaba8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46c07c6c229ba7e1f1b49bf714faca599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe118d07f1327c82efd3bf1974fe9ea9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f959fe1f5338777be6e5add47a3d0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2172cd5c97d61bf5943aa2ae7057c02602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1f7b70e5cfe7a402d4a016cb66591603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47d6e121e086778d559e30abee040c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7cf6fb13be57370ab52ff249108c7c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8798ac92f60c6b0e7dd5fc3637c248606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3cb3bdde12366109d30fa941f71b4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73fe3ffc443746f9022b2f51675216f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e9c1fd4f48f09d7eaacfa910bdc16609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e82ed9d33672a4a64697ce4c93477e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6fdc161d7014186d47a41b743052d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6860b8fdfbb28cb7fa711aa1db9b2f7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe408e77a255eef40044f04f2597272a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761a44a66fa1ec60cb266a52892f30f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e27ebe5fa316ad0c675f4f6ce930ee615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f9735a611a9ee5f0bdbf700eb5a2a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c92a6b7c6374628c4451a0164b1ff9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ec443d3a9689f686beafc84d1a8b0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9874311c9302c76b768231fe67a22e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682cbaf83ad52122e55c742b425e1a1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840a087bfbeca9c6eca809b795e8452621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030862090204592fbd90274cd65afd4e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75916f1aea00c1ae818f9d0dba991cdc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29390fc63f9b2dbfee57b43d54b63e02624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3f53c8f6f7ec8fe6b1587a3251551625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbff90eef3e29bf8d8c0384c17fd021626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47cb3e2a759866866222080c1ee34d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953fc19ae472d52c161f4693e9f987a0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a36f3d49d4f7fd74292794b9c4c03629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10a8aa193f1546e110056cf9b3060b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e48e7678594fa4e91be44fba1c23fe631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f3d84a74ed9fe9edbb4495cbc3afd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc717b4c010a61d93689fb12128af01d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32323233d3278da6aa5aee44107abc6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c96545c6d716e0622c2b88dbb2187635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294ce2385dc214fec8e1fd9d4f26cad636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2382c3b7607a3aa3a09ce6799e6bd46637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ac544997e12ef08b816d6d37c4446638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980a2f5859fe21bcd746d6a433f0d18639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4181617f1bf244066a283de44d90f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041a1593811434da1b687e76ce48e25641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11436aec7627b797076b0cc83485c814642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8da28cbc8f0ac1e791990f2a01cf1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025498209143067f29b3e35fa2371e2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85135e1996f6693daf8fb2cc3a34af69645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa35a7d8ae4a703a24ea12cfc79781646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d63d8257fbb1bfd4e5474320a5bf8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091642bd7d8cc98f5353741d23e9b138648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b0b2bb54e22591007f2c492869f1c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50feff3a0ad1d127ce874e374861ba4b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b842d95fa5d4c2249a63ca667c0dc0b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d45439b152bbf6da91834e26e2ec4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584424f62b28ca656d731159bf6d271e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524fcda672ec3ffe3067c274dd6ef8d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4e1a73550d3e579476fb5cbc5766f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c5cbfe9a96bf860addcc47b43956a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7d0b152300fe73ea53ceed7f798b0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e780f58c4565849f8b516e90cc5bc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec5811d4c72c0d5d4ab8d1117b3ab5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2024945037e667a52d8e90b43995a43660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ed6e8d15adcca1ff730e460920909661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e288f34efdb9b28fabb72cf696748ca662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2fad0ac8b13d0553c8f103860c3d2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d6cc8084a741f582617fcb93fe93c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15aada5b2742ad227387187c26a301f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781cb777a416dc05234bf3343ac1c4b0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44735a2171f5345e02b936166a4279d3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286cc327c4534181a8ab3a4a68f957f1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93fcc30ead777a331959a6e3da0d0b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a776d87921ce317b078c370e037f6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55d75e3d69fb0519efb8934c7e6c58671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410ce57d4e64eb771d652ca649a9cbe672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc377df88ef1ebf23ccae37323ffd9d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d8b07af286bb17208ec2a64bb10f5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7980b4c41191c1187415a213e02fee675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb32a2ee482612657914bb45a4450b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cce229e177a1d468783a670f8f8de7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244abb1acbfc61894374def58c101748678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787f03b82572ffe9de8d113b58b9530679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad006e5ee747874e9cedb9d204bbe92680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403a5fb470028da009c204c951652b6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e07f9cfecb9d3f37f047f4ce942540682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d228f2bfe76d4e9198d317689bc9cd4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddcf7834e8cc2ef8cec3be13c4a22cc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23f29b361a39e1c7e8b7ad90c3c943685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b92553ce424ad8774df6ef42a66ecc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0572f0485a1f0bce6536cd8fc4e8d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565642149d53eef3bd50878a4bfb422688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa51a358e9d892007984ebdea86bb0f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f9db25b89b32480814aa83bad3606690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb89413ca3ad7d053f34f8e8b5a2cf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141a80b413f55a16e54ef1f7f3b9005692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb72b1e24a5056d6f33b85d43e45d2b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618fc1b8bca8ccfa094c023937e25ac4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27699e3f127b19fc1c2b4b15fc7e7cab695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e71e5e049b28fdcef5d9ea3a1c6fe696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3e55105b625b15862af2e1673a110697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383f9a0928dd2e582a8371230aea2b5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818533d44bb3198074201cdca622dfa7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb1fb60c6cdc0929afbb37d6ac06bf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b60a76cb73ec530faa47b06c6c003701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d44587fb687037a647540dd777df9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c9e289ae1594047a9d1e4b9bfb40d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8aac0d322ea60eb4f3a51bf838e77704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0dd67151fda01e4c46b621b910970f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344babf9b899524bfdae94b145c4fba2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b118c3892217f790dffc181ab89e83707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b348473eca9ee0b09c9c3f8562209b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b809feb559e526d15721e70339f6cb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb31026cae4b8b440ca82e23e77ff6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0cc248bff8fc12f428f81c66d2cca4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8170d933ba69c7ad354bb1c5370d16712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ed544574cfb4e4e67eec145725b6b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053000002a73e3c06762330d47071c98714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7858e0ae2266c14fd22ecbebc72d0e0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e1a1248cfd04e1e3bcc2e2c8e8c42716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f5345c3e076e8c1b680587ea8ab20717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc101863875fc72701de15c421fbab7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8976af0fc33fcdadacc233105273f6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7840cce6b830c1ee915f3d48e78e1e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3aed38bf47b90418789fc7adf9b7eb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ef879a8c43761642316967436e2d5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e878d03c5ec731ad2de88da0713544d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311706746fcbd918c1cdd1b5238302a3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202191a50cedc9cad372fc3101436aea725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d95d6cc59082e7ad11b017f0c0c55726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f70f31ee2c89aa25d250df08f9fbc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351493c5ae9e04074eb19abc4b0e06f6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f46e4bced2f218690e4835e32b1da729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef89926eb4bb221e3f4396b7054a14f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366c38fbaa40c50fe8d1b612bca905d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c788c7829473978c9fb9d8eec6308ab732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff943bb7605acf267f2810d60fb6215b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f08b792ee281f6718ae5df3e71b1b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9902166e3ac7496652532b02dd57b3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f33ef0c9323a49de1353a0dded2e636736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23759cddf65f5ce77c005048ba9ac317737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f27fbe61fb5908c92de0286875d6e2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869180f1637a5853f18bb49bec68b31739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12384213de993def21421cf3dfec551e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de417bec7bb89e772b89ae2bfefb43a2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a72d9b38d946231a52342411f1714e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba841988765c965b17ca735d83feab7a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1debb3fd91414462d11491201f5be709744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf685cb9cc3fc9ada3e993b85061ab4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6305c9b70e0215a9e1a6b8f0ec94fc0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf85a29bc4f1938764d4171d07fa4a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deffc0bc9b8862f8ce9538614a915ad9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ebc4dd3a6ed012b81a3401df1b739c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3c06c5c854d81d108bc20e254f203750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b36aa5699d1abecf81876d9eef7c7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048ef1d0f8084d85ec110a01df9878f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16daaa8e4bce9c264bfb519f792ae75753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d657ab8d0205937f41265cc3edd3e31754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f863e9d7d5b50687ccd77fed979f2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d8421411d2bb9d3d4e5bc86f985f0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872cdb35754cb40b385f6a3a63be641757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54b7e0b582a8b395aa5fb0c5473060758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bdb422b6980128fdd2dd8a2b3d85c3759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c536bfb401d2c3b7c33ae24d936af91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16213aa8603021f815f8c2db61efa812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f458d1bf2008746ef52cde09f48f83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f06057bf18f6432ae01e40b66bf784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549710d5b892723e304b60c1a3d6ef3d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4d5b8520759b7b0c2d856f53987336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633c97947cb8e5db9e6c6a5726ca2f07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c131ac365c51ac701793d1367f5d0ba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde3bcb459717c55ef06ddba8facef19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f06a8d68e983838709c4fa4c639fc110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4bbee138806ae831070df2bf3a692911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b785451cd36cd01120cf351919bbf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa912a6211da255967991626e037de613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a083f8b4927bc14faee363c4a12c1b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586424750b2dfe6f50027781a68b416e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a14f89eae25370febfe61e83d29ca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ce1ee039f04b740d968683598f39117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f056e3a32ac04a3d9ace5fdda109d1918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4719565e7fc80e439955429406d40e219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f22c2aa708b64380002fef5622c18820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e87217610d5ac8449a83b86c1e03a421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03187b180321013534c4e77c154cff4022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e186407123cf93563d2a4feb527a10123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f8edad31bee7dafa28655031526f924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4fd0e17f7fd0d140bdc930ea9c14425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36300e3e7243f2cc7caa84735590034e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbff3b2a9d6f24e782008aae573fd0f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe5fbd20c73fe367b868fbcc41264e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c7d2678cd3e534e64b9213f4a401929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068be4f2adb0cdc383073f439fcd5a5a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcbf6876474644ad94677b05c22c23731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64b44a30e13b5a16abf14c395d4b0c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa41dc1be30f07acd1bb97b2c6b3ec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc36733d434be3cbbf4d0f0b6ae905934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ddbb4d913900eac9658a78dd051b0635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd331edbc15a18677009c28d1bb6bd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a13a6a372debec6cfabadc4c5b907937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d44576c6e2592ae91b823bb4eba6aa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a0ef2a94cc5049b69161437effc6a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6232458c55cfea57183839ca9caf4940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5c5d8c1c06e3af8ae7a0cb2a2ff8741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5964fabd39098f25ed35dbc25581ae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9161ecdec13175be537dafeea1df3843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658dbcbcf329d5777b28deffa4b875344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7523be365f870671d01c622703df345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9b1a3cbeb87df1cbe8b342a44122946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c72dc3d8b17934daa5fff97052acf647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375c77aea23115be4e5175b12f733d248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18abdf74ebf10728a989bf46799e1ff149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e9225b9501226f726b94a48bdf69650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4fa642140835904ce7281f8913139551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194480bce35281622a2d9df1c9802b552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb35a7500712a1e59bf4136e839a02e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b1b60344ce8fc2e2833b31810845154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd03e6806051bdb34361069a48cfc2b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95a31920c874541d0df25544d4c20456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f58d636d9d105205d5fa6324b76b1e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e65c8a085ab7ff753faf3caa8f143958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563988b808433cfcc2debd1462755eb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc56360c4075ae4b0b1621c0e73122560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb049341dbd7022fa4a4b6c609784961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46dff3a071eb149d70483e6caf7baa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df238894c88de7b43eac5d134b9eeb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53795e1731d1fd4f6f2a0c6773242e364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e90670d2d3400057817a0bfdfeec7c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05563b7692e8722e1839481137affbdd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9514b8a2ba8c0171eb179cb198f7cb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f948c90d2cc25a364b4d2e0123c93068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0fbfa08afe85f04d95129f84f444269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55c78fa29f8ef3d0e26a76a8b1e05c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613bd96f79e117ffd64e6df0049e157d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d2fcfeb587e4c2870e5f73d18ace572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58151d6adfb0e0c2a7e5d14760da6d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270acd6fbc41dc65a1a150b89ddc47ee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4cfff25bdb7a4e9f3e8952d15099f275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7de9aa167a6905640a0c9c43f86c976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be592812fdba5f98d0ea2aaf799a6877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa5c1efd9aa05cc71ab38d386b67c078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c83ed9e9729f1e038246a4960c0c579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83fc12b644c739fb0cf347ba916baa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b571b6a259b04d370143481801e98281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a672c45426328e747c768f3fca0f6c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18a69a721a8c8c6f2f4a01f326069283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec15def32d874db4bb33de4ad7d664d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591b5d9375029f11ff339edaf2672a485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e768c25f478ae72c06f12b400f23986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaed8f4c5a36b150d89cd282c81beda87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd88f37ea9942c801db08dd15e37cb488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5925bf377d78ac047f51b974ff649289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447f845ebd9a7bacfecb58b3b1ffe9d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9ef37e78b5c279e7c5157c33fb02591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e308725723bdf371030ad83b0388892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a740348cf016a665a06e95e1aed68f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e59250a052ca516c43cf0a143359694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e65bfea6e55ddbe6952a26f1519b595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f44bec9b8faf4261b591fbb623715e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438bd34fe6395febcf42f708a541d0db97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f27111e2596c304ad6efa1178ae2e598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2490232e499c41b2c6d2ad736c9b7299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ecc580eb3ef59760722cb90a6a635c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ee37176d9b742b748778d6ee5474a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb9357f3bc6eaee23fa5d222902032102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955cdd87da5b4f7908fd67f9f47c8f5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c966a2dcb849b7ab7a2c1edab328905104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0976be70d97a9192cf82f53bbbff24b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94a4c544f605d98c4a393a3d6335b2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4073591275585e85977526584efc8d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9f31d74e35e9390d448a819211e5f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8acc1dca8d4b349a1f4d1bcca4ee5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a03f4cd5f4d63fd18a235a8e8bbc5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444e8bb38620641e27629d2abbf34ff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b1bf6b3aed12594c8090107aa63b6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c21552fba383ba9b28d1433c76e59113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557c2022b240808d4915b8bb4aae278114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0b7a0247bc9e3887ae1b254c7a9e3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ae44359ed9660206e3d0334426d1b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409274203590e53fc7d18cc5257308e3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9aa808623da2dc88da58eac08de3d7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c45a89ed8af0417f703dad75d1501119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b4fdce6ce9551219a36946ab176bd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5642583fc92a411c44a70a45a713129121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6819fe4628165d207c0e3be2f262861122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03194ba8f46f841bda0c8bb8e2c172123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658ab5aac59341b457fbed9d7b8265e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3082af7ea28f9fa65296a27bf3e291125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370590ad0a101d924844721e58c244d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c98a686cdd914a4fc0696989ebb311127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6576a5180429257b0777e5aca87e7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028fb2ddf1bec386c384b1994beafc3f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc0b0917ca3d9c336b179fd3fa435e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba76bde2e9b9ec0f6a3c7d981288f2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954af7a9ee4759f1091206128cdac90132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583625dcaa9a34a3161cb28fa53f9f5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7deadc8e8f786982dc23a038104bac1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82024aee91e1a6c13fc2e5eeb3e4c309135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82791572153894dfae11d56b47eeaf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6014acb432c4e5ab435b233bb906f8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b8492e5bb40173ca2038725006e3f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71af8d17e2ced6b5d60002eb538bb93139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c8dd96be84ca8f4321695a0736031140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e3f9e1cd6743c3fdc30724aec213d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5fa65e2652321956dea95c3ce60e6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33227005c0f76cd4e9c6c280b07df371143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882a2966fe7b61a9a8410247c265ce6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde7c8290524c4b5c70339a546827a5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3c56026963706c7e950426d823e72146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8f1385979a72413c505fad2ff2af0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655bd427e69f5a3a5a41dd526872333148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807bdcb04e787fdb41964b3c30237c68149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8212fac0c8f30c6786697de6b8a36150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180e99b74eaf65ce1ffe66ecbe5cd52151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2eeec23251b717ecb558db34b6c03152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ef8b9686766956239070ddb5c3943153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d18d2e8ec242e1f38baba4f19fd8de154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327fb02feb6ee0461ddb26139440337155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03476c11f028194b3052fffe99db1ee9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c655307c9c13ec45c21ec885fbd5e80157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d017d0761ed3df11d6b2492b7b4d04c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4140a3b88dc4270f84d459d6e535f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71733ca5c5d7392f365331a274f5bac160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155a9dd8a4aaadad66d477cff792f72161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d120df8a04e4d54ad60c171e8b826d8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab65bc43a07b00e05c6d1b839f41610163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb1031cfff5be69dbfd494600ca956164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7898e952f959ca78f5dc73f0a13d3a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68151e5933e086ca40fa8a49a898ab07166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ddd6aa04ac4a8048c096ba5b3f3d83167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c19e5046189eca7454096e3dc8fde168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc177ff738be9a0ed5f54a4ab402aba8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa928b3c0430efd0346ac2e94a28c0e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb6c0f13342b052789483bd41c27b1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57537d6c68982792fc4a70bf0aa965172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c93c79ccd4e764267af14d04d44708173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59cf853170e9a955bd5445585a429e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9b6821169d8a1b35ee64e4718506f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e8beb527c3af5f443e5c3d87a3f33176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c45396bc20e0e2689f17188ca79f8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0bdae620bfc76b2cd3ab53628c21c8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a264a8fd2321cb0e9f18e5c9e7ed5ff179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1834fe4be6265c2d5c6b8cd7de4ed77180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721a6f16bfcba10bda9f993c7f5e47d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae576b67a910fae13649bd0c6cd7f2d2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689771c1aaf91f3a3eb996f48d59ec7f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6defd76edf73110d23f08dff6c8a72f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8673269287509604072a9ca0888e4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187216c05e5d5ac94d955b809aef7d93186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144fcf2efd629d42d1240d28507c434187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16358ff760d6ad4f0ea5ad27081dbbbb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a530c831cc4f02d01cf4d0d31b263189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9dd59f8852c9bee860c49d4f649f7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a5d01e3f00b01a345ba9e8e5cd2dc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf070c7091939397d3585328f4a798192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1787bdcce0c7022d335f213ec5432193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b75e8f4b2483f72064fb9e436161c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3297b72116578d486c879ac85f53449195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382fab5e9c118be94bddde94648410b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c008c1425e93209875b433cbada4a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae3002bc07df1fa2d93a253ce9d3e8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd39f6b56f9749edfd684a2999da39e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd28d0366dbf9fa42d70cc8f8841431200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982728eec861b25c73fb544a0572a80201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206841e2509df1286cd1f507cdc7bca202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a71fea6f5f701001ba8cb7cc8b2678203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5767187b5ead7df25303223ee21e1ed204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad017081b5bfb13be9f0f36389288dc6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeef7dcacbf0d6de71a108cba2425c3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3b51806f74c078e558a5974bc0ae5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b188b9fd59664764fe16086652290208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a23f16106580c68315032366c99ad209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0488b6c88b969033f54ca4437040fe8c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d2182f4f57f921727b2644f458cbe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d7825adb419a649e1493430946d18212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce301c1e2776b5de40b4e356aacadb6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be7175b3677797ddb1384189d0d0ab214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e0c27330b1c6ae7cbe7ffd0476d6bc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a886f1ddde5aeed1e3f548cd93587216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a617813b8f4fee8c83d1ca03b6f94217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f953ae1ce0c58d4e6897d08f3b6d243218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc26173f7bd5479db60a5d48fdafe1f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558d8b365564b4f25cadd7faa551450220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a36ef2bbe4c3007a32248cf85b320221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc05396586ba15948d78d1079aa37f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ccc5fdc2dd2ef9b55324f7b175a44223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89c03181a47875840dd3adbcc021d0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f9e7700e8adbfb4c8e5dbbde8dd26225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32133c077d2233745d488f6bb8ca767e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd3fffbfd6989b0e0f30596bb3c4a1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4196ce3a97b467a9b92c602afa6b7e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1892c960d23eeac83da1f90cfeb1958e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2cae47467c1c4f53fdaac36649cee9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce65d00c4afedc4b05a934c6543409b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c046196bff0a7b76cd0b8b1e76a12232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915766b5910d368ec43e8f0f179059e2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569770cba7872b2627427df2fd7a4c25234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46876af6546393ffd4c643b43c5d0c20235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d55220c3463283ed666ca2b8d82263236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256ebdb77d75d198a08efa042b5a30b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43099e7ffd17b1d00151c203bac208be238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edcb3bd32d37823feb0e50b4733be7f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d13fa1a87f97eb8959e255fd52294240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09abed92800d95f7003ec124f1e20b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91382d818c1ffbc2b7707afea1a2988242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337fc0abe739af8ebec70c21b0c72f9f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1600c274f178fe14b5caa9fae1962f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82249b8dbd886ad0aa6b1c838870b580245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf05f826e5a0c61bf57424a69b47599246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7fab0dadcd486fcb6d741edd0f9fd8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1521645f9bcb732f6ade805d1b3e0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba96467b7ebc4860b7e29936310a822249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231d7e565495c1bc33288d38487b458250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64100809f33ce6918b0c50175541ad2c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c0984199b84ec8c5fed7f60e559f1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2684acc3adeb316adf90535cd95139f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f860e1854f3ab5e2ba429ebd6b748254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d41884799795c095066ac1e616079255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc214ff0127f9679600973fc01555a1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b046113197af63526d5e68022c91d45257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46fc18af2b8d2dda2482bff4415ed8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dae27a44576a9d9d555048b6654cc6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4531f1a9e8f44127505f9425eb0f60260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ab3282e26eabc7009fc746f91a050261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8c5475213c540375b6859f81aa1aa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9502ca85287cad37d0d8759f78a054263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858d6143b13f276f812465612ff2bdb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d4c5ed671d241a589485912010f93265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0d37e56f962d8675548ed84c867b1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680b921c8eb0190514507cca9a53794267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99340b4fcc4bb49c1055017bdaeb6f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ea895bfae00432e657e0dc5b4d2b8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef0c01047a82548b5eeb1b831df1a4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71e8bf244590f75928cf4bce164736271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9425ea9c0ae5b9a6de22f55776e66b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a289012809a032755b7d2fc2952b07273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62923b05cd9897fd0accea301f0983a8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00cf31afedd3415fb19f2fd0e247d9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc6135a402c0cc381ef092ad59c140c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67db11b51d772a442f058427062e7a4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01066a57cc9174433dd574755baebd21278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49e5b317ea4dc32d39b6be1946c8f7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6024eb9e476d91ba35936ca4d89b9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e205a6230f68226bc01145642b295281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6d82bc2de6785cc1a642fbb82e7ef282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760f256458318eb69e868ae6a2f9fcb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005cb8fac6a5b549cfab682d02c60699284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca095224a58bbc8be13bf5400ac723285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3bcf772bbfc73fce05652eebf3d583286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9bb256362fe5f19d162e49d382fcbe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e9b5686a8e190872599e05270eb81288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963001b63ed8efe5062abba958d6af57289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0914c7fa4c84ba2dab13d0540cf5915290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13bcaa4d381a5ce01a6f385912b326291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b8c696c3ca8a0a9f0f02c5f3ec73e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa89b9c846464c9ccf58b2b0d0ff21e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e98e0e17402c974027d8650e744ad294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d834a5247a1e3b8adac4f08221d5c2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc04252b26974c0fde06f26d229597296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a32cdbf7eb5fc1d858641903e37112297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ef72a5ad015fd363d67e75de0fba7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2e49b44b98fb72f3bb4929633dcd8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf660c6c81d58c67f221f27eba8b7e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca5b78585756c07b89f94d6f1819d2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9aadd9dec6f9a3a698933eb189d6b5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c9245e6a1458a2c58e5b7878d2462303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5132c6827f22f954dbf1883047910304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0bfb6b1f2cd142b8cca2f45d7423f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8d78f7631e838af89345e6ca54202306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ec8bb2072d3a483393fa3a0ca4da8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1cde54c2f28260b73809bddec5866308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688e56273ffcc17dcffa21013772c3c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b6ca95155bf934cac266ec6e41b7f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a667132731873afd50300abfe9702311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842287ae15a65844f9aaa70e0f1d4e69312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd727cbc7dd0ee343bf7e9086006292313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220ebbbad9366790793f5433d1d98eb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407825a4e7578b5894ec191bc28e8ac5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674efbc70db659017fd4b22a6544955316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615e76ab3f5a2a9f383544045fe2f74317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897bcd927132ca98075ac153ce33e2f2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402c8c7bd6a0c777d2f7c338ac251ed319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b875ca38c5ab6ed6b61d2dc748d5e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2b51ea6c79bbf0f64521c4fcaff58321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f193be32ee500dae680d955bd09c9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d75235cfc071285d2b5bada4dd2db323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f192d854f7dca7a79d2d715dc12c893324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b3001e2a923d71e853679343b2719325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045b196d924f2dc5195154e022815e2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ccc1ee2c08ea68fb187fd62058e26327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923918f47b1a83880ef5af0ea27959c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4c27207ff57776dc67c19e35c8579329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f0f02b9d0fc23e3351f8ed0a1ba57330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9195cf8273d19aa6d6e1264ae02219c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31ef319b678a1e10109c7fc26f8750332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac27d7f86ee851d807764fafc8d794333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8051d8c0925db8b0d9a6ec7367836334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e60a4ad17dc6201624081867d47e8c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72adc9eeb2624868a8caea1e5b5f7f4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544de45507df3d9fb888a58a6830c10337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6e58b0272ab14e177382641a13339338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff508864a6b20e8a00934b5fefed79c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd304ab5e7d8c470e0b4582d1f243d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c1e279340fc6586e699017dacbe98341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a06b7d3e506bccfa06274a44b0e48342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f0c2a1b773e70c766099c00d43d63343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850b49387865e3b4693d397df069347344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dfad32ee49fc937605493ceb133af8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e839aca8c061e0ecf2822c3622a33b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6f0e615aef516e9489edb83370a93347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04955fe264ff511fb4d69ef17af74488348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0896c0f8e980f47f9df0dbea7013a9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4878e957f2dd2b0e47e74901ecebc43350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de686517bb9a408a7098322240aeb1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e78bc646eb3555c2a7cc9051003461352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa2fcbebf4c1b3f4287157f57f204a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18774a72078d66d0aa39fa98d54905a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f074d61330583500d1f49801cf382355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44bfe4d15f8ba630f46dad27cbdd9a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472dc37cbee4379479304e2dc84a54b8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e404ca4164658c4d8d55cca45f712a7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f3a62537d98da2476b03ff253f9a0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d3ac066c9ba32c693e6e91c2ecb74360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6839c18b8b79fa13a59df9364594c1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad707d0aab2939a2861b75701f350e0f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c56a3f3f5088affabe8123097c87e4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832d67abb5ff7d4249963faa17011a8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90e3fed65d880461238565193d3317365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d724502c9613ca704392fef2c6c2a81366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea3612ecbf8e4db14420c7fee83310367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4ff8e8864e81ce4f0d1599336603a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0d33e8a3cd5cb679044734293755d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd2c7b4f79391728c3249bf93908a9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269a2ad9d75b38ceae005be8b1ca17e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07ba712ff7274459cede28e1795e7d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d6e1536efb2d1508a55d470594182373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba245b0319661dbfd43ad2715f8f02374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44647ced262017ef68fd8804ddb1034f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8b4c47293ea274285ced21b0c8d95376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c1071b900d9acc17048cbac18c1d3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd84fbdb48b6139f37f96b194c0b3d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da42aabe13386d3018495e16d95455379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06755237092be1f31bfd16af439597ba380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea96300e5324cc660b5634ea71b054fe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feef17521f2203dc3d35fb3cf9bf139382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10ddc888a4625d6a8f64b1f740d0d4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2e53e78c085ac2617b10aad96a11e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d377bf1da7672c013026fe3debce6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca83353c8367c1274f4c71009645a33386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce5458a816e75bd29d76674fc564e3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf1f04a8ca0d13568d3b1ece09f47c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73802bead047562427e215365de4fe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90366ae2064d30b11752ac793e79c572390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951facd0fee99623e4e80dcb636cb7d0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79fc2f6b4ea4a99f4fdba280f57f74b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d389c9abb862067fe9710e0b4820bf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da7f77af249c3146a8f904114bc13d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16054a9298a7469c68238e60354d0c8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c3eaf226e6ca29cb780153f284b75396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964fac110453554a7e0463dadbbfd88d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df442cf4b34de33025a2eb1505ce7150398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca90e06ef6a92687d03bca6a9424bf0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd90bd3926a0e4428750f069414f49400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8751b4031691038c5681dab3f619e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64d5364ca205f26fd9746634b6a3e8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c7bba033cb548fbd090ec3b1b4a12403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e37043ad60da77f868782752e2e446404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce70137731da169823e72c619b1b07405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509b80956eaa3cec62370a4c029453d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0c257fc00ddf2b3de422b7c1885d1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1030de898eb59f64ff441b352fd33d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434bb4c3b9ab1c5d46f9f8db4bde4b2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2beaaadd145681f704b48bed6271c5c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137a89234e13b30f9a2b964df8aa440411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d8c2f9443f105aa3c54ee62314cbe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccacc2d7dd3bb3439bd420d3a18a119b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be74ef81f83e0b97754de32cf82ea90414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105882adf65c7a2d6291ec4fd530ee2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c7aea9bea8a87e747a5861b66f19b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546c220a0f27987b28b54938f77e658417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e341ccac51d62d2941447bb64cf84f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82449bd41fb84550c3e94e8a1e2ba02419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780fa77ef3d7065076ed91bc84c5b234420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d81322d3df2be480d8bef75002812a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0e157dd4200826d2f33e49dbd2e48422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfbb5d4f434549be9f4f2a18ebda133423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2c88215e22a6887b06f0027232a8c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e286d83b5ef0dcd405ce4d916dc8dfd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4d66ded714517d57b857e893a1cd3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f86f9ce7252a08c1b315d6e7fed4c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae10c68ee548d9b0eabe862f8dad8ab428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57022270b261d9cbc79cc8333d82be9d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26eca2af948c9986cebdbb7ad18d2ea430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe7596da70933528ec80e1a48bdcfc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331235eecd0a56139a98659b8361ba3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180e37b8d62b6036e4d7cb84c5271fb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515128a3cc71f49ed1e709c10d124ac434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff3ded76b487765b5d6ea2108d6b52435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00421bc82a7ce1c8eee2cbf710ce32ac436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaee884a69aac64eed418a5f85283d1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc948f32966ae4079652fecc5b4f382438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe240117b599da76b4fdabd61548083439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b5a25e3679a0c1f101a62e26d2e3a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a774452239e28dc51479a18d5f3d2bb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271d6ec5510a69720530ead0e4862d4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf4ba213f35b301b7a4d91fe035a06443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea722dbaea386f92c70280a13f6cbd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de564e150e02ae86b155ec1fc6d5a7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ddeb3432e6fce5c7ba1401183a0364446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963dc22a741f8363b4fbcdd7ff61b2d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb0c8406a3240c884f26441b82d7b2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e21f52c9e543fbeca137a0eaaf0f37449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13cf0825a58259c97888bd989551fb4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526e9d2997b2eefdf6b7eade30e8b9e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2a3b47c35e10dfe040ccd1d2f9094452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d116b292ade1388f5b57521f2675690453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c9a962c4e0376b439bdc22177aad7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0c0ba7ff3549073f92be6657bce9f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ca52d4691665b96634daa97dcfdd1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c06c0c74ee888b1fd2fd4c76703874457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4222c27dcf2fcdd6db88db4a3bb5181458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30223ba8b9972ff95fa6b9431d4c3e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2715767497a9be27cb3e9de5f69253460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f33ae419daf62d1f2ccf757cfff827461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069af7334b7c2e80414f319c9eb18a3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db9e2c9e7687e40ce55bf0f326f3ca463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8084f60853c2f0b31c32533e4e6987c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3092522adc394619b2200c960c7348465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2117dff2adda80858fa83fd9d1bdf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75f382d113f1950433ae5f110e5776467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706a5b5f830bb4b97dc8def0d890a0d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a28a21e411046fdec1fd14505bb06c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647531e0a21a2489b665a8d77643d9eb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480693cf2d3f1e50c50aae1c2e70dae471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9717ed3636244da20c87c149fd2da7f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e3e397afd55a6d7c0d63e898ce728473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f0ed6bb51eb7157e76d1cfd06cec8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26741e8bec20d0ecd576eea8744af9c5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c711db7a058b6ffbbf331865c72348476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeefe55c8a1e52168ccf982e108677a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1261507e6f94c529817770f638cce478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42b746cb9237c7ec31b2632f876b31479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f64fcce5e025ab16c57f6068906d5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd433f385d476fa5f8fe1462c81e181c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d026c6d56559b01f108fc5d1feeb5e8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c5af6aefb02e10d640f4e9e2cf9df3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e86a472dcc63786e32275a5798053484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c618bfce69ca3096d6d6b5603212b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad4ac3b9e81e368088306092b47673486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbaca55ef1ef2042c89f4b5d7179eca487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358050c50759e06844a6c87b813ac17488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6d7de19adc69c3826e2658d780983489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3347f7bf234a2037802028b021199a0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d86e45e599588064ceef14500a0f0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5c54c9b7a219027770a7a515f8195492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233c6cb5f1415e5d02c64973e76b817493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697881e27865b789425c72fd0374015d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc027b7d93bc47c69f943d27b5ff322495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0522ba555d8d4bc399101c930cd07fb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c3b8fefb1a66de13fa114a09d8576497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3593f96ae73bc4073245f4ee1a942498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0467d4367c8e81b19a57f07d2c96e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134fa6308ce55ba528548bbf741bae5c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f9ef4781b38d8770663d3e7c371c5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9035b480d23ba32ffdcd31171bc0b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707c43f47097ee05b149b5f72451706503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bcc8036c28c80332b82caf92c37e85504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73867acb5292ac283e1ab01b7d8c3b51505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49cd19741d95fc025003f131296bd1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae45dcd52789604f84f429f7137a404507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a132262c2ba5fb71c563abc88af2a40508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ecbf3c8f58bace6c7a25dbadc4c5c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc29403027b4c6cbffaf4c1312accca510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935a32fabf49f3ef1507cdfac16eb32511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba66439ecc7accff28c2b6d6b0ef2f6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935d81f0c060b649a2ee7c8ffb0eb10513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62a905494271833962c6436a6a4397514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174737d65b3a30a5a8b247259a6f6ff515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0cabcedd14b8f4e1c9bfe28211a2eb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc66226601c9b4e3821b60a4deb577517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2f9a7260d5842c45911282f9febb2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae997e219c387fcdfc3a399a2db8475e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01aff2dead7cc2041195e6f4a34bc4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5be1dae488c2975c8a21e9db6d5995521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3962a3b22e192450defebc0d2b6ca15522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952f14f41be222dcb41d639afa11812523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c38baa449bedc5c09f406f82d0829524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261b7409549b20045feef0a771aae69525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e4988cc7ef946ea25c903c3bcfb5c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e50cc5aaeaaa743218ac42e092c1b2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414688645342d40bb280d96ef145beb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2af684137cc44daacbfbd13ecf170529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5508688421049e63e2bc12da6b24f6b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d97c228cca21f818a7e4b43f135ba68531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb72d8f1a0fa88ae2e9d9f7a8d24ddc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0ee8dc6644d555e7cfbedf347977d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209d7d19fdc4e0077a7bb1eba6c0605534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ca8c995ef4f37ef375f856b26de8c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee2900521f10bf2d45689e02cce1cd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577e6dac3c4d02b6aeba0f2f4673555537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01aae7274401ac9f0a11c90c1967f1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4007d0210920ddff7ebc3358577cb2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e78b93c13401f61ef0da782d0172e3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00fc7e443e7777f144cb72035fcf1a4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c92646e8e644b5fab93e07ce594a63542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42cbb800bb338ccc0b328a034c02069543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b2a631ee36e42d76b1ada7b2e4510544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8670e72d4c2c38d367656d3e4ee1b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44eac17f64e221f625f196d3c68037546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5a0a57d3200695d2cdcd6c5ca156f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188497c24a2c903ae4c08726b602ac0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a89ccd2103b404c0a8020f10af9054549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c0184dbfc927199b2909962dbf308550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c81d4557c97ade693f4cf212156156551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8036b1c47671dae36f52e42b4b0b5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc13fdde84de52354fc3ea701628ec553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40965f54cec13b26c26f691f3b5f1c79554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c2d98ed083c07db6a3c6bfe43fbd0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc13917f065dfe89196d203c9985d8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff400a2b9cc2bcaf0992dc21c1b588557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3552a1abe4ca2cc45ddec20123311c6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c398382dea635ac105b7d5bdeac00f2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb88c488089cfbb77fc390849ca2e4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507bb9d751530bfde0589b9c8a0655f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62034f87de051ce743d2df615dc842c5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144feac77fe1f13528ac8cf45672bbf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6bfeff8d75809e1b25326b75e09e4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ff866a249ca034e0485850e6808e9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d34ae8c9043d24d43299cf9a7dd84566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75464badb6706c99aa5d608fde47b8a5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da8038f55e6d6933106c6e60646e9f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cab689decb77a77e2c9393155c5b58569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802087e83e36b6958b0757e98699fa89570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f3cb94b3652ca71adffb8e35fa4b2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e9636d9d93e010f6d7c8504af9fbf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709cc5d829bf102430a8a4ae62e20fcf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34efddcaff89d1d227d9f657dddf998b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84228cfb368f1e7692e45b4bb1aea696575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36d746f934e9f78c5558a1d247bbb9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a6af9d73417cda01c1ed9474a3f9d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220bfe897151df8addd72e33467e26b2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f950f2c6b95b92ba6ac5eeebd96d621579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f8ad2b761ed41d46b4ebf4ee66861580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426b3745597deb9c8fd2949f100bb37581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ead32d0ed3a0fe14117cdd47536675582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f7a2bf10423c499cdf8d9579640f8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4cc1e8f0be93169e1c40ad31b3b17584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b2ddd76f9e32794be0864ddf8d0be585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008c435f2abd889e31c8b5ef1afb9bc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b117d9b1897c5f4805f9a9e027f8f2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57070f85f2b80846b5581c294ddba40588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65255ef8a96de4d5267a95aac6daa8f1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe2fa223e5c4ab363b68413888eb3d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d357ca1dbd49cf2df3281622626c4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0bfbb3d582510d27d75b5cb723daa4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336504ced49e2745fbf60169c89720c1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4e581dec8416709853356073f83d5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a852e1771aa602202f9ec0689729317595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ddbae6bb8b145e1bb16ae5296252b6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b16dd9461cc403fa0bf736b0dfef4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267da7fb91986ca120b99bf4ca79f28f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d498cf5430180c57f1a6abe10e47f89599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61721f78e0a276d51679af333219653600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f5b56eeced2f84867a22a6916abe3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300814ed5ea9632b84d248c15b4875d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447f28c2e1346f5fa7e786a14700c8f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1355626eca8efb9efcaa877945680604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1b0106e8bc74cc53d9967dcc3ed68605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd311b5393fe397a35bd07ee8742dc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e372708a73b7a547a3b9c7d841b27a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24592c43981e48eb86ee60bc24718e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee16183883b6dab2d9b9840596c7c01609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985d459c11acfebe3e549e34ad71d0a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf378240aaf18c210fae7027c6cf5b4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ab11c30efb3325c98adf0804a2b0b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35d2ef9b84493228094ad4fcb75d8b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8174caa2a42491b91939cd37568c7d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabfc698a38f0bc8e7a545f30e3939cb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43704e8cc354246bd60bd31c1b0e52616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1b13ef0dc7e263b8e4d0fb85ded95617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d1faaaa580df87627b0bb7df9f6cb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e96afb7dbc361fbe50f8dabe9b1f9f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a54cfff7abad364d5544076e71620620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f573930512b361a520eb614f7e98359621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8772147e718eeecadd02c587e2217622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede508c93a49eb07136a8973b528e7a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769c45eab281b526d492ce50a337545624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22fe7dd59212d3f1918580ae9e2650625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079d6ec10022e68eba26d48325e6939626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0cf146757235ccd11be12ea323814627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8fc6d4cdb0021ceb205b43f3d6363628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2c5b10ecd2f6cefd3b1ef5dca60b1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e56f6b986c9be9d1a8da1069798b84630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6faee55e50c761e35f9ae7543490b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19821b3d54805a42ee8b7142e0aa74632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572b1ed8ed76a2aab8dbb6d333fbcd8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb88a519fbbea6bc0ef0d242f792841634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43b41f822b192604a9264a9375fe7a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053704c07880ea3fbfd4c1bdf23bfb2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d472c9d698b488adcd44082034f6a0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f25db3f0f7cc54491fc1a8af46c6e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61e54917cafff8c0ee1ce71e61bdcc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90432d166c628b6a3b448da5b15e54e9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d0dbfd69f85ff8a152c29e1cb576e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6632d0143d0c3a85111231a5c0d331642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eec2bf171491b4fe4e945a1952d3d9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca010b42de81d0347c9bdb41a21ed4f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9e28acbc39eb4926839bbd036b7ca645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f2ca767dfb1e4c5885e579d23ecb8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68439988d3adee2e77f47264d20f3f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f27e3668d0f874f17cdec7e7b1cb6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a77202737e41df247c64b6ea901ba3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a48463650fc41433859e172df3253650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359bd9956cf83f9a22d33092dee665ce651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fd3acff39e21a1b950209ec4598cb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4afdb2726583078b3f70c0deca22d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9fa61d7c39d8328d1c8832f1dffde6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634b9d6f70266155c2c92a06cc2ba78655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef595220679c5e900107e3fc6f742e43656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12511dc3f7023200374a1158f43dc764657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3ed82d5cefdfae8f0da7adf60f44e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc96bbf7820c78ff5fab286ebb1c65d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43685083203eb3583ee4e0f53ee1574a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91199e02ab1e88ca24b66ae154332ea661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaccd98d7ef28f3e2c44b9cdf0ae6ce662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecba36ac588f7064512381eda928720663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b247e570f6bd3f693d49c2465ce04664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e344339eef31f61e8f00e130a9666665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f4543a308a14dc86cfe5a93ced306666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68981b9f818c3b8fddfdf3cfad8b6ad667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3717c1f12a00e4c0ce4ea9d0c6600fc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290881c64f713b78f9b40875ad56cf1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816db9955146e830595e58cab7d3c76670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43187f2b916d7de30943a25473a088db671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b388589fa8d7913b3cf84651ea310672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf629cebaaa5bfad395f1d624b415e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65b4ae81d0c44cf5251059bfdfa122674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538676794d8456b41f282f0fbc91ca88675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ca7fd22f4c1dd9cf7a250eecf0af6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b2307fe9da44dc026bce47a3bbf6a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5dba5e3bf8035927bef5be5a376732678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1c961791f54713e2a6dd9bfcb3529679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9d0abee203281895f7c5b5a87c4cd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d470eecb3293e952af2cf133f0a5e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1e5a6ba8453ac063e59a1e9e018dc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a8b59b4dadb5bd6037b749c99a35e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57319bd638a950ffacd21d17b0b3475e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4081fedd7436ec39f6d2efc1f3960a1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26956fa81ac3d7dcaecb56ce367ef12a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163a3664f72f412347520c1f185b677687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c7252110281fe402fb218a76aec04688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d094dbf32445ef71905b14085bdcfcb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455367efe99ca38566df721b1d63ff1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2b37ba484e96a1965de9b72f011ed691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452ad973a68efa010eaea3fc8ad89e0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee577418cf8ee4683f5f23fdfacbef1a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f91775b9f6284a925f2ce9795baeb0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a93eab6d6129fb583bd78d6ef746a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117cad9681fcadfd08d96fd658e570c8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0b2be012e85a89547efd30c9cd981697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ac7faf1a385ce4d66d728154d41c8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b2a1df173ad0b4cbc25278124919ce699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b95ccced3c440a8ba308ca7ab22572700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c5c75501e0f104bd68bc8c786bd09701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164121f3be0a8f83fd21c821ca0e45fc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d1d0453e81bea6286deb97289804d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf76d31b1e5a73ad1c8a52cfbf3689c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68b5fb65b0dc839b9c3b706b84a390705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370a1d9748b43fa56f910ae4de51942706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d8e3b4164e8eb3be2ef6d2f9bf420707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9055669e433f2e41fe251443e9c3ad708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800a0143d48129b863f018a13a6fc21709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef53f683e11fd723b59d57acb31793710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c1938a0ccf88acd7ef81a6ff706ac711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20532bb7668b0eaa1cb8e5d5d21b3b59712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550f3f6977c75279a1d5193d34ed741713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696420f3fd0d3519f63f1bc33864f65e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9e2945bccea0a707dd06e7353de34715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df472d7ee183995ef088eeb7bac12cc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc766d3bef32da42ea1c7f4de0888a0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c43e20d15d8d90dc4d770527d7d41718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1efba64069f67a5312bdba491f6c107719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dde6ee648420d1bf584aeedf3fd548720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a994e16cf284c3d75dd6fc806337460721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31dc79ae47d51ef31836eb4d2daefe722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743e07f332ad2b9ac2d8873a4490678723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb515059231cdb8ca95c8380ffb3b6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf383a2297c58f022942fcf99e4f8582725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056b79bf5f42e15be5dde97f4d56ca3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd03071b5a75edd99c6b1f35f0e17e4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc95ac0264ebb759546ff1189821665728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0cc44c1e59f8505567675dd1d15d42729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b674d1b8ca956ee6b498ee98a716d06730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344a4b92599d520f3172055ac8e34ec731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f10748c1c1a88befb08ebc1e5115d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d681817dbe4df33a7138c5ef1443b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e84cfaa3ae416fb7611375bde7e98734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b66b601ed00de16e4eaaf2cf73ba35735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fedbcb670e25aaa7070698f1a589aa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b642479b1803fa47de66994feba64737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5ceaf11dee05b50318846782f90e0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317967d0b546356d4eb42035e8419c5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14d053dac9ab5d18316fb7ca34f2d4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b639b2decdc0e89d8f1d5546e852fb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30daa6cf82ac3a32d8df0676086d687e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406585b42ffebed4963fa4f39b1b23c2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad509add3d8148ca5d03dbcc7b9db3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3981a2832f7632f00a5ccfe278af747745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d5ef22582a11df22520a002ab5a55746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cdfcd06f53d8b5492e266274e3e771747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b5b8ee4ea6bebe7314e9dcf6c515b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a669fa027eb62cac24c9d3db5928f8e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0464af82dc3c67c2deca065a50c47de750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178aad71d18afd44c0fd25359ea8203751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada450c09078493581e831e7d9afc02752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65027a1dad80d83787993b7a8c25ad26753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>