--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078707e71e56f9e64b8030194d6d6c01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3513c242d8a97727c72220abdf449272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b068891c5b5923cdb1ff014dc9e9f193.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108a1cc542f0bb2fbdd6fa861641fc84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362bea5a7e499357ef2266aa420162ae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77570878dd044d344ba2e4238baf632c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1134d80918727f5ecc59dfbb24ef17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4334f499c44dddd0f9b875744ee0a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb4f9e1c7c9c66615b639a6cef4ad49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b40905f14075eb70936e6af3ab9ec210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ce0abb0b373f7c5306b34a5443d1f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7210584dceb2065778623b732241f5212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c420d9d17ec567f13388d92fc38a3db13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad687a2b42830f0f714f13e9a4d4bf314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b544990c7f1b4dfdad3e60d0b4b7215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca099e04f973da52b7f28fce58c25916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e8b5594e70fb76992c6f6c53a45c617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f853c0a9f68a3e3346c3e30f6aec0cd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e3c9f24f12cd3c4572fb6301a30a819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52647956df653a1ea218a2b84090752f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d25e46fde22ab7b791f743eb19bf1421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012df6507818ad0f68488436743f00122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26439130c7beff6d638c2104745371a023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f8c4b3067419cb6d73da5edbc725324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70070ec2b5977232178abc6e238ca96325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152af47dd06d1a87a9360187f3b44b526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b74f5ad4669eaa8343bc3215fe37227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11009f541164977d6f0eb4330a194e4928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20434b8307459bfcfe944db0c8855c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a07494ced9b8a029142c09f0b994c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef5e835df76cabc0315921cc65b36731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17e5c877a1e31f5e421072e4dbe59d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e27fe3973da428e8883ff8f4ff39e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492dbdf18e269f3a0e67b329c33d694534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2cde92c6379c9078cb97e75bc266335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867d46ae9c7a3bcb3f10a600026164536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3484ea0d855a36a26cc201cd9a3cf6d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95126532f4b27b412d1e50d40318c3eb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb1ea0729249ca0256b44e2f166aef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3369bf788ff5df046b63e55adcf63840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f1fc54921fbf56c38321d9017c8aa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb247ed4097f4b2bb60e6511cde131642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d5b85b4c11bf5ace9c2a7145224b143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201f770e9ad5173f09459513e14815144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f25d9b5c24861e43ab44b7adcf47e845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b16b2f5205536f887098205f54c44e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8662d9ad6d2aca7a01abacdb1a1d647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259028a2aa99764483ef53af341f564248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709146500cbd3dd981795e30826028749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52546448616dec74fc637c01cfb1a32950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f5d399be14f1a92dd710b3993a8e451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a5cecee0bb95743fe8ef4a0a5fff252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6198abd1c780c77895ad26728d19cf7453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e491deb8b2ebb0f140de4f0b8a059254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450a964ab3188602046ba421b8801a555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa381d2fb09e3722458a17617b2c3256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965390054332ce1278322b9e1592d3e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c14f58bdb940e4864c89542a3f8de58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8cd4c7987f31a075ff02e974b26a659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e938ed38c868001b87db4cd2d613da960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c4c1a561c30af13383fe9476f098561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44532e5ebe9c73d013ea071351d531d362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c3ae77325ccd6e3c078e9b1fb4fa063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051e884483d1b91a843f3d4a6dbc45f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33a7acec632ba80645a4155be8a73665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89122b4ab09eda4ac42d6ea1a0a829b766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d175a4080b9125534e300102d30c6b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f465400ca0e98e0f17de4a1da4a6768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6fdf8ae6843a40cf6cd0f5380470b169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d09b28723da8b7459e95cb3ac4c7170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49ab69e29a9f749929b3c15a87997c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bdbe10e068e67122ed0b13f638957472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587364e9603ef47d60ac10650fd426373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc989cd963a6efab0fa4f71f5f4c19374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c58c95a7cb8ac639f3470ac794796075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10527841d1e9c1c0ec56bbaf0f385e476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e568e94ab98051462c58d8fbd015f00277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a5af03041aba257fa004021fb558378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca44338cec61b1f0bbc14051dbb457f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d719826d57b30349c8c49e5d39662680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b7012194adf95faf3979738ec9ec981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea327b36b3f7ee8e528fac62209da8482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be46fab8643ebf023f24c2c6fdd39883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18dbc704284cf87411c80baff1f6f584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6343187b70d0bc86cf3459ac75a6a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f7f6ae6e06d892c4fb11fb4f73e5486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c990d78e953de208d1b14536a55e487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1163d5a07c0cc9a0aeb16e34d1d5988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdaa3418f92595bb2e4a384bc3d2f2789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac206e70cd4ff378a2bc92861dcaf9390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde81c1b0fdc2127f13ed00b120bba891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03533e8087fbee146f7ad3f69a92ebd492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670bfd79aacc08d6d5f284fe738f4e893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd3a96207455a39ec1ce8e2c86a3b3994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ebbc3e9f67f2aac62c6935a777ebb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c58f3c4d3bdcf7041f7a50103c13f296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c6f0978256fea6dd0ffd5452dd2ec97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b18de33d833265d5b009d37119503a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0dd6a09c37c82d2a8d0f8c7a9ca4d999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41876581b9773b0495350304d94b6338100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56311d0d9db7469454fb72ab28c24d94101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea94c8ff4f2c7c53fcd8b0ae3ef9150102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa0e1f989a3c077ea387b3fb3d076a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46291586aeeee157e6ae1bb02739cd3c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd924d96e6439ea1317e8c0ed0a43f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a822db0a1f12af5b462abbc337d19106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16100245f653edc0e28c511c1a11d6d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9120fd2b0ef8b59e076fff36ba9b1f5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e355ed0e67b929250571321d3cbf7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8be059cbba333acd0d86c2fbdf53d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32580c9537a65a623ac59b56103d42111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c36ac207a71b407b51dc99e3066d0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db2287da4fdc63f30aa95cd6d58f9f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9925cf08d6d8ea2804be6e00030351114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89c11a2831acca83930297ba55c316115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba817bce3ab131a19c61e355924b509116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457c906d3bcbfc0d6858e47ba7302ce117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed770168bed5ce49586ce78c925ba68118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797581b6f1489e0d8eb06a298cffb967119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43036ea82e086af6e022e51bd2ee1b6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6b82f1a1cded99d689983d37c4b89121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54924c4c27ddd4a6f621a94aec60c4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd74222e79a440988a49527b307920123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd907d8e2917d96885fb736965cac6f9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fae1bdaac2c3913693c2caf9203e63125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ef43387ce0c512b6b2eec5558a179126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399ecb2756d81f1bb6eec14f89c1cce127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885168e95f2e923f21080b6a41edb50128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b29777012337c04c0c9a28d95f09c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8902b5e3399bb8d11910cf79271e4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54e1a015fa8b9e93af9eddecfc3531131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654259cd675f368ee05e7546efcfaa2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b27f4855757aab8322ea6b16dfd726133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da74075635398b474db51e510d074b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741a1da09cfcd91cfef05caaefd3fb6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c82908b5cd80c0b4e9ad2f43409c10b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966ebad696e2da73a34778071d59041137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ed324a8cc7d2dbe5acf1423f8fdfc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83bf0c21547cdf4e50ca5bd386677a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9515718e7e88c9659c57beeb52a6843140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ebfbd0f73b62443e06989189ade5f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965cf7b43ba44fa52267e81c9f8d85d9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5cdd2ac2e939945c194b37ddb5e76143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd28e36901afc10fd482f7bf3f3f0a6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee34b013e809856d4e60edc5dab5cd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268d3c48d023175c4c95fd28186a1f6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fefda4486792df7888e10afa9a1b7a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72e8beb34d67af7748bc42eb6b1269148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294eb80f184c572713939cee7cca9be149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb003d5ff933467552a18d55ce16701150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929967c4300dc74133c35358d21f6127151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258665cc9ceb7d777dd72f48b1836b4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b198166c49c413ea0de83d9c63a769153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68254cf07b861185caab977aa5d8ebe6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248a88ee5f8695d494a21f8fda5fa19155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437857674cf9137033132e83a477195e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff00e5a6e0805420680c8b77020fb74157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f3a446b1998adbf9f97effe364bf8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23d449d910069c0de01f0f48b9fd72159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ba3b927154c2f39a37e66d477b81e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1206329824c06320fe6bc70060a41a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c28053cfa7e790c3326c548ca052b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a814fd5239cf1657e90955e09654472163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605533d6420e365e6f9690e95f9a5147164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e7c303e00e9eec865253a5c158748165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6fda877e32e82413e18f577c66512166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90eb563ef5d3f459dde2c21056e4c5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3fc5384d7807b2f086ba7cf443b973168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d99c50b964f8e08789adf8b45397ea169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8f45e9c246cb98d6ffafb01e0fe5c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25706220dafbbec40cc1592c6693442d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802033fb9082cf1407caeea7f923763172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066281d40415d0f2e33ab19648b3707173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da6a9e0134b9fc7ea94d542629ac47174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d99f2532764879689d58485340e29f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76218a7156e31f25e441e3419b01044176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7a404a088f16b7543558701f8f93d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b856bb215e70997d99fe3de0b0843d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe34e07487aa234d86045b66570f335179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859162332874ec57c08e07961f9e39e6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235820455b95e2477f036357a6f459df181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7396d85132dcf7b4959979203dd15182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7e400d742f592aa4fca1da8a5aedd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be08451a00d8177d1434776518ce839184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372ec0059837992477db20b2f276ba0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2cd14ecbcad1ec66d4a048c93a5168186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4c940c6dfa97feedbadd291f3ad9d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e0c2a2326e02e78df2c2efab625cd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c34b4145c619fcc4619bff51c7dc0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7166c1d640be58edac053dcbf5460190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567e59decdefe56f0f5284de1349db7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b053b39601fdd17e057cddde1e77cfb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab9ec3e7554c29bd405afc63a070a7e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7a7f7b11ff0ea8e61766180beaba0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e391ebe69d9461f8ade9f51d57008195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228db1de745c25e22d486fc4cd015bb9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea43970dbae8a6d6d22ba2d398f478197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d7ac6154ac9e7b1611127270eec01198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f156b55374c1dc49b67d6d02babdd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5394e4990143ba44f7f9de52273ce200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da8af10dd5d2bab99100237307fc89201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2e5cdf83cddb60210cb618fdc6636202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a922c2327df0069812aed067903dab2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd20cb237e5b9c1ad50d501332d052c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccde618cf95f465162be4765968de4a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01940b891804338a294bd53e3f02a16206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d467c8b6a702de73a26afe873a3d6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace87efe34afc5b22d55b13ce1c48c00208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b978e05d3607adb6609f92b79a17cb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605dedb49f18e48301e0b0c028b279b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc73e1a29e57c3c93c0780e0e413ea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801441225279022891d9807001242ff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d279419f8687ff9038896359ce7ccc3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374ec88a1aaae6dac1825b316c9a2b0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664e8afcef2caff7b094c615100b813215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdad72f2a2f54b23537e3f76b1e2624216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd69f8b685984c3ee1d6e8f182aa246217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5515d9bcfbf0435a4ed15e59c709280218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734eecca864eacc236bd122f098c2c4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d731654e9953837d69e6a119b7e6a08220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db098c6ee8d14dcad1132c1b9c4e729a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e5f05294ce3f7b4417d17c214af08222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a7d4ac4456e5cc4dda4f55f687e66223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df538df7cc1da9bd6389a09a03cf55cc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a119304f5c6a93c93c0bc533e5067a8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69626a7f118adf92a1279e6cbd50e76226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99071639b56776b8326b280239104a1e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b160736353cb6d411731f9ba856a7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42246838fcf494e88d1c97d66c07b7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e22a91e86e320010596e3826f567c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e55355b59e82ed8aaf8a144573216231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532dd60fbc2f705df6a30e762a665b8a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486ced45ceecc1303646767a9a7f3fd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d7051bc6a92c05c29487100bc0ef7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a74c2b87e42308ad9bc5116e1caf93235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44f7b95736cc69947f99a17b5c4937236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89c4e1b16e39be325c3a0d212a2ad8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11d926d0099031feff876961c613e6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16894ba1b1dfcf01eecd45377325c907239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0efc6f374cdcdcfb38e859d1087100b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d606d636552bdd00f89496be5d349241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c4482e644abf3ec0c916d5c53db3e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f07c906075cf7175b9f247f6a23aa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c82b074e5f2e9e043cd0d8abafd6f7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ebf4b145c2340427f3468a54a52b3a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91fe622617ce9ff4f2eedcfd25a6d75246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3b2c33d5ee34f39f1fb23900c9ec6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a294d603b5879ece01d14979b27b15248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2213b9d677b5ef9c79b586dcb5f0c1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e167f5d566971e3f3de53e7cac85e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fdb851c5e17424c45710b8f61f4b30251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e8e8a6008b0648974e85f4e51ac70252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ab7d765611782324d534675732562253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178131eaf5e87e8ebc5985fe055728f3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b3f02eac0033f3f19351e0c83cab8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26097324cb1a26d46836e540426d1e3a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0cab1abc6cde34ba85ee01c5f3a22257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238baeb254a8649be00c8b941592984258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763bbc69ed580113eeb4141c59ef87f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309940fa77cdf0ff0d225c4164e4b18a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c972fb44dc58c46e08bef35aa910f00261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b358b9a8fc248cee85051224c96b1c1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1605efb2ad15c292541b4a6e7cce1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a215e2d3c99078ea50710ef95c599264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b96d85bfafbb358e926bfad55b2e3b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc46c3a4c218cc5984c9c72ac114b3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a349fd2f0b11f494c4b484052cafe7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7bf28855d1417aa43e167410d3db1b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b88f8f78ebcc777b9ed313d0afd66269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f6f3cd157b348fcd97adfe2e27b98270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c94366b6b8ba7b18a9d6247e3483dd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2761096d0a1e3b6c694fe1fc4f35c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80db00eddf12d85e0834b347858df52273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166d9e8d16af90498da5abca08154e6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7e771d43ab40ea864f3e3c069c20a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057befc70348a218beb657b1dacbd684276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e632487dc27f64ab6a9002466616c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ae9b60410f6349702863fbf499661278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221689d4863ae452ac85fee11b4fcaa0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0d8d0ae328725b67ec1e92e2d7d4a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7fa87e401f671b5f1927f0a2548b73281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc8fcef7c86a458d66f978d7a4fb2a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4704cdbda4f8bd6c7e1f3b00222433283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8921f1d552ad37e8cd156b126cdd62284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e0f661a4d3d23af5de08b96e4a464285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014105e92a34a336fda78c08fb47065286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92cbe93590f3d6127cd79c465092cd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3af400e87927efb1fa69fd3a7f924288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05bc2c6dd81909e3fffdfec8dcf6569289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1703883cafaab2c72de7faaa47080290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad88e10890267763ed526eccdc7099291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e41125884f8e6d621c683102bde42292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2d83880a8d5303cc328c992853b81293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ced22871080c52d7025779dc9b4c7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d73e9a19aa296d73df2af72ad5db18295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa4d039238aeb9c102ab24d06a6c48296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ea8765a3a49325f5b9d18db046c80297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d004a44e078c98d5806f09c8a6768298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b546da824642ee8f3ef64fdf01b83ad299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178502127985754562979caca5e8dc8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4bf9114339330c6d2977487aeed76301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5f29cf1bcd8afd19e11076419e93d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2dc671fae2f98419727e06b29697a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909a6195dc1a12b9f5852c44e2c7424304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc78fd81bc49d492354b7765580065305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368358e2c77f4201b60d3e72478ac1fc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860815f21523bd44ae0af48c329c9f83307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a142bb3cd99dfa033319b85cfb2f4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2b36d5dd526150df120c51db780b8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546df9c30071fc380a51d7477e3b3d52310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da36af2d0a4de95acfaa5cdafc3804c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7e6ee9ee03dc4a86c5808a2796253312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952f0fc90414e5d8d5afab078687a47313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4b2c5251cd50a4bf627a2efbb3427314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed8e3a281660af7ade25d379b4eed9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78429f6806ea4bed17ab0e0767bd0d25316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac71f0524ca76638fbc91d3b368a26317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45be3a55b08e637dba806295909ae63318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388e242a10ab9912ada6197a81deb51319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ada83187b34ac82b67eed5d4de2b5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751f5f566f188edfaed9560b6dda83a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362e10651e61a6916e982e695baa295322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1370a07059fed468a3cab52fb147c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7bb923b41c1e7c09c1ca0b5a4090fe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa051490dcc601f52a61283d43a1fb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41cb38090d9c92e62d62b4321acc8d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c64d7155de929355ce334eee4476a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2f969d16ef832d0d1a86e0423774e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366bb0dfbfcfd90846178efee218a33329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6d0d36d65731e30ca95540b12ea5b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5204492f011de1ae83ebf66a4d8caca331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a285d63b62f78869c6cd1b9d218bc8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee441530a49891c3e290288d39c23a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66a62f876afe8a22372a5fabbfaee1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8f8309583308eb28f3fe07a386f29335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa0a5d60898b8aecc8266d25a5ad4f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e4e7f76e48cbd1ff2fe576000f294337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7804082b5348958b0eba69fdd1909d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3c4ca3b96a8fd9fc8d628f95be9d6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347a6ef115f0abb43cb9b9d14c067e2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a55523f3b6698ea0513452b5ecec98341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c340835335866371dba250f52fca6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b95e59e8ab9b23df543322530636d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510cef00b0e971e8aeb4e0d1378a3fc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e04b0f6f75c53f9515770d05dee59a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59ba659eaec88556225b33f9469da9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b87c5e8847370c0c6c36f4d27c980347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f12082c4e8cd38ad909fd9544c7cb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b483a28753266bdb7ededbf241665349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2279fea9b6cd5638d0555fcbca408b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038166d14d10b9c3dff0534868ef1ff351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675e567c93c29d8821c13c7ce007413352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c0566ebb97fb203f81ffc74ef7861353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f5f03e5ed8bfa4d76e07c3faafca1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396e67a47ca82e831086c8df7f0e2ce355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aea0ca24f866abc149f2c7ae19af35356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c814384efa8bff22dc81d1706f810357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca258bbd1b628088a9391ec1a8fa5f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f05cef12d570d18b2d1309ca2b8bf2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae58b8c56ee23d2311c78c77a2ad52f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8205fdc86b8147109605648443fe9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63057d2c6185f8d049606bc94f04599a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce69b4ed91a572397c07c995a2ec1c9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71594dbb23ff1bd37e48642dc584ba364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892a16f40b0fc1027af1b45bac79f94365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4866d0382df2ab9d1e43cd9d796fd691366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19336458b8993b982c1537d6f2b24503367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22c0afa6a6107ff43a814d59ba42b4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ff236e3311c8b7a3be068e9c24135369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53d81493959680b7af74110fcc9dcd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bcd8b5d995abb87004b60d9ca75853371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec644cec09bbe69fc31470bdc45c1552372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd80b5a21c2cf387ddeb35f95dbbae373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02604ffb8f861dfe044ab2fc07301e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4c32e6e6a29b9d514c65fa0a00444375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a06e4dc4c68d174fa656c25cd277e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad20045744f279c222a9946945cb88f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e1c5f64c467a44ec3a9b77d66d366378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c13da523d61b1582610362a977ecc8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9dee9887b9a9ff2e14a4fe4e3c940a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0a708ed61ddc9478078eb9f3d8a24381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc771f3c3a9133aa64bc5d14854a3f6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376de42a9b44a2bf9637bf21c795127383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d66b226fa63d3580af604b6ce179023384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66aa16f8cb6c97d14f011c95591ab72385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a5a43b86514c63b83bc99facee7d7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c463a330d8fda88db61746002dd259387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e0eade8bbc7abec54e3eed65ff532388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f17b28d59c3016d11cd51caedfdee2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c93696ebfe252946daed2dddd0ed8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082cb2fe0fe51da680270deed889b46391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fcfee6eeb4a00543340ce24706378a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d0053498963c5679a55ae6995c127393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef04e3182f2f85e71a5f7b3e7f1570f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32aeea749ad6636220f085f2d39c8c7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c924d0bc56c2a71e542f4720f7257396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da3c0bd1b85f3cb20d4197c46f85d0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87edc90e888dd871bf35fdc76eeb6c1f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8cb49a6985d17467bcaab5a71eee8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c747cced9b6e7e3a09adc9f8d9ebd8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f93cbd0387e482029f98fec03bf5a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239b831ba021adf4e5e409ff37f1fc5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45006d9880c68dadb3c343f515de937403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec60cb3ed957038bf91a4aded2dc64e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94b072d29245c36616ed448e586400405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028e268bcda99a4784b0f81df12e987406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2736d7e8ee3df0daf244bd31e2d9eaa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfefbede81e96132e0c1aadfcd42a64d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d41f13cc52a8c579270fa2c3055968409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3156fa70fb6e27ee90c1624ef3ad379410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e643d8e27807214eeeb4e8d2f7bc0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2a12f947cc3585e9eeb8aea96c882412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177bb25e3fd3374128e4c5a503b8af5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f39003c56f6d281ad21ccd9db874c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098d8809052b029d835410cc06423d4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617c873f725c8fa4381fb00cf192cd3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0baac7b28b0fb8171b74b93b83dc6e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a779a192afc9e26088f2d32ab8f4ad418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897827f12ba52354a153277bf3381d0e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07408c8471d17aea9ef49c8feb45366e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140c2ea17bec90daa21a385a32c8d7c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711dbee5676d2e9ebff5ba78383a4136422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be47a271b797233c44a10c7708982b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474ae716417f5254b2260f4e0934e12424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6ebd0032646958c1490660e41c40e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7d7c6ca48031de39ede961bfa27ac426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257f9a98fd77ab586fb6d57a438aa2d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84137c84085b0b17c1b4bb9571abf45428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30308d6a94e8846aad8b5c48cb2cb3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9359258ff5611d2955c3399627c39430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3eac43c57733b831361debdc92369431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1db0a8244b7689f9afcef82c6f47c3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd839a4b28bcd9262ff328323944cb3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f38c63adaefc4758318ec0423f1da434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025be8d10b28ff15d72040a202e0c11435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c58de3358dddabd00809ae9bc70ed436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c10b959ae6b391fbc6ec770cb452df437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49aac5d910c9477fde88b86cf5fe08b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62fb2850e8a53faca23660e00cc6635439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251bc6532b05df5f3bd03e2714147d41440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c7709735be09c6a53e44c398b094b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157a1e1c500266877c2afdb20b60e08442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b87176d77e1be84c485d368962c74443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb942a606abad0496fa40320ae6dbfea444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb53ec33a11ac2adf34ce8a4d79288445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586e6cdc1b3ab8ad998a7a3ac70d114446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a378f968f2cb0c266d1fc22d114af447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4617ead7333aa9487b8ba7b7d255f84448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591a8d0f566754fee0f94a30168c3c4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0261336c66a6498d85f8f16282426f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d623b04523821781bdbfcd6e2723f02451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45bf833aa404ecd95ed101899c44ab4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ffd2a49462cb9cb038dd8c6c7394c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7c53d99e27efc5a0281fad30244e1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c26c78ed322a1ccd6a9951e786abf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98f2a83b6c9b8b20a22cfdcf441981456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530e66f1f066d00535614abfab2b577457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd856aa8ba61f2c974bb17b8b11ba4b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96422d33c1c5b60f08672b9d68d9b07459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8025869cfe0d621a03c32799ff964cf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b69928c125693721db305a1f5781e47461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a80d3b2597dd786679bf68606d82b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc3c7ac2578a25d3d12437464090d1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91eca02b87195f6a86f30879c8fcc8d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453e4b4b0e35157601e5729c5d7c28e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1fba572e7fc6c42968ff1bbcadae0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0349e036eed3d89eb793b7ff8d9412467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092858673cb37121bc60ae30880fda2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0a58b82edd1b175b8ca3d9497dc5c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb1105a3dee19832a001c990b7a6cc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7c5a3e78614e65c7beb125ac07d6d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d111221402832de09a896e06e93d79a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960d39e82a3cedeb07f1e458c350be4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8b12fb26f1af70b0c1c40acae68c4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc2260dd19a77e6d4d323010488073475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d53a3e167530734bba63a5be038b5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24691b14db497303b8805701a577a5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c403b4f4291e99ab6f0228b54e291e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fbe7906e2b5633c78af693eb44fd75479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b8934676ee7291e98c5de29ebb160480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2ebb107e3debed22c77187a08011e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b7eb805f417e4a73f376d92b298af482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bcbe180c3893c6fa40063ebb3b1c7b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3d823e4abfbe8193ec34068bab13d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae49b27310eb04506052b7528931ec1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ef635cea428e5ad9618c6fc893a10486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26dbcbd7bb3c6b2d7f6888766064df487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba810fb384242f7acbf09fd4532c2a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154e00fe83a8ecf341c14306f2cb9e4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435c775fd11f223516573287d8f42af490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031b85d3f48244a9d008716913f4357491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaedffe5a5238a52d19b04c898581a0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0fd7af4bc941b34b86ab6ba39641ae493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dec74c0b2cc14b6b10af538869cede494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667552374d5bf1ea2a6a518f357112eb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e131f210bd9a0285101407d6cb542dd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a0e9c0f184fa369003b2c4fb7d74d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b531bd92b53a2eb62bfd927e6d50c42498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c101fcaedd2d2cf561c20ce432476499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3e25c9f4f0ef8d3b459d2727a75f3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67feeb7a2314c008987b3d8a7d4d876c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143c98a5b18449d5b769e72e48f4499502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444df2382ebe0d4cedbcb4897f37dc8a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f66fd6cdf3fe2b12a8fc8c55290f21504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8174163e3440670c378dfb6cebaeb9f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6b88adc9af1f54d502d6c4bbee1f0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3be015b850916fe6cf8cd9230abc0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ebc068bc1faf85b87fa0ec0754ba5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ef3ce226d15e9e82927d93bc38843509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd59ab42e688bc8cdc370de1962ff5f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdebfc335570c9fc8a413c544d2dc57511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5ef70232584307ff0e9b7412bf346512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff2eab6a3b2b090ca28fb3e3956654513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664addf248c0293799b13a935d074f0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8507a024c2fa127993329e2ab446d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95dd600fe196b034eafe56d14d2304516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5eeef5819fa38c9291c4073f0d6144517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a3936f53ed2d2e78904762ad69f1f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970811e4306dfe0c6e3c40678880bff519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2fb5c06441d4c244b1a18854ececdc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4205fee2f50f7d6ae206603a844bf8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830822f7959e4bf2f92104797b454770522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee9087633189ec96de847140bf6a7e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630d13353132d578f28961017069f8c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4875761917945352196106479f4b1b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975a57a93e3ebd1199d7bbbd8334e49526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f1b84465d0492e5858c18f11c7a88527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca895a55c15621f1ecc4ce05db8c6b5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51348a8252f6e94518e4b4906dcb9c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733ec547415f79c4f5ba0edd2c90182530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161b078c8eb25539c602da7838325e4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7954cb648a8c06fa98b3f0ef769bb3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002e229d1ef166bde84d7fda2c01bce533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1d60e15a563a8bf2dfde46131e47a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f0daf63312d7687bbf208ab98bce7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc47abe60901b7e6dfbfbff77374fe536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd356fdd081e0e0188ee995291f7703537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029389143a94ff6318b635c943d3e6e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188e4894a52f51a1f4919bf5d260f8b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4983ff006412d07d37dd1e696e1e31540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef499ccf19a8c47b08b2ff165e6040541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e230c5110ebd1902d45e7f85c3a0e2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961e516463b0425e8dd21bbe27d8f27543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb394d3bf4edd432628afb386bcdc1a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245f9e6392eb0b934dd8ae4e9f645b4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c8d762b7a7a442bbabc0fe7b1b491546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4c3de6527c2c63b39980e0eba7def547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e26ee4872112632d4cdeeb0753f22b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1d084b2d4fd194822c9907f8e6ab1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e61d54264ef7eb70689c6b4e3ed30a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891071fed96629f5a424468e632a726551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78450a2d32ae7d61a87eee2dcd32b72f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b3ea56a02d2955ec3213a8989ec51553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d579f7e12d279cd8bc4d70853c71df554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc8a6450ee3f86928c167fc9239b0b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985ccdd9a1edb2d89462972c9626ffa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202bf215ea5cbdef6f1fa567362e24a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34b64ef239b237944fda2056150352558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49f8accb4eb81928a87641590d23af559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ba2358a929388d4ca54150a2ec496560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041770cac4319a096f9e68b758c760c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44f39d6e3b58a70f8c5e21834c7475562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8b467358d417d815bbeeb186def94563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f6310fc63e727de078ff8e7b9e340564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9fb366405be3404fe5ad7689546a3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35355e00fc62f1d5950d31e1df41434566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d022a454a93354fc6066691319b4c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcdb4f203d8c9026da56b45066158db568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e329ebfeb3cbe98fe522cd006d283e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525951cabbd092fc6381bd8b1408de49570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77469e8854160c46ec1959266c2f79571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab4c077f370d19a511a9a08ef65ebf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b66a886069ba3da2c45083e2acd707573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8f81c25894bcfafbb3c3ae1af3645574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09cdaa05fb627bdb658be00b9f3596575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7b01a120ebd2dfdb09ecef6c57d0b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76affdba70f4ec13960cc453b8c485577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f569fa5a2e80ccdbd4fa3ee8941e9d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649db061b659100dbf8b842e524cc918579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c850302b6a52b22e47d0543d4bea2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be9a566cb846c0737e5ae285dbecfb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9001f03327825f1019d9a9782bd926582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99be88433ef22c23483ecbf9f560a1f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223e4169230fcad1c8252aaf26ca0ba584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c9ebc1acff729447b8fede5a8dc5a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dbcb8f563688b901f65b484bba441d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bdc6220e3c595516d18bc48bc4709a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765671dc7d238409565d585679455d3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade7efafd4f606ad728e071fec30944589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486b881fb86af989ce2bdec59696fe0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb8b16c5c0451dd8643a9dfcf7b470591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd8b7ee018b0d33d30bd6cd5b268bb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902d0d66c6c3f9fac9de6af4b962cbb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ef185e7081bd70e7ce007755b4d28594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5245954cb58f29f40e02227e40a5685595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf2c0b948dea3ba02ab03d8cdf9be9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd205ecca849e8bd3620ae20121a0b94597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe87dc6686f93cf80708670935d82a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5feb6cdbe8a219af1a2443b7b0f78d3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4de63852b0efd4c52e8ec54f246ba600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73fbc04933cd6189a8a48454f08becf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef339b33049e1e0bc49bb3b86ad94111602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d50be32da75b7de9b66312aaa90f8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773b0c2da7e06cca4934ddb7412a78c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a67cf5f56a265dc15d6fe95bb5ebd3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890c63f85cea04c44d843f9e45a13db606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b58c45b1f000c4dc1d6ef762fc1c66607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334b3abfabafa261beb15913878cf01608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38967857d5be0971ce4983df0ac4af3b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9c1460a86f7e03b4b235d138ff89d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094c83a7e5fd97309fd53f2b4af34da611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa520452335ec2b80ae7b37e12852e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d667b88b3c07e39cb1393b42bcec3e6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b4504d6246df144ce159a7d3f630f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2eadeca4f207237c37a95a22819724615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215c6b57f29dfb3b1c71c5740a03968616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1ffde9e8364ad8914475737339732617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa56e9cc692bab648c95ac281176b8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0c1cd412ac35bef8412ede56bc903619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43101afd16483d202ec99cf2a809263e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5fee59c7de2464b235b470be34e7a8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ceb73e7f6599391268f25db09576a1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ce55e1c19208be7aa5ca6195b9d0c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63c320c4680b049b71e00f3de8b154624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4de257c394d16e9c142f9d244b5090625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd33f52fdc009e8b70e6d95d1772f8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b196bd5a839f13655b2d89ac7bb8f9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4826c9c4ffbfe42c94b0d2b3ea08b4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828871ed37a9e693caf64f9f33fd781629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f296ace9cb10afa1ba09cdc23a2a8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa244c1ecab039fc8a2e00808eef1ad4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f759231e3723f6c7741c767dfc7ed162632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e663dba0a29aaff4c7242a90684c12633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034fb014de603712bc9cfd81505aea0d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80b7e572f79dcbe548564e9423ec08635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f627670e042642384c3d09f9afe528636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646971e34b7b92295dc8dcf29424c963637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a2cfb3880f4bed64d36ff0899a9d9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05bf725b8071c4d61e7ee573ce1a54639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514bbeaaed5106ed9b2b2a8fdf33b63640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ffa0ad672828f1b3462b153d1d98a9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28268dfd0552365ad49e931f920d22642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79e96619d38ef9c2eeda21c25c01df643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd6ec338ba897b77d0271c23d31fe2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c401d6d4bc97c201ff3863867e7995a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b11012f8c4faf89c9f56b559a73df0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1be9a3d8f3de4ebeac960630eb91c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a06f286891c8308e00e10937018c6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80c7f3688731746c7e69c5f7d3ff9e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aaa4267fcac095f0116ddabb4d90d9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476a875e16252ccc3f61544f90bcb47651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a6b0e1100d9aa8ba2f3b1ffe2e094652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226c2a99a55da2bbfb6fcb244533c4c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978468c595ccb8cbd148ed82bd82fb6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee44d8244fc49d62757dece46df982655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593a19505dfe7a08e6c68f9aac4fb41656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882da73a422f3a1ed6a2bee0e5d47d8a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f974f003d5fdae22f72fa3c0621f593658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c33d751ca22b39dcb853eb53baa89c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f81f7c079e7c0921f463405988e776660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914782c0d6752c1c8853245c85b81775661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50666f3f67f1907412eea3664933c08f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b22045faf2569ae98a4fe5733563ad663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93808c93b366f6b1011d464d0ecbcc5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e28dc3ff2406a4c349d238f43f2a8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f078c6260bc7dd01abd77c1b02abf93666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85b50a639d65c0e350392ddd57c475667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43739bd75c69f525b945013bc80db18e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6849e6dd0a9e72cdc666b477be6d669669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3eedbf1dbdb7f77def0073e0ba5e39670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06adc8a80cd26bcbadae69407424d7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f83d27a0770c9878fc50d18421c987672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185732f7e9c40c33942dc87bab65ac28673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4c62d3b0ee2fa59a50b849b4f4a46674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82420c3de9dc66b4062fe5f9b5187bc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700946d1a2c2e8477546b41eb0c3dd3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449e8cfb3fc406bd1ce9b3f4c872f9e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778caae5bcb36608772efc6835d863fe678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf037037c71db419cae47c72013c9387679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38582339856d1a261e2776a66b51442f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e26c2c42ec6c3dcad443065b7bba6ac681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc790b1d97753330cd948efda8fe154682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e38f879862d0c89bef529801e2f22683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb945dc4ad6dfdef4437b9499be49114684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12fdd806569f779c1b5b11c14af6d74685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f8520f6c1c08a8888a5567ad25bcf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22863cc2d06b76a003d6aa1c5cb1060687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb74a4da04bc0fec8c34a4dfec660a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed65897a5d0000269d50db0d19b076689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc93e58d82ade2573915bc253efee7a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85554e0fb3e6e4c782b07eac90d067b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d399f36d91aecb25dcca5cd75fac3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3dc301091ac784abe53f213af14f1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194ddcf9772cb34af4b24fd60249938694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a03b5f60c8e152162cbb468f4d82e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc1eb739a37dec87f186515f635e0b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56a5faeb12573e5d0168b17d4f5aa6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92356aff0597d8540c5515436acc9c76698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6c626d111e0e163eb6b636b6f7e45699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e997ea58cecba40f87f6b9345665f6f8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ed0eb96220ce399b308b779576e30701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b0bae9e048cd1f19edd52a3abd817702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a127a3c2f4caa944b4db7693f63504e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5aeab776b03b31891a1d957f0e132704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633de9da74882f396166dec7d9c413a3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b8b4c3ce92538f55d145bda760dae706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c07347f319632f3da1a40e372c4d4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b75ccdb565475a9c19befc69a76f2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0fb00959c2365e52b2eaba3200c35709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1157ce0fd5312b5c800a7292004e8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8962da024b185fdd1c89fa922f24b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6378c01d328b6a85137f67a777f59cc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec52aa4b63c49d30b23986998178a7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b45ebf38f10e30f95aaf32f72066b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a58b7ea5db319fd38078805bb7dab715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb6717366e1eb3af955b35247fef7e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd296f18d875d243e97230e6370dd9c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539c7f04564d224581ec7fa7e2b2a89718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46a5dc818ddbda812add1af1003182719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db2dd2c56cc27c76d77d031df71fa3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624d98387d2f512957737f80a002b05721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2755907cbd975327fc321f74c64d8a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bafb6e8f931ae80e045dfce64ca0e37723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3157242738b4e48f4185cefb736a871724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b9740b7ba089cbf6db7fcc5eba143725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc673889b137948c01cf5e1fec1f7a4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98160de9fa360cce1a27ca5192eb53727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9bf83e9cc440f163e9a064c9a10ac728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1a87fb5de99192798b8e437757b37729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9faddf08630cdfbfe307c34d031fd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088707032a23decbab75b53bc10cf5e9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af401c1d7a34be464d9d1672e5261101732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9a6f1ffc0707c1c1c7cc80992469d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930c08e768980b71cc77d44023ee7e8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f943390b9caac205f742e74314c6ceb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305cc2bca4fe740389c7c42abce926cb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ade7b24514147851130eb3c0b9a210737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb99eac748decd431be7cffca8af65d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a75857aafd3c01dc9df3c09062350739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6a9d2558b19b4a79d8bc7575ed824740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3218c19340660d24c41493cad3d712741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ae5359120c3e6f4c205d54c3a5b52742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624a2484a4a5d0f733b45fd55fd4528743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83a19ac12a78ef82884efadfd117d0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35384f49a3615138529ef9eafe23a13e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05195aba3ac91a6493b5187a812e7e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64027450b745bb8a07f755457e28e248747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59aee2baf4d3ee8db01044cc987dbb9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25fc967572c53bc0bd4044de86e924749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb918af0c66d2e69f9a92feac0775b77750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867561471b5424be3b8d26259e79767751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a284b68f30aefda1d6a608a6394c71752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213db79c6ad0662a12834458e0fe0227753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f7a9f4e9ea81bb97e90f5cb6072a6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4df8acdf93a14f2bb20b2188fb474f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732b89f5344facce015a3027e2548c3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8fd89c8294f09cb3cbe08a9cf4a22757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e789ad4db0f31932369cc3af62404b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88917320c1de269117e9bf0035edec759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757123c73880b6fa69c1b0fcebf55751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4c0a4f3960d1c2039021153f311ab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0005013a5e75d86b0aa165762c25523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e72c92c2427a18fdd356253fd40f4f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2813f964e42c6752c36c7a3e8d4e85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc518b0c2e999e7366cdb0204a00696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82238bdc884eb94044fdfb61c6162c67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84f4f57a4f6ca96c745fbe8a009d508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e12c31c8add63a8be88b8330a3bddb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f2a5fb8bfafaa96ddf41be2bde08e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e906de7b4fbdaa96a7cf7ff881d9211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d178995a602c92419ba388d0f51b346512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9c0f51774ce875563cf05ba2c7c6413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79ffdb28a7c284557af2d70ad9534914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f9ba5e7be833d11a642ad9380bd9b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05415b69bea614e76240a4461ca379a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88bd55216a2f9372670c9a205a82e9e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb131dbf098f5c21096c2b745be6261a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992065f488be3d182b19c463ea0e2e419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84b791db3c4f5c5644a39436a3e57820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff97b631aae446baa8be6c5676db86621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448415947375a6ad7a0347c8021c29d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9686eeae26560366c142c9fcf9850c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b746e18e7fadc23d5ecab9f0b2ea3d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811eff431f12fc402dcc3b3156fdfaaf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83574f1cd37b9f81abdceb05e8c9342126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea14ff877bab5e17d8a48aada8958d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5a9d30930af7713af389ea38114d728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d259675b5168558a3bc410c19886429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba13dcf512a9a6cfda13a01265b79e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fbfdfec02dd39e68dba82154354c2431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff04410fdb4ea745ee748323b8a68232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe3bddf6c2c0db98ed4f3aa836b8a733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dec1693b6adc06c5cb04bc71e76f4f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555436a76a78818c582b145dacc11d635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9d5ef88bb69e37cd9e73a9e0d4d2236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d9e9891541084e8b41be7a8445a5d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd1aceebf87fd97a70f2ce1638dcd138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94971e51eb7b28dcc8ad19c236443139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087305634095318cc264f5bad649cde40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10890a2981705d0965f447913911b21141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de668048006a65a778c6716bdfe373142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179206e49bdb103e3364273165f6a53443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc457cc4a7ab79b8b114032ca6ab8d544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f43d5fac7927ab1cf3b040037d1b9b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0544af3f61346d0b4cadcdc5913fb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6729299d7d6217e61ca47bdae5df1047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf38c06e8fe1c2d6926ea6275350b948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea8e16143d03e5fb0be4ec979a0ce949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d5618bbe4d1f811c4a09f8718d08750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54bb867af4314d31f97069fd8d5d52d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d57e42e3b7fb91c34cc8c89625f7852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa29b5cc67ebea7618272bf7ee25ed53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08752da1eded59278c2627a570c732154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d74de8fcca75de2e5dcdd8ca2efbe155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1dd05a22e972f6910522f04d05ea5b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4161204f2476ef29019c7c066b63e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb114ba43c7c30fe47a6f5c316295a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba454fe4a18b366a282b857a0f7d0c9e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60691122738c89c1d3cb547e98fb833160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043346e65a1ff21813edd23674793a561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbfccedf8b1a5250c0535fbe7f7244862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9b3c67a97d8ce2ecf14febcad341763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc214afdbad5fe4e1a7e95da230769b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd02947ef325de50d2085cfc6faa14165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4f4892ab6bf6368f09096f0a5bac466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad089cbc06317f25c6735f2bc3bc1b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bceb3d951e49b669eb2844b2dd2a6e668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90ba6687fe547959e10c87dbb3734769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb8b5464e021abc55c7d8b2fb23aaf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8945ff88ee7504a979a13aecc4a1a7471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afc898c9328261dc5e2ab8d78b41c672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481d7905ed15b28dd67f367d9c4e31773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05d4a72c4ee46215a82d0973b13ee674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe445b52a8bab2acfcad39e8dfa36775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797340219505ca657b63bc67bc25ee376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7478428fb6b0f52235480e68153c6e677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad4f39737d334a671be584282e9e11178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea440f4fc4d306bcb0bd27db6863567879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e681b0aa6598b26916b185ea17286180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7fa888413b4896c064ce3a459676f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb757dfaf33fff6770cb6ba307c3219082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49c91db2631a9f428bec2dbfca85ba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7550a71467a8be8d37d6f06d343b5484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131bccff3d359087fa0bf385a7e494a785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e0295db959b062531779e0d4cd1b386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3957dc639b8508661092b6e4eaf0b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757bf63497a8d451f725d91ba4c6c31988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316a00cec88ee7fcb7927062111399589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63dc428399b7abbe5878f99930c99c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc1ab73f1ec95df4bc6cd15a917fe691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578893843114cdef5fd974211450c2a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710bdec7851ce477a5386b29c05ecbe993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8707b07d990dc1339a60da9cf7fe72994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a96b5913ce4993db14573c7b1348b595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0367eff56e1442f0a94a50d7a8d5e396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf38f030fa6e092069cbf1ed20944297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b5129eb2c0c49f882831f6badc46598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3bc87871cae846c9c97d92bfb7c99199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434fd20323e48742248daef3dab4485100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deaed8ba249c418bd7be9bd846a823a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4726b19eb750ae2ef084a98d7dd643102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262bbec19866a3fc588a476f7b38dcce103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa86adaaafcbdf02ec3c275ac8d4a20104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c8ea715d811a38c723ced7f511cef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa04f62ab793ee9aff50e864d9300d7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396fa9946b5cd3ce480535d55e222f9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b149e0230d36c06529b37a0a9bad04108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b7cdba8b015fee0a3127d39b0f473109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909819405717e3060e80c16e48770ba110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50cbff624b8d8826fab422bc670e73a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d32aeeb73d1e9c20e3449134b384c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4e1219703a971d8864a332a242410113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be48a58be3bbe7d67fe002c100e806114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d1178716d9155e72572db96714590115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056baa8174af01b9e3171445d7a7a62116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c5b1ea4d9ade303348794ccc5e175117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14989fc385011fa95c6695f0dee6a92118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099a4f9eb27879ce036d714e6d49ce8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95ffe36173ee503b004e370f6b7a7b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297225a10eb62c980a1aef46988a5bb8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3ecd72be676d8b0a85379d5689a44122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39f6f1b304c0151514b93f8319f9b5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e347bcd42a19cfe3e94a6d75398c638124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec7a1b94a4c298300d8eefe522809f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682291e46eee8231b9c02016a9e752b6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e7a3cc1e3341eaeac2e04bdbd92a2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd81ed040a50fc43b27852631419a7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42052da2b4dc9deb94fe0eeaacd1937129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb87d661ad78de7e73eacbbe42126f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc1ea103d2607f3d1ca5f6cc335fef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d858bdb61aaeda99b606dd5153820132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0625376ff3ad0595b6cf12e635e5f45133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd8fae82e4ba76d5fa162d42f096ce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2cfc28b00fa3fb3267a5e9fb61934135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d8da83ad19016ce17dda712040217136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9bfcd38918f8024435b1d26080d9f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d18e1f2b02327bdad2f45ddfab495138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369a21f61a05c675c2345ce64022123139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b5adbc6e983f82cccf7836a4d7ad1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78715cc0190ba5f46db83bbda21609da141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6de0ccb3af30b147e30aad282fa964142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e95ef0619a5d35395f08b13289c201143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79bbd40e97c146bea2296495acec37144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d69f3cb6bd84b9311fa896259c4923145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145d898a9b7cebc2ea30fff8669ab91146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb966a4489339b4a12ba6e2f675f2e0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a44a93271d84bde4b207397817d31a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9a2e17716d97d0b511eccffc1d01e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5109851e75349958995eca769be0a2e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3df3f888e7f17074b032a468c74344151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea7b3b99a502e4b641a0629847ce60152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be0b8838dbc9444b86ca782ae45197153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9bfe834fbaf914e2573050eba4a21154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff324ac98d5ab5a0eb4cc7953423af155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516999e5a155cc83dba273a7e5a1dc5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7548567322b7722d3d3d54cec0247157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373171d01067f2cfc146a40add0e3bf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b82be34d9e548e3275106b520e2ef159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97bd00c342eca11759b4805d84968d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4aef095031c85be0c4677bb5e97c1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b0b4336d3bd252e975e38c1fd532d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407d87876a9521bc71ae52a077760f1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b2d78330e71ebd8a3ab91a5f189f4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffebbe3988bc10afa0739e7110d0e530165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f36a5d28c2b297f570a83207b6a7ce166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2381b5fe31ecd3955204dd7053d7c3b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea08ce64d5029053ea3bf68a346684168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cdd95c02be95fbbbdf662e1fe4f6f0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31031969ee9ccdb25982040073718e74170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c883c4c9813791b17aa06b8ecad240171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4c752937d4198e791e00843ac73f2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9c6f42101a41c00a316c89c02a7a0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1780bac4546d2669db5611a4984c0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab80df1e6bc653b710d0f79d4ffd1c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7413a848c55623d6f94219d617a364f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a372cf4de68a4d3af14686d6de1161177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74bb129cf292160b5229f76c1f9278a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94f3112790ce12db9d4d9de39887fd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8d7f83d508f536df730dc7eed6cb3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35764057938940f9c75adf58eaba572181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ca4a2093caf8fa3621c35aeaad9da182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de60cc92372a9f29319d30c60565720183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304e9644a62e78f93f3c8fa0a8f942a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297427b2afb2b1e329fcadcbd8fbaa4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550ad9b73f1dddd8eb4e563cc9637cf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5e207097b3ac5ea26d0a9b53e865e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e32ffe35713b56c24376ed24bd43f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e4eb277e5352a278aad31a5c16708189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9b2d6c026b4c5bb881d8bf94aceed190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849734b707700a2c42d5e5751453c39b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393c378dde54c26a80cba06651b7ec6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328b585598d5d759b3d543c074b708f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b82cb388670a3c6eb24a3978c996b1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e14008ebc06de7a7f54a06f6b88720195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e05685e5b01d1b6c92f1cab7604bd4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97cb22b181bf2361526bfa7a613fed197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc88dc22dee023f17401b02ea7f462198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bde3de0e5dbec7479dc26591d513f6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7557508ba1bd5b250f5d78adb7b4772200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977aa6d148f42ddd6c39393828171f6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff6f532d065c149f5c607f1b3d94ab202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcfefa3fffa4c492773e3424efcde03203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac380d7fcac8844499b5f1897dc97fe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b68585af4ed30fa643099228f7da8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054434e49da087b03bd04e7ab1ea8385206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5612ecde692f815f609cbe5c14427c1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992ebc34851b4e9d648e13fb46f60a3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b754c613c1d2dd34507b6845939769209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3549a9fe2374848c3ee9b5b937b7d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b535a1c993f93d8d7470a5d4e5d7496211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9dfe89c01260886f6e196ce9c320f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193455ea17d11cbc1f32d706567d1238213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea59bfdbae22ffa1c18d72de311dac5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025deb14dae7f38b9ca498935a1a6e18215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce1074349aa40d7072ee1276fd8f27216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edddffd288a1f168fd4fd39aa771a7c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82cbf92f395ffd5b7d2e32f5d79a3b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd45a59f97a613d0983034a8bece4ac219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a141b6635c34373470cc18e59fdb2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d57b0d5657ed860221c35d2f1f0590221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b64f208ccc3002bd8cdc69212a2357222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea598198df2c4e6e945ebeea8731894223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855fab073d405c79c99916f55485db01224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e230cdec10f562303c6af0ded91b093225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf365eca0c08679c0946732392563283226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889692aef6eb43d31020e7d23031911227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d45dece6e191bef8dc56c10bae68e2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98701f8029a3976ff5cd9d199471f8c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17677b23245123bc9b75ae1701539ace230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f0fa4532ea0688e29655b0b3904f0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510af3f27ad1bf72fe11de24364ef3cc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382155edf50eb59cfa8a2606fae1e938233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56718c270ac419cb6c1bfe702bb87aab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75083ed2a126cdf98e2a5cc4651c012b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a388794f5bed0bf47073a3d955719d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2973932a3c2f680e49577ff8a8288b7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02942f1495d9b9492faee75d9dc64535238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057380aa7b41ddae98dd927802bdb5c7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ad9aaa26528bbca2cc406ddbe59e6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2cdabd6737783f2fe972754c9f4cad241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789d367c63f0099a3a75f0f2b880129242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25cb4726f07ec5c60c4d5822e90bfeb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70d2568439163e23ef67e0ecfb97d8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34365e76519764d66869124f28b8eab6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c65f81703d894ee598515c42a50677246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240671a1cc7aab4d325286e7fe4cd659247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b13818b6a3ebc725d4b8d2a630b5e8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c31f94df64617808a4a5e7330406e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f4f76088ad39a72ef66440632cd04250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136c6f7623a85bce666927a5215320d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0194b94ebc61abeb46e1ae6363570252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b401ab5a95df3a7e6bfaefff57add1f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6df48c164bae5a2ea4c9d8202ecd4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4aeec44a0a3efc56659ae9a016dfed255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960383224cba2f45fd5a562cc8c7f25e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560cd70f0d01106cceb269af14c1fcbe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e5f5be6215461fe4004417b39b137258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979b01e2e7acbeafa8ff207b5a5c634259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838694056ce182a061753b0eb01e373260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a32186b18f3c8c48dd299896450cfa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafabe440c8d54fb6810a54dcffba5b9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af6337f120c0c56e43d57688f2ef51263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2017249c3b2c89a7abcf46a596f384264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4b3a182e8054a94a0d204fa0f4e13265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b54e8266b943983ee48818aa5d68b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdaca1879b13280673f0d5875213fbc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38d06315b5f152e1b162c0f175861e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d624021cbf5931b9843133a06c9fb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9995e1031839a5a4a63a7a3d67ba2e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e48b88949b6eb74c2044324ae9869271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab283b62cbc1be9cdaf8519de8d0c12272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f0e414a2d13c43f5d7db70c55819d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95ebc70bcd0fb2d34a97ac0f9d0c6b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a139cd95f102e880979f5f0ddf9131a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d761d544b1d85b2c5bf44a5d0ccf6a1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577a3af1a2d2c558aa46d02c511fddc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8153438ffa0b748ba41d7aaed4d6df278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e964362b97414e49f1fe4f33e62bc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bfd0b00246aa7ad1047f1564d3c076280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1010db19c92e92dc83b28107b7e9561281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ff2decaf8e39e8a5dd839810f162c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e616de408682f7203046fb7e8836235283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77f6e5ed3746e02a4d932a468c8b76284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743fadb9b942d1d440adc53aecfd51ea285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047bd1da04f20a5141e4bb02573ca30286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af5eabcb08fe5edcabd045d97b70a1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96ebab7f4c0c77acafeba87fc7f26a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a345bbc7bd808f2fd1f7b177879441289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9cfa38749a759f813d279f953cdf1d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3371730d8337242526cb25bf296488291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b65ba69564687ea973260272fefe68292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05dbe62b2ea59c3484d45309de2340293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bff9abbc32b4e9f598540b44dddb68294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c19716d6bdaf1a16d19b38967643fd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff16014757f3d04a427d09f901c9f77296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff2c624e1d3fbb6b9acafa3b2d5c2c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9f0bffe1b90a7f87ba4ac161c160c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91a219205205cba779353d7fb4f73c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf51c5dd3a41de6938464366fffae61300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66323ffe608ea76e82071070adcb646301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b321015493b6cb26cb4769c692229f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83541f66f7a1c66195fc383f726d01e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57fdc39cf228f76752e3f714fc830b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636c0ff5ca3460769324e4b38ca97b3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb310eb9b4f4361a8d09fa130cd679306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd935a15259d2668267150212945c46d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06242225dee7fb467baf893d7d67e0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb573ab07de348435808ffeca54228309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1befc9da747202b0fd0dd7d998659a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4baceb31f8f95ff91d847c96b9fd2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa1268ec78579ee163269aaac7b037312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce25d4a680fd5a57ddc416fc686bb2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d81bf2fc4bef41568a36884ea4e546314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f00f9d9ce5fe9a7aabe934e7cb890315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d847eba1fe4afb3e7e9e50979a9b142316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d40fb1b2c2ccb58f690eddb8c17a1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0845be2c8e9aab4f897324d3adeb402318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cecde1cbb282f9ec133dc06d04a583319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c471880d7601d40572f36f5b9ec52c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd56c2b07c827d88d9a3cae4921264321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13659770c0e2a60f74e3da5ddf69f8e9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a5f286d5d36cdbe710dd228ac9d42323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc42338670c480cd96e43fda7c7c1a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595127b82179db83dcfc6c404a6e84ad325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0edc000bfd428bc31b38519285de2a4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76765fa6a83a0cbc3146bf7aea86c5e7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb3d790a2d81a2361fe6f74d77e20b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682252093231e25213fb7eb038523b0a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cdc4f727ab0a83cb8fb12e294c7a49330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19753187b75925c22a536195349638be331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a610b2c192ac1b3ec41ee728676f02332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8d9e13a95ac290a0c7fb897450bc8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22c6c757e41e3ee85c0b7043086533334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c19bd6bc3379f9e6f51e96b66516f4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dea28303886b6d846213bb8f9fff51336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c24c511504bf70bf8dd2aa9a6fd571337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0979626a402093186112fd28bc8fc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b3298885d92cd3e50aa699e57bbea339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947d3923ac5da8127241bf58ebd009a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670bd4d5e95292fb1846a141eab3cbf9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc0f00e17ae30126418264e953feff342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabadf31efe99d0cf2516cb33fa55e93343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820fe974f4960f3eba3e3fd962bf60a9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8a36c1fffe875d85f3a8a5104b4eb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b130617183a9b02bbef5cb8c18a8f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e870a11af81a8c04b7c7d3bc59bfa16347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301460400020893372a6b825177add2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed243de601d44a1256a82689a6e629df349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2ff8c270dabb40da8855b94e3b721350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0825ea1d9fcc316a02a122b5bbd0af351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660c2c11fe520b4e72ffdb04ce183d8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ecbff97acce2f6facc80937e7c6c0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d7bf552dbec7bf267ae599ee12967354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b10d72a0674a5286949035b2b0c86f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90fe6b5836e03c1d69bf36abb6d39de356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c428493da47ec207722c838013e24357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08d08ccac1e38f1c63f63b9ef61e10358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9ce98773c60f8a8103b43a0bf8ea0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fdb2c29107b6a3966270c64f9f3293360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0fea40aa2a91c2a2df1c5f5081fc8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9d750db46f6237355f8f8fc4a0eb1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481806887e4ce691b1642ef5e0a4b3ac363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8821eb190000076987979564e412a7a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb933c50865a5248c73b5471a931b4b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e283ff3ebc849b8880d64d784a4ad8c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67fdf96e169ec6b3a6288840e4360b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ba1c0cea921440df3499c44542b48368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef92bc81da62068181b58bf9538a63369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df80ce90b09ed088375da70e293013370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794839bdc40b15c4974995c4d51ad2e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca00fa668d0979308f018899c828e4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5ae872008c19ccaea5da7c3c2793b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2008a2b5c01b9cefcaaa793e08734374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d1d04b341760b465e2374d0590cfc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97259372220961e82604711a07c36527376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ccc65b4758941b94988af5c277df6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845e0a8fb8f326a4b7d23765fe70644378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe11618afb9a6c512741bbf69bce10379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aba2a18c557aedab7488b37aba50f1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11fa8386d1c9da1218b4504d179cfba381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e600becc23805f641700fa3d8b2beb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a19c56697418873d156efef97b6198383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ae42fb215b78b8fa486fd2cdf7514384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04cffca60b7d43afd6a3d1e40c7e4bf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d707245c95d51683ee489be70d451386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c7d458740ec05685b71e159de25b4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2bcd174221dabb7a7832211eff58d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778aa8eacd0eabee77b036e6f4b9b96389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e24014b14759c1a24a65edbe314373390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70758bf1ec02d97ac07df35818d2bb83391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b782cea886d3e7e0245b26104975454392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d06b916c4d453123406aa577d6c67393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce35d506c3ae56f1b290fac885c2ea394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633ca60c17f0232eeb6fbb599f4bb1a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28720673a100770061e86c9eccd7124396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4906241b07f03650f7584d74c66c71397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1da8d1646ea4592af47e8adb1f824f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba0e08e460878ec5a4e4b7e2244443399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d8622cb7d829e06d8c42ead969fbe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9592dc9690fed438ebd5832721d65bc3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb3bd9ebc23da5301074abc625285a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36bc8a116d533c4050fd09a7c841b8a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13a1508c5855fee472dd6bf87f708c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70efcaef2fd6860435688ef54d4521405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875fc29bfabd379da93b488eaefff061406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898885293f5dfc883658b79139a433ba407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af67c021bf176856bcc668f02b628b0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3310c06821255060e0098906ae363409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5a0dc12afaa8ff9622edb2d73ce79410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47270e996c8073328455fcc7de4b5b9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585f1013d3605f9337f97510c68c3ac412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739863bbe3a0b32366f9e93944507107413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40d340f5631308172bf9ab9cafc8f4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ec88a33685b38df221007d0ecdf2f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085a045c158a646e94f671363294f06416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc2365bda12838ea1eec40fa376aef417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385625225ae2b17f135aad4811b7c07c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d8ae1d949cead922a1733f2a5ff07419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6667cbe2fee249d059f11eceb9a9d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb8e6c47e4810fc63036ad115a1e66421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a241f845f2057a2f9d243285c9c1717422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276fee37cc42e0f61a3af854f0e4f4e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c295ad6183d21bb43cbe7aeef8881424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6abda5bd1852fff9755cbe7f9300800425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9a7436d910be414412918c8ac9e17426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88a9ae11252c19b505cf43f32a7810427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150c6a4bf6675737228df93c1cc4dfa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf45f42a2929b38afc531a5bc400ab5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87596ddfde5d5a14a6172ca80798bf9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f9a3f83582a63359c0c2ce866aa7d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75e372d8a457b0ac0ffb84e725de06432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714036411b2af143fb6df63c0a2097bf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daeb1560b21df3a03d45dcb4e5d0f0d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf676d075082b5f8ff70b0118ff5e5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6b47926983dae62d702d4f293dce6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96073fc331306db7a3e146a8f816f802437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c85731a1b6f07ebb6e0b75c2f48306438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f45670b90a8cfe0d2f1080a79300b4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64559d1b0a0c942d5a1acedcdd8cfc46440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd22ee94e016124bc91c5547592869441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f55144656055365122b55dd9fac7c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeaab85c0234aca1bf477a71700f6d2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1476fb02f4aa7c2552eb2bba6684b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027cf2e697950a18528b33514a0e67c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d767fe38002dcf7b10b03113d2264446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca52d579a2942cb81978f97d71ff3b3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac52a00f21e7aa2048341fbb815339448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3361559e6ad8f9813167cb004cd777449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717db550a111e0a8dc7b9e901968a748450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e4b0ab7bffc4918479aebaaac08d2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490a125bc28fda4163e26118b864b11452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7c722897fa495bef82d17248596ee453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7116d492ade68adcf06d8e853586c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da858caffda1847667bca8c7a5db59fe455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86739194cca955de13c4d5537b0c59ef456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00270be7e02d038c784c2bddb48df1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c6d8abebccce9bd18855304cf62b8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56417bc82e00112b162788262c2629ed459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc09f6efdc9ef42fe2db8bd8e4635a5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669c6015427c07b4b68f99a35f34211461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d6d4b0467cfe12784b4332fd89c0f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86982ab63ab9db80cb475d5447ca044463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3791cba94ead620bc074dd2b36327464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7dea0ec6a6d32e67c8f39d1f256e80465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b578700051a974621c7f5711be05c1d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8b2143c4f10209fdc7f5fa95d1028467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1db953534d806d3651f042d49e30db468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9bb932d5fc5eace5035934d4770a54469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4006e7e93ce54d3be45b320999af3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b81d6d87a9ed296962b0b4ee8ce877471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d950c23edf389681c7a70dc651b409472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee9067fc414f859a03f05757c10e8f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb8eab36da416bd5717b308ac7c0e0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b6a77cb91e5ea45879bc88d17c6cd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04130cec93172da83d88c2754a27f67476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a01a9a96ad1d8ab17edbbe0bbfb974477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e48bc6a05f9f40a0de4fc89e390c0c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e69ab9c2afa67fa920628a91493566479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2086c90ec9108b863dbe4e72bfe89480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2118fb7cb6bad6a6dda94cadc5f2f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0e035ae8941145debf370d9a219d2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ae396f19dfd675c8cbfc502b50102483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ac1aeaa4b76a4b0dd6b56b2ea203d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad554d3df28cf20a2111aa7bcb3da9b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a1ff33a4c857206418c17d20cc3e1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932661896133fb9e411aada90524b716487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1132d6e357da1e5e63b433d9cece9cd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496c1c5dd6a2102e16585ce920ad8b9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920358c9f857834e6c785124c55cb47490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2113fc3bcafa2288e52e7c922ff1c2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba8350fd750f81e0150ccc81f86166492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f771bf452aa32d0a6f1ecdcc25353493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713999c37890ea5e4c6d685ad735c24494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72896544ae77fc4f4297d5f304c54c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91675a36a077e0fb57cdcbb26428735496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08415efbec72ef256a95ff4ffc010008497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacab2b7d1ea6f43fc23f78505da8238498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866c7f1ab76e10bdbacceef0177d8bf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa6715077ce8b24694d1fe789b31c0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73103a57babf190e4eb6c6c1c80fc349501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4e8b59c28eb3e81e49e053aeb3cdc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7e340c2de95bb7bda47616931b82c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68e6c40fbed4ad16b1d7be0cf079ce504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2203ca3e371faa8b0c1b7df65bbd73505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722f8c17795db46f5d3fcc68ff06ff9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414c4a7b6ffb00a349a03832c88184d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b60fdddeffa985f8f6715f815515f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87006df5af62758916c8ee0723e6aa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c7ca4a7c4e9c40559ca406b5742de510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db60657cb57d986fa9f4906ae2b21e9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13aedd004659d7337b8a643df13352512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52414d6c178ef87d33b572159633f832513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae082cb6558b6b7b88584cfc7524a9b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dbebb1d7a975f6eb8f1d93a2252d96515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea154b9507cb24ab2eef8c2bec38a05516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9a28306eb4eeb04a36d6ea8d6c165517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f889387c4485c0047b3dd5676a2d423518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db920c2c4b1765b70a691aa52446e03b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd077e7d53d73b21240db7eb4e86fd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948fbaa5a3904f039c8bdeb21474d63521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8cb1a5a10cd0d85de273bc9d04a512522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c3b8cbbe608aa89d63099f18ec3b7f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec412bb6a786aa4470f45b1e5789d3ad524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ab66d1f1ec471e673adf070f3bcf0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0806e12961db600b0d52f2aeadeedd7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821b1bf63389c1504a283c3b84b8688527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ee066d9101a67c81914334a9b2b76528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382d21240201ce39b6a1e12b04082c0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef785dc0c61fe67ebb2fd4a98a3efa6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48978e94046f8154b2046bbd78f5bffc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c1810da98d659e01d46dfcd5906f8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03847179909d003ac16fb5e3dc29682d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12469523639b2e4e78fa1341b397dfea534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594ad420dec9e421cacd65cae9077d6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7a085e429cff5d4ed5bf7c5f736c2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca4578e6ff2c0bc22767f248bdf64e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541d72cbce8ad0d25d364f50a6c05cb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5e7d647e4455cf59573bc03ef80ef539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c6e353b3a2f0fd85ba637794f4741540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998c760aa5daeb78ba8ca04c18d367e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55b61af08ce506026067af2bddb7aa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d8207541708dd86e2bf07d26dedee543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e680c5a4f71a040af021d17ea0e5f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293c8fcffa1e0c6d3fa000d7d5014a1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e884144c5166ac91e2cc1311bf1a3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871648f91d932cd34376618cd3e29b3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe707fc6966cdc1fe69d6c136392f47d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9bdeae93ba450c4b15e10130aedd91549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35157ce0925c0e63ae42d45b4e1a567550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc087c775664748944f4810fea9c154551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660108c7d311ce0af144707fc2aba08552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709fb8168a1bd771c5333cfbc92ab64553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419a4757d9d0e67aae22268133a6ca0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ffef45815a575526ca88876043e40555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5afd62b908d5ffe438c2be95b12834556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62bd2d921d7bfb0c3623d2dc7db944557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481ffb21f0c163b82afd5cbc00c6088558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160e93f9cc311dec37f42fc0f181a4e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711073366ae45879563e9dabcebc6740560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1059eff7df03789784a96dc37992f5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6aece475ac4b992b80e10d803e56c7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc503ad6a9ae233f9ac69d48b03a540563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818fef2fa9ed44895f156910c6e820a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3154bfa6cdc8ef39844e1a601129ccb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d18807906a3b415cf7e8cb22f173af566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac82f972ea2f459a693ba1a8595b88567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecaaf045318718a4a6309471ffb253d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68606d1521263dd5c48a47f540e412e6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c53b38dc6478dcf5ace0e6a581b36570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f521e67fe612ff81f2434cf2d904f08571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1b3cbc0503cb5be4879cd74c9d8ba572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738839ebd59b9568a6fdbdf147cae967573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6574ec28fed67edad8aafe69526d00574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dbf40c2c3653552cb8b9cb884cf05e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511c3581482e643e18e6493f0361550576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc83e594127e3547993888c3d22fe9c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842377a51e5b03b3294c2f5070a55f66578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ee2e335d3038590f2b8c34009a962579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d69a1a1881c18d4e2b61dcb4ef8086580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f555185688246fdeecab140feab10c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a13b766e7ec57773721ddb91d9f67582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d46481e7439ed3a0430a0ca7584449583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0dc95452d72f12009b592a73fce2f6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de079a4a7d73d77e4ba5e155908ae2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68027287ce514e9ea89957c5a13e217c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d850ad37f9480d9f37401afbcf292587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476730b8b74a7888a500e3b0ff9cc8ad588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498dfea0c0f8dd60820a5e9f76ed2a2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed74c6d57ffebdca79b6ed6e877dfb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f545ed7cef62ee3f9ec8814439110591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a0198260fbab10cdf48b301807045592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14dda3897c30fb3c12fa8f815caf0e9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e529ff419c4382e9fd383ac67fda46594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884fa0ca8915bbe5c12fa6c5cb0dc04c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975c402eb11b6a256851ea1ed47315b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6be6c3f4a068cb33f53f608b11f4d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721f8bf25dd104aea5f2a2582bf4e6d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a2ba29eb690909ae10e84de84ae9d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31b7ad64859cb78088bfb2b2dbfa1c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0ddbbeef6bbfc4fa21443a0d8b28b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75952359568d54cddc0b3b8a485cacd7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5879d2a11bad02ca9093edea0f9ba603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0eef5a05afa6aeba0ff54e6ed1436604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e766bb66bd323bb20c291817274f0a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c1a62ea8f1e73aa08d3ed9e43a459606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0f58391753b564e12f3edfe67a225607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91608e3334fa0378466719bf9178d788608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3ad953aefd7767caf0c0cfaa67e77609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd7c822ea12556ce6385fc7f899451610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b355c32154191c480b77c1414f856611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046c0b528be5acb58536e8b4fc066c8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1250473d97e2e1120c77021e7c1959613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5728dc477b43c95ea1443157bbaa40a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eeb972f4351741f673ddb312fa25f3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411f0f6a789141baebc9f8ec2679e4c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5aa457f83237dff74d4e9807d5d67617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439bca2d1a9f85da38df0a8a6c723a6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f099c64d205cadbed3ea283a2752747619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1378c25217f50d83b374eed734986727620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a62895f308d2f6d6c1d4bfafa79e62621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0656681c40a6ea463367b85b3d5bb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085e3476ca240922c4328b8900f8f34623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1534c1ad92f00fb42cac3284c6afa3c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1afd44d25c8afbf46008a36f64778a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54330cb42e77a6e5ea62b8e1a297f000626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7aebd918a1a5d665ae5631a8e4ac5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba48b4c9e478516d6591268e697d7ea628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862cebdf5436508cf04e3199cbc82d0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b123775e5900550bb951081803475b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101331845bb32bd9370c9640fd7b93b3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6f111331ddeebb6c219a8e27b2437632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3eca3bb9247bda05b2f474ba54caf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ece00949617fdba9e5aa8403367ae634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8b35afe73989d23dba1f3248943ba635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd522a0104f2ecb6b5c8143e25bf08ed636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f27812481cc4356ffc7486b9652400637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f653681648fa5b740b4f4e053291418638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ef0d0442019f697900e7807da8704639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c175aa20caaebf84b92b02dfd7668dd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c0dcb0de5ce079199df9778d15965641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29e6e0b79b88db842c0242e536b2d3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11dd51620bcc396a00ac18e059a1d6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc11c205fc3acbebf38547797f93212644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682aa5b37bcadb6aac10593ade05726b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942c58c80b6cb72eee3353ca957af3f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b509ea23f119cb2732f00e9b685293647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee628e9b3d9a2a54fa7d3116f5020ca0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6f12417bc3ca65b8e0fe7cdbb4b50649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96141244c0b088c4e0f4fe781ecf9757650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0e8bd97e0afdd2cdd81eb0304f901651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f24f80ccf034c90f8a21a7b4a1d35652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e71af71feedc3121c81116a8dab62653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40169ce3003288a714e6ca48dc060306654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9a56bcaa6a7fbcbc01c6e49e1d4d5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e38e6b42d3d972999879c356c980f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a7743fe71cec9f53b9e66e4d9be36657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd040cf40425195035355bec397ae1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d62f5345e7340818574839d5255ef0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d5575f5048e9c62f579a80ee225ad660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322565d2c7446957608734f4a8ece3d9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da939830d8ac06fab173bd26928ca79a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535da4572f231542d702cc482f8f722a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18811f8c86c943ea1f48093f627771664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916b7e6c49fe44a6aaba91212a3e6ec665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76acfb88670f1c262b87b16ee414a2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eac1c888e3228375ba93ddb6438b2c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578bc27f3a696a472bfcb5fc2130c2cd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88539bde52a3836ec3eabf8ffef747af669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8d3c6eaa2f4575773844c513ab3e7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5850f00bcb8ff72e57b61693001c52671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5d183d06fdf3b54e4c3a1f0c5e12d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022008ecf0420071a38aff60d9044091673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870d03c694e0bbde363bc25b1e25110674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30973d4cc53a860ad487a3a7c80d60675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd2701eb43b05d6e1c207cf9d82db4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67e5cf78300cfc2bafa64b59dee300677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a869f461e2f434a7c2c76059d65c14678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756d7cf2c4d5faac867bac0968171d2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1cee1dbe7c181e11cc178094257629680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f33cd0e68a82b3d22a5db71e1b0b6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9eeffb16534af95b8494e6b2a12656682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ec8d7db24c1e549ea29975c2c1ad6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fcc71c866fb7a36845811b8df83fde684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b524d85f12bf3de740c5a0fe01808fe685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b39f68c45aba2727f7edc4763efded686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616f1025d14cc8b2e8e495877cdc9f1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe96b94c11cb47b263d381bc043028688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f185e54efe759b81f339ad8e8c88db1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6e74f373230c395205d800f220e4f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc944c5b8eb57505d3e5abf4913e94e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203a0594031c4a5af7baa843849fb47692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cfb7ee8c0a23ea1c050f844d2dedb1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81a23e1110afaace66636fbeea4c13694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a814c8978e06340f2ec18d873d3a3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91780076b5d8001505163b2772b6f939696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5954285d5c21150f881f232f21edc11697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ebb969a3d2db50fe333ca74fcb979698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60adf3d5e575df5163ee6379d3c7e3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5c4fbf04ee1e8e6ca0b7e72cac12b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fbd6b282eda713482b675aa5679092701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c526f7237e05c7ab3b25eae28bea74702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80fea51a126038b1082e379516b791703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28894840b1cdf6dfa8bb9cbb8ce448704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe2ff8a7437b033d00c5ac804d7940705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23faa03dd2ac33dc5bb1862d0a1bc65706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf363059b67c2906d96b68397c09f01707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3125d373507d3dfcb5eb0d574110f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a173dd9cf5c2c9d9decc2545e0c3ebbd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae130b38df23a5187e7adc8035d5004710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85656a842a56ef877248e79365f3ae16711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac07ba2e11b1283cb625df8068b9b2a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467fd5491a6f305698dc4a058334753713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94538b4ce145fdbbe33a3d67ff367f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160118e3d5c5e83689fed6ad623702d2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14082acb3f0abb63108dac2a61525869716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d195f977cd3c2e5259c079898f3bff6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ad44388ccc20c5bfa4ff8e2bba7c6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc6115842fadedcbb013f9f739f3fa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89511c5b743208c6fbe07be2057657a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262acdd575d5ef5b76e4b178f94554c9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd9706f392cd134fc283c3920d4da2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2fe8ccd79ffbfe70aea608993cafb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088e8108926963b25ed5c20ec28089b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9cf2492bd64edc25375ea11daea08725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865d6db8129e443c45186e9da34383f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0844949d2be578b5d2a9f875f4dc762727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85815dd44273be5a815aee0696dfe6d5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb21769b875cdd2a1e7ce85c9f48e6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28ab30f0b0a040cf37226a695e8831730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1442861c97f8974968d847b0d0dd51b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263a9e7014ce977227601d611c1fdaa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63776d3a4d4f9b1b15db706a9b570a0c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a210e9b8266f6b60e2e610accbe4e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e739e29d1843d3e49c9d70c9f9c1f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f906485e3eaceb2e4f1b65524956a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc4a09b08276db0951f66cd6dd23a2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f44727a4edd5109e29a8d4b21ad7b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e58bcf5b366cebbd631a7a6baf5131739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c2ed68a7f6fd8056a29775f7a871c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9026ef25df13ba56c172ffebf0def741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9418b4fc29e878cd081bfa6b2cad940742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6c217d8a06e1efcb9819bcec6c97a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484f155c81d52f99fdedf87ad13b271744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43917e95ad2199b319cfa9ffd08d895745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf735cfbe0116764ee0b18ab3f6fa5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3099c0fd84c4f991470893d138013747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb068ea04268c16fcffb9733d5e790f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f231837da1af31aac58c7b42627fc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1eca1363119a982afb4ddb632c84b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59490a64e06f5c92c2e8fd3e4f4b865751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3fa729356ab55e9b9984c7a7ca5f0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58105e0c826e21c03fc3bc00855e3f78753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4b878bc59cd562253bd6fee1cfff8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd1e6c62c457619c59055345c81bd3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159273d75a1bff03509b8c86f3640958756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2bfdd25482b04c601b6dc8b06ffa51757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c62accefd636024f23d3448017504d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962475cb338f606bb01e2e80e1b5be20759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>